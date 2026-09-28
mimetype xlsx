--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c841f6919acd7a951abb84a1d79461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc687353a6c05e940d617d2672926da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f077c88e397255125260f34e3ed0f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963dd8c80623ad68eb9405c95aa44064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758264186f8abbc8fda64aaa1794ceb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077831dd6be6b4a2c251861adb5dca666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce23c19f113920852dfd1a9eb3d3617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe95f1de99323494e6ed2b1c7d1771d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b501db10bd1d66507f09019e7e5379e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb959da284fa3e2e3417aedc9b239a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9d79eb8ada40c0c141c8821181b8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942cb4d1149dae42faf7744db52d54e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb41ff1488f755faa77780ecc41b78313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a4e56606c7fe85b0f0ffa1b08e6e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc7a3bc39e1ca6edd953dc9417614515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a24ecae5e55ea77a678525d72b6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3445c85820b96e47176b48f6e69698217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb904636d2f994609617704017ae324918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e23e8b06e3c6e64964fa3fbfafd53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e6d729cb95709db9cc9347b4dc2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacdb0648a19ce2d9632b48815683f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2e1e089d4a48fd42c45d97172c9ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b919456685527dfbe75516e8f3b798723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f763e13fac30f8ffc991d04d971f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031e8b1c1e25d582bba314833866fe125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944ee597494939b085bb2af2c6503326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff710aedfdb824a755a45f3ecf6168e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0410d07a10cd884a209b359f3adbb3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914acb1359ff46e9dc6d38c1703ea83e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fec3e3b28fdbc6b8e15e37a83ad5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b9b1635ab05fc49ec1963bcca3bc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153b92369a62d991ebb3785c3b2b5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088926f58ee198eb1215a0493da437833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f896c4bf71223fc0f2892fff375fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2912b852cd096afbb621be5d7646db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3864566079710fc980a2cf5d46a7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8f9bf55a3b985139ba5de33afd5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e347ccf106c6c664821a509acbff9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21784fe67fae5803f4be5985a391861439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b200c5d53625b33f7dd6b85c5abac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279bf1e8d4dcd0523231eccb8ada21241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fd3ce3b2bf7b66269fdf6c05a48b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95b65a1ecb00aec0bd8c22a260481643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5970c31b198fe35381a2efb427734144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ce88c83cb24ba0336e7f7ef9963e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ca4618f934e78570099bc6f6c49a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86640adb9eab767e4efe28cc4213fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857698b76538f49fc61b54e35495af048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3562dfdf439bc4ea7830f3a3bda8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9751383dcfd05151ac2e3cdc3483e3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfcee42bb53e76854a2b37d06bc49e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997462be5e22d5951f426223db69b5d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c154554f757544aebdf491d12796d8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822425ad3a92cb267153f56f5588d7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff7edb62937c62e674304ad95df8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11307c6ba73c8869733faee5217af0956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99ec240786d665262a015e1168e8b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef75dd0ba1dba3f84955837bbd6018058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0369a02a022d6af805db8da444ac9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b07e4be7834c2efd5eb818b8707e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497540a56f281dd8505b84e52c9788db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f66e4693d3a2b7c87e187b114ec7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa16bfbe9342f56107af4907c2f17a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82217b10fb5f6db91e68c5f1f7cd4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2bc729a583ea80db81b8a0511ff5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b1cd36d269dff8c9c91e1d20444c366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91daf1ab7a31eda1173e341a60f93667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2516ab98e6af6c2a1635360bfb806468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79bd09e647d8725546c50267d03f9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739cc267d9473dd80ffc337e93332ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a32d9e19b2ac2b222c431f958b8d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78402eeddc3d2a088419e9ecc8bd8f3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5786c2245d7412ac5a4f9aaec0e8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72933dbe274cad4d246d04c50b61d5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8081e44aa7eb964672d35413858ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9e00fd998af700dce104af9cf036a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5d5a228186a089f8645a157e2da9277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c19166f6a40daaffbf4e25b350cbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478421faaa8be6992a26ca1682a63f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c795535f1a6f227d81fbb45cb534e9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501c95b1212d3263a8bc7ff271045881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d447ce134b52b5ac79a387db2e6aa982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51675c06b8211a9096ebcf60bb18dd0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d5c03067cf1bec1a9ed64a216ed9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65bb1aec3d3abf208e552fc1424253485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcea7c820b06740afb4c706a7f3d1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528e2d838acba1ecd5a37bb52d6c60187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a69a1fa6e85fe8075eb8e1ad2454f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d4b693ec691c74351fd7a08fb4fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ac6787ba3c1b0ed32ee2c185c06ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f000c7e450989ea4f17292c0ab84491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08efc5c11e36a919aa90929489198f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894d3a9c56004e71a0b631ead55de2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41999ebb8f577d350cf19bdf770069394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f8af6301549fab27a274de098672b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e845e82c9a18e4e8aaf7001820237996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb9b7e4875a18fec420dddf023acf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81beaa7a3cfd31a19ede9169b3b778e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765f763abb24a33ed801198bbbd04699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2a21d2e46e5ce836b525f3af8e0c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20680bfa6e9ea162ab294928a46e367b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61306d9691d7e1f178eaa646215e3bee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39071a0f74dcf7d314d9dec4936c8b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9296f986ffe2836ecdb3fed2d4798104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c70b00ec01c9c6761184d79bfbaf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65e4d6235021a6ee2e9e0e8b0050ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6ffec0998459103a5c396d0182621107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a74abb9afb3fba312947a5072ffd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae254a0f261b9fa22e47a7adf8f5d1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b046b15fbe0845c6b63d65b98478c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fed6587ac9fde724173b8e10d975a4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7839cbd9f7e763803a58bc34ab122f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c44c46cb209dbcf57d2046e9cb541113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64cb77662c35cd87f67023e4f878cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71858e64a05f71a7469838bf177569115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383e47adfb5d817f00160e9ad38680116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d89f7eb1a6ab4b7885ef6005d9dd87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a861127ee45f6d43aa1ebe88770b8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66faedf7f652a4a505a7934fa5c2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee2bbcafde767c1be7f84130255aab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5408d0e26a9013af96d48fde3cf59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93d384fbdd10ff51e963310e0783d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231064dbdaae33d16255e6410e3ef88123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a04af4e58de011dbdf588adfd3c39124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697087971cd7f735e46a64dda4eb382125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b233c4710f5b1597b739f0897a0f29126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5a583f34bd7e46bd8686975860374127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813295b16eb00f4accc2529b51b8495128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8f5428eaf784fb1ed5694b4e964c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab758e700061fea1cd9a4db9f2d4c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335c5fc6d9806de7cc514fa6b0f0106131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4d604ac25d07607e5598e97ff59a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a688d8cb0a57f1a36f7fdd69b66374133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed33400ab53fd9a1ce0fa442a2861e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bced86c4fd501052745b16f4455e4b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf2f079ce7099368e67e96faa9594e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f5b01719dc75ecc663a35d2f4619c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2b52c671c1fa85d3871fe237f559f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbca4832b16db422989c9ed38e378f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202be1e47e7c924512a57be58d209636140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d600b0e42c8f22758cf627bf145d4bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d02ea633d2d078ab03d3f5eb7e93f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeabed1c40577b3cbb0671498dec56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7b240eb379a50c0cb282191668ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1d864855f069dcf43cc314b525c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f58763c58c89c7635829f9549409146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb6fce427dadd0b88010a06d3aeacf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130fbbc8ad37bdd6bb9fe187e1b3836148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b6723541b243921062547746e31b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a0f6f3ccf1dab1b1185af1b59ad16150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e198fe1a4477e3b80c146568857fb9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a694326585adf4b0d0d947f8bf19a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f07ebbd4a1274e0a07caa12c406b8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdea90aeac3aa6fef03589cc14930d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ecd336808813b22b868941305921a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a8d2b7183cc2f78047ec0d3cc7e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eccf6e8795518658679f294ae3ee4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd6a4d889185c16044006da0b2086158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92178044c33e50cd43e7b5f6c91f0d13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c969ca13f0a091f6260b4c36b7aabad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cac741a4cc8268c40f52a8f19668c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e373c8ad5ccb36c28474bad62b7d599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719462b2e4dd6943d4eb68a85a272089163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e737875122097ccb2deb8158b753164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27abc40124618676eec899d06977f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6b08c2f160d0fbba0c3ba8b12f420166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fa9d99035268d361307eb48754f86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f90603ac367290c95b5d63a8db634f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76156e429f6b4fa8be14fcbf4067662e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7708ec3091e69386560efac1a554f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c830a409392fb7620d524a3986c7ad2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d595a88f64ed06cd28c8b795d3ed02e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893875271950cf49e374b89d80e118173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcad1136958e87dbdfe897367d1d19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b337ad48fc503a9a283fbd39bb2e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73b9279843ee2b8731e8231cc8fb4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015fcc85e2582699aa51bc31b0027b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d7f081b964a71e421a5d1f4abaf9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab53ada9c2c352af0ef7ed778d219c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103769352390caa849a17dfe1b263399180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2db2632dc408cf85f5e57dcb66ebff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b11c051a680e6b7055f9b03eba6e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af08191a1b66b6f5f43faffeae7747c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a2cb4d906cb288efaa880207d401e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5a91c1a0b9251407da1e5fa8b1759185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5831c6547de3a04d44e53d2b19e305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec976e106e8d394217ed619566ed7cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb9babdc8cf49f0767a95936a516a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83769962e323245f086075317e1f71bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b14fbad8636006a620973fa5037561190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcd5286059574f11f0b9acff8cacaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244b102e4878ad976daefc0861bd9a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bed39c30a5b04abf54c2ed81e60c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e800e33ea1e76003021bae372d7323a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdefa4b695240fa61d7b7b1364617195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adacdb9e7b7937721adfc123b2f882196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3543a0eba66a45534a5c095e07ec4bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92130106ac01ef4ea0085b2ed74890f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858901b4dca6dd4727fc4a8e072843199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87544644b432214503a90e9324ed196f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971dac7bc56ff0ef6c8ec4a18321830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18823266ef61ce53283bb3b98eefa195202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9112d992a3caa11d6faa97aca046b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69cf4ae2122c202e5c9dec77bbe4a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bc5740d88c191da831eae168167bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285c54ce4ef097b1667280a3bce0c5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d31b09fc00f81f17b4134695f7cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e1d9708904a9ec7627fa36f8f259208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a738c89fa01fddec393a31de892d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b55edf2910cd5f101308f5717f38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d4b97981a4dab6bded916f5a993d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5ed7494745c5ca3b82c481fe35506212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418ce169d62f9c6d398cc58ba34abba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4efc90e8a878f502c418f0c22602f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e091493d6af40d1f4c1be653a1fd92a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90a7ba08e39a7fed4e34e789a6ae00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fc5844648dc45026610999d2b41d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369d57bc4949242de2380f209141c87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b990f061eae649c1edd8c6acd4bbfa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ddbd025edc837a04dd2613013eca1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca2259d7b07af85bd762bf39375172221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810dc755fb415779e072a5bb3d686b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c916e2620f3645e48ed99452d9a63f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1e40680cb0f5e77c55de893720f6b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d04a6a0fa4ff2349025bc8df3622f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09178a61d4101d44fcd1b22115e65cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ad7d221e31bd3e525d7dab8384474227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1191f1836c59fdc4825ca1a82bf936b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151fab28dba91f6b74f3fe97302562e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6878b7f4e40ddfca34b9b1394ea1ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e3ffd6a8b3cef13444d37f410a232231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217f69a19fe826be132d98da029e00b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530f6b91c02acf30e9dda410b3f6d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48902de7b51dd3563f5f2a85af8fcd72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbd39ada2007e6cd96005edaf0f3bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b57cee9db94eba3be9a983db4e851236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb9af4d736d096a15b602c78e887a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a035ead5d0966b0561191668378c2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e66eccb12f44aebf325bb31ff635b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90b57ddf50a242ee05258cb45fffc2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbb01077c08a45dbf45a28b6528cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0355cb7776d98aa7f205d86aabeb382242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571140a5e37bb17625f5c5bbc85459ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16a0a66e192037381517b5ae33b67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07094497db45e0b8fda418d4ba82bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c7776392a8a247964a438a497bade246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6c203568ab292fe4b22e299ecee63247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0741dfa7756db029df0749497c8c1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716ce533947913c12c699b27b98825e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1486d234e953b68dffa933c4def698250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caff7190a25f612a8c792948ee980a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167337bab0c9963afda15d0c46a68837252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29dbc99b76b97d906110c02dcb01c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0591cb55efcc03f04243b24d7e87456254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ae53f6dd250cb1d34e9997fda158255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809781f87a19ca41b9fb75a0955226256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b239b83d72797bd5e7c724ce4a9adfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f53a9b1ec5ab455e3cad9b4d281a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0532f64e1b3007a4cfe8061f9529c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba605a18a8214e358fdc82d6140bf621260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9140056cd9bb135c05bb9dc080ee5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc373f064877a0ba772c01a74d555ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f757fd272d5cd6285af06f9448b76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8d2da2642a154cbdd584476cfec00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feac5bf929005a5ab131eb8752267a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18ea6fb648d44b52f7fb92df260a57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a59f9bc058bd8cc675d153b77895e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2b611971b8325d5afd1643db43dd0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57cc0ac6866cf33a56d5d942656e32269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4abf3f6c6950fab9cfb376cd8d5652270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6028666e02b76ba61814f4cb956818271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a415af2180c64b0ff5e71306076493272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781a1aa798c496c64707104ea25af4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc716874b8ec001888c1cbd666f7a6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cbf04b8dfc88fa2bc84d7448565fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4664d174c611f8fb0d7feaf0b60c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceca8066860f01a461540149094c35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5da133f5d6141ea85b2e1f580efd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c485cf254bfefcfaae1991a7b52f7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b03df326408716c0dbec7d33a00a7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c9554bb4622cb92aeedd731f9651281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1ec08d5520c5ec12f23191a30c2cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b316c0eb7387e049ad616af3ced01d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f5643a76c6efd0811b3289c98e94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c70e4d4653a2585e12370b5ee188e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7d1b9014c05cc8e721461874c42a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c432c74e62d58665d5f938b7df0f46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f160bf9ca720bea4bc14b13a297f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b2196b53196a6fe0043e57ed548a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd07f23e74ff44bdc891d9d829317b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8734d7e54c16f3c20f46e13d8b3e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc51da2215053e30ec48f38cbbc3c10292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100abb1abbdff53b85e26cf985def54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf20b8ed0d6a5aaae6e4801107a50d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0de1e2716ce437e242da37e14a69a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ce8faaf1c884914247447f89e118296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d3622504bd1465df3acb883186f97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb7be1ca145e517cd9b397c0ea5479298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f29ab3ffebae7cc77e45d513d86a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521f50b3f481d2517b731ad91ad0327300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2b29963f6caf424c3296d1107bdd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd240980910d8ee57feafab6b5d5e45c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66b021590c45caba154685bcfeb3d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb039e9617eebd21baec3ad279314ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3678e486eb1fe420e3a699a94dca4e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d64d3beaff63ff31125b1299cb7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751e682b3980a3bd9a887f48934b6bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95433d0076904334c65a4938faca010308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa81d841e12057b43e5da3438e2c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c0d86931f61009c400625aa13dcd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ce0b883de8a96ad23990873a36328311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe60e908118beb9c65ea33461517ae3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36edd43c985d5e7ba5f0939dcf4e3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf07985d658d2039dabee2a6acfac1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f66a25f8188ccb06b2d7f70fe7195b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62585c45c359b0489ea5c8d526bb997316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840fa78c0538967dd703d27412f8ffc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032049cc249eaa341c74bac9cb34d15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5cb379c68abed2330df27369545f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56b031d5ef3481f97a01bae19544e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77061cbc8e40d7f116357231d077ea3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea002b1a36a005636dbbf166ae6158b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c21c96674639eedb60c97df9640e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a4b56234d8d32d3dd1b9e9fd4e4bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb012d843a2afca4dc8f59af91b0c2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce52e61bdab5d0f4d43c8095bce6489326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01d7ebfdfe1ab2d42d0e67995b0d4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed39861fb715ed6e9a31369281af9e8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8f9ce598c26a2c34d8ef697235b8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac4c797cb8e99fc19e8baf1928738c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562c2c65fc2fb1191d0fd175094ca9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664d047337b3536355763e5a6a9a9cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd393d828377a1c631804b3a55d533333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd75c245ffc944c297a4cb60164a574334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eca2ce309f84b756562388e54464f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3fdee05bcbbb49a4ad010157e1b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec9f7c7cfcdce3a71f9244474cb2b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659659175e703e2c631f35d0f445c7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae4224f070262e0ee18548609f911339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82fccb2a2bb983aa89114c38958d08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc6ed0df2dcdbeb839b1ed81b8e9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cfcbf98ffe42b68d51052af1e3739342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15973786ac3075d24775c097824c672343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fa70848e7e7accf3bd5f4b5de47cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ecbcb20aeb6485b2dca2f3afe001345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9369b29c8bcebaa939fb9ecc672e848346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc080bd3370d0626fee3f1f7a143acdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be82ba4aad3a932644c3484364266348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447693542e9c8db0717db3e8f6ca90e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace98bb3beef5eeb578f16464c325b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a477f8b4f7c80922ce73cb70a3cd4a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16570d54dbc2cf56f655b3dfc4db252352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7279f6c8fdc14ae6314a8833e83d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5b939d5898022f50d355cd636bb4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab70d1b22f9a7d8026599099cf5fcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad109088b96826194c5196f0a4cc468356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bad77150ad2e15fba551f057bd9719357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14747d7876066cadc3ef0e85d80754a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4daf268350a73a17ba3dbdcc3edb6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e6a993ddc026a3ab3153e3407be0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce347f20a8f3ec8350dbead23a7c316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fcf8e2a68a6c1522f8515067ca579362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26693d89548904caf92968f868a5dfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce04e0b72b4751ef8149a777271590e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6f4bf807947de8bf827be4a473ca1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744183dddf2364ba9508fdfa3c2aec6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42bf3eba3134c6b7d58d980a31392a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeb588878e5e29556eb87ed6d173d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43d2229d5dc2ca8599a83e237d152f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686348284c9ca808d3702be56a8f0559370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7a9ae7bcc5b409394e1366bac91e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b311d02d39ad6779fb24aab3e09373f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100b8f6a085e6c15c54c8620ef18cdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ceab6e50e376ce7372b70f9469352374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9ad7b755dfa2dc6fafec2555eb2ce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9c4723bd11e298e63a627bdd42a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8af3b516228f953218a6c3b135d0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd9059d03647f6c6c3821830df37a2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9f0f8bb0198cbe70ad593e57bcaa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d743c52c19f6668ea1949e3cbf81b562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b8dc003b0311806414aa60ad96d433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df73ffddd291565e9bce63daf418c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d457d69ead532d9187ad8c5bff9835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090f5294a5676e602dbb4e582c651ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94898e765aff32cb70287d83af8768c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd30efb24d70aaa26e065fea785f59a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136357aea20384fb2e19830d886d9869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286e6b62c4ff03cafd99e527218891910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2efc5a15986a2d4d4a0b0833c3eee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d74da2ba48070f9063411995d1dd1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575310424d998f0b93b95a04d1d8d7ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b06af287201a7c6dfc11d9517a6ccc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89150cc8faaef86c84053f1c935ca4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499738198745f3e08b689284f8e41c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfae53eb421f11f09972287d3b527fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602cbd24880e33626662be559f3d19418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb89fba57a48bdd1e2155600171fa119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5462cbd683cd47eff544e4f96d8fa8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641340ef6fc9839c0e04612c8f379f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf51271a7bd2dc37883dd6f3b6a4b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a17c30283faa2e4d191ee093a4d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725be3502e7e64e1351e69ef03e23b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da0823edaee1a5c3e0831ea268f1bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d8624d5bac133431c9ee05fab7f6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e0564efe6d822d885b245ba410e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b011395e69b0d374d71c32bc50fb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143546a2fe73fb6f973414851a78d4a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88ab9c6ce991a6ab430248e802785e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd416b74419d056c0969d3556a4c67f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18289d7d4012464b5449a36a7be6737732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037da441bb36b5879f3e80adf606588733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbfa7ea0800e2ed290d78ce16d4f9834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862eccd8b5f5964428347ce9c4fbe4ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac63a4af5abd03be0d9db4ddad3ad7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b780492b098242dcf9eba15daf7c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187f633922a1cbad071c0329270caf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73dda9bb9db6a331d14bff0a55d35639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899141ca1ac6c3e886ff3fae2d372ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1b32b2b7cde420c36211802cd5ec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea91dbd43f20d99b6784eb929d794d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c435de20337a6c77fc71421de745343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453df31aa050a3163c7ca1c0f953a4444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b017b48c8139de412438c9d1465ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35faa1d1b2ccd3173fd130833d638046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7794dd73d41dbedd587c98e2e6c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e5f988b71dc35139535a14c005cc548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb0ec2dfd98066ba6b1299a33a591049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15704a49e69f6a1aa13f44a1c20d3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe28c934319edd6268905660a7092d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b605d453bba94de537a3ecfa63bbd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367be2edb3cc186689ddc1d73b5e77053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b0208503ea1ea60598ab617d286d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0addb18fae049afebb3260eb1af448055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d9ae204ca4c952214e4dd0c4c2f8c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fe59d38385700926709bcec77582657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed115835be4e3cc917bfd1991b27fc1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e9ba9f18af2b297ddc743e9ba818659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaf288c86880fca57e7f7e9741f52b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebf0465e11b04aff200f84100e539c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf62560be53cd0a360bb768a68fb9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d018c598790299285d29330a1b07c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358cf370780af078e6a1b7af217ada64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a60120b784fd82f65a00b51e4132165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf31682034078f400e3a7e9a57663266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d35c88b2a48e2ebd5388d3c687789467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ee3efb95bd62d09e7f54ad7529a9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a3710f61ff73df4aab164c85d12b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc08e28076ebf46c2c926ccd8ac262f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e03612719d95890f87dde203779e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e3178bef5e0eb75487c580725ef2f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3cab461f585c4e6ebc8509beb93e3e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d522c0de8eb2ccdf330471f105b13bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17f134010661e0697377b0987cfef975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb46f207e629f35c2e9a893b74af15d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808fe604bfcbe117a9e0088b42268a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867093a7e2bba0150987f6dada9870878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e77c7965c250353000fa4f871e58ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cdf4b25e204946373f1c7aaccc20d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc509023f5e1aa0bf1d57faaca9f16f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea02139dc52ca8fecc46102a16b0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c73c4a4fe9e9e5d14e17c00cfabe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9249e3893f482fa67dc48bb3815b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb364ced2a02e6750a2d6185b705e2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09d27782d972a05769e2cec099bcc986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22239d0e1ecc05303b07e824f8022c9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eaf98afdc98f31c547cb168e2342d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80ee5abacb923c21dda313efccca7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea19af908626d8edf505dd2d781d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80820c63151926ccb2396caef5b3c62c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb67bd59e22fb570191ed5451e8e37b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aacc30d5606af4b70021b1b62c9b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662326750013e562d0ddefc2c04edd4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767c8bc2a1d32ca41aa9e1a8141760695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3def6d36405ff9360f4d54cfb3b22196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77ba272adaacda2a42add95c487d0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689d181868899adfe81337713bce3b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c06326d5f76e025a054cd0c941200699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c454cc037d53c040111c3ed74cb0da9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f2bfc3299dd0d7a5727bd497acde0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff47d0570274772e2237f8d0874378e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900236c23c47c4e11440e7216f5a1bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6f5633bd885bc1c183cc74cec0cd1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbcd1e2ea8cfe50e293e5368884aec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdd05d1c4b4e83519f1ee4b6fffd26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158112c6691d2cc278d2412038fada42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe826174f1c88c49254e04be438304d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac4bfa02e3848ded2024f7832552d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3f815be7d7132c31a0c30238eeac7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2258243ac1b8b734536f8d37a833a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68a274a79f9b432c8e3ccb27067dde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c005590f41c74e032fbd8ca363b653113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393b394621a0290ff45e6e31bed5003114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701aebac5256dbfc1f23a63b837eeb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014376fae52e244dd263c367a0e1a5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776ce2e65eeaf94fcc5761fc41c0ec5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0489228adb61ea20bd4eb055c571b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386ed5043bf0454671b22e37bf5c9c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047b1f7a55b4a3657543ef6cfd1d469120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ce58a6047bd604daa502e71ab5c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df409c71f4a7f367c031561016351f02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7ee1f1f2554070ca22f7799b55389123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43853418ec6ed4aebc55c628b7fdeec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1db54011dbdad06b83c72b8ab5774125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a64281c62f05f91a36bf2bff8e3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82f1bf4aa8c9319a2f26da401326f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20d855b7eced0e8191d4e19254dbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b218e831f4d47f2a15caa612816b943129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebc165f75195da903bdcc7db3c714d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27245ea4d53fc8441aa9def9fa11c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06716e85b8f2859a8840413db044cba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3f750a1eba51ec6938ea778b8b43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f3bd5ff69c45e8a615084c995a8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b95945159d46d856f8d316623d35c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f31ae10141a579e66abca39601d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588c356de428d54f73db3e21db5adb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832cc33f2f6f1e36d0205ab5c956659138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f13a3ece64592cf464aaa17db32f70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f160f82d8819f9ce8bc6c098dbdbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab785d694e422c2e68da8bf7bb79d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab46052c24f33d986bda0eac1dee4dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c50ac54fc96579207344484a6e7f5a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251abc0b7b6de8456390c0c4fb67318144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd278345e0729c52f03d0a76866929145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6015c9e560533e85ac44f9e779c9b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e9a80e74e3bc1333e4fdef45a645b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd48cfa1b504a1f06053d9e3d295f9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0439e69198beef059cfe377c4c08a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b596cef007aa53b8a78773de28f91150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b362bf3187532cfa63a6ae7fc40a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e888b48b6933f73af1cb045951d6d86152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc823f72d9c55b776b23e6899ebe39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cda58b662acf06f944e2f3ef5d465154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7b65ad43897dccd2c048f67d02632155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6b3779743d07cdf49cfaeb95cff2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eaa4682f579219b7a02905380a463157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b09d06721e850ee360a798fa7d41b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efdfac2b4e70783789196a4a7cdc4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22926798a7a7217f7b95bd3a00384fb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2420f5514b609c824164b7aeb585e49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e22d58e1fb50dc7044be80547c64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f273b5f9e8a10c8f5f2ce3315cd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a76e5d97d7cb60fd5b10da4717da9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecba7aea2a1b1aa814f08b4c3fb7e3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07631dfdea6056218fa5fe68426ee34d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc80c551bc9d055da2e92811c762c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44c08b03c94b5962227809ee7af67d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77601a6e3bc08c82d382c1dff87840169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2418a9ac8662ad0ba16c7618ea7420170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce66f9b4e4a9d67436e12faef5a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b67d3413ec689bc768386da577c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fefefb1966898967e834102b5fd083173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23407a34d43ee5b285cb15d0ee80cefb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0527350bb7822eda258c0756c3732175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcb646b27ae869e6b16b19d64c87a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac5bbbc71bec2fbdac6740f1395f17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e73de9eefe8c8b56b2eb80a4b1588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51ac6fe23b68e54b00d7e4a2506059179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4810dec795299ee4c21466351f9f0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95bd73123dadc9578eb744d8666f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884676ee03e39ea4256b55e82384db0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc4c1368a378884aa462ffdd8db0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674e28860e035364a06067b4fcf637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0165e69c894b7a52aaefdeec6df3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e60f19e75732aea2ff6b06aa1213e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac941405fa2ac40c330909eb7489de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d501e58ee19dfd320e1e32f8c12bd2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19acb3b837084522ca9378d5370561b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581449147423f617dfef8581229bc14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ea1c0c2f8078ba44ab9b804b93c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb124351c798faa943cd8240e979f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f33ab78af3e21fe60f20482ef08ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b35bb5361823099bfd834e44ef6fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686ca89405a9f8d76f1a44133427fe3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2ae4615160d592ce296600e1610e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e0a1021a5ef56fe53b7ae6a7008c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4a2f431b24dfe2c810a48985c1862198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b1c4fb9b2bc8323cc81f1e1ac1e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1ce7bfc8891252426723f37740eae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea687cad53626f4df43bbc8489aa65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e0712d275e9f825e37ebdc2e53452202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e6748ccd2eb2370fcfae45017ddb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a3f22da992da46882ac9493415c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67d60d8a0ad8d8d4487d4e694b833205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8677fa0533b99f38c49547a5370d25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c94b007cf354772d4c80e7ee276ce8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7748e8b3655af2611d25bfbd55d15e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa64f72a9810e79e060aa017d2ddad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb45e68826c4cf7b4a9028495dcaa7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4babd3400fcc2e127c9316ef81de1c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322eaddbe589fcd6ef9a88f28bd7a8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed906e96fa7f62f3cc27ae897c91ada1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5c413e6abeb8eb3c6559fb1dcf28c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1292e951d5c99d02d1441646ba5a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43bedc591a4efd95d63455ed1f2f4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ca93411cd07d16c2ec496343dfed0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2516fbf03fad2ada2df836a4f3f83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2391d2b32ed879c5fb11d3df715dea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327efac6238603d1b6860bb1b1e4d7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65db9dbdc2309b0a6eddc8c71a77227221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162f5638dcef923d515587df279fadf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5047bad99e29d038ca50f4d64059b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7792785ed7c620770ff42a6d1c964224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a969166f306c3441599a096c073b250225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda1e87603aabdc97820b1a23d5d6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc6f8fc62b5f2e46f920fd5d9496dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335af1bda928de4211ea26e335b7e09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d9bbe648fa065fa4f8842b7bac2f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87dd2ef0b7cf436faabc4334e7491e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bfecb4870d66a7310bf8e86c5d6701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494ff391e78d85819663a71466ba459232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5ca5dd669155ef409b4dd1a0bc89a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd11cbb3446514c412f6cf2043be6a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51de2a2a3a0e9b8df85c8ec5c3602235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6e0f3852455a5a7250bc07e6a309a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20631b7c318795d811cc624ed112f8ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeacada71ea7f424b684f0053202604238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847344bf8e92aa20e40f91e6e6984211239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052209a178f4e50ad721056adb7ff05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c6d83c248e31d326e01000b183147241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe773544bd0fef5185210b4348b1ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573884e48ba2888ba4e082bfa4e37d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28c95a8323b6b1dae0d8916e3ea95f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b227a8cdce62cceb8da257559d8363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63e1288abbbcd1f59feecf671954c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b75ae49b8e1f96cd0df2192ce973af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ed1b65f0cd8114b315cfe5ea39f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48d23f96adcfa34c3a2fecdffdfe56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd394d8bd0cbfc201e565fdddb5638250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2553eacdeef10931f41eafa72714a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580949813607ed4526b7a62e7bdf9ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ed763ff8303cf9ab917e924c6b04c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29315bd7b9c47b6c3597cdf7a748b660254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe05ec831d6d4b1c7241a0ed749a08e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef900db98ccce5301ced179b9818a66c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f3769065d3aff8359f53df57cfa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd3bb154e4a2fd932f786f8ea9efe8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f3da6a01a43385158c4448dd2c36a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d94760a9137f26272dd2df53022c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5248735f1366231a7d7ffa2ffedd83c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732c0e2269a9f8e04af945ed57a286b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0e011e3846fb16f0320affe4ac35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43d84c6138c6b329854a76379fe3ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fedf73ad21ba70e233498fd4e7d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2d80d526e2fea072b48a7f5cdb6f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4e8d19dacc1589f045aa8be3538dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966a208835ed12f08d7afe2a8f584fb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62288e2ff9c05ac8d21370e382636cfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd8002ea203828bd4042994e4173b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026e95f1f1295541ffbefbb6af9f82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabcfe384a28f87271b1f0bb4902883272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818e8035f17adf4999f335f72b05ed1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123df1c5730303d00204f9aded7e24274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c67590d4e355c8f44aabfab585b6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace1f3c51a3e345f7f406ebf10aa021276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593c23447c73fd2d59b2e9c22201c19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8273d05b0e5d9800c97b4ed36035a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbf35dfd70423bd167a1a597a5572d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90830cd7d6cf69a061d9c959c826333d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669b2521043a48c92e94c74a60b9e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcdf1076edbd7e9f9b355a8002bea8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596113dd03161c8210939aa81261ba78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759249630d6765eac4e9f5178af93be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7693e50f7a49b0b510bbf9283079c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4d02a94d40940b6d268ae605dea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96dfb4015baafb340c659ff1f177f12287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257686ea45e240df5eb28a1c3c31f50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41fca290c3e1189245988824d64ce0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a72844b891a1659ee510ee93b77c87290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3471c3c77eae1bac9db3fd2956eb0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac03808ad867a86b76278cce561012292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235e1eebb31f01418af138648d79adb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8de44b40a7d182598134394de2b9f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cd810f91c43b412ef4c429b7ac088295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac0d36541f6429b181e6b635c414da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d48d78432d72af54efdccbafa457b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f27498ae1ecce6b43d351188fccf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eadf7c30d3935395158009837d71cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa5aa89653d8d2df5d1e80597495e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb59129df92dfe4a6effb6f8496781301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd4b939bdc1628c9362ca8da13d11302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32235725ee5ec60f8206482096d1b0ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5cf3f7b9f9e51c23675495f2cc77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737734903509b0b9ec800988535a5e8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc1c778a75e2ae6108b2f6fdb18450306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c906f5754d27406555a0eb310b89b71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6b1df3fe60984cf4119da7020bc15308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690913e17c3aab5548047585c3ee39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86937390548e34f818c5bae0835a910310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34db4c4121fa0f0bab6c4c66cd0edb9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc002af884bac096d4559a55e8439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff1dda9d3f6eaf8d65ab2de9d25678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5163d24d0620fa071dfdc9638440c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251c21325c9981b3e3b9e9bd8cedeeb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf11ad13a23f8f1d3339ada70d20f91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22731fdc0d1b68c9291d15ddf063dc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c452c6c8798668301dd7e65dbbb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a002bd82fe005cd345a8f350f7fd308319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54ba0e89902aea178b28442d8f8f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026193afd3315cfa2160f223164739321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d406d09342b146f35901b7ef7a18fba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db883c6838962c969270e721b59e4795323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1db0743fb1d1f4db02f53ebeff3eac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11900d30ef23b687add7dab5b6e6a81a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b908f69656da810f5578ee343b0d56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e048c09acb09a50d71d4a41e336dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c6d3d515de5876039d05845a50234328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e274a2ca00cc0282da3423ba61e4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681303858e34bf2dd8f4db3d089392ac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56f4d58ffc39ee0ee58377e2ce2c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9110d0e0c18e27fd6f6e0b95cc6b98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd3279aed8614cc9e4584f07499b00333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e598a34cc97d575ba2acd6d20afd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800b431df5e7097a0fe7bb1cc1fe983335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21bbb6699230d4a3beed277f33bb34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f58177d6b34c0067de4aaf79f8e55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328bf1f5553f767752f49b089428cb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe0a9b292e6fb9fcb5e2e778ca47f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d826eda57b3feca37a597ab5b0d4f5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83fd3c407751fcc0c45393c1293336341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81e45629bd0bd9c6d154d492400906342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12866f2b66f039db61d4180310b3113c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9eade7eb44913dd3bfc47c648d761344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b2f84c76b75d5e8916140aa211f1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38593edcf6f9a58108a123b21e05e22346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faabc9ec630274c5fe16d8e76490b8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb96a19436555ecd4ec23fe30dd825348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281581dda8aadeda7421c35f5a96b6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0356d2f7bd7803d31e60e9659c315d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e9e16cd467e36c3c5ceec576914e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46975289ac5136d94f9d8ecba53dabf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0bbddda9109d3ff10142c0346d9a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aec23f924e47dfb31e86c1ec69da56354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1c16304bf458bf38c9f3fcc236c0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e7ef246f6bbead12d73d0a834c0d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda664183d94c81ad1240066c34d155c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcce74d85eca4b889f53abaddb714fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f808931dcf280a8fb0e938b371c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b8e0b5b6c5d87fc814aba4c11e6e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95faf989940a8429a5d3bc562f38707361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50d5cf29b94fe73f46ab57103db6ec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cabb882b480350b8ee7bfb8b13416363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a85e9a8c97f35aaa0dc096e012060364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729aa51f7e6499c8e32e9b4a579e35a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7da9dcb02537ca585dadba71fd1960366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6331e70bb3809471185dc2601936020367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd2073c83c1dc2a2f95630232d0736368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233307fbc42620f65ef47fb9b7e2854369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee285bd50796b0bdfb328502e475879370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8e869fffcacef4be56231ef801898371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882c18a0747955aa1db19c07f39e33b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47355353ef8c0a6925a40bd300390c95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1801c2907a5259114038149e90ab7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187eeba675c025d4d65dbe95f6d94ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e8818025b3de51930c991a6aeb056376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac322784dfeeea4f006c2fc5ad27b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e81e1ce9091b9964e6aacdf00b3b9378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>