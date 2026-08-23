--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f63f818bfab66a53d842c599b806b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9a32724d5bb0a78d2abf0cb0aea6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37feb749a433e85350244e918e6583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8840f85fb60c04fb3d21eb4586f34b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57bfa483720b5b51c704d62a99ea645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbcb8c59b4fa8f5985dd881ae23e896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f77a598347a0cf4969f12e89fdffc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed46d2018a9e5f1812052c48999b2508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750c460075b6681149c5654698df8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d03e09f854ebbdb29e11310011022510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057eff59d08aa81d1e533e286302e7e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa82fdff439fda8acd261c9c4a939912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5f2f29f44f47304cda836e3ef845513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3344ca0ec04c821496d3f6ef1373814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa396ab6572e4452a4c53bfd6c478d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a41e48abc6c94e328047208c66fc3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375c0359121a988a3f83412b2475b8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daa52d0ce7601d428288606a799dfa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e4be20b2b237a9e2299e0526c38f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1607245c2ddff5779b8d97bcf6302120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab28fefd6d7b9af930ce5c07b071df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b9e55aed7b86979ba816f6cc7781822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe977b6645bb904972d0545e268dc3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ff25b81145f8464310b865c17756424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e488e377ae9f825421e2cde622a6d0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57185a59f4572c8a81d29790622be4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632a0d8f1fdf90d16b13d60a760f5be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967427628626f78e1ca63f3b61a9c43a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acb3d31e02c304147fd0a78023926729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3926645e9a4f7f09994b459b83f4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3f46989b2c29331b1880eb44642a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab4273c3be4596ae8949990aa02f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dfc84a3834170d9a4f0fcd93d444f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2e6af717d545e5c647e96bb3cbe6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c65b6d1c6e38654c59588a71968135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744df274cdddd5e34b241771918e8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451aa2287d2b2c840194e971dc5a5af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071b0918b3283780d2346fedb992c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a17b785c9e8529308128f7c1d8a7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0edc57859c5d21e66783b2bb51331540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419406207a0f94587adaf5da51908c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5eb6b7d9cac6a5a72607d79f766742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d628c9c0125db5496359a03384cee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf35ad159c9971a4fbf8315236682844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022018914a49ded1b25a1dff909390db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e05da19dbd005972d5744cc9d114cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d0eb23e43834f1ae13745aeabf5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135131ab920717dee537fcab63168ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67e850cdf912ec376738fe8a6db60b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821d76e8a0cf6731d749140f48cf1e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272ce9349c0720fd4c9b6b4ef88235a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e36d98737ebba94471913862345152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e3190dab2d6ef9378915edcd8ce1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387af38c8b03275b7b9c42dd58350de054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a3303721364268752c8e59d1e37a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e96e1b805bb6c12dec4622627abf9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391dac269b42acd691eca36c65b2c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3909276cef9a0045d809ff5af72d7fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78abbf920b9e6101b4b45008611b8ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996a9d89edab45a61d0ed8ad480982b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f852027aa5c6ee1500e084f95f86f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f59ab2ed6b404f754f1bd4787477962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2915d72fb870399535ac7a74e1ba6e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438a1a47a87e32047a9012e1a32f8c164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30953bbf4bbec5df59c717819a0114865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac15b9922eb857cd90fedf59968eab466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe068a27f8e3bfb545c46adb0547e8e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aff23fda4db5af916f933f6ba55baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7757b015f999243370ca3a4cbba914069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e666450e0fcea98f767b0b64850770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def04b75490369336413d1a45e0f05b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffa63f007e34a0972ab98d6277c9a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b43acb3a2a33641397b54f9333c7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e4b2d16a84075d66769f449e886b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddcbc9abbf5a696f594e76e991777675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e21fe64e88227351d17f107e0b38976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb7b9f2fb8e688a28477894dfd33fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfde7686f32dab6e6e8d0a6cd028878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168a2a23edb1794c421dd0ab0f52c3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552847e345825b83ba6eff093b91693480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1774d9535db4567d747aa9a7dcb4a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1863137f39a8514cbef59e0506263f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195db2e2fc257d07166c7b5bdc7829a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed4e14ded6e44db412e4dd20065f6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482ee3408a54faeefeb354f4a2fcac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d75ea04ae4e7f4fd6536385b79512e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccbb9496bcf4e0a5738adc85b3707a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeab2f43241a2a7879671bb709cc3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb977fbb833a517b696435c53d9c9a1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3327f6a49614909f57e8ae05c9a14f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705c7fa1083872d8bc3b1cc0b07363a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e5ba8d60d85497e089e6962eba1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc32f11497d537333e653f7efa86aea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be035d777b6ea26b430d97f4bfbb71c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e565c4839b06ad5c06bd1fcd35e15f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07f03587dbc02f58cde66aff9e801896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999570886b228cb04286cae21e564d0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc6aad026778491e664325eb6b679d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d19276625b9ca4fc9268b317beb5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6229d4352ee328b08c4b35df4897b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce56c0503f2d011baadddf442d0a14f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa90e98d31fbff1d6ac3d6861bc6c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3be1baa1a8de3f73c1fab72f36ad6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665fd16a3254f531d164b118a3a46fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd522f94f1bb0d265bad0f860bf6cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb03512354831414aec746a0803611106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e44ad856d26d14abd78c937ab04f63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab1dbb4522dbd0da5b3b325597f33f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefad9d5a2778bf62db35bb39ac5ce2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762f0159612bc89f457f2aa5398446f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e063b4c9da0a875467ca64ce86613111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb1dbf531b47aceaed6d8758414a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099512706ae0ee154a9ff8ef0b0178fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c2c5c3974da8d5415ed28c192e3b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba8b68a31c42b0472c04a30a3192b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f4f4368acf140adf05e1160dd060116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f9913354c3918fe56975b03dfb016117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07fdb90daf8cb9e7db5351ce7e4349118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1c542c3a426d99a410f179568be96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feab24197083b9e1539342304aaa9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac496b9570987be718cab6181516e2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfe174e97f053e0987668b6c409bd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7eb0a878fc3ab5254511bc471bb84123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdd8f595d737ece045f29a7857c9f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15def86f24a677883f1c09a99d17aa99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc034e0b0d5091ad56f7e1289ea4d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8e28eac3e0a34d9312eb79b12d84e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba21009248047204453f30505248be5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16660d444700d6e3a0152671568f8b09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef09a014df7bd0104fc7888d5064f58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ecf2ee52ea48a3c1587dda4ad44d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9b18b912a8fe9672645e4f7fd28b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a2b6289c8ea524cc777b9f1c58c4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e606c0c0a0ab512441d67c3fa3731134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c00564e8a4742b201c1d7643a1907a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb83143c5dd6ba96c0ea0e28da0928136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1532c3d6c1f791c18fce4c175fbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dfc4544157c66197ee1e69b6cb616138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2763bea64b0a75bc881c4e95ea01b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3405c3d7c0abcf4c794809d758e601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89f5d37dff965eeac5470814442090141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33440cc4d279dd5cf3e7396e1db96d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b6116728733c4eed90d46b42df75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac088787f0204b37e7de0e0ce1d0f79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41edc29b5917c041e55011cd578c7d0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06795f84c4168bcbcff74ef71fd9a9d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbb22bebb84cb4d390dfaa1300c838147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cb7befd820e5f0804d2f3cc8d4f63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf21a7582ae7f21889d4051c6c52dee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c4a554426e41283920845977d2caf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b9d74ece2d7b24bfa30bddf3ef158151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bfcd984e11bdf02c470c190f7ef8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4e1d74f403c4af767789ac0a18249153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4431b1b0064b9e9bb8419a5517cfc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60afe913c5725e364bf5e298fba7e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9433f86615ffa455b5755c6a151d05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ad35fa38ff7bdb4b0363f76409cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5fc485600df554c6a1cfe66b3f03c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c666228447d5f7e9199cf29f4d9596159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236630dcf3693f1d4aa1caf2eb28e57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fa17dbe903918857588454abffaf8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc5c6727b9e6ea77fd426561339303162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29791c241b40b0cfa2b6b4fed9dba39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868abf9441c3a66cff48cecf44a9487164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa339ad7ae1bf629bc81d79d7c7996c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc3b07b1f4a60e4198ff1f0fb7111f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0ffa91d75b41810d5c7db5684d8a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aa10955896390441b8ed3f322586d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7714a86b44b2460439509e98695bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf684ba6ae3faef66ac9786b6299c544170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7bafb8e625119f3ae4886bd0f61a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b91882d443cdd387f0a0fb7cda8b01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef300ed6f3295936c1e4af9fe30731d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380772383579de4dfadcbf6fd53dacce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5cb7487857f41d0ccc512bf3793e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf798b55b455e4669e675a6eff5b25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2de52445ad841358c848ea7ef0ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345f6fddaf28bfae14e262388ff0299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16686fe085800b30bf4f3b5138c1739b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9a668a746513196649291c73dd77d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423bf1daaaa30a4d40279175a299efa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914412fc085f240801092d7d8b253b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761d7ad381142b951c5710d7d8721d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656508074641852a7a5582d022c2512184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf096462105549acee5e7f4942a1bca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ea9f566a3301d227c581de87980e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97184cf30c6f5e493d41ab88094269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c855372081021618674d3e101da52ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729d9d5cf978a1f3b990585ccfea5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7537ef975a735edcb68c9c4b5e237190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a9e0c0eb49b484ac34bff4b48b7c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c4503643ff52afc9492caf3c1cfe4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8520435fd10903e5c48c7f5edfdffac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ccb4e0b82123d982adb1dea74a700194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decec95c8265d299649ce7104438d82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0904f0158012848556a9225b411450a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad77c9dc4e2f026fd48591b11715b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93673579324f7fb696f4ed010ce4a894198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737060731c9b7faceaa3c3376b57a80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed4e32ffa5747aa18f4fa3a49aefa9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a83803fe9b87db459244099dcb50f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359daf9a0738199352cf0e1148e56c1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639d434a9cc4b0bd89818a4f86165a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500b186b449b63cac519d3848337bda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b906e73b8f0557bd0cb84459c2fddf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a235f1eedcf8a3e759fb08c29974e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fb8d11eab34f99c2efd9dcc429d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e76b17a876e0e445f01b459957875208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ca14bc1d9a186c75bcddb775ce7e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b0812a861ba8a79426c93cd0c9937210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db8e2f1cddbe0bb2163d7cba88bd2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c082905600d7a47f6d22a3b4f0d47f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83df4e66a4b0536d96d949b3095ef6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71a178c82ca7c696841af52922b7f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d87f66c11a69380162a323da488add215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e1b4e70217f02cf466952601acad7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925eb324ba1818333a24cbac702f9bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb74098d22a1586557a62b43ff872218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a21ade9ad7a81544170ef2cee0045e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05f7941139f62d148b56c6bcbaf6d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b256c40825538c0cba710a1955527221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f2fda0e29e7e6cec9a6b9071575b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab523a585ce12770040f888a171589f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0872e9be71573c29655ef40dd5cbf32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d27de7bd1ce74dce3a97c2e1e2431f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287947eff7f3c3e61f282958d2502912226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57bfcf3774186aadab857a2e2fc95b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ba1c116629def2c76adeab54d488c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a171ee3cfcdc3cb6cbcac41dc27eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993dda63ddc3ad14705fb2074aa80825230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac0dfaeff8c82e69313305d3782402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd49a96ff8adab0cf2d73fcd0f1410232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552aa9995003a8bd0bd7eb500122c8bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85212ab6d17a8579975827e45ec100b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbbb6c28c85b80eb2895c77b29d2b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd23be8095b1c91581e3b1e39de400236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f86e3b4a982993b1c11e73bec6dd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b892430d75d86c89784d9786d3e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6ea0f0783b29e0cd944d89ed15083239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281af800be7f269640ad8868982ced3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef137581e5058c4883a8bcb1c26b4bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641890e6bd66bd12fa0f69dfa0e731b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fed85d6706ee344fee7228e07c993243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487b78e54fec8e5ac754f622b8a083244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11773b35e966de7328b08bea613d760e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a33b1c87f25a568885899f0447222246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b054530e129cc4de724679585047b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ad134b0282ed1bad5ceaf5bdf08a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7fd8e6c10d0cff558db5ea68d7252249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e37c40719a698ee4131fbfa573a45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb49dd05e48422fe12286e509aee0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f210a300ed6114e94ef0f714c6a974b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb1c1dca31c93a27948e4c96da4cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d2d118e757c1a9f1746bf8247df0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de1340b2d98c6cd26ed146346aaf1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9eff67f39e345ee7057616c86d2ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32982177881ebdc6ee859dd4bd69722f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeefaf874ac35cba3935bb7816200c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963d44e304818fe8515276d615e2aa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023690ef8d44d2f51256403dc30102b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea948199335114d0daccd5dd8a31ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4992064280ce19a83d9f4001d297db9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73287e43dd85b5874d425a52094b15c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6dd5b52b175dadbc8a3a0926c4d70f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d30b6b15a02c34f64fbafa0d7a969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569df8f355f1ed9927e2f9504f19c197266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303975029269d80943e42ea8950f699f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea32db9593ee8a04b99f9acf2a56fc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260047695aebc80819dbe6558e983efb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb5ae137239a69c368d9d962295e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9df8aacd868d1924144472e883262271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd965ef804c36d083fce64193d5bde9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e71fcce1aba3a85634bb3b2a203a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e183c3c2ce4fbb5f98e77387de7945274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcf8e115ef8aec7f45d2d106609d0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0f12a19190f2baab15c0cc1749c13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bd39609ce838b52b3aaa72a741cbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9abef55638d79b76871f654ec07256278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033b79a08fec1c900fa383191dd1516279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028bc8b1e54dd14d249885cf48f2ea2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f57b426aa462978e10b521a6373ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689118e31689259fdd41e46c4d06e61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb744eac95c495e4d3537bf46dad4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661df943e1a0e5efe587687ad943bb2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8e946b94baf216a25bb306991c24f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4cf2efc7f248f67be1c90ef73c69a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edbfbe716243ed251bb4c454ff0e4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48d62d2f09b86c99dd7f0be32304f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868aabcac2ee659dfeeec764b5f523a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664b9fcbc916b7f7ae98ee4571842e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768c632740038623c2c24077f5be995291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656470a64fe61cead5244dd84a3567cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a78f4ac4b3068093f583f89a36fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d7f51a2b195d43c880194ab3a575c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdb4f27d644bc94872423effeebfcd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b85616fd85e058c65bd9cb1c8d65e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0154d4cba489a541dac0f2e7c0b875297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906c32bfbcb230fca5c46ac280db645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18060c3b0153ac1f8627ec45480058299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cef901cb5927616b4d1e67833c27fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630bd21fbe92a5277786039d244f4da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf2e854861d58559dab6d3a831b700302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61181f97bf2c537120a65f55099f467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4156c4198995903d238f90e402b3ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452466bec396af2d358e523cebc0658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f032533ef5cec46ae3b31810cbf2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33a294c88c8ab9cd1d00adfb369d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955f9c144984c0f08ca7647754e8c46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b04fa76bd748ca0437b78dc069cb2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00df7c812edf580ff9fc93ca59c6f29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbb6ffdc506824b6555e364415931a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736eb8ae34f3360b2913ade21f8650d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d59c8b2f044172bfc7293a2191ba73313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b4c8a02edc7e866e6e9b3f648aa9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9950142c45b5e52861f7aab2f15451315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3997989bc858effa5015b6f98debec5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a21f92c9e0d764b3e94f42dc04842317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac614bfbef547517e691c1de616580a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7deefdbff8e3547cf52e8156ad8b22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507fb3adf62387b3672e9fb833232b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6695e0d3016f5ad20835cb165a1d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02f4977d66a770fbd20c2dabfff667322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbf5f163ef3e7dad7ba84225655c3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a39990555a2e54444809194ed67d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb50c4ea2cf6433c51ab3c06f76eb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2a86fb885468dee6e8a2981a2b86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3a4690bee80cfee0bddc9b258967327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7edb276af51de806a0532437b30d93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270608f29bef26fa4b10c903473a67f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584fac0d87e36f0d10c7e30daea9af5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e5ef8e82bce7ac9f91fe1e58f55ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979500cfd202e885e167e1eab2db958332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8351baac877c5fc2e9b57bae48073333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d82f5ef8fdbf61a93e49fd3354165334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f353f3ba16c32b972b1b36b9b557cf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a140deee7425ac28c31e53f9972e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c467751c810ebf6520bf41268b45a9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc726d8e7cc80802becef76aa26d5cf5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2278578f400e619bae72525e322e7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621bea3f5865b80e953d2db8b127b0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a550c5e8e94034dccc73107926aa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d0dead6f420253837cf336c72399342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960f58948dd543df5ce0b446fd45e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65256f56a3f7b2e390967e2e2115c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00244b743849f2301796d00f7a05e40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a8236f049f24da24736044f6a26b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936511eb28ce05ef1df73d1a0c1ae25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662281c98ec1680f055f6f414afa6d48348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32c33df5e0df680d584e7508902144349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d5ca3c266922b5639f00011bcf924350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75288297279ee45b65066022674abe5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385b04b93ae72ded15558b40a24b6e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cb881997c752571d9b2c6ecc772eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae8c703f4b3527e0baa2f6d6fdad13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcadf3786a91e5043f87c3266e4575a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97c4453865d07052cde094bdfd94b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108ff40c9deaa7de38772f790289ce8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b99a05d4c30c25479dfbcba977d796358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2e4b10c7adbf1d14504f6a3a552bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003607a98fbdf815f47a440ea1fe7def360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa8090cb60cf0ba7ca6f8b7b6961c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65b3892defc5ba74ee1e240dbc407362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679430a41a8f8af94bc12392fdae2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d0eb34b46c0f7a3faa3f77361fe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d532297ec3d8cd6403428724e4228365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c539eeaf750daa03b3f1ab20354be9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08bc799cd3e7f1ed7fe483c2f6f8a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a65adab209925744dc472adec68de4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ca738d4eac91978f06f3f2a6073ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f803e0bcdf56c90b0b5ceae1e812ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4ccd1ea3321ee6aac568d728b4060371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8245f45e3b4d7593c569bcd10b588372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329624d608b46b2d0a34d7128033cbc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b6b20601159cebd941d8953698ed3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af4d5d6da206a4a896380aae20500375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce18b2655a5f473bf239e7a2f369300376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608da386a56e0b5f9124a45925e6898377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3410d8b2bfdc9045283ee4da3e3305378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c660760c8404b13d8e569fd3caf2b8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ab0b819712423045a358d4604afe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094a4bf34c162b24677e554706984cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7491d4eba50f9df0e80830c320a2e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f85b5d11dde0eece1eb18d2b857125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a863c49c0324be356e76b55af4cf156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c60eb892ff0ed27d5e1106d49cd47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a52d3206e11dd2155e46d114008c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684d54fb1f6d59766f08e1f0506566c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c219e64bf2eacc8597855ca6840d9b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e98e6881d8b6f512a89627ce6eb9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156556d2e6d63297bb74acbe86c218e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b63a2cc37659e2a8813576b8b7df913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a171a9ede9d1176d66e24fc0c81f0c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b931c3c60825ce7956d614bc4b89515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8618595f1ae287ba81da397e93a16e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57115d68575378c867f54779cb9aab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14779c5b43f7672c517958dcf938ba518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d80057e705d065746467169710b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f601827f344383e71b2c9c41bb97a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d44d96b2bcdf9c4e5f0ffe5bf8a5b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079091a18c20b257c698a17989077c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9f41e378d8dfd2e5fb1f10384c7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dead459079af9222fb698ef37be1f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f13deffbc2e882e88935a6e6976c5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f91c2427d1b511dc535e419451ca4f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9f96717c98eefebd760edef7a5fb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc0d1fb50eff21cc10c92a74cc572a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc85612e5d7a2cbb5ebdcd35c98026f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a5a54704ec008b51de098438638530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bab61267415264e99198a596a5d5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5eaa3468498f2ce922caae39fab4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182516215ee2ed8c560f65b5c461dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ac6a32d9e1be6e5c24f408f8a8ef834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be8492472c602cb20ccf3d134d9a8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee34b6d5ad47597d98c7924200bca0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880526b66ad3c2b3e7797d4b7879cba237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961d84bf0ffa28182393c9f15db37be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599adb6c6150cac477800837a7f6c9c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf3bf19caf2c22d1384a7fcbf60bb340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0b7bf50b5df92f26f79dbbf6097841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dad4bae4c9469cd18c5b9b9063cf5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce498af64828170fe998d5728fac743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ec875c1ab20b7b71f526307171b7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00edce415eda5c3f832739195fe40a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2e39c37c92c34002889ca56d165b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c1d37189d52715cc136620dbd3f0947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2592fc3b626397ebefc5711a016d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb8d721efe384b4df650328a5a7ba949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce5fb047f27492bbb330e74133016d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdc3176f37f256f5451c0c4be8764d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272545923afbc9b35d97309abb09b86d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda55526c7b372eda61c20d8cef9cbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc425ffa72232ca2ffc71cc8386c6cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd466d537157abcde757a4b40975cad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9f59e0993ea085de24db0b1e562e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e59be2b34173fc44218ca1932a14b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939d130fdd666a71ee35ac4dcd463f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e28597775510ca52ba4cce9f67d6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d1ab6d557c9db110686768c14106460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bd06924d91c6b031bfd8f5d924e8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70be8775110685045f84d952653060f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c03841af44c02d51164e1231ff5e8063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fcf8d8c1ea012b1a9b6c4da9a812e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b566c9b6dba8d12236c37bd25e62065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dfa249c68df3264347cb58ade02d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441637089dfb18e6ffc7344a72c6bb7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3665f9b17c22a915d93336e37f666268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad51c3f698501112dc75f01bb07db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415ac7de104f1c4b10a02cf5c5ecc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f788bfee338c4ded5bfd339e43921771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0181319f70fc31d80c33b996b7421c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b02a33c7ccb3d3e2f1ad47859a37e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18883e5ebc66f8dae541aecf611ac8c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da28ce6840171ea386f55795bbc913775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493391c41f841919112ee6e0adbbe1d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0c79c6bc1d96a95b32af7f645def77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15225f8bae7c9a90c0cc25e896bf7878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1ee241d4fb6e9e0c0bd36ed5aba7679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2f34ec54d2c68a31cda774ab67acb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26acdd4c95525ffd469764c42d202c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff27e960148c4610e8556df4cbf5ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2622316d9d375607b74e00fa776430983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653af93332dea9a9e8d686068743dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4313b92ba71bbd9ad1bd124f9d2d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7bcf23f7e5fe28aabbb0838ee186e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a1f287b93281b4574045eddbe97d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6f8d3e2a966fb73fed197f4e8acc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb866e5f75cc1793edff3ce6b8d1c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d334c745ce3a312e1234e2f4a45bce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1daff8a3d5484954b1be1fd385a2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50313ed71a36052137ac3efa9c786a4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d5584848dd98a319659cd5a7d85593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8e04bfb637c3719d5d0d2d7bc97fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f7720013b4fdf41ed117a30bc498395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f88e9cb8f1b88865b5a84436d054c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f3ced76fb010bf1f6be5dae30e4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4823378e12de3d6d5df0d47e757ca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfaef533dee633cca591426f073ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d12c07e8197ef748e5e7595fd63058100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40638d60a4ee2819354a55021769f801101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337547155c3fe778bbf81a2cdcb63ef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b2dea55a63a5c57831557ce40145f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab1ecbaa61fcb7a0d58a4bcc79fa64104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292c743a331928b089402eec103b3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26837cb897c95bd7f238912c72a620a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6370e4db34b060740cf8a15a7bbe1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a066563a66ede3cba7933b687cb95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39d8584fc796a89aa9013060d3091109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a25ad66429c79cb019eb5e28ec15f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5b4cd0d6ea28fa77a273495c4a9d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7bf03ed8b6005bfdbcfbe94d131c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c78c875be621d723ef764d64c1f41113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85448964a37d1673398f79eb5699f34114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d91b48af0d072c4f1f78537dea0ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff687ebeb5933e346ebd84635066c13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928db95adea7c94ceb74ee35c6a35a0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba32f81b722986e1f3ab24d470cc500118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726adea30747341c44448903a660241a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94021cece4edd5bae7608f133d1364cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2bdf162790d6b70d256b37dcd1fe0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6aa7e0fb02cad95327f498f1f3abb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c303d5edb116a5b75cac1859ccef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58670fde203d9f0300c8394227f6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d44a1dafc0f1d0ef37055ff492c4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b93d6134c4ca9cb9cd3c70f0d3674126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e9637f7c612782ecadcee683839e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b57b67d84c81eae250e6c3b98b2e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b30e30e8dad35528d82c59b64853eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a0404220b147f7351d18dee3c03e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd92862afbdc1dc7eb5953fa16f9ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95304039b778062d04c7ea7c36b75a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01f75bdeb0cf2779507915913ec83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e49239de966e41d3b05c20e4999cf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb20549bd05bf9a03f173c44a1b4b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e760df06ed383b1772039497355e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b795ff43a06a9afc683618bd321c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349516d010e12e901308867bc549e115138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2139ef22c63056652804d6094b1d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262734cdc428beef774ffbbe875897fb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f6a6eb32596ab20f72193111937c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73160c44feb2ef67c73438430e52f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370366c4e8962b7555c37705e2fd057143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1db8a96d20e3948c81e8bd85b3ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd4e0d20f44904eb228f8b0320f64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125210bd0b9dfc12ef4fd30a3d10fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc2062c7448e4d2abbd283520ef199147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3b5d7a00e6cfa924d8159ce594e12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf29e296dcba26356d067eb099f5134149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2b9c7bfc9e9ce6c139301cf119b8f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f24d8ebcfb861c05c25b7319e7508c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900f64d736db1f350c39e33e54c6a33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9273ac992032a176ea935b5855da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9e6a3bcbfa66ce75d94c7370baef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415f0be5e0a4d18c2793cc8e4fd521f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff95f1673c024c64325e3728b0635156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05d4849d23f8128bd491e036355e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379c531e882cc15ca6d5c52a896498158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577eeca8dda0472d6610889f336dc76159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e435f6a9ba71b446142021d8c5dec5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa710a7325a8eb554ee10ef03b807aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09c39ebb84e7ba27b7417cff441f28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f045ede62cb0b261263e2c094c88afc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf36f66eefd25a719d053fe4831375164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d11b6daff3a78fc6bb6360caae95165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf0560143a18b662da3cd60ab3aa3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7a0e2972a8381cfa982351a3e6e82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487e4b21f899cd1c7e6109dc620eddf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165666e6b0412100ad4a599b77540469169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a35bf707213dcf72be51076a01ae09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ee0b97f60bb2b1436174d52c5715171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6043f465047316a0509923037797eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24d30dd174e1f1560bbeb02feea68173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983499209d8d2c73aef1e409e4a97a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95710669dcdaa61d3c347553e542ad6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc375b3f5fcb0dd87824f7c16cc61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86013e9e694a8e6f0f7d9d326eeeb200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6821d7275855347e91e1ceda54b13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a113aeed0b3783cda1fce651e5591a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b81b22d5d5cf7d7550b5be999f50b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc0947a9400706a143a0ee3f713a04181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dde357a23b423cd0bb2215631b6ecc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aebf2534d12f80c379d75f95d0b8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858f29ce78d37c36ef37a65108a7ffb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe791ce93aab9f8006309e147981c196185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4834ab5b62fad56d9dfdf65aea12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555f52bcd5a2c05f34e87ddef9581c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b6dfe51cdcc044afed64aa33fe810188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336070c0084ee3017d66e04fe1288094189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fa96a32aacabcc514deb40026bfc0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7847fdabe573e2e4b30243ca38c16cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6d90d4addd8f0d7c8ae07c2d4335b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c99f01ab1d948eb30d453c27c3e005193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3cf825c4644bc73a90ac3febc6687194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cba81aa249ab68433a3aa193fe4d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8099211aa1510f8474e3000030ae58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaac3e27811807a0e9f1d832e6a8b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b7fcea150adcd5e70f3630ac3d0e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331a801eff9688592b74c901919af0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a7751563288bb0d82753cca0cfa18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788682048d1bd0f1e4bb31db67ecff42201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12fd0ced553e3d4631ffbc778126b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8834f30c682e458962a954baeaef4cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ed5df886ea13872f80587464a1923204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed459d6b6b4ebc94e5ad40fe64fc2f60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177a141080bf191a77939661707faed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fef49744f50d3d7f0dad53970def4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5da4a925df164794eae09bcc72ca57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d153a77d31ec523bdc1a9ebb77f125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63aaf73cb065727801a4696c363fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be62dd88f835d2e1ad3b042a11ef1e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d7b5ff3f275b3326272c1edaa7321212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f531bfd050967254ca10e03beac7d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522e94c8c4a775df7d68b5c6a8ffc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79ec3ecde732593bed02a2e250abf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48e02dd0dffd75e5a429bf02edafa9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302d0939cc8d515f64d098298b5b9e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f11be4c04b5ca4c40248153285e15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb5513957f789be62568a643deea18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba88f6049de6a2a4fc8738d613cfb3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d96b479cc07c0170b04ee76e03261221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95170fcb933904a4d1e0e503214e5cb7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc677dc25be4436a1a320b92f478089223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1228d80f079c7baf5600ad7151201224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d156e06db4dd65cd0bec4088e689253225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d40316c1e174238493777abaf7e58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ca2db7ecac2008ddde491e1b1181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaacc671196a9e732be2bd14f03515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d855e172a7a099641147b130f72e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd27afa18aa735ddaf81c0345c7f244230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1b2808d2f34c274cdf609a6790f76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dfd93bdab697062781c004348a18e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83fb338e10168c179840acc064751a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f8b363b9dc8c5fefa1a7a381d04cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6244c7634424982a913d78ccb188de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48291d9940e7649bda89056e315a6c53236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe38b6961975bd60488b2510b769aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1aff3c7f74e76767c2c571b6a9ee70238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfa0d0333b7af41a4b04048c162073239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a907d5d8c476acbfa52e47fca1555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12105b7bf380748a127728264ae2e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b282015f75d993d8667936a5d584cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594a010d818b11cfb4d44f9a63d9d1d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df4ca1d6ecfaea1ea5cef243a398a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763f2972047adf69083742d8680526a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69149c7f26b4fe9540bee463a95ed25b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22728b1a0ccc875cfb416cd39aae4cd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a6bbd9bdc8753590702e5c2ec969248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b22feef482588598eb5a0e59ab8717249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac41e046e08bdcacb7b6d44537996250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f5f9658fad892ba9a65ae424bd02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997878f6652931be27c798e3d3d2d60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bd85c9e882cbd835c173b3b9eb3a4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637432cf00971df4d23e4dd99a79334254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e34aefdd0d7b951405f434d5acac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e25ea2e2c793c66e6be66108c344256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b8f3dfede902437c8d5315b2d4a5e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb93a280329bebb0d2f9f9faae7cc5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf65f73971bbde9d1f5d24789c590c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6445da7edac4e6c180e3503d7fba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8a2b0e80b4a1418b481ab07bb42c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a944c47ec7cdb7f271371841a1215ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbde476742caa3b671d095daca75dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2207866d03d8973151571e3798bd937264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db96e8c6e87086f006805c4848ca8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd69f48388c718afa159acf69e2f0d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e6c21a2fbd84ba9708c43a2553196267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533598e93dce53eefe9c2d8813cef551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258fb0f4684d81eed6a84dd561f7f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213949e32fb5eb77e898ff90b1316ae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db73b306168f9371d9d6403bee8e43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246364ec41ada3dcd749d78b108ca07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be05784c7ad256ae870f5af8df71512273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dc14a6523278cb9228d491597d157274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06372e70ce358d0b78da19d6dadfe1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7feeddfcb1e4fd7ba11fa79f128d6b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b566d432f1351d0f68abdc7d2924c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4a2a82df82b24fdb6b77a7696e053278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7d67c07740383633e3ee63d37e68279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3fc5ff0cb92c7408eb30ae8db3fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff330f12c6b685b7cb89112e73b0d26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e038fc53d862af85dd0d4bc85405e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a577fb11f0beed8405c283a1a6019c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bd1ebcb5ec79c5d287371b7bd1e42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce66c0f6312c61899c8e40faf3d2257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b681f3f9d0df4bcb9ad6a95e0456286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7c313c8be5e54b37c6b510f01985b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a9587c7c4a76631f4eb61a93af26b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cc3af18fcd48b05d480a1af01b459289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaa7c02044b1ca50649f4486babd5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446578ac27f7186231f6bd902d2f1dce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d39895265a3a124fc0dc6b85864f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ea77995415a43a463f39a9085de2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925be0874afcf2f7444f192b0b9d1d5c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5860f4d0f4847eab95116e2899eb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183730631c40e72d89edacbecf26105296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ba249e6043dc0ca994cc81f005af2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd76cf3b815be1e209d71a1f929abd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667151b9b3fe0674c299dcaf07a8598d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a37530e8fdd80cbda1ba29f16191f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f87857b67524bdddd52f2e7226c07c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421399f687507c7e91724e99076497b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d836c2e12721ccb308a4cda97753423303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6747de36ebe5b9b2b421b207a0a1917304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c7556822a1c5ae801f41322ea06c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d191c8f6be3317fc1dd94d70d9508306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b6646c8234473826604cc6e32841307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d1f1cf7471f6fbab5b2dd6ffaeb21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8389940cc6fe54fc2e416372d1cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8940d42820346def5f598778aabfc0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a921f38df3ceb8452aa980db58855311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf651fd109bcae370af32047e07a2562312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5122ae484e6765eff02882e0a4a7d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655484828194e8beb1afbe5b9c6418ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f6a2e835f3abaf763e113c2c46a23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427d2d7d52f0aebb6d4bfb5710348f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce907c1188f4b39b1cade2f22a6196317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab54adb8ac40a1ab094b692ce163db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5cb7cf6bb4391dcc1832b4dbe1e4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670bee020f2c3b5fc00082bf5ac98a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e0c6ac1ac5c37c4994086f9e0da51321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b16d5ffa485d62e189d0ad29d3c08b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c808f3dcbb2cfb17f330b2d6ba0e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39f13660e9f2520b9a20d686e5fd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf6d28c21ff13a09c0c08d1c486032325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc7b79d2e741986bfab51f1a2786de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5a0990d8525e2b9fc174f000befe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120a5aa938ed328815ecbc00f493651328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf2a148fce568b729792e5522fb51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23c27699c672ad3cf3a831fe6d4528330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ba82eb575b1477ccffdca2b89f9fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f9e6f82c85b452602161666de4d9c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de3249439d93730e9e0fbbc58dd566333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd407a0285e4eb973f0f71acccd167e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356c2a2269abffa36e739bdf30a00e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6569e5724fab7332c91d318a92df1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243e1593a788cfbae0cbc201ad1761337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7507e2ad8626723969235907facce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392918d523d92d3dea2ee715a08c71a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005a2ac63414744794cf97caf66d74340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7a30d7867eda10f363a9a9055d464341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e76ff9fa8faaabf289051ef3f813342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1dd46d0bc467634ac3546a1d58a5f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae855cc98ef6cd08b07014d932159e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14329e26ab100e9dc4faa499e60c1f1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597ac73bd6c49cccc3e5289a89e9cfb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1e2c0f48b5b3eeb05727c47a6e401347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b60b94a1207b443f0462f0c5b66ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5c7feb6c4edd1bc197d110d98ede5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e0d82627cc16ab1200b44728c3c5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f410e0f25765304645961fa24a0dc69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601400afd77f6fdb6a4907474c48c517352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893c7b37da4b8245a098bc2f738a1c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd46ed366f1ac09c48da66ccdb26c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b82b0e942e16a1d48969323fedc00f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aeabebf2ed78c869d73206a28da37356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b6f34c832c2414c596d29c06ef0c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01acaa25b00066947b6572b55d25795e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c748679b48f68ba190d1ec935c3db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894420e50b380b3965d38ea4706961d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f37ff03c46c2d4009d948f65872e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665088161ec34b0344ad1a5e0b6a1f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ee0246c389709a070ccbf9ead817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef67735fe602a2a8a3ddb450e1f94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994fe3490a5218c20c43782ec7ad6e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346008986993c855f9a2a87259d29439366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666392866c697bdcd35194ccaf35532367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f078eb6318e30856b46f0780e30cdfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d53a40444c30b869080b571b2fd5c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579c4248260eec49aa17a4aece97da2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545fe8c8ed8ba3a14c80524ffc53ac4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e095fbf21af87df407707eda01d80e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541affec273fccbbd36b3a776441c009373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1f38bd4a9ac43d3100ae6d1f5c933374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6d8deeb52cd195b9b6388aa3eb50375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda1f5607c61a8c94ad5bd89f19172f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf348bd6b11994a3609665290380ebe1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a901216aaf3b8a1df15e926dbed1911378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>