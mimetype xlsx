--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7509bd358a5e4350bb7942375a43af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0483c5b4632059ed803219d5d23b592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802b822775ece453e48a24510902e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d460021ab2b9ab152e5c0c18dea1e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd531d660cef94067bc2dadb2520ca65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafc5336d6a9117af438bae7d3a460a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a51d1f3c63556130a81f8e1235ed6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96d348a9ebe60da22310cd859e98b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e026866f12d6f410e7537cf4d02c8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd1c25a361d7ecfa689212779a3a5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b97a9effd8c828f202292431e07ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508c3009eb306046d9d1f5d72eb5d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320484d5c16cb087558d934cc35d291813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0809d8e20d2885f577aa065c2d246014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a2666ecf2ef5d0403aa3055b93d8b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf90b5dd5c430809011d19f6d7fede516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da1400994281339f32cf67c011e3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1060b3c0ac0e34f98d7e733bebca518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966a5ec75489d280051d547fbac74919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b21b03a9cb94d96e32279d025931c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fdb7c1f55a7e2212633291c9b8e7221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767bec76d2262ada6672ad7dfa210f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da18fd8d2b2e10535f6198f3696d45823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa407ce6163eaa8d609de97d4d8586e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95fafe1d54422e1ac7b000d7c25fc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07fbc88c622f354aff64a3ea24800c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2d69da2fca305e92623a33566fded27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85bb71c57a103b0c76b68598a55f3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198939e9e564e2ee5bc9f753000d58d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391632fb782e1cde3c439a1b78f424ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce85bd3cafc80b3031b5c7d54cb804431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccaaff0e370ac4c063edd124d876d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03d0b2c8a14dd17ca1eb14658e3fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbcdbe6560b3f0e33f33a7b8a8f56234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caf1e961dfbd1e19b299bc4033657835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c429b96065de0758ddcf300dbbeff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4576f1e606eae8231c3e4ccd785410637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7da507daea9e765e7365b44db95e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abdd6ddd9f923b572ec17621717a3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5272d1031ec285501855ba50e58f0d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692284b8ce1d9fa6ef6592cc080966c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4e6e06f330f06cd88066bf4afebca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3361fd253afa663c48f26b58c59824543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f7c4e3a4ab613e3c5ff63282f71f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3578193d8f8cd077a2f02e03fd2af1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc784a1bf17eba05103e4dc0ec189d8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9115d5316944fbb6d20da2702463a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638cc4ed3a27319173dbeeac4b14f5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e205b604326790e5372de8875d660b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce681cac5319145ca5e5794803d7f6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f893af8d00c23d44a62cb0d49c908e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af1332ccdb57bcd410e651b3810e3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df29f114431cfd0a7b4d3772ce6a3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1dcb6423c579d48d867560a5153f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d6a2515ae10844ada5a92a5925da855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8b7c3e1cf0fce8cd20ee15f87da3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb54cc52790b98e4832a8fdd4bfd8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a47e7e4535a3af49d4db7c13df50658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59616dd55e17dc79cbf189341572fd559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab03a800bb8ee3aa8bee941c8c047db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a00b2866b5972aa605356f776277c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ca48a2be3232f18ed5601b80c62da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40235ed831da6118ae252ac8696aef463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b204861759fdcc73e42a4a5f46c50d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b20b901e974f7020a5de79d83adc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066771f8f8a7fd7b982cee27c1c79e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf6718ae92d5b7d791b81e786f76d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87576885b362fef3dd709fd9cdfdc82b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dce18efc31d291bde33f7f50eb0e1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4f8b46cfe73b5c3109baf53c2e1b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6b7bfab6ad17147605f6b2aab0c1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664255c1fd4722e05d9f16c7de41591172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ca0fd2eae7f95f12e14dbf63ba72373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35003baefd66f212aa35ae26fc0d0ecf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b97da9bd8a67cb21e70658f447044975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad3ea05a1bada58e835d1a8252615c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f49dfb3080401d8dd2ba0c404647b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d1742dac97408e1e33a16f00ecf478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170e3390b101183202f7055c347e38679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759875fe09edc537b3fd2ef09bb4a4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05cfebd93fe93d4d1dad64fe60b66281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401725e0008748b6a0fdf88248280da582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90409db46b540b3054cbc42d77d4fbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e16eb6b1df0fce82401fc54cadf46d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36737f6bbf9644b95ab54df7f57f978285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be3307701973a29121a7cc4ce402d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763d0d4c5a166d9b334218822a23e2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42685a40e117f9192cc9bd9709b9de788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902a632443f714638cdf7e65c8cd35389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76df9f1a9db21aa28cf6535c488c15490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d104cc5a5bc63a2847f93c09230f1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906d5522661f4b9a2eafd1b7c6846b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d8d39fc8ed4d0964927da78c4640a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa198707f263f88113bb390b696f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d33b9d4447b93cd4f6cc10ad487df295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b18bd6f99f83894970575b73ccaa196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8b29836af650ffba8ff2662347b8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872905c3d309f310cf01e67d53f19f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db2317fbafd84747d36425316eae699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea88cc1ef465ebf4d70895542e35af0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147e93ff821908541a4b661db3c52b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52272d12a3d9fb32bb88783cfccb790102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae65afd5e05ca16c17332cdafda231103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504dc6a522ab79302fccb77e0a159b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60cc4d6a72592057c11766baa18f32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471074cd88e70088828aecba9bf06a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281ccfac624925e901d4de7e0aee934107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ae925c6e12dc6cd59ec05b2e44477108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52ee76816e8a7469c4b7ada8972994109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9fe5c48ae4c98990d9a87c1ac9310110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec3e42c444b2cf06e18609a69443db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae2f5ea0960f6fe2e84a3b6710af88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29f2c6f55fa44764a9e892f480d874113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c541433eb1e8601f474eb3a1b84722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa85f8cf55f6a5682727eabe5411eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9ba3cf01dc09fb0f96fd44821f0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4bd8ace44a5deee53a39f2dbe53c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9bb52583ecf0182162dcbc021bb01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a93530764c9faaa6dbe9f7e8abb12f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9303f4b1ebec4f787c7da9c08dd04a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f674a9571106ede3322098ce06fac6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24908aea269cf40dbeb66b0f7b491f93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ccceb329313ce3e60485a88bd06d2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d733a6e373da438eaab0b355c24ecb6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abb5b0584c48663270884176b62b1b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f1fae3fce015abd181f5fbf48f043126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58809bace56e8325c8fcedaef865bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a70b3b31bf4a3e30d5e141176b5968128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e963f070d522b24aa21bb8c194f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6834e2426293aa2d395e1bd78f4d8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5bb22b562c492c1f6b50562effa1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649947eb9568790dc9bcba3ec8959a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2d921bb6f8e920e2dfaee53476a18133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e04305e61c4b298a2881b07708277134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3c4e5680baeec36bac7f0e41ea1ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2457ec9657ae909a76c2f9af8c2289136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850c4dc1a1faa5d1467eed2fdfa459f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcaf3ac1376c1daeeaef271319bbbd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2570de7962f5a9d359c74bfe5cce52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace9b2ef257c0cad30de82c787b235140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45b49d723542cf34586a58fea8ad3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c6bcf4db1d6663d5d0383867f1366142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002bb0c65af8968f453e2401325ffa9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2a49d7c151c664f3b2d3e63d2e8a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7b3ec7e9cdadc66dc1898d0ca0e6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ad33c8f2940558f5b6bd90812847146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50866da185e746913742bc8677ce60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53634b2d19704627ef385334ba0470f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a88d63b49d1451f7d8ab71266bc89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f30f192b64e9682b939e23a6168b1f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44306cd04ce12fc605fd79b6ed40f24a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e882d56a3c6120bfd23c118d2b3455152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbdbf9014fe8ae9920df5f062d71d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6027425ef1036509b267a32450a7c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c7902c7e455dc3317c0d0666b7231155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d20bd44d6e9fb0132886976c7a7f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9a0993383e6e05ec89070b76cdaaf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a9dd0b46d62000f94184005a3ab1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82617b7df4bcc6bcb2c5aa7fd6b6fa8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d9aa251fa6aa568019a2b8a0e5af2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d8d8e6f59d894ae2106018bf7d15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e7beea272feee5e92127e221a0aee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe768a2f1464db729082772c46acbb9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a869158bb691695de61f42e71fce5e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc8a24f1fff2f667d2dac16d2652c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43190d683da871421adf727191643594166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998dad0d3732b133e1b32c2eb95b8a47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ceb94f905cf61ab27e54f5553fd2ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fa3d61668370187d4decbd9bf4804169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a41cc8034d9e3a546f9f7274706b1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0473f07409d83c4cff8a023da4dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef6db31a8c2b1d28ee30af3a8b455172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b27d6b9e9fa35d2681e8a78920588173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d4a204edc86fcce2582800a334bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd486d8e13a9d54acbff90e0c1550ce3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a38a4312f300f4716cc0da66a638af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cc5f54c430c72e5ee4acaad467c6e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ae8cd4d20132ce97f69091a64f838178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e742e6e9ff44dd6669b6c344e7ea4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2e3f3c9f2c98ea9ace1b5e92de916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fe769ea19b092afbf552a615b7317181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767fd6f17e9e3948bc370c17914e32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfb892244c542cf77bb9a6ce898433183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6df9a419a577fdf16f9b76a63f1f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b7926bdc018cf65f37c9c6c97b5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2452abfc3d9a4668b5febf314d48f74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31db71359a769258c11dd09bd71fec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899497850d221157e7a0c8761fa49125188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674c9f1a45d9f7d76edc39e617772a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674390b56c1b9a9cc501631e7995a6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf776decb715d59d735d6eec8510bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d88531d10a37f6d1d7dc54ccd4a848192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4063ede19df1581953b34492ec79e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f0c78e21a29898f2b1564ad7eabe3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303a70003842a0edad6c9f678330bda195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241a1e99f7df6d71fade9d1350453a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac21d44c11c8cf17cdd080ce052d8c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc48efa60f74ebc1bfd1cb7be6bac6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ba1a20827dc5d921381afda8f3f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c40a91aa161c33486770d228f72bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897421318739da9777c15509e76ada5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936468c3dcd060809a09f9af4a2a4adf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57395e0c87e9b5fe4d0ce9caf1d1fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc769d60bfed0d71b8e9118385259fc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdce071e5c3b764ad3b9c89a213c537205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29bc5f7d86ab24d8a0faf3ffd8913a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea1f8ccfcc18758b77717a8600869207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62df12b5e247226e9890ad557b8f49208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b1e7386f191b7ee261941be405bb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39518a1f1f1b778bfb6ffa88d436995a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa8a7e8499b7378a888d1430f395a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856039c243ed309c3dc0756f1317e93f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60570ebb2bef6bbfe1d09ffa5af3b6f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047879761e1b49fd74656ce9fd965f40214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e318f2732f30d8c33070b273ee5f3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece946166df153077ff1c76ba911a05f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3e227f9f8174faa2c5e5b825ce273217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b213906f170eb836325c411e5088d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16c07162a362b39f97364e93dcb8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1836fd1e087aa108ffe61aa9ea19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601dd72418c221a14c5cca26973d0ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd16c91ae5ec4cf1cd211f74198351222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0726134e305c264d7ebf65d0418e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b440fc419e3e545836da83e2611520224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c2fb069574c9c0db26fdd1237cc02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632db0a73f3d39ebd7166c511f5fe4de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbc69f09051a1af13422288358ce34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b81032bd7a71971c3d2eeb2a3670228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eafe985c06c0418680ac8a58c745d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28c7c341e5644aee8be5a4f3b48af3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0797403a9d2138b5753446490064d93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a11c6bebd8398ab256ba0c82bb166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c6ae6993b560245b38fe18e0f0686233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dba1f83672be9cb4f40b42a1434f15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e5c20bfb2af9e04ea7379080d100d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a495bea55ebe343fe1f8eafeabbfd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f69bd4690289e1d4ae29ae04387bfb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864113b78540e2005a5330d4cb3562c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce0c7b65b1764722853cc7883c626239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df165b95cad0e84b859690d0debd5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e5b7d1b618a949b54c6c211269ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2154c595b2de774d774a016aabd1d92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5bbb2c22ab7cc5a6a844cf109799f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1cb3f719e6bf41168bfa65e206b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abe3ee586355c4139a69d50a0dd97a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33425e9fa601be4063afacdb6489feb7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2243d49f0cfd1291aab673b60501384247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3b2de395df2d5b700dd79acd667c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb980d1624e473ce7e6d546330c1e025249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac0342a69af1abadfe0bfaf2806218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0114163ab0e8ca9516e25a1ad4a5282251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531dff8d3505deace458610168a3041252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ce6bb4d17ec3fc63df49910a3666253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975ae80dbf85a9088f906055cf84e37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac642811cae117211a13b4bd100cb5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59dbfb2a82fc6ad0a4b47ff0cf4b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9ee805a633d709667e2b11d244f7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c275f1fd57f7f7f8ff81f1f78db0ab8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8d45574bafb6475313ee065fd0209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414c26f67bff93ac3c5b4022b8b2e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff0bd208ebb8e39e82d33a9bfebed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d84a49032efe4d3b583b1201a24a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09c1793c6bbd512817d70cbc245183263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33799939312292eb2137ea62be9ba52e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838405361d6f25988f6b0d6247552777265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e9ed6e3a4f923e390148ada213d3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a9b466242cb297a82887f1202249267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955e6306fd5ed680e8014694b26051268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7bdc9dc5a6545720d9a60adce2897269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c9d95d4fb4cda6bfb07d2b8217b0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc7d31a3921649f032e1990525fec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0ac8d699cd256766259b2a2fa71cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df6ec26e04dfd93398b7ec831be581273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a1bf6d179acea47a0b3b27c858db9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3e9c89f413916858d71f5e13d977275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbb45edd65681eb5d404cf92850a41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4b4afa022b0c8e2b4316178a4cb9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5ef359b04ff1bccaa4f9a54bb1c49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c6dd8be58e3c90a882fa02b3e715e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ea323974432c06624139cda2639cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ebbeff5eecfebb685b3e7beb60036281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165329081738ab37b911d5f053d642a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117ba5a38c2846726a8d49ba3b114d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba97c5103d9eaf0970e404df0dabc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4664fab953b059356bc5726d99789285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21979b183dab7351ee187a667231fbc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724ce77ce1fa20ab0a2b9bab5be04d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4620a4bc498b3f9f060abd6983c10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184f213a2d57eca352f1f086bc261c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03219843bb4155efaeb4dd9c6e811a9c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c605152da17958d109240f612ce44b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4995730f42bd8207e29aed88f4729292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34a8d9389359c0dcd7cc36c0f784b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c997b0c3937063cef2643a09ab085f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19175239cce46515d2aeb6236f6007295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481948a0927093b1824010adc4a8b01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39393dd7eb4acd7d37975a35cf541b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461775bb1ed593cd89c49951282a2eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344461050d331b02f4d9fae68fde85b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaabc09306263c9302b27945269f0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2448ec59810e518935209ef3495a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2249702f4bd8e1f9b5d401ff0573d86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e838780c94ee6a76529f41f91732303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aed0f74c9533cddefad260f06e96c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9f218dd929fbdd7a3a41edbddd688305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be074b9145b57af32917c5299e58f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e137841b7f5492c825680bd643f8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7045cdaedb984f3c62e6e9b3cb8010e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69491965492f260e42fe93edc690c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270c9c2c441ae806c37e5c37d70046e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c026c0a5b10a3cc164f82587e705ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a2176cebc7cc835986e2d597bc60f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50b592d08c35b99eb2ce3f191bced313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb3ef4b960681f98f11e3e6ef8ba85314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca50ea11fdda63dcf2c1ae8dd823a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d66cc2fc051ad7d8a690b6c45a9a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03e380c284d081b116831da63e97a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92898aabb7eb6732cc4edf90ddd18f07318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448001b81963857dc79608bd07544fe4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ae72c80fc2738133c8724887915eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc19b7e6355af01b4806e87c2da7dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed286cc35033ee1df752f4dc2a53c21e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba4a36b1034e0098fa97f3400bb42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7690dd43668fd7a19491b0a6d91809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8fff682fadd1605fe88dd5fdc773b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5b617845333e2e0f52c557acaf35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8220d4b350d9e84af544160d4393d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5cf47811a80cc9c49115a5662fe38328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2283fe490f335c6194337869d2bd78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1307cb6c0ca3f7fe8433f3a1bc2d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442136db67b766edc6207d39d8b06f0c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873e8ce25b447ea29c506b62c6f5f3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea100575219b15b9f3fae3e3d6e40333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8733e885e5fd39b8bcbeba15a5ac9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37dd2f21841b86ec3785c1f87c3f19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb577447594e81475b524a3278fb4032336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef1fbb7889934252457e72acddec2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df073f05a7469670690cad9af27588338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74feace6123d5617ab57ecc4aacf516339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0ed9743a833b1724ae7fb3cdbc6fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202713aa051e8b3336e6d4cb126100c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9100efcc90210fdc026452fff8a959e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cf48ddce32e4b82ef1b9ba9e1283b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc25ffc3bba7fdc3d64b77eea1b99ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcacac1f6586d917ea5ab4fe83030f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6dc2bb96cb52f889fc8793c7e34f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f094e7f83e7166d3cd085a8f59bf8ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaf2a44f8164aae1e86d31d51f3b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c04ebfd895d8d9df90c0b24c6e89d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b675a843216cc02d764c127387fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b77c07f44a8be0f07404493b43e132351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4c7341d945a054805b0fb924d573b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde50b125dc68e1e83f4ae54d4c5fe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038be2157310460b94a8729ffbe91a57354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a4702de4e87a497e9bc0a64cd3508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201a29216c3fcd515c024f49e4f128a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d05d2f50f06faebd131aa66587160357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdc57bd42ebb492cef62c8b1dc5f73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083c0c848d96cdde4ef57af14015ae5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36132f12c4ba9e3db5c85ab6d9e507360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b778d476b3de1abff01c9a73e84608361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f4a75128d4c4dc1e1c2b9fc64f38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14862c4007818aef311902b14f0b1445363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb68a29ff1b0857b84c423ba617abea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e2b4038b03a60d3ac8dfe891d9a0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcfa6170a682b742f9ec523973ca5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1005f9a52f9b20bb99bdd524eeb14367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87902b22255639b885c902325f824e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756979c6b2b6fb9a4868458bd7cf22b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10607e166c89f97bc0419470fb005e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5ff091007385d6d013339f4ec5602371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3dc27f8e2b5b09aa5470f2d1e69e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e02298a5bc4a6354c5f2c40d5e084373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35604b54396036cb216628bf6cb15d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235c6eef562b91c80a22415c2fe9345375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac5a5110e8d18e7e8ed7a77db2bb08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b61ed7229f1dd0ac2389032b41ed4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905c4c45d1d2f0188de20e7f11e1dc378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569a7663d6217b84906c7619ff389af1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8ab8c12918a78957644d6a51c7402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5f7ddaee90d604c9a6f220999a9203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307b5745681466f44c662568f2e056f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1075ede1f42e5bf5b853995bdccd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b161244bc89d98a304f9d49cbf3466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54808e6c972e0a5e80052aa16f97ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615a8f90af6e9caedba631ea907b5358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d2173b33702cceeae9c82d57637889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5b34a923f389f6f8931af355480110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973cd44c10cf3803a9e1849922ead1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6075b460335276523b7ba9eb797310612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42981f1333576878e47e6dbefdad3cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38d06d5c87abd73938d4d688a241814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1b762c5c523e2551e8770c57e044115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c76e74ca87317622a9da7013680516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036412a218989e6c5022d0a5d2af90c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8017f3be0ea867a1a585b7ecc5cfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfbf5a792c84ffeb52b923e8f59110e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af307825990fd0a4457d4c1953c1ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a519d4477002d13ea50a4ff08cd521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759782549d32a468665b38adc2e94622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc200e39d604c51f6aae5ae7abea3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee75045cd41c675ab63736558e16f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078267994d32164939012a9dee5f57825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e735595f2f9ecb07baf9ba3e75de926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22179f07f1f25da0205672a3c93d8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337b1774cd24657ff355540f2ac6ba828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd39b6872fb3e4800d314f4c21a171b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf300b8736215bbdb0ba7c8389244d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04063679390169d40caa8fd443bfda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc9894ce17dbc00d2a0a5411008d1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda650e67dff5648f0d235529a9b317833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf47883d096b1616c048904572b01b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0303955fb65fa45cb2519b672e5f87035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d219c37192cf155d31fc4e8038eee6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13334acc5121d53b2e276b26b4dcba437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a931bafce19958b89e52245eb15e4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06f61a52b53aa2b12761500d0f87c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cb905392570eaf43318a33e5a349f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973c3250f030a85e9ace1f4ee0fdd041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856f3a0caa6dc0f358af313bc710b3c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039372a25388fd9c30205ad37fcb77643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f831ffaac9bc8b0d8a3f02c4096e744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743014ac9f1504148392e340439d4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f5b228a0d0cb63d65978f720726c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e59328f097356478e58b1e082cf1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ab2cc6572e4b5161bc369fa739b9948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b4ab79e82d6b79ced687a33ab44b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593c8368d623af40eba937d21ed86550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b16188ea4e652aea5466ac1bcaf21a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dce0c6e7e13436f0bbf4f2de0114d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6924e80bbcf92a22516003a90c23c9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fba2470a134841c109a428eeddb1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d7ea67f278ac6d0c6117d163b997055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc5d63624b48b0e47785f971449e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39a2ec90f8891f96ea5e0f45573d8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf76fa88e5d3e6783ec9b20f9687d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65764fee01cad7167d9ff1c8ae8be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db92a724f4b0d8f7c0a8bbda2a34e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404a9f447150a28a76f93128e6c7bd861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843d0645eb12281b120709742e86e9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f5c1a50370139fd248f263b27ec6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8718383f443a10f1e6d8888e56242164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193be7c75739f2a1bc6188192d58e0f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af82ad315b039183ec2ea89213375866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31433de4c93981473770333d4c899367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f29192b8cf8093b0e68ff518fc3cb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ebd584ff310049e1fcfc7c57e0d6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18ba76d46465b615a790cef891c53b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd042a3feba3acae120d68f060dfba271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fe0fb8b1881f6938933a7588575d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a024efb21ecd2f053f9a00ed9909573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1edbba45020f2005c92e9c07f64a5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a9d8c17381dde590b7d9779782b1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5675fd8960d5ef706dfe313cd7e57876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507e6fcd97fb9b35dc41fa99522677a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72c5cde2151c39c498f75992fde9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92811b5d255024883f2515f216a56e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f8dabc608288de8a92800a427912680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201d64067f64984656ce8db4f33f70181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00df85fa9ef9d3afa09f822aef8b0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ce618cec08cb2a5efef84832b8ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a47c0b852d56aa15af936104fcf8f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934bbb56ecec1e44565ed544f8aa73585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad0b3bc82d74d888ec02fd181c873286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ba9c5eb98679ef9f3d1f0414089387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c99509690afca7a6e8827e22388e8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6d2e85c15cf55ae3dc5d7fec7174689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4486fdaf790fe86acbc7866054616d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb563e5df6babdc7669f6c6ad756bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb0eac8e3a2aff0d29d8fc26bbea592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fa40c8bc7244cbf70cf38fddcdb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0900472d1db822f52efbae9f46f6594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bcd399868b9d70263d0af505203a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4d738f301f77c1df226941d15078d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7620d126a57786121b96e7d42e3f64897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70e5f37317f78294cadebde1b9c63b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445841c04dc0405f92564126320728b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b8afebd2e5ebd7d354906e916f558100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cfc4e847712a9d9d1a0ffc9d9f773101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d975b0581ce8ca04bb5b981576cc72d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3bfc1607f1a216d3cd6f4b4af6f32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17693562e939ffb86646c5cbc77c015104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e45e5febf97f0b065c94de068215105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed95f4e804d29b14d51fb24eb42e1bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779be8a71c7c1598d5b1cbee3ae748fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e030ab632410609d50897d3bdc8f5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af193c62939d6a82cff379130ca75698109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25fe3855d9658f2862499a43928028110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087875e2328331e952854a30a4b0e3c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641bd664d0bc454beca978c200aa249112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b46faea3641d71d6f73b92dc5690113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311fe14b4c463f277775a9bb0a62b94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbd419175b94922dfe0d7fc7224d9a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27863ce7746d0dee29a82ce7f1777c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab746eef088e27d327e824c72a2f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15db4c3c558c978aff406dafce60ec1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684a75f3ebab84bbf8794eeeea8ad4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d2b345cf48408af25056ea35107f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859959c7c4969ec41d4d68b434f997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ff49272a0dbc71f4d8ba249b4c603122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae53483933fdeab774b2c1aca4ee584123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c5084e35e8dabccdd4c53839e01e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802800c374eda1590a07b734075eecd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f153996c0e831f4a951d7112cb61d4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07498fe9118c3ba3f6604459b9d16fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555847fed7b4bdbaadcc0a265fe3b72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250362fe333d624b098b3f797d5a8ba4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3232e3676037a4c204ef0895b88412130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8ab1d5385031f9184a15697ccc556131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0813de252751567637d7dcd549e313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b521b24ebba4c6f1e86370f3b2eef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2e78c9b22bb9a3d318f7eeb60cde1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9738e3ac0ff8e93c86f91f94f4403135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe215fcd1d01984206f5e65369e6f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c740436d6a0b6fc232fd71e790287c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70441c2a535e816adaffb23a0bc2ac0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ff6ab93a6a16e9a66e652572cc73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66996a62afc53bcd10de29237a01ca16140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a5ee120325a15dbd8202480b035a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614c99a6c1d19cdbb36269bd045408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417893479650246b92c7bfd7ba3884f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c20a8a518a76eae433f9e38cdbc5ab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fa96bcb40201d8b4a9ca767fc263145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bf4cbffaa39db7711628f7d463b76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415d6ef1ac0dee10a786e6668a3b72b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065364069fe7382ad262c9b7ac9ba2ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225890f4bd15a5768a6ea75406419f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fa502a5e25f7f2855af335d131a71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eb264684c739a2069253c62ac3e6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2c4cf17dc09b975ab996b23fffa09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9495e1a9ae36225731d4c44fb88118153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3dacdf841d1365103e5432326af4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f30019ef4a8ab3fa0db4bf672c065155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1660229f5305d2df4631f105d4a35e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f438f4005fd3cd59b6c9bebc8f6f76d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebf63bfe52fd3d03edda1e4b453912158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b17799c6a40203e67c6502cfd310b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdcdacac9aec6cba8ad3a7a7970145160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de074b670ef632df65283054a7bb3178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b63259d163ca397b1cf203deb1c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90561f6978db2e9b3a2112e45f0ebd3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db9be424a19ac76d4df4a1becd36c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b95ec282349777dd335a68050dff37165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52180dff48ecb8336da7b71fd37236bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1adb5eb6716a36dbe932909ada7ea9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac78f41ff3cac8184128e31e74f4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee0853cb548d6470c3572811115ec5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a8b446bc0226aa872b45345bbd71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dce495cbd7a6ecbbdeea307da973e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601800c9751352e0dc1b82b6a19613a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac0817833ab87ceadb9c3e27bd4636173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34a8cc7d78fab79da1bc6f3d8621e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9039c504efa32dc9113e54a3ef9b4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef9de44553e883abe8de15b4abb1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33915cf1f7234b0387bd613449b3b5ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792468443305c9389f0d5b6800b039c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd852b4aadf873d6a96a34ad6aacd41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be71de8daf6e27659487551c7eb9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605e47ab88394cdd25797e40b0416e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30faf0efe23940fc7c50ba653dee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b89dde3e940d18290603cb180299be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac26657ff951e5b5bb0fb0a62b4e6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaafdd562794c339e52af1c525aa77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e917b803a4fba48919bf8790eb46c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ddc35fae3e697b6e9a2cf5184819187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791b66ad214d629cd410dfdc5b47181188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fe1a0553269decaf32241b22c967e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205128a09195eae414e3a274b59e197190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800c4d655c5e2642b09fe27f2fafabf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b19cd04be387b2d689c71953ec5b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fa11720c25acf55981822ef774721193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cab2dd5f305a379159be9481d102e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f2a778246ee37097be01c0a52f77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873f7bcb9c85f9a0a2a619e234ccc62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c31bf375f8585bba003086acbcf22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b3baffdb005bda9db5630d88c0a2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd8f406e4184294d00395fb2cd7ac8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eccd0c5a622ea51d6e29e747ad15b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5441313786e1f3823a0349cfd43e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5c9c7176dc7f3d835d26d65403932202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665300266765724ab8fe505555192570203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb5fdae8b2e7acb3e7b199b994a83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb5e6f1db42aa73d943b67686274da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b844be47458a4100b7f3fdb2ba1d984206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a01d8cd2660da828212dfda4bed35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2379b7768aa3799514b911db0954208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeae2fce8421c7d24b8b933fcec1c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b84f1f3b00aab4ee41f7d89f70cb51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9d0c55f51eae459dff3fd63cf20a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea218dd35c4f27bb555b3d32dbfc15b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2eea0c4f51ac161b5de996bd8187c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41c9a78f3353863a41c1ffb19d2f88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69c41a21db13771a3b5811df504c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee74286c80d3e444cc87808dd7014a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d88467b001fb3b384ce47d77361bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805ff4011ffb550cb2ae854632a2372218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd0ac8a790a862ea202cb08c9f497f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7fef057fb74fc682fa52dc9981a75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec767da46f61afe2a7410fa06a9f93b3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e4d6286f099471c2b5320bd1d06f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ae7e85fd31ce4324288b893b44b1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a16e4539d1325a2956765df1038a05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0237ab0643ea41febc7fce6281815225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341dae2ad5159e7100fc96adf07501a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6031571dba2521bae78d5c54513e74e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81e0e7f59a9623d9c425721c8c69d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc32097b6a16575f7a05e7e9795eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52387ea420b4a7a42b97399c7212f0a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716a298c3e47be88cc379d1c6526d7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817828eac02f9dd7ec2def31828cb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1af8379700edd5c8123f4c543bc2c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc80041fc69f1009ac619fe533fb58e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a2f931b72ef4200452c6d5c35e99e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111e8a9644cd60f91558c4b718d13e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5aac3d32b6ac9c1a0cc0ef17a5959237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff77c942635e75eb5ba649c9d7c7ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023abd30530726c4395615bd3446446b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16464f5826bbf3c4e74c13887081058f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a371026f26725a8d48f8d95996bde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f7493dac7b5bf6e4d9e71c9d52987242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b933c754cf1a55ea10f114641b912243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbeb165e2883e89f753666779a2e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08ee7168a562dea4e431288ef5212e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c28fc4e65b5eac5962f0983b32890246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2a8beaafb92c2541b9ab8ae8bb08c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a1c7230e785ac4eacf6f3f9b083b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178192e1ecdd7c2a90946d560524e29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2cd4a006b301c50376fa890e06b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d864bb775b774e0db7edc0363ec1a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663e0f5da4667ad1299b3d7aaf06bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6457ba910df6545776fe550e2625d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5303ea9ed658c47d5d8e0102d8445b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478280b36c1bcfa5841034cae0c891a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919cffd544bb89b4a64442992a26e9b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac8468716b23f3eb190e627c64cf0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f0c9b450bcb8e9bef907abeca349258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e042b226736dc215808dea6a78cc55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385cc5aa4509d5dd0b26d42b9707a39260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761354e4eb7f97350560823162f0975e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e97a2f66c5e953c6730bccba1863262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7f0fb9e3e0d95acd1fbc78cd4765263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f645c26b88ba84eb51775954ea09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba55f19778560f2096f98d1482900a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a318f829812a1b614198b34d43358c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb5c9c0947e6e6d0e3bd134cd552a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6a79658a5800e9459cf3b670e7a1d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240be0fc6d6d06ef344cf2c5989bf1a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b92ab9543d88b58184535875dcc79270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70168c7c2e5f2498b65155f771e346b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6162960a3fc5814bfe7bc10a883e7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181c4bce6968413a005ee5cb6b3aef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b12e84f6effe73064284f2d28407c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9ee382ad2fe1e321faaa90632322d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75728ea75d7093017e916bc6797d7e15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdc21014ae928ed0440399418286c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804667515d5f9048ff2f98983749214278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982c098c8e0c15ecbfcad6dc18f7bf7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d132688d2993aec7b1c12e646199280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788ec294bf355979bf9d79579b7f47c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8d0c46e9b72f304b38fdd098e7007282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8a7680472a3780102e00e422ae51283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf99c38cb52f2fb077d9d25caee8dce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961012ce5d1afbd1a548ce020b87582285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42fb1f9718dd7dc22c99cb38de4e31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8bb9ae94b32397d899134da460d52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6367e7bfa3b79d254af476b8ca242288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244785c0a958e0d3353cc221a7210c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edbdb0381d03fac3ff3ee9ccef06ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9772b898c2babbf811dd66304109e88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba681f9bb7d27aceaeb1ea75fc380a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce717446670b8bb8a11b1541c22d5ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c11bbe08d0b1bdcd6227d4e9a2d86b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84ff4ccf3ce42bbda4d6a2d52e3fba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cc3be434435d492d17a794d04eb6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a26a4204794381239e7bfecdc5dc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32751c784f660e1055b8fc5c1a8a1a8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a6c962013c478f0f729ebc4126909299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67ec26415c5c6c1625fcaaa2dacc2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4bbfc7b4bae3e04507c045d4b9343301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7759b0f595a2c7c3ffc7b7b1839cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e9b75d67c67950cdc36cb4d263911303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d4923f2c55ee43ffe9ca65da763b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d3daa90ae9bf04406221a1eb52e87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4338a41aa1adbc550b2d8f64bfb0fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bdbc8c507139610472ca86075c926307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b2205b9fc789a1e65e4c8db7535de308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa1da12d79f4c7262cf99a1085a426309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a987ef80d3edb74b0ad7551ccb64c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6498bd441175b5a815b0421d9a650e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a05c6c02fcff80af26d37b33adf208312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71578f6d8735b4b1038306370e430b64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d8ad6603aab14d182c2d0b484a3f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47b25f4ae8388f6f0d871e3f2a8a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68a2df72e2674cbc690ca22aaa0fa9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca3fcc551030fcb086b0e130b553d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41a991937f3cfcf16df7395b22e14e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4abdd05698598605547cb08f3de3ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df49e1b76c999e72ca4d7302434a56c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efbbd35a9b8bc5d2d1e0f9c903695f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1d60dc583f43d37fe51e67cb04ad1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b15b7027add830c5e74dc04ace3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523eab31c587ffac1013b92f62ce88c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a2680dac16ed26d56c0c7615a791325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69827f66558f1204330212663d2e49326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48726cb011f0328b227cf2ce74bf01c4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6c9d434322e4fe8af8b3be2742104328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffa4cf0aa83b937752bd5fe4cc479d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b51f10bece07721f89eb58957bf4099330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b70f4fc3c2e69fe29e69ae042531331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5c844921371760ca9f625eee87c8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1704d1f37c58d762263a2f8dc79e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c1a850aaece4498029efc30d5c81b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b098bd18f018afe8fddb3571a01c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad05dabdcaf08bdb1d9b614e89479b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f0ea92f1939a47decdd77fa81224337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695675bbdd5bbc6da8d2cb1405ee663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec1a7425e8574a7b05d725ff64a8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c29ea6201e6119c1323722009c854340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3445a16f419af5e9109ae762ca3ccb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e502f20754e0c4cbcd16bedf4e990342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac3d10021908773ee61d8d61863b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302688a8c0444dc342cdeca801757f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c04cfbb94e3ca26d6ca0d032ad434345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c2f858c7a5d40d8b591d8a432bf9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cd9a4ef07ce4e894e18e801492618347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffa167c2afd6790e5bb68523afd5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdb58651ea6ccd850942d834098fa2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fbbb1f327699f2ae72e5ff0e0a845350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935adaff69899691e198f43c080d0d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1feee7a089e73f12d56def9a93a176352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a087fc87323c153841d4bee05a9fe54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8d0294916fce2b952333a1727ac95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb77984e9cbe877a277b95fbef6c8a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada8da7769ffadbc03ceb17ffb7bf93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d30167347035f734afebf903bdd57f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034cba38400cdb59fc8c241b3d353b45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b4d617e6429ccf9a6f5f6c3c48040359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c14d83938173dcda8706ee47284f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63960538716e835e40409f8c6271337d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330393deb2d4185a140dd6fef8464b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936cb5f69f38f39a33efd9d614c899f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dad96856960c030a42d714a4c3b6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41ea9a63411bcc96cce37ea1c7f515365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2302c8d576665f46b0412781966c2a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015a1e1ca9a4172eaaa01a82cb9811b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437d440c21c1189b1729c466566b893368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9670051c1f48fe45f093c8b042724c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f724fd7be5e10e00b0d6ec61c456370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490054c7b6aeae1e1c04af9e462049e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c47e6a3139d9deb6337ce32b8ed67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785ef9061896f9c8eedf324918f16b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3116e2058ac3fd9a06f8f1e31715f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9a9876d139f218c8b4cc59e14cc02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282c68b495d78f4fcbb4c700dc1e1c9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848d19951a9f3fbe653627cd5892a0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc461403b4bd0ee02115bb0b5b121378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>