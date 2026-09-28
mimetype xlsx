--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2047141ce556567146d03b307ce71f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152852461550de1253106584f6024ea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f82f48e1ee90262ffcfc8793216cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67949b62873d9f5545f4cc22c7bcaffc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175fa4394f1a6924820571270bea795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8a8966111bd275969137a1a77d7656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842e51dfc49a720347758858e4d86c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd8cf8afd714aad7057c92f50974838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99276abe743ca3133f3c33e9bf363f079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549480a43eb0dd8c7f18d2e87ac408610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15374d45802a00992d31f41fe0c0715f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782506b004be14d75685806bde4b5bc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c2aaf1e01eff7da615bad5040029e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94a1a76b9b97e2f761fde1b699c5ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef6f045285bb2a2b552d13063d9a0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2508539b894b87424e0cf19aa3b63216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd9de85c48e38209a0aad9c7f41b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614342a80ebe879e33faa76b0ee1390818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c155ad08367e90ee5abc7d3b0f53de819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d606c12595559990400bc8e235585220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47e09a370845aa6cd981b68c16b78721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db46c998dda8bf131f24a7a1de2d88f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbcfc0d40840ff95e6da44f03687c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb686cd8c1213bdbc6f6914a98e41fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025e44b85b8a66d2ddd4763bc22808525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e176605a0762590e1944700508d10626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b1f97215cf30e9a4a97bb76cbaee227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1450ca25a3b776148d85ca5bcb1aef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1259e27f13a0c46531a38f546e1ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18007bf595fdfe38e5d99f2614b8c81f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6192af479808137762b17c06f65bf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2c243b147888846fb14a5ffa0dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b85cd913d9bfbed5bd6d9901658f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907802c2c4c0ee4db3ff9410200a9d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250cb469e7a7305c6010780bd15b2835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570c6e0202879c4e6622f250ca5bdc236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382900b25cf59736962fcd8d0fc507f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2624dcfdf5d80961ad8546b130b711d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f6da7d949aa5f80b7cd8bae58a8f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee578c65be5bb94682658ceea6a20540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd95f52e045812e9bcbb1d4672874f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75e3b31547d2353c3839581d97e44042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d263f271f5c665e0e647345c74e1e243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad28a5e1996af673cdebd87b3a5ab944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6401c09a85687b7d84af152c31ae3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645227343a4ab8cd2bf6333d2a2311b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c0f0cd0e0130b6d1dc170064c0f3747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77707c1d41d050767f3774c506b5876d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805f7ce0553cb6a8de45fdd1f4c560d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d4d3a3cef2a754d5fd2b59a9d7dcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec10e31a9a240d350f231d02c7e57651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273f8879f49b7af4f330fa5be7b0db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71390b2ca1372184ed6fe8da58c8c8e053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ace2785b7d72d2a60e21681478f3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb54bcf8a7e0dd1c22b0b8b8dfcff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa8a81e56040fdf9a59e64619697b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab29dee13c2b288f68da756172261e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ee849dc13fc1e673cffcc337af04f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20187fb7d8480a89bc646b365e91c6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd035427522ed27ef9248110a463ab1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3372cc36dc023f446b4aee662f28e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b4d71261c6a2fc43d7056468fbc462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c58806980116741a12e5838de7aff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261960df44378d2659b2042b5eb9eea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450ca0dc98657ada39694eeb657992765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53b2eb8372b1e5da150ee12af8def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a00d25240be4da7cdb18932ee622b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7e1b236047a7b92e1c36ac0020df868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dbce4bcb41022b7403553679f29b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19407a98f9e51663c66bdff62fc0d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d943a8a1f1def97c4427ae7ec9c978671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baaf71d0b8d28aeabf244595a8cd9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8dc50beabf035a54ad6cce128a81a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaee492e602709ce0379847653504f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b26cba4a0f0cd130fb6818f14244075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e8562d0784192184341c71b2fe2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b84072d67ba641e71e270a6860f6dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f9d0476e6cca865f3eaa7855d66178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172361cd055ecbcba00552e52f1d2ca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0e243b8f84acc494534558333424580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eec09faa86fa60b1e49402cb053e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02f6acf4e3de8dad872b2fc743f00582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7238851c45f2dedec9c0ae1e79baf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168951a913a29656f30d900848b5ef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13dd3770a228396852b28abd061a5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db1a22bacb73e9eac082e86203617686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32037141191d2b7dc49c30d5074ea4a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ca92fb2779821e9caf74d87fa08de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d993bbebc3f205e7e7cd23119ec9d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a664821769d3aa02eb325dd261f17390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da729095d6c10a00e897722712fccc591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b3a13ed806544a9e60ac533cd561b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938634ec41de23a129b0331f4eeeef593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f28726c4d369bd0297811552f872b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6343512268fe69e5e54d2f6cfc22695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36fbed0fa19606f466e4ae4d09147b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dab1716d16ede8dafe687055b34faf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8706323434b281acd82fc3e66363698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfcc5f66ce59d5001515dda549979699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cdac10d77bc968ab214d6f94361e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b79866b2fab49ff03839e1610ddc3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caac218e2291a3ba4715ac61f982bc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005541d655aa6b873ed6b35da49f8ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32cecd218bab9e5ff8154880f3d13c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb072ee85431880a57a939508518cdc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7d1eaf3e3d2330374823d3f1fa1ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a8f442d3fbbfa8aaa33176051ab9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6be6b6a7d5711cd9ad87fb389477108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e303061859becb3f20a403f815402109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b37234a159d59f100484d5add03c1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a7839347b3c42fc3a9b1fb06f304f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2cfa6594fa95a42551cd8df95e03f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f90cf93d53f9d5437fce09b48361cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d94353e9069d1eb64c7c818c3323e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39b4f055b85d2d83f1ea543454bae1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f4a74f207e1eddb815369682bc023116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e88a7ae6748f08d474c2be879af0d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83143db9e8154f656a1fdb74f5b474118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92f438f08ac737543094134a9286e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff0f1d4f995267bdb9b7fa27d58708120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315910ec0d404864a36d3f8cb76c320a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafbf6a3c6002b8d83747355b590684122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888863d13ea02714ec536588d43e12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf67f1a2c2a3fa4e6ace289dd004146124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d196abccb2c774745973a52e6ca20125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca376ce48a12d58762d1429f2ff34d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757d13eea2d54abed5cba60c45ddfce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9b0020fc887fc49b9b6cbb08c724d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f327358c85831825b2d6a3298b0c2c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb3e58d319b36d33be856cbec2cc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee192d6ef6bfce7c1a8e8495b47fc781131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b3d98154a274fb1fa76dd9f88de2a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eed570cf2a5d25e9544847fbcffcb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd9a1f5a6faee582327c23759bcb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b85d5560b6d2abf779be35471c612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f59c7fcb48867e3d25a4a03c2f7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ac8a1e7acaa83b2ccd23c8cb65d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16833a74f06938893e678e5397afbdec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1066e64ed7ac4ec63e131a2706d64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21d562246b0929b9ebf769fb735d3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc56bfbe5fe43ff482cd1574122df21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe0196466683a04c28e1eb97a8c171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a51126132663da4ce46fc0274d74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c85748ddca5b1f22cc4a764e019911144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0358ecae399d36b3a6c72fa5763050145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86bee2078bbff60de3296737c96a3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dcbe5cdca0c7cc018444767be27bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b38882c95183b20d80ba317ab4245148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dda966505b8c53e48ab8b3e05245b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14df56d116938cd4d8a7adae5c56d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1f13b22c6c31b157c92569eb12e01151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26216599f5a70f29d4ba8ccb06162b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1b504f8e4a1354f6e2ee04f3044c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450150092f9f79bd49a847aa57ad8f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20e806c1c260c8b5f24b3876783e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949ae5ecd1f326caf70f9eea1bf2c70156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9339b02d22af13f68b5602c01d4414157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1734daabefaafec0309241360d45ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf980018d7d9fc89ca9e0601416508159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c8bc0316eaeec9ebdc0f644d75088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a354ac0d9f34d9e9ef9c1c841a0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4adbc881920f0b27b78f6cf5cbc3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989d94c8a99e3500c24127ec8b35523163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df489efdca1dc02b6c75bbc1d417af7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c319213d52d833129bb6111b1b50d97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be91a024befaa3c81a2f64b93b49e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9e35b0a8ba23d549f6944077c40c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2867361132e3cc11ece085b0476da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4460b130d6b3d6ad61d685a6455f56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fc42240c71f590ae03b1fde646e92170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7f954e7f4b451d24f34113683f58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa00f8f97aa279e1cc675af9db98c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5224498cd7a5086901ac40d97203bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743d39425386bf2ad787cd25149d89f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b2bad2283d398f43c03b8ddf21b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e932cae8e5c1da4f929872abb8d83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f04f324f9bef678c11379b0c90cba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370df69f2960fec955e2be4f6f81c75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226cfc35aed68ab9ee5cdcc444f6ddc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05268cf2fa37bf48846f95ac0cb9c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257954e7978093df7155ea289f9b5c60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c6630ac2f672b69bbb6a9b820b33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa746b041f65e7764126751cbc596c02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8b1d13ddfcfdf1893542f0de2165a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da01f2c9b5e6b785e50cbdf257c40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8e1f4bf27e15e15c27ad51ac68691186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edb96976af0ecf1e4a3e2836bbfed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497e88cc6fee3ba3dcf884e1b427659188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256351877da09f6c6ebc4c94a5fd239a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724084790c042aa415826889e7ccda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2024f85ca5fcef2963de42c68c849b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d71553530e1dd31dafd1c7170dee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6275ce5f6b7beafb1472a0bdf9247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e9e54a207803a5606dad4f606a2de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d029f2d94f1368810630ad428010f69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6328590a326e158ac816059d6d354196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bd326f12e382b37639a66f1264861197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099fe3260985d1a4bc863c4162c86cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c4a62ce5428c3c7ba038cc96e69ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c2c60df42966217cbe54d006380d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a564de841ae5a13fde6dd2ad9005af7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d448340703727479c425aee27e1d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34580b054256a0bc96916f579312f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadee5ad5e68d418ca66c3c0aaefa2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a1f971fba103b0910725655aa4bd8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b93638eef3e0ec72139d094884da50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8af1d3eba13a2d3231f1182e45aac9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e445f813275cdb94d51d2a312ecc874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b18e7fc3730963c4ac57d3d5ebb31209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29448f6801659811865f5ed096b5b499210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdeecb295c287e945356bf5e534b76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feba52c1cccdcd0ea0f90319127182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e6054d929ec03591b77cf33687d82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5f3647d1ab782d5530798716d6580214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cb09fbbf26a837021a44100375c28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef187dbabf9e5688f8c31cb6f0ae700a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5d1b80851ae4eaaee2436c2a6918217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aacaa3146831bfadff63b370ccd89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269496e29a1a64285ad3e5d18a5b226219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299be4d46de616bbe04bc06ac970b5be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e12aea6bc62b3a31f2f8edb951ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12a5266df579a508d64364365aae3d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435a29a036dc4c1b68ea472f65fcca9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366203b39929a4f5c1310e834a73ee0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3e5fb56f79fe3574e1d671d48e223225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a1f59ee9ed24fa1eb559d50ed37d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ebd7573cfdf315bcb5640d0ec1b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4505fb037c496d2b0de68221ce221b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec1fc0dbe3f39c020275fb75d030f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411b34e9bf0340769272544c574bb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b1d8c7ad3c284b69f25428765484231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e930dafded30223b84b140072d4620232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267809b28fb56276545eb28c4adf912233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40828a9aa6ec668ebc63482b7f664e93234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2fbf9747af6123d3d901ed923630b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1824ceb3fbcd6ca8bcb0fb648aa0467236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983d7f28bc7bfe136e4fba748ebc9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023596a0e567a4d4c2ca7f2beb348f11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf365fbf5ad4aae9c44a2f32cccc68b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ea580c39543a79815ea464f607670240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab557d94853f36473df86ec23e75fc8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea3817286d3de036917d18cc8eca8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5a5069b46c8eac06b04223e789c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d38e6e2e4e62e93bddb00841f2c14c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c50251d2e0395d0928f04d9abf5e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a01981d60419d11bc5ed9e3d77b069246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c83bc23be7c97cdcf914349974957247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf604c62014e6bdfc43ad6832e40c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26088cac8ecfc41328a8fb51b87f9c54249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f94cc86a87c0e1cae834903ff50ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673ea0b544623cc437240f122d6bed0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bed81bdf9dbd53b5efb22a1fc28e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e6c9b5de2602cbf17b47236194794253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae595964247d6c04fc861e1b38c16d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d539be42df70a1fd2479405fb52970255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad53b0bea32b34abb010d387767c1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a26a052f114f3dae7787774be319257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35696c90971f1e1e70f6bbd265b5bf18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523804d3b71c14cc3b14d4770ab5d9a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46b74207f2fe6a93e3b1aed67f7a6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e4aa685a233190923168efd7df417261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dabb694ce7f3e7fe2f6f8dd90038e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6c1b47a901c9fc2692fb72269cc6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15686a0cdcc1676edce4cf6dc26fe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feac41cfb224bf14a8f6ca34b5e80cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5be88320d9ac5abdbd4054fd0491266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be4a1c613039b4627a009553021a84267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c769d10fd780438ff80847d461162268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a6f9ae87be1c8c1bc2a5bf2c788b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff803f42d9ed48dba7cea96705ba09d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3f287c757d6c8c56aafbf38d4dbf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da5db38c7ee30b1fc4edc1840e194272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058807e12aeb82883b5a00ed232588e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4d0f7e50d124583b90405ca9c521a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd79dac985d501a37202ec86c50de0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a95d9fe33ec7080eb1660f2155f1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed88b75d1b9021e2ac9eca93acb288277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b4f8118c92e3b84cffaccde72b206278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7185949c263556330ba1c341c9219d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35458c9ab21dcbd7f4612c9174c279e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c378dd65f6e3ff8f1b01938aefa8315281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94374820a6dd96b815bca46a676eb2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465a8dfde9e2357b388a424999823e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67a169102d6456d4a3fb852962162284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3726681baf5d8391c34e2801c97b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c8bd72a6f965319f2af6256b03a6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300bc46e0c8bc2a499b2573954b17d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10da80a4c5cc06880964085d674011288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26030709b1709a8204d54cbeaa371d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e77ed5ab039e42254c81fb2b732706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506685bc45b1c61ca543dd864ae570aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aa054c540d0a7a5ee4f4796d842a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9a42fd105ff88fd9b26b8ca2cba2d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f79cb43fc2c165bfcdbde3fbd5854a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19603997a4ec4a2d7466b612cfd21b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de973554b92856b331e9e92a1dae76e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454f071d43cd6df31e72e8d2d6e3ce4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157abbf902d7b4d1484a4ff79190571298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c556578bc323fa644cbecc143d3b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa2f61ebb64b2d84aa3c550b69d34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759bee7058d54f001b4cfae956e2559301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8aa32f232c22acc552dacbc20a7e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a72987db0aa785933fd76b11bf09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60242269fd0c5a114d64b96eadd9f80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b7bee9ed31277ed841581cddea24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd458024f8d6003592f16374df55b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc55dcda6cdfa141495300a0b07ce5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46da15130c8287e4f3050acfc8b8b6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c046d46a98379d9389e322147bd2c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7dbd3a04272595ab1570c9d11f29e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059af0490af2e6a54e45770fa405b27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c85cd39af5d05a734532b0a0dfc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e365a58bc6b44bdde3028b8a562dfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b48fe9099bd35fdbe51f283484e0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa5b30cb952faa32ebbb04b8787383315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216d2a18c0c947998cb9e2ca41f501316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f252d1de690f306e9e0ad87bdef1f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f93e4bb07b1d85347eab0f4c51f82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef662fd0110d94d48220c29818c2f855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016b960fee86ce6e251d7e99b4c026320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e532e795d73d8c00b11c5090e56f20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc140e1775b724de18007bcef70f08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d8951ebd0940e836231fa268e97c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841651214b144d873bba9f44bf0ed3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e185d78ac0137fb38da626638488325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29dd7ff85fe24e94e14a193c557862326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e64d308547ee1b5211e2ff9f9baa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4677397884c9af8c5b15e3e404319328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566035193351c6d584aaf49aa1a05d7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1ce6df45b686bcf0d17d3d65bdd11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6436f2929a2c8196e19232474ae864f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02f4537b8fe9ac12d4a125446c4dd7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37c63884e7c2315c6f47ae62e54a4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcaa9277bcc36b08eda78ac5042508c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34454a9bec4a035884ecfe4ae15d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2a24c6e00fb92feac04e54fb35e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dd26c9adb226900913e6a5b071bd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bac46ae904f6378bd7d4aaefbabc23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8dfb00318bb2bd6f5eecef92df88339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b96249f09aecaf9912d66406b14247340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe37e44b3debdcf3d150c495855a033341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25fde1387211e0281fa6b92b02b9a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfdbc3866074f7528db13041ccefdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a083d5939c52807994f8b2c7e242f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035320154642f2c9d1a00b9e5512657a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4818399739b5a9b2d5f76e03d65349346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c328bee21a26538002110fc7f302c73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270438b0abc23b5a85498436bae08e89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0133936c667c6b0ffee91738f99198b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e661beb14bbd4f5d2ee1e80430a637350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434117f2613b8b0a25b22d4b6c411aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe888664a516d919a59e5795536864b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a95a4e28e073a837287ff961cfa9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f445122f2ec5e3a3c7fe9585866f1c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28018bce3e5c0a817c01dbcb346d3d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e67a7a1f98a20ee725021475c7363356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05033072738a5df7a95c01f2abdc51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166bfa7f21ef688a748fc7ca73fdaf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f147ea8422ac8412055d0351805d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c069d00d87fa2b7389228da1cb18cb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294a053330d191f62aed5cee9de9570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaf3d8c24288372846225f9a516f40362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb0c8df8d6363f770b328ca0bcbf8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cf8d8106b15c182bda14aff2333d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270aa81873c563dec44d9650b01e683365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc988bbf0cd408877756551cb093257366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d6617cd463c34b66ead3513165704367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8aec6e82c0e189da14383afde2282368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ca65612877c7d45c03ca5f67c32e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4f811e19f756e09788b5fa3a2f880370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ddbfb3eac7c9ae70c4364148c1e25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a04b5964c601ed66506985ed07aad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f9abc7013e05f856feb04eab94381373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887cf3dc5693da42a744c0ee5511987374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca979b593499744d0b57dfd281f3c5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281cb1674e20692175d134a5a5c17bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23529f99e60ddf06af156ac6fd5574c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d19d9ca3cfb3f09ec7ebe7be853a6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee107ade500b37bda6876343f9d34a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8fb0b049f148cb73ef5833b117a812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5ab9b5358529f6a6154db3b679b9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48bde6af4d2191c5a6ab9bb1f494e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a52fc835fc06fbfa1b00c79356b745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a235adf8f89996b8b66d72511bcd426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb5cb1cdfd555f0cc03bac4ac511357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3715c40b71ecb7dd4075d980bf207ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee056d0f2939a08b7994faa43afbe4069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5271eb3e50fb9bc5d8517ade1ec710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b458bb49e46a259cef8e972a7d041811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d70a7cc393d4ce9a445fe46ce394db12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674f98895f9ebc13c3ab27c5dc8926713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c92e0faef3d577a27e5a2c04b85f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50e19a5969ca3ed98fdbe9a3636d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72af0103463ab409c809554db6b28d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2849f8b1dc1c7fcad85d8f862b47217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186260589a10518f0229447d76d06af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730cb190191587bd58baf8590f563b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1fe3c4440dcb004a5c6ec6254e4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973479ecbc60aec2a2467a5c45e050321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d952557de285e9c1586bcf4dbf3ac322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5f7f558584b528938492990e8c30c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c00c95839e07175001c91137c832dc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9587ae69cf9ce48dda2d1a8ce28b7be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fb438e7433529b61245c1baf9161526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640daee57e7055817952a73cfbaeb3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c878b5af05476ce3a20bd05b49d61928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f082bd84d8289f10f4fdded54ae7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725416815b1ffda059f42e1a284811f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b7189097e0367f8444b68703624d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f8d943e35bae8ed50f4a7bd5dc55e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b005fa2bda71a6e4083f4da2adb914b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd73efc11d9694c47fd19378c2f62734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfcbe7ffaf5d950e04f9d68a7ea8dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bae94e47a1a199c079036f5403f2f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab5786ab6582943e76b07cc9c6bc6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1154bc179d3ef5d6b491b5f52a0f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed7f764d96063a80167fd1a15eba7f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb27c61e567ee9832117ae48a674d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8839cface87972f0720bafaa025531741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846078255908d94de263d21611cb8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0870ce451a67589c5cf0f6f49274de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55f1a26fab77f5c44aed87ed828d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89faa6d65e09fa2b91d427e11e5a825e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872dda6a01a4b798e420ee847534cd346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267786a8e0b12bd55bc48dd54fd651f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535187fef8f4ec1d5359a2bff88d09348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afd329786aacc7f7eda7dde57087c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a446feb0f8501efaa412d750859a0fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782967fa5edd15a6bde285f4da2f59a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ab44e2f01dc3a4627b34c8520589e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04ab4b4dd1728454a0f902a22b6f3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617baf315c37bd739d8c34f77f1da2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4199e266888ad6bb2f45744f5f39fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca891630162602087f0759fccc960956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f22d965f4a1317089db986f9a2e1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17ad27a474ed3fe23b5bf40f9164da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f358f0827534f9c10c418dec6d69f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da258f065c5e35d0f925c012106ee760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01f2544d2da61b79f2d5b589b991f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88252922909fb4c41f5f7ac09e648ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d2ae8b18d4bcf0928246ed04150463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6a13f026dd1d9ecc4d40dd0683dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a5da4aa4c9d5314a4d121d615d0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b61d9a93472979654eacef27a29d7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e423502cf608d2eacf1e6426672367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f8bd18a2cb4999b2d638d71dc91e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c09ad25261b3740800c300e32251669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cef0173fa4fdbfb91c2c517bc0d3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd161625ae6cd14f91873540c6047fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5cedeab3355c3fe24e4fde5cfe2072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98df1eaeb7deea6415238c4a0f9f2973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09c50e3d18b517b5c5eb687d5d89ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1b7593833c7515627c1bb15565ce575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26553f5f9ab0af3d721e2befb7c646b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e06176a732f33e446e943bbe0ad0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448180d839dd6ea2c3de431ab52cdaa278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4db385536775e65c6014f7fc4362e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0224f17652a556918ee5dd681b8bf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0667ca8d0fd9e128b8fba36ea6fafc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a87faaa54dd2ed4c8dd60ccd8dd2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1aabd402ccce3cda1abc715e200f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cb943e23dd7ac9131041e3891598084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ea8da32edacc5561d476070fc46f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab102c17720253d8aee5fb6864a59786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0986f233baf854d3bce2bf538cb32687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c14c38f7040316beea6475998875c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b605e4831831e81ac0ee0ba3d93289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a41ef799766f9ee3226f9e83b0ed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a2a5e8d397ce7e8312f201165947491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f62bd7e387272f64047841d7a29792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57fb7dd547d92e0351b6cc2c4e186193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202aad7463f8f9e8a7f805ab3433d8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36c453428c1c34fedf713932aeb5be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addef14c89ae08847327f64e78c6e78e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67ce3179b00f3c41a71a5371996de297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1656295cbe72b95a09c45e188531d2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7386359169741c1731768bfdafd18cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f746cc125453fd6727cb27ada7294c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b471256a404f7caa22d1cb33ec575101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4a49a5a7b93c5be511473b017c768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5477fc68ebddf9a4db709b080226dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c552da0928ed514ac51e7a8371809ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce5d8e1515353f0ca773f5e171eb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec7b59c52080282310e23e2fcac54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c028e175a6c26937bc9a751916397107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe07f6b733d5e999b8185d9d4a45b7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f866b8944e2ca08d68dd98be3686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e67e561121bae4aa37687a9addf87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54a5d32e8826ad3fae83becc5f32e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7614166dc125155c797faa78c5861112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37909b147ff5682fe6f2a4ce40009d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c529aaa55f5042285e88527d9b29a76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e5927004bd1bb8351ca85b1b713f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb042d00c253eb5ac979f07c6d9a991d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86aebaa8208c7912b8557f193794d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ab77281d17bb4709ff8cec348ef1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971af9607c64888cb051c1af3a7ccee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e222b2a099b3cf3704a34859c905a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2729e26c5fd6640496470ee4586436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df34bf256470cabb475cbbd466dee8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ead8a1399a3e71fa7d089e1030f37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22737532dd0d510b8004462a8e4b0e48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fa9bb297ba0bd41f552996e186f2f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c40fc87b5a298f715d9c0e73a3c2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd7a9b72b17a5e99429b098d552e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81313a412d070a8925976c2c2826102a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f3c36b362ae97156c2b52ac9b8e26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417f66b67f95e7ce3eb27bbab4c3efe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a751b3cb6ddc2add8f6d2af547e7bf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1e3abc3afde1317f77f05f910ead0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06c5a59cb90b66702dfd88f1daaa7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf8ab3c6fed2ae47078c73d9daa11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90a6e68298fa07d93df9067eec0719135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd7b957659ea1c2f56e6de3b61e77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c490368e37da8aa846084969c2cb2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc8600af2142f1b40033c1fa95bec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012fe4206058636e10bccd6ca9fb8f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c9b1342ca2a0a226e45bb3a0802f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd56be38892a68ec2d9464eaebf119141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9f06e0b3109227b1696cafa3dd099142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b033a4baad1e277a22a76a36ae68a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f419dd4f74fb676135318334f024c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e034e61da02d9fdae79fa1d8bf4fd8a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886babe490e690a9fe287c085377b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cee08eeaeb6a2c8c6fd6dcfa3318f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24639c5c4ae4089da9bb909fe461958f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6c36618544d6b13f072602f7146a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70219fb79530d0978c5f5f8e4b31b71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ab2e8aa4496fee1403240c763dd68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b904a187ed8b0b93bea49f271e5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4de295508e2b0323e88a371194f9f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327fe924ff9f0309a2958c014e628ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3b376d6238adff720485bac45ea9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d657ab5f55faad646adda454dd16c63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5577d002a1da9fa366775f3d0d7cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15b1be98023de554073e158f3e9013158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d949a1c44c45b6d5212818a1fedc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e60eb4c2ab362a473335dd23bddbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb95eca5ccbbd058a0e3bd01855dee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608687030026eb9bf2b65bec075d104162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf34d713ba4488d07f7ccd3331c20f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d1c8e2129393fc7a8d1f58769031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94415a2bb5d167fffd534778e8376dec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25520db5a7e9c586028bd8a2b76c11166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a02e311b5564a4908a2ae424d7c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4336e7e03d6725cd56753bc7b370425168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f433b7058a87ce95c460b3e8a1da2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ec3f9a35dc650431a89e49a79598b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce563ec432fed1101d062dfbd2427458171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011440f38f265669bd872af4bb702b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd84a7496ca216ebc8cd5c8bb2ecd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad5dbe21869a346611b6961fb950c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809b38c17f8c3139b674008bb0ace2b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab8e0e999cda5a20e45df0b5e26474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d227275459e8be5cb13860b334b1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ef05580a92d7715afab452b4867ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b705623f5e5db2947aa8a5c211484179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1bdb6b7df039242accbab5f1b088180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea711071cd5b09aa8fd257f3d8c5d6ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f1bcc8027939476c905fc9ea17f12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600644a0e7808d76f40d49e50af7157183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24e25f441122c6764d84a4c7e19cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d932539e78374f016297bd5e0eafb0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b439e216f63cf3f2e12152f965b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa377a3ea3d4d1f7d2f0ae30ee9057c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54bb44bfcf2609f0588a092020d084188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74479feff00049b4bb24583268269189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6364131bc601d75b44cfb8827031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85bf4948c656596ec2afd421ad36a43191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8ec736abf36681ada401287134e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556bcc2765881e13cff50fd7302284193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a460550f5d3d1332891cc23d263a16194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf39063b40c76f44e6f6f701ad616195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce0e8de2ce1ebcb0fb26988e99816e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320befa90b13928cdcbf92a480f2dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1095461c24645d4b20d4d00bd00e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaa344dd834ac79ef783f7a01d4b76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb87ba539b8e0695ccdfaa342de0597200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8c2bd0adee6683ecd41e82ec3cbfa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d93a2fea8842f814da155add3e113202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222253b4a5b2b7cfb7d532d08c64b6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9383b2ff51e7d1ab59b9759a55d4a9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532fc5267c502b3592dbc9f8be99deb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0d4df03f0b460ba353c4326405e98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11097658db6a0e7a5b89d88db9c6ae3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26c9b7d8621b9299663c03712f4a38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ad56b28b5ea7715c5a06d85216ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f0c6028f95b48d958cf5fd0d706d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d9eb3eb16f5b3d435f30133d5eece211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb8a41d4fe4de31ef8604805252b97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a65f4306ad48d96906e515607624e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f5a9a68f367f78d383e59d0d4fb20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936aaf7e15f66d2c49e4104ce430484215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea2819af09f61b97fb92427843752d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745acf46b2cbbd1e864d6836119bce35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aac62c5f35812a3e6a48c143d6185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c7ad3e0e5510fb0193010e7aaf2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15aa2b9b8a4f5aa11cebfa357abcf1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf638bbc6c7e212c99276c2a9ac7e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c2d03f9a6bf17ef2fafadf5ee93e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619abd822d35d961a3e0c0b10d81b6e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77037a2231f878f20ee080a24bfb352d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e50f6c2ff8bc240e66e0b1356db4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1f146a377a9af29820b719e4ffca2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df8ce6d11ecdb540e7a2c2f4f90a7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e050e9e3838bfb8426f096e062c0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588542a6900540a294e8d0cb2153530a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d80dc0f55dfa344fd2dd3516b20ac4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99019b0e2109ffdeaed5dcfbd331ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417225c3f317bad7f56d76da5c9c58232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb833a7ace5d77cc60fa08f308e394a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e5b48bc67fce858b4ff09fb106cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ab66e20624fddd561a6cad2272620235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12e47ce5d0fc4e6fcb9c30b4283956236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970a365f2740946c314e2e743d045c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e7dfa18797e4ae129b3b4ce38d119238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee80791bc3715fb52b848db9530f28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f87286b8c2021869c0c0602b5bde18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac31adaf5a2ac150163f1a6ffa4da3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f92383c0ac52c1f886ce31bb0b355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625f2a6b69af6ca24fe6a72ca00dbbd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5693fc6d36420abdd02f9b29c37793244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae36bed275a2da65801d237ac86f76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38414e33594f8d22626e74c92e4885246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ce7a76f21f33840a274ca06c34ad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd120242b194e8cadfbd926344ae4603248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e782d88c826162e5a8d8dbf9ad1c6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e9df6537525ea0b1c3efe44d11707250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2de9843e15af98e8ee029812fd7d5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3072248d11db6ac68746a5a90c08b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940e9ee630fbb003b5f1f71c9973175253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbff75d5056712b747cec7af873e1c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6435fe4a38c755eca962e4d9bd5e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971e5ae0379ef86ac4ffa0fbb7af33d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3731357720b8d5de5cfb407206ad7d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89fb63b3393477f2aa84ff5b05f201258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7e8158b24f1b57959283e9c335150259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd06cb8a8ad4927d8c5c2da802d15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293e37408b7f22847c8ec8afc94d62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e885ae22216c3b5f8a94f9dc09844262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd8916148f30c32a9124ec2a05e8ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effec98a650ec7795e625a05ce6ae9be264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f3100c1f41de5339b7d4c0b808496265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021c597eba5ac08a955f88f9fff9489266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2715d41c99e6fd4241d743e41b28d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a01a91965c9b35a35ee16d9844cd14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399fa76b57c3479ce9a0f9055c69fc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b4c8afddf4f770e111e68b8c3b587270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea999ca0df87957c1e72b125950e96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b3290943d1a34d253641ece68cca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd996b47bc3b94f7ff77951b4efe86273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9059ed407b37132911c83b11145b3cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d7b8196b22a71a7eb23606ba777e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761364283bba5e07fcfbea4620ad71e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d8d1641ccd54fb33a9368afb62c76277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e83f22cbf8a74660f096a22f99b4ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee2296a85ec8b0a7f277c1e307002279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9bc8611046c3b3fc0918be26691c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9fc57ae69f541dd28efb50e855f24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5574d29d8b0582c0482f1ebb8c800282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc52676f4797dc810f358a484e0e734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003d1aff1f6a49dde521402626feb7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950b6bd7a5631bcde1453eecbbfe1fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2993c8ca15dbd6edb5365bad4fe9f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f32e1838bfb1d960ccff01f88324287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743b06620275bccdc3f51aff46b24ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdde9d36ed325790293725c96257c41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44479f6531887c0239086badbd7bc253290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5465ceca5b09dfd225d7622c5078b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc00ebcf9457c0002885738eda3c48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d7cb4331359fc94fedf5bf9f08c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61b4359808a8d9e74bc6cb61084dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076e81e225bc04fc0ac06c71c95d3a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807249019d1e6f4b7252d4b781af80e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d900cc9de1668a7049167b2c3cc942a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a452ea30d24354c0642e1b9af59d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954efacd03f221c313822f334678af9e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e279bc9bb84bdcd4f3a1383c8dd105300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6515830716762de3afae32da21b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec5cb4a85ab26d0fcfea590aff9a60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02ee826a05300b0e7856adacce6ed1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceab2976702578b29f70d5770ab6d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a58489668ac1fd720a2525491832305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38fc799fdc01cb8c6b01c7a23a7d31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491438a38142d562154f230e176d19c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65f52e2eef8759c999b6f277ee0fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b03389777c79aad7fd04e3a8cafe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389521eecf5298267b5d7ae12d80060310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9b46f2fc86a6e5e541d5df8abba8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d40734ccb0417396f174e84825a336312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f33e419890ff22b35d120672cfca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eeeceb5f9a4c1b5433784cb1e49ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878e100d002f922b896ee125bb54589315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b523bdfbcf20cfc09cc5f17fdd0501f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4445f57da5cfa5c1d46d6951d9c1eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0956f119a3a57047250c824e704f2b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79befe9fd7b1917ab66fa31f4aaa098319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b625080d5da9918f2d54b2981a1608c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d2f7909a45a0632f0de03ab99d8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4161534b165fe7f538ad0fd2b8bf78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062a284e130b77bf48c88b5515e56dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901ad0da07ba806063d55604633a214324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8352a9f2a83d7a6408382b8579cfe18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d96bc67d8159552b8bcaef3f2d82ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6e08601fcc92b648ffdaea392440f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdf5f6921b0c753f45be619daf94df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90565c4c7da61d139ee203491b73461329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f1c283336431dc3cd8778dce81fdf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a54a40b7c937eef59a0d076cbea5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed218523809d1eb4a65993355eaaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81679730de1f839f4eff7b033f89d082333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e792405b7f7ee6f699dd33da5ec2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1992f5f46c6ef46a7c95de4338add5b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb08d531d5c111290c601376f89360b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2032e964f229ca3d15f48be09ca41337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c41d0eb41cc1b2e38b314ab3b3d53e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b43c87bec5640aa8df05d45c64f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255ecadbc1132d88ca83203f56e710340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa5b178692f1e25ff8461ce6269d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e29ec49655a6d3f8ce6108de59fe9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf8e68716de816234f074c15753677343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51eccfc1dba966feec9bd2b73ed92e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72377aa83f570ee6fa2eed22e0a52488345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231c0c0af33deadd987f0e2c8ad7e60346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c5b294c7076e8e340a7b0f2543ed2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34fd0ba7dda8030c2c081724abb287348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b545460ec3b948ac28f2b236767dea3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c1bef3ae6ea39ab4f53a255bc88f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef8c687803188e03df8f817db87ee2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f051296b8a3731519cf41b834ed1f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76449deae5652aa6dcbff998c5f34bc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d2868f06012043179ad6efd7e6325354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7feb362c06b3d4d8b8700394d6ee2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc282e03f76946dd5c731e10613285356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4647818db3e58232799eddfd290731357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5be21f820d26ffec9f3bd39f7d16a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde82007b3cf57837769dcaf78b4bec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf13aa3f3717bb0e1f0ec786510034360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd292bcf4dba8d0e5dbe6112d3fd3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ccc8c07ae1aedba9ff49179e2c02a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4994bc840388ab2311117c83ab5a8a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6259ef0f73d162f7de8da9365f4222364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59c77dc1cf8369dfb6de18bc53ee69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59494066c31cbd071f12180d2612e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375ff65c31a3323339dd81109ff8de8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171371a835a984227cdb176e5b9bdf0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525231231f906d853a4fa42cb2b7e69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846247b4b7676514d366c3f5a1120217370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b925f6472b8c0c38a44b2ca1834eb26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73928c8b25e993a6c635e9785d2f55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d81aebdfaff767a8a62d51db7273373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad2e0349557db863e3f74431eca58374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb84eb5b66eb8e17d96c20c7e40e513375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc346a39bf7b4fe7bd7059e32db8c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd6a5872091d2a6f525b3de19ba5eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac192b68078dae584f958300562ade378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>