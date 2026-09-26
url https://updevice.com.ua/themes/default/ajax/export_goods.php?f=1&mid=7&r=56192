--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd9dae05a987adca9d02657c63d10e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1331d888fe861fa84722ba2952912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427fd677144ecf2879cd84dfc8f055c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc3f4e70949001af5e68c6767831934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544b08a80f83eb2457c3f3aa28008fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26fceb2ed763e87046f877a4b9eb1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae239a0c2b265b51410ed2edfa53c1827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba7ba7cc607f16121453c7ef6865d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3e481827a75189b93024c4b5974c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a62e54b6c5f7104bfd9d61736dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03dc9738029e9a157c708e20bea7d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bfc7b7daa93ffee68139a8bb7673c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e6ec065b72e63b1b7b61e973b88ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cd25958b53b6954cded934bfb9b1714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe29b7429f035d605f808d8623a2b4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76842a2d96d269f3e39a8363252d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848068fc74e1aece4f75e7cb6b34148117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253e293266f5ef3a5e1755aa91dec8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5f0bd5abbd4382fc1bea0e227461719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3307126e6ca91aeb37fbc8be9cf3120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596599160deb0bd8f2d334c2d79597521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c670761870581cba1f33c1bcf401e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7813bb935731210e8fde5d475ac9a9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6c6ee5cb756804bdc61d7030c055424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b69b451420c913a7561015de114f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b266ec5f7536ad3c02f9f6f6993a36a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe13365dbf959a254bafd682aa8a65a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218c9fc082a96747d3780c38bd7e65f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6dab190fdefc8d0d13329720393cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981475acea30f12c35bfa391ec37f0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c075bf92bc54ef8b51f257fafd3d4fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb6d5da4b5581b12aae971c9a350932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df37fbec3a521e0c8c8682bdba71ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec60dbabd4b67dcb4282cc3204e20534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c3a09ea302beb6a7248c549692ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95567d1fe435023aaeaa40f3d32747836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5570f6ff59e31601b342868796ff0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd28a3d254c14dde6e59fbe67a035838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccb1dcba54faabaa98eeeada37bf0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d120d925f520a489440a91ec2dbf840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77229cafb70c54fa242142f44090cf3a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07631d662428a9734dc6f43227437742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca445195bee8e96a66250dfa6a6cea643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1612c9e20e55bf25dab15bd169633b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0d27768bdaa5bee4b5194e7a5fcb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165643c5d72d766a061b4d5d1ee65b4946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9905d654c487d8a3b6cef6a6b41d5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9f339c06ba57b43e3705fe0bd5c7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f68fdd997e17fd0288845ce373550049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594d3ddce51d59dd97bd4d7617eecb750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7034997cbc0dfa5cec1b6878fc71f2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335fb76b9e1d7c8701c3ab71c2fbf8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3319d2475a04f6bcdfbcc441c716053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631d3c1cd63a908b11683aab8fd52154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943f0709894d76a249b51ef43ce343e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd865e6230bc59694f47f252c73e1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4cdcf2667ec21e486139685e575bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950c9412e682772692d7100e88927b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa32da7bedca3608c964fb21355d85259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b27ddf75b640fe99a4de3b060c3f3060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bde65f2cdba2dc4d25926860a481861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89491cc201e1f073e30cbe3e2a30b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ba78e6b38ae32ca8ce36cad45f99c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009431368de1038673c0bd8a79d1cc564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a41ded7024280d6825aaf1d00004f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf577368b93df7c2c32337d1238f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976b8617a468b0943dadad350e40aab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23fe9fdad92945f21ee4f96f3ac8d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fefbaf8d44cf9758df3532e1536db669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746cf15c552ed290b312d8d65893bd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958120045b448d68913043accbdb2e9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ebf0e103de3774a3209083c6e004072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f598c2713a18a65de6edd70fd290373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4d7f427f61edb51c8323e0ed6863974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678b8a29d5d4bcbea39639cfab0d8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f533f2396e277ba7789fc808f84576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03277a2cf14503ab6aefa51544dce76f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd684f3756e539fc081699f21bc9bc6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2193f449624a2d8f5d7355956868e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed31afff6b3166f9a2d5e445f8676b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc49b136df9b821dddf981329b34a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08068516685bcdd65b081da25bbb6c8882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459463cc0b0b6d3bcfbfa26fdf414f6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e1eabf574ea9099d2637445bb9add84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf46dd677689bf2f12d5ad9bd51ee785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76326b85276cb90fbbe30377011d6f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ba3edbee9abb76e78285ff39a92cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d79be8c3c6fa45e9c5e0d3fce2c6088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eecd9d13119e9aeace2a54434682e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c15f5422686e7254982771ac552e5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182fc7b9fcef5577f1a4aaf77e5e1c191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d481dae6c948d3eafe89924a82c30c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f912f68b3d8483769e66dce040871d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62fac9b61a22e7f9c9cc6196e87f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b656c21e5ce36c81686876137dfa3c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa02aa1f8ed9694f615a2f53695381796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e70dd2e8bb9b42b73f096ca4415c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a034095dfbbbff2452c052f76065a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43dac0a4ffcdad5e246183ac481b0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc904924e457857913335f672da6c881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc785b5ddff84f15ae4bc53246c23db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e54413c17bc215db511f3f48e8a921102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820dd8b8ac230b8b308d440fd828281103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5e0e03dde1e3c24d79a78a62ce95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d64b510594d986f082d4196a615f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a35696e768c4f90ec55eaa2f720fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1156ec82ff831ae19133bcd2d01eee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df6fb22bb70701eb52b1876deeb271108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4292c69a7819fd8fb31e20df260a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dba6d88d15bf229924cadba574424c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfb40253a2b57c1a5f5f8607ba2f7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1eac93c95fdd141f2515066e0599fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a0726d8b70eb3a0b6bf113a089714113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dab7b360e3632bbe2eec447f21a57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd503e4e45ab2ef399d4ba083f228e59115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ee82a54c3d735c13975773100d34a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b281fe33ef1755e86c06771d3c71276117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd86065a53342a59d8ea0af0c2a514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab1aad9cfdb4a887976e1a6e55fcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45b21228e46c23d051df6438dfdcc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a73b35888242ad19458e68a62d5efc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251fe647c7fa00d12309fd121e1e0da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dda2454f50ad75db2dda4e3a520e3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c72b448775fd2daeb565c1d9d2a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1d5e2d88861b046ffd2e6fcc28422125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb3a08f982a41dff9a259cc28466a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc7c92cc77f9dfcc9275673b4f89f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbae72fad0d519b2f94eeb9f036aab4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6f80bee2e805accc6dd225d7f27e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ac3df94ffa052e9afe60f5c45c973130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06216cd5bb0ed3d55b0338fd090b926131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c58db748b435b8e199da15d4ee050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e00c0df1b8c25a85277958d8082709133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53051c68f3956e5efce5794b946f7c99134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d67fbe8d14c3347f5bace7a4540727135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9aee975974475546989782e8b18c8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7310e286fd3d15af2d74495834d6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002e1d89de02db8d6a3fbadbc49948a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf28902ad26841c668f76654d31295f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52531afd9382ee2392dca9563fa19c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78843894ecf7ad268d57a326f4fb7ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae22ba85045bd9c95516ef81a3ed9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cedc9737954d49ef902a1559d6b62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91866b7dacc95c4ee066a95a2a38f525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea24d446d609d1625ba5a7a75ba11d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cbd7e3a2176c2c3022a28017dc05f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5bac8a241c1f5e5f87c27b5acacd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499a349d47a30fbf50dcd6805d4df4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a945c6992049c054e998f5fcab73b0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021be136c746c80e5128631fcec21bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4da777ecf055163e3e1f9ea2196858151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6cbbd8b8c87242cb7078b5511f10152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c03d092293045fd7d987b0ef5f8ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93941e9fdd81d0fbbb3c978f2242428154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36def4c348aaae045c6d826568f2fbb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ca2d817e9d68d797c2dc675868f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24658288f947d7be6de6c1d6b99a9167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62798c7c957fd11a487b37723dde94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab946aaf8578cbd1140156cc286bc85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6e56f29531b2ce0d73764e937d59b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c45571cc28681aa2066262bd86f30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202597da2e1b618ee2d4182c397645f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d128c29093af2afbe9a38b4898b62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513010c5b4b8af8a55092e5847c62da164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31121567e6f420e274c3d7d7f3bf713165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c509ef891dcb4c4c071de38a772622166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33955332e0bab7d8b352bf425fc7a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba933206964b6731d05efabbcce9573168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac15578df5e173b139463a2ea7b4bed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b3fbb8f1260daaf19996d249e5e84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6069bc9c1389fb66b324835e8e66b3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522160f074d7e6c38c60e8ba445c506e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18e18108ab925487287a45f6e70ff0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb87b81daa8ff6666743a9297e3f52b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676cc0dfef0289c8798ef55c3a452bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796074b7d694a075f317e13a96327616176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c342e2996e0e1a9b76e0704ae296177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e4f1f1410bc5e9541b3dda743ace178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb001696babdc4f6e2c0037bdedca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e4365ea2aead53fe84d16a15a74c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d43cea01cd76106b1035194c9fabc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef81ded5a85a7ce447cbe5e1145b2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64949582fa18496c310a6a2887abc55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9baad34b169bf5be0dade0d6d57bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792ad5a60a144db824255fb5d94b2d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb9bed3bb6ed3dbe2e710ffcd21a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c94aa029e12ea7b7fd3702732df9c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b3f26bb73a9593d3a9eec444897b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb9c0fa21f0673d8795ae4d588d2b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6926b0dc84049c9a8af53434951056190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56835834e7b516dcbee11e0c7d64bfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3dc318174d3a57232040f6ef9b35d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c957b83ddc43bcf5426087446a7347f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2236b348dcaacfc2d079fb2ebbb4a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91712e41252cbf8eeee442cb2866eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea695a42bd3e7345fa2bddf056a47595196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c24134c6f034efdf0fd0538deda17e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252261add288cdcd30c74368e521793198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085279cd687af2c5b82ad4056763157199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b968246d18c209a8ce88ce6cc3c0a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abe64cb360b4a3e379593c50f4b4d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5a3a13c1143d509c1854d18986278202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d1c024f8a18a79bf32627ac0d607b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5464094a47739209863a52a32954f2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc98e1eecc4db734cfe98abd5a80dfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38bc286436452ef251a684e0aaabf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ba35f28edfa833a336c7ac7eacc89207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63d1ed27931ca4c704bda862c2d505208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024beb285719067c437205e8d331d6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ded4af8e1a1d8c902a4446ac083a50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb3ae3d183e74d6d6827d6b3639aec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04ec8732ce8a93167384bb9099d828212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941ba399866540a0dfc2a9f417a9f4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517be621ab4dbfe2724f0fb1b83a2f03214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1552aa5f73a5f3cadca577c382175215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209aa21c2cdae5a2ed99acb186a32f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed564edeb3c48363195eafc2c522b416217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6218b88accdff0bcfb67a9b314b30b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e753ccc41623e3b6270b0cab7cade219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb3c3cc10c081dfc8071ef2a776c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e86d39c7d146ec9627545606c676e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5277a3565cc119edc9b1ad4a4fc11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7137d070bbbd9cafb038bda7de9f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540513c24c566592051347735941c4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f6ad57e85592078f287dffc029a17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e98e6fe539457731e969aa49c25330226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040047a8cda266e615f166d5b14ed00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392dd1d476d487288d408383b6a50901228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996ed5bcdfae3a735d25fe696ed792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f52bcbc4725909ca69a9124d2e8099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db222bade832842900d11c16ac6b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dceb7c37a4153b62e2a5cdf7990a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e37205aa21acdc84763b4fbeaac40233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e8ffd7b4780e21156666f774d807f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e088b06ea2c9ccf108bc855086fc61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9f631e1e22bf8f0880dafae0575cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b1c7e27e5ebc8ba45c92747d76761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56543741f660d2e7b70aece6198ddaa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e37ac1a88b58218e6fd69e65b81ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92331346c5027022bb4c82729ffb36e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d771400276974aba867d03ba44b62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65d2bbefb3e03562cc523aa7701800242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca866a383fbdbda31b6995122599554243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890a4ba0c1ae004a8bd11946d20f4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b01982fbfa169ebadd2ac85b27d6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc52e5142f533a014d7e137b8866a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fd4bb0058d0bdc3fe154c8deb61bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5df717ae5fdfb6e5d51b6f57baafc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8882e616e57ca5a5a9ea9a7fd7559249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a419f6297487ee5c9dba77373bb3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1ba602dfcd9843104b9e886365e9a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550fce62f088456da2a4f2ac25debd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb00c841cfa257bcf779088791d3b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417d60b2e0e6a58dc0cdf08161d6c0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796c7a9cc69c341b69352b187eca32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db53e7a72ad3105b8696365acdb964c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023defb62f609985c65cd8be1ac61e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9e8a6987db209fa60f1c2dcdb53f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff787de2cf8b99551227728db801abb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d018473e92d9f0486ee9d809fcb1d6f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d6eec1583afb9760b60911ab4c257261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676dd1b6a3a3a27b4f35ab1a0b9bc9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858437047e0c727482a23cabd3f820ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720891af19fe3fcc0ec6be7b83af3ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71faa73f394c4faec707289dacb097265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc462ea575a2c9c924b8646e3d8114266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceca6fea2d36a19dbec2c169d27b629267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83f3255420c2b96d6c262c961924be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec23d0125fe0a978289d5952191e96269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7dbf698d8cc4215fca5699b355a52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b22c478ac61ba2198cb35279d560271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ea4d9d3c4416e81864ba07cbeec1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe70585ca82243f1b097edb3d7785273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a7e6b25549e6e6dd0607e70469c62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71887c3d24cc53634131dc7afb915a6f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79347ebf84e130de016e8100e8dbcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc788a509530083e418075892665062d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f15c53f79546400802d970d233d9d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e4a8edfb82b266b2a7639706892df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e233119216232343dd2f5bd616467280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef829417574da1eea19c8eda252cc20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc999d4e7f3dae1fc54ee045c6d6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427c8682f4960aa90211321d9fde5d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af47aef4675634da73c66f80a399d4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5143da769a9e6bf1c37753ca51dc6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ba0280d1fafa66ec1e6e4bf4fae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946deef9da76286feae4905f7978eb54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5e232ccbbc9f3244dfbc39ba0aab1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c600c04b0b8685fa8410fa3751d0622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2348834e0ef4a18755fb5fbedffc55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f256ee2f313f8c1ee0d4fbb406615291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98746bdefe23d0bb057c768b3c8e2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6b9f5f8d56c9a6a4908e7a22b6f9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0408dc81aa8d7bc19c9d590f6d4d69294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2c773fafa7b3956c0fedc71431dc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0197f22de55302c4d4d85e01c8d49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db21172e7fa99f0d8bd647922826dfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af267ce01e13f772989fce1abd8717c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecf386190a334acb58960cd9c0d7b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69635ab0336c12d4881597372fdd5dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875fa29d3a709434b62dd40283d0cd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0fab09f9bbf62f6953fe51170b15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f50808a583c434ad5002bf03e58fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28337bd658bf4d0b3dbb16589b441c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ae4c0021050ecf8c3c90020c33c64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053b0af5e90fa6d67fbc968eb74873306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ab1d14984059ea250412a617b1ca8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c25c30052e1fac818199722a87ce89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4378d98e0231795ce12fa9b03afb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8c4c94e9601da700c89dc8b56ba7a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ea2d5fad7a66c90e4a5e512e40cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f3ccdc11a6e606c21f6a39a9ad39f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4a7be8d2e58e223d1de7f1a2249e4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaeff855425fe55fcc699557668820314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9115fba572fc2a3585d338d878dbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cac27885eaabef444f074b165d5a34316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02ab50c6e8b89c59106314f8fe1bd5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541b6d687bdbf60db8fde331e5e07b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692091023962ed49f3b2e4b029a31f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37fa1e1888fb9e96046d559ff8c8d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9cb73d8f5c130d7e917c40c7f2b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbae5f8741f0278d2dddefb6834d6f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f4e85750234a7b7e1a94957a493c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f5cebc52303a181bc9945d110187b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f2791b49dcc0ac0376d922d5b8676325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147bad0a41130c220eeadf310fce960c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1146b1cf9549aaf04deb408181d49c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df315c9db7d152acce9a860edd245ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c6cecfa5cd4841e96d4a7c3ea936d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3c984e6a3bab1b59ce19f09887b49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8b171ea2c73263d66b4ce40698178331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a8785c7e8a8c5dd02e610d2df1f1e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbe0ea2531bb168161e801c43347d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c057f378eb4b277fe031c21715f976e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5be8e1b53bf20f90896edc8b786e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec6922f085f7d58f1f0faf5091f198336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5c85c792ddf64de26e83a5335b89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4c8ccacd777fde065a6967ef534d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff043ef735a0cf91b0fee39e40734a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784963c53f9ad22a4ed55fe44b5ca3e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0593083a804f87e04b4459101a1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2758981ca0e022ed68b2e39462d3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d204ce9fca9a2deeb52e6e4b1f11ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09deeec4ca4a29a25ed5ef358820b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863eb98246103984bbe5b7f98c0bb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae0265daa91861e3a18b7f902e5908346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748335b75d72fa22ebff331d8d12990347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1923d826f9256e9b4438d9d123c7cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6443b1377d4b68b3b75460f53a3a0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20815747521e12e6ae8bb2741ee36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3306edfa604aee1942856cda0caab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252368a6b8bef2a54071d705f2e69f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a6cc337166f53076952c70d5e8ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1a90e0ef7fce11388f6ed5613145a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad438616a4f0cd508054154a6db07a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b02d1010a327167e3cf7c1682517356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c62e3dd103c808f798fd8c0f635dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fd3ae522546329bfa22529aaaade8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7b49134d2f662dec6eb3f52a96109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e8ea9de5085adf32a2f052867493e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd192c6ee73384bbbb81b0a5d699642361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb355f43963ee13805c16a44943e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53adeedb43455b2f03ad006d61b30e4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2068bfa59a08b389ce351052021a56e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f7e4ed65b8f370962dafe3bf6dfba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02923322051fb1423b53e88ef8ea111c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71e64fa15b1c3f667cbf71399d8d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75069083f5bdaa256405cb5fd06e8ed9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8710e60c69b18a21e625eb841e184e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becdb17077918da76ad90a5d1e825e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f4d3fd64c4edb68b21353fac5e7ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edecf34dcd0fd387dfe72d606c7790a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e79a193d8e86ebe715b6c79e44868373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056c502863885ce7a13d7366f31942374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc379099424e265007ea0c2705104375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c79fd416fd0645e6832877534866b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f06d1f963e0fa7ea2ae4bc2e7ca0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ad8ce32de63d003e68f68c5faa9eb378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593f9d0bc755d56d8a03c188c6de0381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0313fac67b0c42a2c652d0141f125262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74dd631d760152e0431005458a27dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6a6b769c2fb216d8722cd7e1659fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad75410cd3ac512ceb2e19c1ae72255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c204f3585086bfaba095eb83cb85206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165d11c9926cf20aa69c9844507c9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900969c0e7dd6aae982b9b379d757498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994bc1da9464cc3bd239502b0cf14829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61876a49853bd28fcff82e48620caece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bd3f74e0af4b18151d39b146e7f5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7469d3e7b03a110fdba7a21c916fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446487f042251deef988ad00918a1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4666bc9ad2448f3ead45502d5973514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a275276903f6acb5893c834536da43c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100016aa4025c7874c61140216632e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab9429a42e414eb12accdaf1e159cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc63215300f29a6dc28c06db50525bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d98eeeb12acfab0b4eec49e58e45719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae76d9293da8f80da2939d428316a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c98d387c4f3b02c590d07f4d33e5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ea5008264517103014862145a395422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfa845f7a406ea9915c9a106e9525823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65334b1dc4c63c27dffd89a11090ba5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f435e07a9dca5986720e2b4d6df070a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585f9b27cc7ed90271519d991e7f0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba229014ce538954f2338343bfa144b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bfecc2a4e9c0949478b3d58e3d66828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb6121e7c9c8f9360ecf9f0da34d1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce13e1bd0b8ca32a299c5cf2f003ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6d7a45ec2747ebf36d60a795bec5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f633d75d47325b2db37e8de4b01c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf617869e3087483f1b121d945cf5af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85d58a555470e07f99212de272117234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb202b09f99c02658f7c10bc966c64c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9621a2906d2ab26669fdd0362bb4c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716cff658adb97a33176d0c43c58a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca257879708fa025c880a63fa15cdb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e80c3b6f2924361737c81d57c0a8a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4adb63103902fddcb7fa2dac3273040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c46772a790de4cd192fa697b9ea9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0d88512fb7bd0cebeac1377c47c9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60177a8b0e25e791d409a0edd5388db543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466b2298775f6358e133b0a23c01b2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395db69db699e6327afec098c2a7f9e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee707b58446a7bacd5caa34c7fc48ac746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19abf407ddd29ffbee2b75d7a3c89847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7a187bd73f6da1497441e1e189f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd051b0fbd858e32d7506a94ee90e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069e35c96aa56bc9ffcf83e1dc5aac750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6f10c0e703a771c616333361ffb6751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add2afb21c6ded8f0ed2bd59f39dd6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe32f3fa4124831b69e6df62b90c3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e11640026e6c012177a1afa57586754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc3991b09f1a7b267e0da19421a31b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7ed59866f144ce191c577f5cbee9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37742e37dc3013d30c4cc1d96871edc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48746ce7904e4ae299b0e00792ae818658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f8e32eb2618fb0e1726e2b5eb517959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765760975070f4f2dfb45c2ccf3b5dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532269206e2a98215261f7d39f9d1e3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aee2cf4a1c08294d753e5a65d04c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45857e5b1ab19e1be377e4e61133fca763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc703d96c70126b77a9bfc0ac2a240d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32189506150a43753da06294047a290765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5056894dd545c8c0da31fa48aef76d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca5286ddc7fb1043461062015fd2e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077b6afb022b5795d94e93bc2ec06f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbd13e606bcb7ae451f373edc2856769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5af26e9bbe4025d8ffe355c74314c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c80a060f2f292139bb22aa8763f9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188a45e5ab30e77f18995e9c408d3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089220386c8e4db5c8ead7fc1025e7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5a20d9fb668950c9341f9f34bee2274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3e2addf9c5a35985a58cac33211d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9006f865a43b0bfd3897b9fa13d61176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cc8c9cca5de3bdb417e096326ca5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a522c15ab5b9a445aa5357c4fbe1ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdede055c32077317fb800ddf1ff31a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e78b9e6af00f1790cf05fbce00f8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fff7c7d623e0349aacd721bd6bc8281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc08418db942d14340d5ca6b99393be82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485980d4f10e13f666816fa4412b473c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38314d74fe6c8f43d748f1caed9d29384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ade21d23261c3d7e19c7235ef031aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c533debb49c325683a5c93a6fd39d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486515b11f325d32cc46f4c92f5c4cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a199d91727b59cb8074c110d311013688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18519587b94a5763e7329fe11d76fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016afb71c94afb87df22c60f693a762f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ad18b672855c86d70dfa6a0539f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c7725f2765aa47d2e183f72f0745b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0b325e19c4bc01f0c016ffc658d2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec429f9fa2933de3650317a45bfa70d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b055bb9c8fdeff5aa661c458add595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5faeed78232e3aa9baa6d4142e4bb296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77797254465a681b1641e55d334ace197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed73e4948fbac834553641d00a5b56c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638965a8c4f36330c801bb71529b4a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bccce38e646dd9fb8c2579de77019f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae24dac317badea1c6c9678caf013c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37175fef12647ecee63edf0e0689a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb341b2791b1c836be6ac1f79d58c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b5ef7ecec4ca9401a90b06862b591104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fff5a66a2fef5ecde68185945f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2908230770403e694a96d74ef03c82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696c366148aaac0d7a1e8b7d8c3660a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67de6930bfb86345370677102aad60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c4da33ab6231fd642b1c60cb3276109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5003834cd68fb1c18660ac44d059f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c1f900dc28bf5c9ff3ca9f61fe983111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d3e93fe82d5a2046849823188ece5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b10340755bd89c937b2fa0c40b3f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3589957c8d2e85079fc9280816a80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246659c7bfbb1b0ed03ea8c310e020c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c14422d1d09641317f68f0f00a2f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0af134d6f512538de87bb9ae04c38a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af925ea91b856216a267775d1582ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb78ed79acd4e1c555135dbd7e84b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80a5f5db7a482c1b7f0b3ffefc9634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07071fbd0024d0b00bda41c65eecb7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe2f4722a189a25c5607449595080122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56d514342447ec28b65df58221ceb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e111e47c21656476474365e7855a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361224a33f9b279f0491782d5ab7d4ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b05ba60d49cbd227b1290434a3636126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d468109e2b95bd342c4e1bd28962127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426791f3e0e18ca6d435bfff3df1ff8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bc0a1771f8c60acdc616dfce34356129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f83416c04e3a2aa3a2c930ff2f2aaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318589830a89b87fd6651d02eef23686131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c82271b84c3292e3d3ead35fccc8a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bba6df3f7005e4477ec7ce13bfdc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e332d874e961bd9e6923f40e51507d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e76cc8c3bf14edd6172cd6b03c069135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d701d03c20658665d869f48d2af518136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ba4f26b5bff9fb204244ae4b250aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568edb648a1aabd00889a3cf9d9d26b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ffe706f3bb57d2e2dbf974d149f07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbae1d9e5aeebb1a9494f6c6356167140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5441732330800c13634f07100e40254141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8f4d6c666dc0e6d6dda9ce9d2011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f505fe0dfc971d287d87beef18b305e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853534ab7a9e9f84f5c1bde0bc968062144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c16d17bbacbfd064c7cc7f833cc20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c61a4abbd95700d5254c7892ab7c03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82eb0615e1bd770a44d8538ac471d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b0005a3b5bfd60e00fb8ed3ea776a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535ad505d950a94c1ef094e727908c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951736bc7355f0b39c130f745bfec25f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c85a508ca4fb9240536dcb927fc9c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea28d072b15de666cacac423a2af81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce878411eea403fab0fcc463191da95153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f6cfa36c83f1d57926a4996a2e98c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957c6c5773759f7413d5924441edb3f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ada46824d662104cebe5bb2e069ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc3b16f0e3e3bb07e2593d745df283157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9a9197d74fbe153fe2ff3bd426a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf556c3c590f2772956b2ed0a9b9db2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35158e30bcb7b1f86694232dd5d30164160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba178900b3b0400f556e278680c27a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05088503341a53943f9926f06af582b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b49a1ecfb50f18e4ac99c43a45695163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67daf9f94b7c10f491f1b88cf92bd97164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3197b29172d9cb1b25ebcfe96d488165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9cb376d6dabdd2eed66779529c1a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87063b427a2497504f5ba31f75f40a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4575488c2e1cf6600930a06adec480168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0647ca8fddc3d15680dcdb58accb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8fb5511e577863e997634fa7890aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df4035c01c75caea77606320fe95f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd429401efea916950e31a323c7edadf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe5851c7331318266c5a6ae0bbd50e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c712757ebff53c6342d112ad369c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc1e990519ac940494342d88c8a75a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae77c639bfcf8cfbf7186fb5297a8ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920954b4d6770d341f8364175929487177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960d13f5155066a4dd868e6e9f5ccd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624aea99980d93d98092c7ad0a6d8eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69026fa2c2d1d08b24194443cc98d0e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f3e7830442d464fce692f08c3f36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bde49dbe0cdf7d2c70eab2ed26cbde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b46fb54c6a311d5077875762527a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9adb4f557b5a59122f047768f0924184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c2d529219745dc990a0b6d9a8c300185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e4386688548dd4c810212d9bcfb26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191b3e4773ac1e445e93e29f5e9fa41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a53fa34d884df6414716fe3c2d173188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defd45cbe640f9fa9775b7110af9254189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367571a9c493a0ecc2c079b50a85838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52b79090b4e41154511b4ce9fc203f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f3bb823585ff5f4106ef8a01ed0dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d75eaec6770f22cd3bd0c29cb612ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a99fdb5c7b4c7bc4c5c6848a675f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c9718f20ff3b741c2c01696f365048195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec879f4aa9c2e20d41c4650e3b7abf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbc594bb499ba8fc0184d72c1d553b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d2f8fb977065d830214dbad4773e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1ac821ed6fe7b00af8c5bcb3d372199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b3c7227c84d6477ccd7223e1111d8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaaacbace7f909dea3fa55a417bc27201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1754471becba54fab501d49a49f4ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e234eeba6328d29d9188dee4d0cca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087b377d281af4d0a59d1d87868651204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f83bfcee4ea1d36250c97afaf2ec70205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4906340414a7f2cbad423173b12f3ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa36bf8943d2823ebe119a0c82e54207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05d629ad8e4fd65420c983c3bdebaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a00e86db0cbbc5c01601449ac765fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af417eaefd0caa20e905b702a2fbdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c584d7c12f8bc03a0f8096d039361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017bbee931bc99d324098c39a28b69a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477711638344900a894907d430d1a29213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b338e378d767af38a9a19142ef7521e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd62e0ca86f22a736fe6dac0636b02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc350859a4717d9156864ed62cb727216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f44184e0158afaa336dff91a11237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df7304f977facedb1201b85b6114ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fdb2dc351fea013d7669e0194ba1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8834091954099c7287b7e5bb7581d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ee92430b03a79604927732977ebd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e4e1395036f03e3ed832ddc96c81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063dc3803d5989bf0ff452c706f8d32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96cce90009d94b7209a96513a376bf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35409fa1c0fa6c8c595b3f1728416c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464522cd66a0b89ad5e3cc5549226c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e1d68b476f353b0e9020fcd10bf30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d2ac2c55ccb1d86b044ecd28e4b55228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae9af763167c646ec9fdb83b5a5e3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f222ac1207883596827d22452291230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d35f7329b0081f509a81d7e7d3c960231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89dc5c5000b845c8cf2cc72091cd06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72488e3668a659f8b1fd0771e9b22da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42969ea204df1e5b112026381bc26cc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06067bf3dbe874bc85aeb96b352b417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ada791fbbfc91f988f7597b739def236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40103bbcb18522075455487cba916d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee79377c53be9d3ec16c348a0e5123238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0cc58686fe239e30ef52ee93971bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac18e076a8167d2df4aeb989fb8dd1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2faf033ccf0ad86792268dc763ec9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb4b0ca4ffa91a6db1826181246adc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0414c1b237ffc89ecbdb29be93b73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7415e3f39ce3114c55848d38dd13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4a705ea2d6417ba9b003733e22e3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789396fdbaecbdb524c11614d069d2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30216a41a40c96f22ca88616b47f5855247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed72a2b27fea32e8d0ee6bfba687203248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee466b850ccc2e95402370ee76578d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e71e9d6f5e13459679842fa7d5856e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb05cc3a0b0ac17fd1a5bb00567143c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1e76b082723c285240013c8cd9d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33636fcd9982fa1753895c9ceece83a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da86a5c8bc1caaf723d645e147b086f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b384b844966e84795ed1184274a76e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f172c5b9e890dea615c0b3e43e777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cf2a6e20d385f134dc37a2e3037d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce493eff6749c92c12e1cf3df964c18e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b745229cd3bca76e1d5aad249495259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcdbd09891447614700d2aeb502d3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b1d68030943666c244f15607b8a5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1113dfcad8793a91910a966e5cf710262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b7bd7c8a29672f9c19ad0ea65f3b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6108e38233fef45754773d4dfa183f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b3a9087702bdeeedbd05d7a411e59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cff6140bc7b3108ecdff5cc445a188266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf42ce966ed849ad060ca423b1cca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300e33710831025b4ebce003dc01dae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71604de23b90c03f7e7725c1c778c72b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874c3f4e508adb564771dbcb674a9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc256c17b474ba446c93a125b711df271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd412e521ef1fa5ef6c9747c3c2e14272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd4a50bb917ee356f356a01aff4572273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64df9ab0dc9e5357cedaa7929f40d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2cf8f388564430e66c8d8b966729275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa429ac17462a7a3841892b658494b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0d22136544754c375e0e0143d966277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c83c28872717fea399bfbee22ffb5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649801989b89cf142084f1872d4805279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724cf7b23078e74bb181ab7b6674997280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce069736c5c39d21976a4b4d7ee1b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87677094e613d78ffd1d399cf7d2522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87b2bd35d00e2eef285296dd2815cb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f773f3e1293c016049bcd0a04bcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a4e8ba89af238d11e214e3bb1ea63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921faf88d7c1621d178f77a9ad558ae6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b10e76967c348ed026257c7bd91175287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc0a1510675887439cfe010736dbb5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec6a98773b9f3863c4dacc52141b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea58e26b676c08ef989afc2bd3f33d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139927afa3804a3ab8f20e5d35cc087c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507861d37ffd76f2061f24984b6af514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eda0a81ce91006d3f48fbfccf8a8c3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b308609ff175f56658915b411650a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7cd633f3a679a31e9f80d2954c6ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4063b51f34d1a76551acb74806c6d76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ee29a09081fdff296328944b43a5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51350fd1d974a200406f11f0dd334f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838e31593f68e0a16242bfe16315426299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054c70907e9553acc289faf3c08d7aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9009bda29df35daf7b6cc23e7650f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229b77687f2750c3cea9c6b2223a847302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2dc34b110ca5a6ebabb2d203802fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f97272696ff2093d432a8697fa4de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7cae60e988a2571f563a317dbd64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96733f8eb8702e69f198e868d9a80eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812441ab0282ad5e9a8fd119c293ace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c00b55b6996ba68de87b45ce2ebe0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e966382ce39bb4a7deea898c4d585309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32123284391d2de0fc0d811a61a8e99f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1632e99fac0c79f10e9b6d12b915311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5419fbb4384e123aa49861a373aafb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202538c12f45b64b75011f1df092439b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115cdbe73121a630531d4e0e504945314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163f80f4e0f7802f53bc7424730e5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3bdc990c46aca1b516cf8718fe5ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1ac2a7da26a92420727e428ce29df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a787627af9eb655e42ce21d84f771318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a79ebcd13380377c293b3d0833bbe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef79b6ed21e13fe3b8b90f91e08ad44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d85acaf9d544c0b9ac484d647ba85321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a9599c167120aa0b2bc7b9d3ab5ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318fa61e4a02e4e825186019f32c154323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543a7e297417ee3c1c3cafa0ff927b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f346a2f6e92936b3270716cdf4da99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94eb185af3d848ecd34e8cf12f1d12e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42d23aff95f9c1ca5c9f49cebb722327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61da19288928a39e7f138749bb95e0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9c9fa7e6965a24acc9cf9fa0b5cfd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64017ae5d1c9fc1548f0843e3f7c6bfc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e09a21504a31a068254694c94567331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edbb45b8a2a6f11cce4b06c9dfbba1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0121b6a9a965c2a7b064ff6f4b4446333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29c63dd2f5069db7621eab4274eeb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d94950dc4f0e89b1c16e35a00e343c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1973d7beb39e144a39c10a7a9ddba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4fea2464233984f4542f98f2961e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b90c72bdd2162efaecf0e9bd466a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb68bf3f8d8e8461cfbc79b9b5236339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37875b4699ccb6e56e1762a00e3300bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea021e3df55fca212552353499079005341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849684f5560115c9c77b9fa1b1372f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e665eb8eddbca007b91961cac2bfc6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f937ca29235150c24ffc36ebbe7e54d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a6cbe13c1fc5b0a11ac8c622ad8b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec938ddf10077cf20c0db02212af51a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71730f95d4bdf3d8146d546f22e8793347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ded22369ad229c4b0751f273987b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242448f200ecb67127b5533e2de36a36349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18c8f90416dcbfd80d323d6c0336b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad2102df277334c205cc60461db745351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4e205be952f8146264539677076d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f449351a4cd0078b630ddef3cb2e5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9af1c0c41ee93e15fbbc7b139a161354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec2c489e0b1c204d51a99c7def68a4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c67b12fc680ef3f7af40130795f3db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cc46fe4c96dc9935f9452076801cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09612fc4f6d7200676bfe1301671e53b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54d2a975e79e41afe296e11ef7c70e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d710058db0e7c178a63f0f6b4edef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8ccbfb16bffa351c8ba6d78557673361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d4f2511545f0a735d9fe500544204362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603cc969ece487baa6d0a2f12b55642363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08af9a6deb5d8853f051c4729b0637364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c5c081fdae7691052ec426cf9848b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a659c4328fc051b95470c5c09efa95366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ca2ad4cf8699c6707f8cea1a1afa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaed9a9091cf3c9e5a4a5e8e9116b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6133e1bd360369698b1046775344627369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ae02e73fb792438b2d7634636b70370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab389399b2f8920d046bda4fff670371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a6e0824d9bb55a4f0d7692429611a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211913f136259551ee9261ef149f96f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e4701b19bb79bb50cbcb11df0599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1575d781360d9e55f37383ce63e008375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ef64b37030697634b281097fcbea4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913114e394c1f94e545caef98d69227377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea451decef149635f25c20206592be378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>