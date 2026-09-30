--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c2c8c2aac95282e8bb579907bac491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eb9f14f50cb9cb639d6e1433369eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1351ac1f31d1a6500106b18cb88033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de469e3a7721eb52bd71b8d0f0e5d634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2538419aca05b3519cdb7ece40e315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183002a3e246da6316201db847ae41a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0b9a9c3c0782b0fe914f65e79d9bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8a4064cc9f7c0f2d0c1a104edcffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842678d87892acec994479b94593b359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaf3ad71e8f5446d1abaa995fd379710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df31521c74cec1a580ff2ac0343ea6011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83a90250e879c5888b6413bc81407a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ddbb67d574fe96cd4eda50de4751e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18708a4210172716258281e245eb9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285ff6810006a05ec34e32f3e5cb06d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f396cc774a0eb599f7019274d3b9de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63589b6b7ab9766322cf864b24777f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320c7cb50818f925134619efbf381118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e6545ab71bfeb371ee912b9ba423c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209d30f4673b1017848f17d32be1d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5158af4b77a4b4aa9b0e28299844aa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d3c7e387a3a18e5e7f7120e9f7eae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5403b4853075160e1d1b1eda65be6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8285a78f292df4f4cb971e55931ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fdafd2552945f4e54d29f315519fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf51575b72db4dd5ed4aafe9594051926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14fd38be9947573eb3f0007a94ece327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b901304319b7827a743a8e15426b5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad430be8cd662fec94c9f1a2d0ba3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d13f9415f4b20a6d68eb49483556b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b73ea4a305c79708eae452901faabf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d80da8532207cabf0252f81ed067032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0e3a7fb0889ce5c2a2badcbc925a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7302a96980a3dfcbc89e1edf604ca334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799e4c6cb9249a9f476b2cdc62ce4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c77fefa81724210f4c8f3c0f211d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3a1a0f525f7caf3de92acf639dc6237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfad6d03822b0788d828c03dea9b50538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4e082a74802e4555d365e02f8b8df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5a969f269942956f5e5e15ccad17c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9039770d133630467954957d4331de741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1befacb73f50202e0327c1a1e4c2eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166894256413c87b9803e8664bc192843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f291e47f6e192fc796e185ec2aa31ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e969dc5908c9de424b64c588856ea545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854c9bd9dc52a97106365bd204cf3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd3bd74607981df332a360c638da5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7680a577e41fff69a692c90ce26248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a145c8a8138888936515d0fb724849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb40980117f387855f070d604aa2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c0987510892cdb2518588443fdd7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de54192f3e52b3a7dbfb1a673507edb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30ce41d3fb62a0c44e462d6c02f5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ce439900aabd4afc584aef94d1e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b043316b396c6dc5fe9ed77c71401f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75676a11fd1b41174fabb9ca8b7a5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed91b8c83f2840d90faddbcc1019e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912eb226d7a1f26b84f01b21c4d05c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa93e03c964f8cf99133e39fa4c901959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aceaabf7ae13198b0051cba898f6fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a181f68f2ac97fd313f2fbef9e731361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34817aa36dab9ce7316080a0fe5bbbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c7ebdba6f1bdbc9f669b9122f72cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb7273e6728c16281c8d0ddc800f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6a49ba07b9d7a958d919ff18eaab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0b88597f24e9a55f611169870d7aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398e8cb40c18111cba658fc4d316f8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b9fabe624cb4767ae074bad25530368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e7cc67954f035397e940df6ef9bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d549eae09897dd732427683ce0a8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3d7c0dc324ba543ed9e8811978dec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb1eaa0d1e8c0bb226158c86b4810572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab653ff6e22b9a87b09e2e013703373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa825acac0eb27f1b4722ca2416239374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced34f11556fa36b0ec001fd7b5c2575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02470fb4450466895e347a12afc35d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9e33405abe983ba256ee49f3e253077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca218d75896b6b32d45219e9e6bc63f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab105a72a95fe22edb5962d42548e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f7af658c9ffa83d4e350fa9e7ad4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f2b909d7e2872b84735c56794b7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797682e6588168b006b0dc5eae5fc6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c45fdf2d35d28ce7768e09d59dc93483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11b62ba955af59c6e10701add6b0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309097fc6fe9e58f3338ca95b1b7950885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96726ba6ada26c48b7889513a7325ce286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e358b45837137007ebb9e543925969287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9eb509b574aaba5a0230d8793c6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04a3542ccfd221795d975d8827b64c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4343596e0b6f298c8c8a37cd45aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e1fd79a5ba7bb45fba8ab5da357ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250f8adc0687f13211f0cd8f9a9c6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8f5bd3a9521fe8f95a2d3cd5eb1ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4d3ed76e377ac5ff28462953eb5f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea7cbf7fe87c84fd4fa77f119f0bf895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753d90cfc6772866d143eece28a41c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87645a2ed6357701e969ed6ecee360097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8177ac387c01d3d7713755d811b0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bcc3db5a50982bdb6ca21aaebd8dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca450991d8bf8530d52dc5e175e9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da0f88377b10fef87ee269aac0339f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370bb990c331608ddfce80274edcf2d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067790e1076046283c7db5ad92ab5f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16d4b667937a70e3ee83cb4ea75cad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559d405f687768e186a355641091644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890d75f3c55d97581eb518aab706c33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dc7e665c4fe30fea5c8a4e8c348ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd784a0e2ab055361c0d79d33677ddc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9ca4e080356438e968ce4593a4ecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c089f432081c4eb3f5cd0fe88daa3bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476562b3b33104597befe9787fb76b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e7271e1a27c98de7e501538174ffb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231145fd2cde13f4bf9efb85c7540ba0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d00b0cec1b418a39d58bdd93c1bb9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70399edc46020c33a713c30a67dd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2120b150904cf851b47b7614f8a1859116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481986897a72df3252c975e9bc6dbf3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8140461505d28d2adc3223de108a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8f217b5761a2312cfb258d517c1b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88e819935489ebd33869381a40821c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2095eaf87425eb2ba4580d7f95d2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3001269d85a829a42cdcc35704e878122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1ba7e009460d8994459b4f8f83db6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdb896a9bde9f38de9f573fa781b44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4292ee09acea60ff89d350868f7632125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50c3170761f544543f7e18b49b7cce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7a969ad28466b85c6e69efb04e4f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f28c8abede48b550642131fc87e567128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b9916b60b3e3f40000ddf0b612aab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a25da99029aec565be3255afdb0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf8f4748d872e4b906c212b5bf79cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536bcf15920cc42c84079e8a4a5678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b508990965d04300075bb739b72d8e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e0e3b1792adf35f4d713a3b04542134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449530bfe0d316c74cc8011996fc461135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d59a7575ca90b9834f488ffc3191136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec22e4562ed77b21bb4ce50e323600a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3977b96157d7e938bd4ab35b26ef23138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21e8db899b928ca297dc5b9d603e14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4b71e3c75d254857a945f4ca8d95c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0446a061c3d9d3bfff4932090e33b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bf782e71705cd7002bce86ca200eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69515b040c4ee922ec8556d3fe877c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638363e9c2fa0ece7655298ce5a96d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea019ffa03526a2ef15bc63b1690672145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a876b272946028cd39cdef08ba2cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d6673d0b26daeb026c1668165d143147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7ff40f2c40b3dca0b79f065931649148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc7564d132738e4a346eeb97052b3f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e899f5addcec855ee252590140e03df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e190602ee0300ed31bcd48215b6c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848c2afecf1c0f1c53a9b8fe1e31cc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf66c1fec1037adadbfcc6c62be002153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354cc2c4cea57af3ec2fed727c868f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9817f7c8f59396858aa412d8cad22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e0e6d75caa28db4493c94c7b9f435156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd5ff9a5ceb4a2e0ef938626df47fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632c53b7ad31b03771df6fb937fea1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0c5d3c92078141b6e6b5b929f418b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2904fa93f5a47b1fe16b715bf24fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e31eef32c797b66674aabed11571b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d861b5e9cf8c7840e935146b9e6b00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e981c855c194ed2a6736a022bec54d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c891fab47dca9c57ee56427b9535fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a8a581f1354740f01d83ca2295ac0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e42c4a509ce2af69552b599ecb79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc80a9ca4f6b07b8960d6ec24838a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acecac6f7f3f48915aaf04d52a11e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3b5e49254523ae5f1eb408ebd88c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891145580fc7e0e3e5fb220c9555e25170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f8f08fcdb16d53589f09f96d5a2af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c378383c6ca2bee822f98d10c88f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335b09a3355b5270ed322692bc4627e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75fdf1482286da4483e27170e522a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2374bf5ee73af68564aee2528852b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44538eadffe5d98236440c3ccbe41ca2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7b65e4b16d4b0fd9e34909c561a39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75815548acd31cc5f4002252310c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963449e07e1929fc494c1646a1138843179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77900f9b04b378c9e42c663a97668c3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d3e0084db3fb37e4e31a8306811ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9e2eca149ee2dbd87b4bf02c2711182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee464b9bf84256738067801f983fd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5968c150c6b44cb52ca46e6b7e847184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ec419c3eba7331f087969922fbedd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1fa0415583df56f6c39b55915e15f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c929e70b8a43355522d73120eadf82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fb13981b69c7670950d488731a310188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb010ea71232aaf40946f2cd1e8d8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566e320dc06ba5882b56735cce32794190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff1b3d7e85fbb96421dab01583a4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dab0811d036ae0eab46f5f13ec019192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603823bc76704fe1811fdff5d587f80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d083c28090e8690f93b2ef95f5c68a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abe9bae5b3707ac4da69c65777ac43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eec998dcec348dc526a54a78620dfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafd1445437740dfb0ec19dc4d2010b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04f9d346b1930cb3832957325dfe91198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce0760b6a0ddc3a4d44593993dff6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aade5be7baeb9445b300d888a31bee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdd4ccc6cfd8e93e4b1fc9ef9c15f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d855fedaf93160f77a1191a771a29e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0135885e5589b827d245e29a6370f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360ea616bb6f41299c08c741f1d367c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554fe17731666094907583e7de4b1a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf6e94cdbcdb1d3cf46d32b87aa87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d2de7b19ccc020afffbb8e37da473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a991e0cf0efcb5a4302e5a64130963208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743799b6059239e3b1a174eb240cbb0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270eaf29f1a84c3401d114ec5537199210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4a5646adbc79d117fbad1c87962f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad7c84f31c65cec6a448ab5925efc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319edaf600fc3e91babf003525b013b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2882fab10e3b02a62d453c7b47407d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a68c674af4befb8b26ee322c22a4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d46a604b4ce741a18aa6e23d5490e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73801911949347cfe151669d908e61c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783391badd832b3e90ea1d58a5cb1e23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37465a1fbc27d9c8832693229ce8e34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1393c553d406172f1b342f472067a56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc4f5e8add81ce4dd3c29e358326f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087c8be894a9a520350a2679046bee6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2abf59afd13b200e812866b05faab9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a93e977af4b58d09961869d98edd4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcb6bdf07e1a5e41cac6884ee01cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cf0658d1e519791e13fb0645a8820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5221ae3fe462921a1ce37d798c26d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2deb2c8dc8db599b7f508120269c9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85803f9cf71de41a4f153af4dc384a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829f1d70a921a8ea768463808bc290230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24f846a1b43b302406474f64c25822231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de99b399cc2807923c7dbfd0c30df8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cd722257d00a09086093a1d7cb85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d8d4e05d3fb73c9b4b4121d6634f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2af7ee1f1aaed682c178af907c2c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8748ff7b1cfaec96a154a240d901359236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb5a642a87da110b34f0149c3af59a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc6eb2024038b9314a78a78faec6e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f763c2782dededc24c53e0585f441239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804ae03a2fa8fc485c0b54ae8e50083240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02766bc0cddb6ecf72ef518f7d253bf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325e7d577bd6040feca99f1653e572b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e0f30a047e989d6c93bd0e21d5020243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b784cdc8105c0f99ff61fd6874b2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75994218ad3e53dc422f9adf86f8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e75c79a8c2e9db9204551af7efda246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1347c091b8bd8ba0998a575ad1dc2e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e2232057f49cf357a061cf747c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c399993e731e13bc07c6c7234ae7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065233750c2e032ea0f6d4acdbb873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b828c1c5078677a2b1f8019897dbe4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b425cbcee18e792788cd0be75e3e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29719202f36e8d8d4ce9eef445a7f25b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4029e14f0eaa8e2651ab8dc2965c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81322acecd1edaea81fb2bc47163cce2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2b900e10b885577bb1465c059fcd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1a351eeeaac116c1562ec2695c4f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c36d83217d80c5d375ea9602c9ceb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36fd99733e3c5fdf86216d05d84d24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3941e032d49a0fa4bd7eef48fbf7a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a21297367c184f3760606172f27eb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03275e8c15a16f1773dcaa861b4f771b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce825241e15dc3f9bbc61ff285b4b65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892788de70794e2dc360bdf5714d6683264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021f47717edbaa7004a03912797716265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d25a6d8c2e2bd8aca3c574feb329c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114cdefc4eda7db2ee416c7a357643c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef02e1d134c008ab0e477ea5caa36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad213dfae8a4e0624fd5899338943680269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26919236cfa84f640af7b046705e3f12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1b156cf8738ced4489fe1daa3225c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80b72aa34048c01f7dd067240bb017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1e929c45b2e944ba9edadecbf410a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c4e3e07ed7198e9bcbdd58b0678aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08a3d557d22d656ef4bddf8781fe1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0e1f08ab7004dc9a0eca5aade308f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cfae70807ddcfc5f50388140dfa27b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261e10a9ce2d590d9652f67dfbd4a89278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda41009ae744aaf4a800dc843bc7ab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b130c1df506d8279d7064ea600d5713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4f9ca3092de3ad06e12effecc7de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4443d36e5fd59838c338bc9a7cbefd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fe121a7b94608ca7279680715345b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3aa5cc9b25b237f6b660fab986e27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6d8cea299b908419686847c577f9c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06038d568cf71d9de3618e26d7486034286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0179d94f0bbf16ee64ff3a5775ff5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb3d3368ed399f0461e2186d9c4799288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a23a360743e6182f9927311c3c786289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e833f96511d105fddd52d96e208a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c26b6ccd7e9f32ea0384a9534f9ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347935e42053e80b37b42085b78db15e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad589ad6c4d02b4e1b2f42370584f73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be818f15373199aec2ad165949868d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dcb3167c3e393dbcac2e34629bac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025eb009badc0ea31727de3ace303a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662502845294d45e5e738bdb1ea29290297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35b0e4bce98ba52ab1f500d3c4817c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f926164ca6b8ec6e79beb6d7a755e1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463a05d21c3924b660a874190e87732300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea90fbcf212879dd8835b99af19549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5e83e836708a9360acc22530bd870302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab57590059a777089b196a52a27acf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411745516aa0eb911ff67625e4c71157304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c164b12bef35ddf7291be5c8d3f59e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e29f250fb91df49a99a58eaf075d12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa302f009f1145875271ae06afe3d0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77624a68cf7e85bcf35510a6e7fb5457308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635b2461e16bc122be7e4df66bd097309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd77eebdaefe95a65ebd032d7825d9d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacc66374c575ab8ff9200c94b73494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d220fe56e3839061cec0b0019ec98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75ee7e687dbdff789a076607350e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cecaf35fa463bdfb4af9f610abdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fbe928d942e479c99ed1f5b5d01f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92de710ae53c98f94a61fb665c56d8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d971953019eb285ab84ff9e81515317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a1cacd090e9f9ce3e825e1f6275b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee83e448e93375a6ed1f3fb6f689a82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e03db6059f8cb879873dd1d1708a61f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda7baeac3330f59ecfb3d0e4906d38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b9193acf4ca8ac07005e5b7091163322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647b7eed3e43934097e9651d57b645d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347d86c2b25c60f22cf50d4f6c3007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22c7d3919e0d813281ec436409e002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5560838f570411ca23176df68549b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a215d33fb34931d293b2318cb8a49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247998de478e26fbf3125492f4938a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6995c8b93f5a184a5a6a56976d4c32a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d97843a7d775fa262fe8911930a1a7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3365a9b8cbbd49a0e38c91504808f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793f4bd1bb667a0a32e15f7f364d677332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c7f0a01af603b9e3455f170ae65e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a08fac703f4a32598e9b80e4853b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441da3a483676a7cd217781315b1d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91fffa2ac7712d503c5fa0a298c7b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449dea57bcb35dba5721cf5479273c5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51590e334d06fab43fd3e9aa37a2f460338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c0bbc629855bb83692af2cb09e7bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e79501cc0648098027beddf170754340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f98a9594ce2b69b58012930196095b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb41a6c616373836394b480b429b38342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd224bcdd4a7141fb2956c71db0d37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340e75f76524110e62b30bfbf1f70c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb11bba805d17df0316cc9f63545ce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c3b72a814ef6f2e783c63be4a42db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ab5e329585e67f1212868c92a348c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d44299512bcd28eb4f5d6eb52e886348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1ae4075e7728ecafc6110f628394349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fbc359bc2c82c2a38233800e8e3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855f241bfb44e9d5fabdecdccb3694351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ada475d36d8aceaced8404be9a3e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4837dc6d05eb1e1b6423f341d02358353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34bd04ff9e1c651f6fa3c879d71e724354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d269862800c6888673322455d4a047355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb04a4533ab8d20dc603d5c1002f51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b068b6e55fa270b3412f4fa04131f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242d61bae55a97b96d779c4f879046d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c45c0ea0627190397840c5d6788bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad05f4f5e0e8953d4ebed23b473f10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919ebbf5fc289cd004a3ab5e22ab82f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb1f0674fc4bd934f4a70cddb75da1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec256a67597fbd1f3dcc6b5fb29d9ea0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0462fca062b59138b91dca4f2fcc308364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96ae8c68dd5ce3d49270584febe890365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f6100b3a2bd62eac1692f2a891581366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad375c0f01920acd39b63026d3c1bf1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bca6b7626ea6098e2b1cf3e9321a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629e3d69c6b5a0de7908408c7fc5b8c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731de27553a714a43000feddf9df1c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded236c4b6c038689fd94048dc288f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cca444c322fbab71130540a11a1a1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012638dc9c80d2a68388f5052d61c74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787fe9f559f21fc1b7cef53228c6d8b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e5570f6dee180484cb62bb5b4418375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652679009b4119be5bd92746f3dca27a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670c3706b2c61b40a21fddc2ed919a5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef62695dc8076a3d8df1f29d6bfe99d378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef815d8d1c57a9a75b34826266c09d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56924cb2e150d1ef79c3e13569ca0e2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721d31dcd96a520123214f1593c98413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4827d0e4298a8b037264432bdf5f904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d23fef3649769934d8e1e8522d645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bad759b74df1f6f8f427ab80255256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530cce6441b8882c3f3f36d5d152037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cec861656f289094875b3b5cc362e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b8a51ed99b279727e3b70d6e551289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4eb0d97beb6bd6f7ff3543f8a357910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722163d14eee8cff898b9f291c4b9e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf8bfcec6b29c156c49d410dde20cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea3e67f210cf6152678c1815a2eba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7423e76af327e4af883cf51d3913c2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81ce116fe3a448b5b4382b4b45ff4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e29399ab15361ab71b48804c5068a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4b82518a0cf0464d1c089680ddee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca42804b537baa2e48184edda9d079718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c4639f2fcee9e60b8c940da2c58c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c972108957899fbc25a3acd6429b7f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621801220b91c4594e8ed766295641cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73494ebb54b3f9c6c34506893d834c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd876f39fd0656d3dc50bc2f2d8d3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af2b7c108371c949c40ce4ae84e4ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d765d0e8ef517130a021864697d3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed8465f0e27c3f40a974ff6dd14e7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287840b35e99db87805ab8a8c69a52027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d26136acaa9cde429a1d94a5b5632828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea127d06b243ed755088e70f84520b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d583fe7a617eef26f1cae6da358ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde0d551f90aac0f7212c4b7e698d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563759f877dc472a10569e4a66d084732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0784d7ab4c91aa97b577bbdd925be5233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206264147b69dc82bff01e1352e672e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12850f71fbba1a3a03acaa34c1cbe7e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f498fe449151b3e67e10617721b95636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2cfc3dfb6ba17205a88bda7191d5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602c53fd73f7d9a562c3130c50c940538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e85dbddcf8a1e91e63b0c6bd09b1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac3b2c469a9327e88b5c42f6e4a1d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402f4eaf3f3101c72c7fc0cfe99015b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f8a96939b054e80ce443422a60e7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424def13cb43f4c7424c3802ed64671443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a24902bb2f48026fd2e67d94ed02944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db1bceda267721d8147202c4db389845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1988f3fc0a061121fb7c562b68cf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee581600e9ecea5f31c48603b87d69b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb140b637a566d7264adcf96c4418548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6e031ccee83f1dbb1290aad76bec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c580b00dc2160f15a1f209b33804f3750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57ebb1b8cb2c54e9f1d55287a76d0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ced93e5aff996f01351926d9b2baa252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711a7c35915cab0b254410dd3b93a3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f66ad0b2e7171702585dcd2013f74a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32c9086801b61ac84dd09594234f2555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8159316e194a01f746c523e844361956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e83b6b73812a27eef278c0173d67c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1d6a8bea8320392a3c1a6547f73358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792406a31678a6f51c7be57bcbd3c5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81951435587721cd6a371dcabea5d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33a2d94ef0afc7e48313431e4b5d0f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cdb183b911b07d16787c042f928bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e1b194915b4e96794d2f774ec254463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434debe93e62089a875b25584049025864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8d0b01ad023b7ff32bac9a9be2d0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dea29b7e8e365dc04f80c4481e013266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e94effe66619f8fee70ec7e3ce86b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f7d7a4deb32932b145a7f4522d6068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89864d87f32ad7c959a43b7b3effa51969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c694b8fccd44bdf42e3414f3e1c45b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90c888f4cf7fcdaab29c62325a326a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142501eab0a6fb9ed7b398d60607b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847f26fa29b59b1e6d2de907bb569973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826048ce13a424ee91df9df0f528545774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd8da78426ab3ef0d71cf57756f0e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56747703adb35e6fe2e62055d440613e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352498da30112241196eb58ace8fb76977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da168b324c3069f62b96aa8ec014641b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f24fd88688a488d2027cc606dac9279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48537443a7081bc3005c3bd625d3f080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130858cda8af3e208915d8d37be15c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133b31efe8ae89e8ed9114d22656a0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf7db50d088b08415ddd3d60ed7ae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921a495b9dcac618fc820093929f8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7407c35f047253d886153c9b41da385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669538e87e735c587816c9aa6d99fa1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782fe3db41f8ba8306dc42407caf28f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672446dfd14a77744cf9a297d80447de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf8d9a6709fbb132c352e2412602889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82f2017b5ee4b8bc66687a949f59f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d65f190d43900c658955d53ac681491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18129e9034016b6f3afcda3559c809b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139ec9684e551ef5c67a628be629f3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3476ab1f681b928aa5020274eefc794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979b1043f482ec8b460f7955b55d8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde550c1f8d05cc9816fc969dcccbb1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f322a86be681b91083205ea498ca6397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd696369b69e45f7b71c663ecf427198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda57a5967afa6fa0f73b72cd17284ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39867a5c4a1fe55798e37f2b4b0e6ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac145f9a7eec0f97de31a95831d7c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c2a36bc1b3449b4cbdaa1cd1da01a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c115bf92fca853b8cf518d6ba44b95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f04ba7e723bae5b8e1424cf53aa18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d740ba91afbd26011127277cd923903105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284396e7f1f8613c4aae5c9da9733d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1019faa54c6dc4327b7dbc9ad3b37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec534883629c67b55f08897c6c6a12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586359ca6a362430e4c568de03002007109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c2b4eb6cee0fc017c99ec630a01ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0ca9fef37fcd7ede33d27922a23c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab659cba88718918807d0a8db6f1c76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1fb0e7994ee310f7faead8eeea621113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf5e7b48d715be018ba8ad0980da9e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a3ceeeea06c26abd2a1d86cf3bc92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb110195b6539c70ab5adf9f9ca917116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec7a195c5763cf0b1b834e112abedc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecda10d52a33154f58d2d65713b576118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a255d337628d14bac3a3393f0248b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec15fd875ef1241a06c2fddb10757e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323ef376edb0ea45b7b5a32f2d54ec2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4476cbab1ee19d0baf1767729cf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce56378ca8387d289829792e624f8cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27409ef767426cd7f8e7ad1244a92e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031711295d63195c45ae6563df8be33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849f3fda332d5cdf347c8e75bbd1646126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c9df5193488b0f857f0ac9039473127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccba0c8c8aa00314ec41ea2ede8e637128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed40eb05ab513c0507962749188f69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c82f08c82c55fff0e4cfa46fb6afc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433d08b5b89a2d1064b1b934790fa7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a1b2b24a9f74f09107ce32f81d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e6dcd1bfe7b7d1f8c188a7a5f4c5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81100d810d261b3ba293d3d53a7503134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20b87c42e9025f9b1e57d934f254a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9347bd70108b589c739a66ce1ceb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659db45db7291873682390e4eaed89e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606df6521b18ae30636502fadc9e3c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b359b633074ab770c18d3efb04e6ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c551a3cb21f5b56ef4e1b46e83c67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83948859f3487c49000f6238a285de2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001515f085adddc092f0571e32eca88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cba581a5560a6f8aaad2f59d0f754143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06902f84c56f83d316d0124f6f97f0ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096ff286d255938da29b80b2242467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1351bb2e782c6fbb7f3e817cca7f48c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5279cb826f6b34e8794f7fa4e0860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb6c4d1127c4f4e165d5709a36cda1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead6ddecf84c43875a7cf9e24d8619e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71e43fb5f5c77a424c976aed131918150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadce23f94b951a6c1ab65f6170efcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece0f28fb3a227d614836e84e663be9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256a29d2102bf3a70f4db3b3d696b21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11785663de69e4f61c0de551627e042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010bb2b26e6542a217be9106ee94b06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402048cf46cb08e3b84ecb4654871b7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc4b6b6e64d6873166dd4105e47277157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22e9963d4fa8bba843fcef1b86d89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741541f4594fa7058b5a1320a72016d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8801beba907643059fa9c985961da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b66e92beceae7b234995c4fcfb5be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105306e43846feb400f5cdd6f51fdc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daac54845d2ece443aedc41992874d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5514a7f016aef0d84058adda8be6e31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02928cc346e2ac2dfbe4d4273b33db76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384bb564b3e9181127e0c27cad49fb78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df4bbe3491486d57ab0725132656bb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b028c68aa4a02b587da37c57b38e014168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85007092308263f2c172b878253a0f90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835e88238e5696752e2d1ab9f8255dc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd510e99592a70363e65e098213071ef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc165aa58f147f3d24c4206e3c8691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfd3c1e9553fa2bd961e9bb2fd7864173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bdfb8fd3de223edee89c9bce36d32174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1891c414eae38b75079038ef47657175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd7e4b362db15b971130d30ab78127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad1951454bbc915ebf25207bd9c6ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41903ac7dd26b2df3d5bfd2d6197466178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26dc8f6aa10dfd8da60bd4c7631621e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33876cdcec47cdd6c4411e38a41668c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47885800276952fcc7ce3ebf27dc576181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b41abccd3bbd9b8e108c6122b3097182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64471d2fd6b7c5ce536bee1c88b0a734183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5369df7667ef471b54faa29742970505184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4d006e76278defdc9ee25d0fe1f22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9c81a3572c6f7dbe92f0daf68840b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee289818b135902b2f9b14775b4ed991187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7429097bd359d96926e58c10c548e3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3abe50c45a1ed131607f1b7dccce7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ce86bf751123a21d46b41d936f553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6191af8c007c2ff985b564f2428f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0dc0c9d5101f755b145d11377f92192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5863056003db2eb0a8ae4762d9bb221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129b24e6c2a8f34414b720defb41d18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf00a710aea62cede019aaf6723804c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3beffdd7042ee4fee54e759921aa4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bd970c8278ec4ba912ad3cf3fb665197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f09984dbe75cd60be890b04602dad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b9948fd571c01e457df3bc9010510199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d534cb60bfc68f2a32ea7684e7e806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b938c74d0d850fc0fc377062b442884201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795d0921fa9ad6eb2875b3f100df3b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22cc921116447d75b384bde1be7e86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fec94eea8f6e547adabd3df9ded963204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b366732d31bb62995849856e56a05e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4479c12145e477089b9fb7d2006f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b046c052ba3afade8b236d222fa3f70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d3821e4c528282aef680bdb7f27f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9a3fa93d6eb6632e79b0e75e33dcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d69e876a6d32e274e2247d7b7dd48210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c5815d175703a7617e14a7fdab0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740799c8f4d338b097cff048e1e85b1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faa86bb77a7733b07caecfba40b301213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec5eabc2b9ce96ce672793796bb551214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bfa92972e8d411d1aed34d521f51c2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6437df8f2bb17c03e22672236876216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d650e9274f59e32a13d6abebcc294217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f86ea084ffd9a95f2c66071bb1bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a47ee5c3c56007d912d32d6528220c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba04079d839808ad8133f8bc5989f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecdf89c1d377d6974a164c4403c6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca96d64b0d918fa261838fcaa9df11b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fda959b79811789258701214df8bf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10213e9da11be800338e401792798f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000c7855a723817b74d03579fa525eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336fb93ff1072f3a9a598da067e029b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8f84059f29fa68a69d7f63a48f4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74c773d72887bfa36aa65381b7fd7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a01245a7100ea69d4ca6107e7fd49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926782c007ca2d7d423902e016613111230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4920b76da717580471b21b71d8b004b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e16543bf663ee96f6989ab174ba6a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d431146f7a3ed02728fdaa06acb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8eba9ff8deed22d10621fd8908883234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4548219acb13b3d932f450d9e9a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecbca4aad76a91cc9d1b199475e9e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298ca85556a90fdbdfbc342a9d25c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346191c830e4e750bba7ad91738422eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb37288ea77525b763674047e3c29e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963786527b280792f260fb609a04237240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1195e366059dfe2bdc4921a5d79a4c2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa377af44eb378993001d7489299519242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55ce766d09ef24f526487024d6139243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28084f6a3b36cb8e490fef123cd073244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46e071cfcf0163facbbb6dec279a6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1b176fb51c5eb2d53c7ae8f42002e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fc4233eae72f5f754e9231d98e195247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b8cdcac22f603268635cae35f9a48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c32bf84ea8d5a66292823b83219a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbca8d4e73bdbc58788abbde73be4ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bfe53fccd50d069a0e62f6d01d450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2cd48e2aa78980fa570b338fae41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb768cf6e95db93d3221cbbd5e586ec7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d498f60a7195bf4798581bb944ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dcab768f002468d74dd73b9f1bb4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b243e8f43efd5ad8ed529dec41b49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7573b43c8d234c603101794e986bfe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56c8f087ac8d21923361dc91c7cb65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b515c6975460130d6be608df154e01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de782890ec20f13660ce59078c95b4b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378d2c6a5f681a4d81bd06ba5f4df0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb706a0cb62022c52115af83279bb4cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a80e18ea4294a3c673bf8ab0c1e38a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39d5f6dd45da7520fe5244c08c4b8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063a130167eb1ce57e61e793abf47e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf4aaeb1603875de65a4c1cc70dcbb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037c0ec9fae0eb58b931e96eb7b6e56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24779fe1fee3f881591b859fb4f4b56268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a84cf572a13e2c944f360f644dfc02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e22496ebfec15ff6c33e67442547270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0032bd6a5b1b26845a83dead2534fdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158fc69de21e20307584bb0f180300272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feee059822ffebf55eeacd7d07e24f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91caa882bb572ad2aa699b8bcc920505274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad61fc64bfd66cce02df0faa597fb4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59523f240325b2ac0ec669cb31a3a5f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f113efce06fbb3e6c5f8c0d95277ddf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b278564965235934a69fa540f493a9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f4d81337ee9414e83e30b596533f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137e22dd4499463d78982cc9d9aa36a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90736ad45f9c5394f3de417767fa9b19281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de2de0d8369cebc8745d570b909cbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1c382041cee6ea6e358b97bc1be6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c052a8b4453241e1b4d24f86c862d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45e88de33b9c824474d2e33f268d95285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56079c01346e6cbf6dd495d149114c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40b4e361563e9d1a491d32a505a2f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85c6c27987973057b74b0b3e049b0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1ae9bc2e4250d41b084dc11eac5ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f961f53fc2ca3ebf78b58c9c0a5b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bac48e1988c67e078e6e22d80aa336291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33522623b062ed7df4c09a5540ce64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c6aa25063f12e2063e7e75f86a05e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a775df6e2bb6cc1c0470ace25a47724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc78d573f6345ca8fd0f62cb0bf0b40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171fcfa94424e81c699f33b765a0b1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d170c2705c0a5169a3751740ab446297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55924c1fc15492d8a9a7128bfe0dfa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4eaded12bd923ec6d5bae796b4400299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470487583bc96974795d73fa78122f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bae9b3d91330d5bab40cc0dd37c4b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f126873f032571f9f20074ab8f716c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bebaa1fbe5680b950ecf3e07f9c75b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25480b2016ef10ed867f309814253fc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01fb36b26f7ff8a42d6117e5a0ddd4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d8126990f451d1a3239ffa9493aca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdb36efa3b4c78b8b2b8113a470a08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162a6cc59e0ef409ce8fcc4ab4f07e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b59f2596aaf93239cb4cb1295e4420309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd02148f2cfeb68fbcd5b93eff99dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534989afa5d99b8c71943e8f02bf314311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed12242fd10e510df1e77cb4a277b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357669a1bd9d0cacaf3010c3be622b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b831caaabde73e8adc76c0d460b1f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a1df4abb6eea97b7a75da07ba6de315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf5c20ae9223e5c3d0c6b21dcaaf83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34130cd76cacc0ca79ecdb30c37aeb9b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd82ba790af7645226d641518746c55318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98376cd6e2cc1a12be84f6cb095ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5f76e7e3a18e27701ee1cf74cf320320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a040f765719519c6ca4cab63377b9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc337b3dac2abd9e5dfddba320f507322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98368cbec2e3571edbf41b806d6df07e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1e0c592d639a13c610a55e879e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa522b756e6a2f6718f031b2cf3fa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e8c1808a86e6e593da0c0894e856a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa5a30aeb5faf9d2720e917086a2c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da847caabf531c80e98642c3bc630e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8419ff8bcf0adff20ff13202e81ff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d21c4f9a87e17aa93fbd6d013ba8da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b03d965a230bc5d5d6c339664d412331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9590ca06a78b54e52847c7eac5fff49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a9b2102c851199d133f3bb3483d81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9233e5ed5d75aba24434b4f1e10a36334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75571a4ac7c3679516e84a7a23c5efa2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5f856e7969907e437a9e65dea2f9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b6d7ecdfeb77531fb27f0887e7d36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848048b22c9ef9e5065bb7762735002f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b8c7a869927992b4e135d7c609f78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31b979b2714489c35c9e6769bbcbbc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7fddd1585f0e59daceccdda238314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d8ebf920710a2358100b528d4faa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16075a7ce15085719288429d2db68c80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708daade7b433e881a89f366d2bd92e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bccccc27a5a30fe26d9f4e1187187345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e691545b64827064e95c144e5db9c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373e9d963147cf4e676764ea4cc89df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd793206c691c8956f68f84ec947dd71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6182f0821d39d6ccd51881fa8eef2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3cf9c6d610fb5d0bc381e61b4a7854350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be49896d92a34add5853519be812157351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947999da9f7bcb6c9bf464378535c808352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2e43f98f30f6c2cd0a4a40293fd53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad3195889a08f31e641abf28299e98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057b4ceb73b0af251dcc51b3fa87ae8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57dbf4a80620cf66360ac06a59fe5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8166cc09e2c726201bb679f6c348b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88f16256345a6cb599590959b6a9fb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c00c24b7fa039fefa4b2e9f925a5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba82c6bd9878553e08f26abcb57e0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4090e8940c5f6718d118cc000247361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9444f330e50511482809897e32815362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18d8884381dad5256f815fa5d87bfb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501f1163410152319c735f0af29ea8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e7287b9a797ffe73a475908124de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7548dc82f6c632722b8fed02b85a72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821b67c297e579f39c137ba72420b71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a11fbf6aaa215945a527c61ec3b67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28143d482abf81af7905233fe86b0d9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9c56a6bd9862934ca2f113b976a8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621fbb920d25c9a17488b5050a03790371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa47c32adac0fa7c0f10462b7aae8ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dae912293a13410fb6d93595be46f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c608cd596bcdf3ee5c8abd29cbbc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057843be88ffc3dc9c601aaf3ea09ee8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada826cd7151c424593641422234e386376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e274e8d8708953014179387ce7c36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934eba719dc373c4b82bbf867976384f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>