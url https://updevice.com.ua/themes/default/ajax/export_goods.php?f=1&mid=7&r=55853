--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6ebc0018e3f02372bbe75f1baa84a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f201dab1c5429857b093366bdd62d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a61fd02f480c50fad9052fe700e623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb651f81f44bdf503d2c35ddc85ff64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be77c5a2ed147ee572da50ac3cb5075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d162a5bac0c4401e2a79d2697200226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ebe98983c30e9501a8fc20465ee307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6c610eed1c582a89e792039775bb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2421bc0d8a36a7f5b7ec67555ca449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f714c38a85f034893a8c3d8ca1b1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7417ffd1b745dc8645390c0b687db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867b23d849ccf0b65c744c40c86bc4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443514bf0902d3a0202feb693fd670013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cb4930e3ff442e01a253c0bf9c77c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c68edbafd94c9e9a461442c0a9cf015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62ac107d3197ba6bd3fa8f5c5838a116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29600036a9e5d34ff927f75d39416417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089abca46b93ba2a1c989910aab4a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31053ce24cb127fe8026bbdb973d0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebdf2d3263116d436f491e3eb1f80120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85df1b21351c4fb5e540fabce22007f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9965a6223257d50539a4b2183a26d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657761fa4a0a93e209b8d962c261c4823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a62b38327b127cf75547998cbdfc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec4fe771b130faa40e0157ef7791ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f42e6dba861d50ca1c24273d1b6c7326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940a034976cc2e555e3db68efd087f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034b7c180f08a29822847f1db2ef0ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb64a4ca764cc0f052959a8a4c81c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab29f11fab43ce7f1c63c0fd156d1cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a765cf34085fcc18474e54b641a17231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458aa9dc89e7f32ad80b34b9c2a516c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d845d6be6859d8964fa5de7c9a8f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbdb50a64f7aea5ed7a0b8532f454434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb54a3bebd3385984a5ceef98d459ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d723b4103632348bc343ec50104b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc4ad09d27cf430e4dcb8825caf72537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b8c8b8fe3b9d3d3e2f6ce9b59e2e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178c181aed0137e6edddb94c1f971c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7be68810f5cc3c633b30b804c9be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6e06e43817bab35c3c5d3420743dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a98bfd07089773644a33a6da5723842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fe0fc5ae07d5b1edcdc507ef1bd1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23393d0503cbb8f663150a40b3839b7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706f27386dd284daed1f2abd57351fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c41f8141a16b9c4e4bee3aaa2851fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508c29f4c8cd1d16baded0572a4ed647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ed6c8994d788a3d33a52ab8db85b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a005399f18841b20218420316c483549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc552d6a433cce619ddfa14b0ebf99d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd184ec4bcaa503db8b788ee222d2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1395480b111558ca4d3a7dd95037a8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2f8d79c3bb25f9a82672bdafa46d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2b08fdceac122c333ace06e9ae60d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec136bde2de75204b8be429f1b4f3b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a377400d4162c33a636901266b53956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45570021c2f10d844b2f7108db37f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e16752d357baa0ab10c76a00558cd658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448035ee2da487380f13dd16373d4bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39443a8532f0c3e940a9a111eab32360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1a32ca07c35c3ab394ab41c1b9c9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea34b8f6a93f0b8f14018cc9dda01362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cdca327ed2c2f7d333e35b041516a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657e3171ad2d6fd917bbf3b5254f4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307c9e1950b3e0a170fb8aa71e5758765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913660d52ad501a150d1d9d7654c6f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7778b449995b2252c432d180c523467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c45a4f5c165bb07a5150fc3d6747868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429ceba6592bf13cb4c47e8dace15df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692153fb59a72a1de811797a69c60b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fdcc8ac998f39d888bbdfbe46ab171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d9ae1650c54f9d28331d19f2212b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035070d17820567c2d0a39ab0cbd02773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852c161cd9c699f4b589d4d100528cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a721edc21c7801cd37178907be9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca5447cf527ecebd5dd60bbc8250676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660f909f3493e785a0e7811d22b2b7077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472eeb9dc4cf1d1edb455be34a71a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2979bdb2f51f1530ad12b93ec895179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb1d1b25700a435da5c8f9f03b7ff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab184f464cb393a2caf4ffc799e8fd3b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0805e302951777e9317b55045925c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e50529cfdacddc0035158fe9071a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ce8eacb3554bb5b47b2ad3166627084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2586910464a1e204c7be13cec6ee70785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41db7f87141d6b4e246e876ca01086c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f21942e49b96e4420861bf981c71eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1a0234d1b394a67526994266391e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf360b41cebc5f36b842b36d96130089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571e4ad66e0fd746956bbf0212717790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba6a79c207f3567c001020e83d267b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c7fb5994f9cdf8f0230c6bf3388092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaa3bb6d2c51d7ec4e9276bc7ebb0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba04c0363f7938da72081e281127fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8beecebe77d497d425a38d592d90c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660aa1e110a6a7230dff1e38580a6f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5cb6e3b7f94797d0ed82d14db73497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07af93444e3263dc16ab2855810ec398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed72111fe1caeb461b7b9e022bbd95299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38027859b6e026bf04caa233d38f514100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f779f4a4df1438ce8f2d37c57943f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836220cc08d5b923968cbd9baaa16c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bfb0401418a004c43e0c92ec84eaa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74e11dc8a720409c970e2ae55cee57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eec14c5e341abfabec6fb343706a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e1ebd4df350aa6e3db4fc9c48c8eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21751fdbbbb389fb915d9609dafa585107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16979eeb69d5b821a2a4562e895ea3d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8099ed7f95d7b6bf01d1f0e6f34b33f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be739e7f0127b2d09297fb67058c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc7ac28e0c7cf35b513e05e7f46aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2d3be6a6cdca7ea3b9529293ccc9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142dbf4f4327c6aa5070c565d075fa1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d153a74635530269ffef0c037a7e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ec686cfb5dc064ebc3dceddbbe2b0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da757ab2eb27177eb5fa21a72a84c35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea2a198419037064ab83de04a8cea6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be84e2d922220e105db7ae019c34a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54509610b26e378abbeccc6c6cef1594119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b6bd4f195f8cf714c956b2014c800120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614aae36c976d57babbbaca723082d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9659276b2da501564a03459dcc04fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801f5c52997ec095088b3374248afea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d68f988ab7674d9172434074d359124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb791963b5ad2a632735f3f94eb2afc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450319121a7e0cc07448c1b80b9667fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7041069826845a59bd02980d380c37c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6d309cff5bbd7eb9cf549cdbda4ed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5a15982f3f04e5807749c58855d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64dea2b308dc201f23ea1fad9f6758130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4c034081de813e957d48f4066ecce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47da4e528afdb4f661894e75729c70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccebebcb991c07f8a65d6f2beb0bbbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5b18d859be522bdf71d080b5d809a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a88169f7adca3a883461cfb2993d2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722d24a814c835aaf535fb2c74f40e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c563bae1dc4f068f5f4779ee2d7763137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc723ed7a51b8ebe7960a54d8a02e83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03775ce82d5e923db3f74fbe99a1865d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf4b0237c117f4bae2c8dac3bcde03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc7f4a3058e6fa0e86a8ade095a316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65d3e575b302b646cfa6fa7fc83c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f3444faa4a8d42a2700172b76dbfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e43bfabe327fd0da18bfd3fa6562e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1701c4015f846334bf57f807270d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a618f7579a325882d4d4b99a2e5ff2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333ae45a4507a45fee39161ed20072c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7135c27c292bbcb888396608280003148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbd68a20d5b814e3881931a2f52d39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d9bc539041153dc01caf66110ccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79c1b962de4712f2ded7ad60b8a63f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf83873b99f7b6b10ef8380cddf57a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b0c116af5535417c054ff71696ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e12b36cbda9bcdea445b0b997182e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff126661110fd0e9985df466a8aa5c03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692485e3cd15ae8509cd6a83556eb469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d667969a9cfb4d2ca667cac001c63c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9f847ab843c2b400d7d2be0266ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f7ef728e431e58bd2ece7358fbe5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6850f5dfcf1d0d181ce32bed68648160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0e69db103630f691d22cd81bc8863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e819c667e09c85f1f3be1da72a380e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62628c05bc19166f33fc37064318691163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59361c8bdf3ad7cf7cbdd2476dc6d42c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b315e281522ffc3479a87adf7ccc5a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974be0db5aeb6416b3ac0ae6b7b3580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fd794aae774b2f691257dd8146f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07073c0ddfb32cfd7927f06e5d04d1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f756f1a47981aeca41618d91239d498169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553adcc7ae188e5adec7635059117b79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08167aa26b80ab095bafe1c17d1b75b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed0aa0d35a3e70edeca1138c416ac3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caf9d799997f4cc0a68432da15aad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae58057591713bee1f6d26e37b3b76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca6d1fcc142b65dfddf6b55de92d46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67eb91b291b1e5f7e23f89ef628ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf8331c1439cebcc4b0476fed3175177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f0f511cea6bbce93cc3afae3c3743178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a506d0ca808d739c87a740234592179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b648ba7deb837cd294e6b81e0a4eaef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2496b5c86a48d4b155169082a504ecb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48224e89827b0da46b0c0c77dc629182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39fbea6d74390cae80675f9be378cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054a66c626dd81a24d4ead221ee88ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d2c877706511b0dad9c50039be6ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7acde3b2adad0a0516a85279fa586186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fa48f79f5f0afe6e26df15297406d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790486e84a9c4c087abec094dcf5ade188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c642edb0b732f7314553d0a270b2232189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5d5d2301c4fc5be07716ca9eeeb22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f98569ba9dc7e7197510dd79599911191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4aa0ecc05746f29a6c9b73a9ee48a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722136984febaccefcb71f74e2ed72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76779c5cb97b30635764eb84c7271281194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337585533e045c546349fdbe5e793fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a0aa3a18688bdc53d4da9b746190196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a60fd69f9c4d96b39ef19c34aab31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c94b45e5a9fddbdad5ff05463cdc08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598208e6cceab5364bca4c4a783a26fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55086153aa7bb1619cd9768d3de7d7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bd066c8c4252101f03794877d1155201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0d75a1e5e868114b95629e2caa0e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d1ec952207cefddca33d141e048e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8934fb8dd542c6fbf945c98770915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6ae44eb9c97a65bc85204ac638fb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234ad563d5de5c535cfafe6dcec5c83206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828036b9a20ced767c8f6cae05a282a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea4658df400d6dfe0902da4f8681d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320bef081864f9dd4260d1709da7e063209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0870e2f5d660f6168e7271a13226b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4789bcb311ef2deff6f7cfa72d8836211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129be88340508fd32a351cfc2715c63a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7352a04125f728599b39c4aa9564690213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf7da1cced454437d61cafdc54bae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32bfb914e6e3ad192b7e4b7d32b42d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325374cbfe073dd80b5e5d08d98c8c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b39480d58f26787d83b1f7302314217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2868c562ed7870bae6b450a4e6bb656218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff515fcc5150d5e0ae656866eb42db75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c6c32a0c3a5b7f8368fc7677ace51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02933331122536998bd335c6f5787e6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58be00208542be1bcde9e91f1adbf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b761f6e292ba3b27bef64b61267e08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5584ae13fa3161fc20562f4796e666224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442857742ee1b3415501cfb208396ea9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24fd8511dc3227d2254668663c2087226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea86d0c450eba1fe6abebaaf17647d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddc4397603dc989afb9e2ae2ed865228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e856d6403c3c580682af7a8224bff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afaf988338879645a9af1b31d075af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dc58654c8a94edc8a5612b136e297231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb037213f7ddef630e0b159702450342232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e87a0cc9ef8ad28117142d445c8a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d28b52b6ca9f0f921fe384316895a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf94c281d5a37de2c077ce168682fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f87416781983b6b8a2c5a25807f0cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b75debc64b1cb55c78bc06a962db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a279f896e51d057e39c33d0ce0f6345238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe058a9c7ed0ba3135f8fc4d55c361239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbbf3b403a4e32ab224b450ef69c58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3aff811f1f93dbf282c4d8d0bfce0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b1c9f15ebb60d582158c3454985e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e217a0d98fcfbecbdedb34fd1c525f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7800741e6d953928a2762c245f18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a285d06c9d344ba9d947c0394df7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95a326d8e9fe0693225cbed0996a02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328a25fce627e19a2b9d3aa92beaca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc16429df55138ae78e3e1995bb5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373997b3c9c966b48ec1e78a8adbb50d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8a901b7c4b127170c0b97513fe9ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e65037ac2ef1e1e55a69422d1909b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262e6ef506699a45f7db8265570d58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263e051c3756eaa33fc1894b1ced6e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df692399ac605429ca7a1f51ef30ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416732ffb409dba8b9ffedb6eec21f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d14bb3e5769b8492f2ea8f8acfc0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857648150bc85d728ff2698890e0422257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58356a170ea89f352ccdb487db9703b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849e3967f128a321c4617ae364706dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c866a962c14d0597f7c9bc0007b03f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb10542815659cfafde755648bf601261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a846ac8fdb471f676f3169708e49b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ee64b728951cac5d7c866ba3f869e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb647cb3bf3f1b5e5958a506073e048264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c4de81180bdd2245b1a0ed383e92a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef3b3628558a3045073cae9570fb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977b1658cbb2dedf5ee8429c491938c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513387a1a982c269de94d8d0da7feb69268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd9b356dc6e19e65edce28954f2bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788513185d5d197eae20e62ea0fcb8bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6966a567c95fbbc4b501350aafff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79944d8f6fe3090edf8224935b5fa9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed773c8d7f3dc26047aa7e7a9c0f7f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893d9b78e494199e296ec401da9939274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812c7e0b29e2ea27b0d1cfe17a23c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d9279479f1f6b1afc30151ebae2c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec01f68af015ff35018ff6f68bd62e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860596685b6f628a028bc918b95f6a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9438eb4fc42bf77f81203585299d89279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3437e562282a2f62430b863fd3ee5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b855f99707f9730da6b192e32f5857281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0368764f25997be291a54d4528d29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a7c4b3609002a88171579f964b687283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eedf68e89af6e0f96984d5fae74cdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0397d92e5776abf178d20fb9f70623a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8307709521de3d5cee05f081071a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59402eca5434f7a9658c4f8119712dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648049994fa0ad714c7927bb54ed685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da5e25ee563e3f4776024867a04011289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ccc2705dce7044ca18dc4033e1b34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2778699056ac239cf9452318ba677291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a6c0e2aaf35665a34fc450b628e01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b6dd28d4a5020a856e45357b58a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968dd91dfdc79052d3672d80633b7e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385451967f7182d3d7f6952a3162f068295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bb40e55d4d65f3175f2a350b8749d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b720f17050510256e40e2309dbf979a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdea7e14ae7a98ebac2c343c02016c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df23cb74aedd231eb566ede2b2853f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4ccf04b3675118823a8df0650006300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc2e441b1bdba841886a564f3574f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b8fb24a6ed16de8034dbd50e00f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2903defb1125ee128ce3469d1102df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538fe3ca31db14ef5197bf9f45bd22d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3296fd951751e42032379a88ce7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027fa8fb44df6e2cb7c31e5a36d33a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f2418bce2193ca35f39c2ca3616cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b97602b2ece2ed68a5f332fcf2aec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0befc8320b22a1db55fc7e625a8b53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbaf39c30a0d89417ae1eea4065138310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113f13518ce7c7e9cbcc456079f0c5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dc4ba35b9b64edf2cfecc0d1e3137312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14add7024fc06ccf00d087de8fd560d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3595f9b96c001507d22c23d65292a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0b9ece254b93ccb9fa001b1075e11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347578ed4310ddade64f3c64108d0a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd041b2b594304283eb6f2c06e2d6ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27740d0e7a028933bf4f94fc7d4ab3d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ce80ebe90950841298a8ced1c8e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3addcae6a0d0b1286d4889f4c631a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa150177916f661febce527f57f91819321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166fbe7bde818c1bf5047ccd010f820322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100c998a7fb1b78ce099c41e19be3a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab36a2ca01c63c2a267117ecf930cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a89adc78e66a15a6f29e91dd63bc29325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded3555be166fe576b3974b8989c247326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc185cc3f324099d17c097761266f8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92587da59a5947d3731a37e3a11a92a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348f269aaa7293ed1db5b48b430b0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959bc2eabfd091ee16e9751eaf78c9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ebb452bf26513d7947ed7b48e657331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed71984cbb1d73b9ba786a45c33cf8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85d9de38e80f25d3f27f2e1b375180333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f55995060571ba0e01325c4b434d52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cf6b935399d53a713f63700cfec4e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e51c1ac588f82670bad9053663668336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0ac6da2f804dda07246d6be10e95c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e96514778995e8d8fd4e2ef6b2afe3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8269c3b222ac5e4af8f59959f02346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55c615f58ecac0b4dc543b68aefad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf874bf8d4937d0d696b4e935dc825341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d5858f8aff7ec04c567a7532dcf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ff40d61157c9b2dcba20327810242343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23902b81a7ff429e407699be2c7c90ee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b222ab885181cd37f760132b751334c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb770aeec07b38050f7e643c9072baf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c75af05901b3d69016712c8de661e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edceda90048b6a52a4bd45e9aa33fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5015fe85735addbd37efa0f747531349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dea6c8668c243723973647da939449350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50dcd281f00b95fe600f0d64bc9b16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d74ef7eee5c738c86b63fe632f029352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b3caf8ed2f4d0eda0d4d46526c8ba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39140af82651ed9b823d8f6ce666aff5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc353597ce358ab2e11d6c0257c561355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c7c31a8a5099c66a2309929feb76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36da9429697570c2884636ec1b4989357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e77b6f44f11ebff25060d115f548a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300df8852d18267918df53ae427d928b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6083c79984c9defc2d0414168bbc40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f97ed34bc5cb556097f8d61698a029361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c5cef56c960e151438ea11d3c81c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec2b14b3e39354b4385452b4fe9fbb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a189b0fdd858cecf830bbe651e227a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c189aea4125e6fadcefe082caf00fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167386fea87d766f60b25d602fafe35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c873922f52e0c8c86e894e7466f6d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3298f8870342dc227de9df0fe18541368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9ce1f3bacecae9e05a4c76b4fae25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064008865ff02f7cac4fc15d46f7b991370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967770885d13ef1c211b2fbaf3b7120371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7a4348a947fe5adc6c09440df2415372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af8ebf844a85469553ca6f08acdb3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffbe933e80cfe76f8bc1fc63ccf64c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744f287417a3459338b55508dc3415375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0a49dc9758b9829e40f794974b13a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29437202886dafe9f9f366c91db8eb44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98180ef53c6dbee25e28db8665c7ac9f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2691bb683d80d2116fef4fb393d1cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee135b03758f1d4756ad790d35c8dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276dd1e2bb9deb7f074f442dc5747f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723252aee09c4dce5d09d0ba9f529c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65751da6fd07c3f1d81df7d83bf075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6580d46eed1e2c6fc9e63c12f0a566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edc786db6f1b8d452a5006474e8d0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797661dbfdb2a7cad009c6854164768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f05224ffc7ec4138769a9f33161529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29d8e7c182fb8a321606b5b00be05910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e91c41538ff8c48fe7d50b4ea95411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcddb92574d282e965f9ac5831c3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff8b698b6bd9c2b71302f3eea3444713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bccaf147d1f16258100d940d870de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31803ade6320bd10cb6c37e5ddad0b7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c076c313dbbafc3e83e2f458a1d1b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee0791edffbedb47a0fcf23438b1ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd1e07f5d2ca5ff1f92b33bc5cf3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c331c951ac25e6563f5c8491c0dfd119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f7570d3f8f63fd6d8bdb58643fc9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b62465341993cd2586328bca0aed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0630e2825d9fb0853078e61ac9a0a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77f2750cb39728ab934a8e025aa5e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3daeca45884d824b49e2f27cf932924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cae0a82115e3be99379e033e7d3a6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed7aff7406b9444b500ba89e63c3d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820c4f95b848b7b47599a1aaa339b8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570fe2ec0f5eab598bcc40deff8dc6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0201a79db3c8a8c395ed11203b2e8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5adb1b4ae6f50a322880c12248219030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14985fe2084153fcb9fa00f68d18c72131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2b0896ebe197975a672aa4638a73e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660df43318ee8bc36cc0dd74ae7c19e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcd467ab303dc294ef82e78f1b477d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380489fbc55f47233d1387f23716aa9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab6e6e699825ddd72444d1d568f6f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3a5d7215c4ad64161b88ce47b5f8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd6b4d70262472aacd5209d3415b4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa955bb596d3bc4574e4498ce6a6c3939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a088aabb0f24606063ee79f7fcbfac340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc914f76cfc3e3033f644b98af4d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2ac2b1aa39d1bdf72952a1996d8ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887ddd40fa3aa24b3ac05036a1c0cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ea47ad2e6d65c6df15cd663362c6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecb5d46f73f7fd025f6b58da4381245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896b8636e8d7bf98ad7f25d64ed45646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9d49149f957cd9cd1dc05cb3f21147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdfbc9553b6cd8c16b1c7ea5bedb6348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f2c4ce50407b6afe2587c024c40ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31d79395039fe36cdbbdaaf56d8da950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a66b4fbf4686c17fe6bdbb61b2e22151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ccc4c864ab85049e966f11812a1cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66433324c42709e88cfc1daaac01e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e51beba03d975b0ad00c70eb3d57554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4301ffaa5d1be7a8cbdf92ca463284055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cccfb8d17346affc8e1f44feed21656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da10a4a907787d17daa7ddd9b2645457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05372734fc57026065ddb9bce3586458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4ac287f81a613243e4759a6857b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68675d7817cac8337687bcad73676b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044defb68059ec6bbc8942abd38f111961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21277f01f3a3adc483c492cefa12c69862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0afb469dc3d3f2058dfcfee258f2f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80917083130bc30f4af6e0c2baee8f7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ee30ea49594558828c517ecdafb5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f4f85722eeef1f9eda96fdc5d46966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ffe70d22c3fa5a6aef0981a01ef3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e0ab7ec78b492e1f04b293d1da4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc6ad93ece3d4d0ae9878e74d9e78669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8d243e456fdee1d5b5fafe14e463e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef108d61a70ef5d5387111706d000df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553feed3c108681f2a4fbff2dd027cc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0767f18d5db89cdd2f38cd4c219973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2387ec94d744d54c117897e09adf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c2600512317fc32d92cfd798065fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253c3043f5875a6ce93a8025f52dfaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9934078d3b8c6833755035a835378c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de10688e7d814ba16aca45893304d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c70d4ae666e40257a978fd17c54a5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d563a2abf7e5e03868c9ea95c027b7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b45138bbfdd058f43ca5a4154e5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc216b38075b198b27773dc2954552782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419654c28b628da814855351d4351d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de277723a82273aeaeccae63fd6f72a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536b8528f40ca77b08dcea2f61401e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb73b1c4a20db31278aa4ea8edc60586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9532ab03fa8a4c556dfc0c973aa98487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5fd0dc8300d77e5971dd286cebe4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134c8b7948152743e9b61fbdddd08e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3aa0c7b971c197d7449d7496e3ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d34d07d2a984c446d8dd7320c5dd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966261345e659da9b925c08239bc7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98361c585a7089d3daf20896bb862b4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab81a271cbcfb81cdd1f4023444851894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f0583b9c9d3bd068ead3d6fc0f33a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86922157ee045b838e8bf389a6928fdc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6b6111d854525e765118595a431f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ea670c75b92a5c00f24aae57b56d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10798c14a712c2b488f7f842afe6eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8a3878f8b7c62c4d16c4ca2833001100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05c8234ea4bce005bf3adf8b1a54e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451159c816427ad3b90eab900177dfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cd2eaaa4936897e8f97b808ea28ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c120c3ade7cbae56decc3b71aa8d86104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60a5c20b582073d7f7e2e7852dedd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df0d57ba6b97af16789edeeb9f2bde106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270a6458db8c17a8ce80092f61c2a4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204748556e4595d3bb0343a5f56009b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d9512942428bf6be8dffeb18d48e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193056717e0a220a0f28b630f7a7b9c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f28e6f2c67e38297672253548b6be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a514f0c0659069292d3e80cd7ec0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1d106335c739a5a286a76ca9b06b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abefbc34431bfd077156010fc967aa4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249befa58e29a6151e7d830a0bdced7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0b89354d9fcd17af46abed24e1228116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50c6ad25af92a52ef07a33a42f1f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee39540e183dd4fc94af4a6b0f3cc27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4094e8992e78e3e7649e2fa0011bb6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1fe57a98a0a5abc524a0a9dad4ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42af30ab20f94156db0d2043442eb1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ad3a0a985d09c8c1b03d79a9102ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa97ce2567775003741ccd1921b7e75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0bf4992a1c804075c678153282591124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8fcea3e98e873e373237c05e7ab8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfb0527f3c2c8a126396ad2d8198ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecb9d2fbf0d91ad3f0226626d32562127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94773f8607a538eb49fc3609ad4e3c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d1e330b5bb8a80c14c9687b9cf86e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b55913b1ba81bd157a29b8e13cdfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21eec27b9a2bb53ea70ebd72e138a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae567a890f4b20f0471b4ab7fa46d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a22e1d2c652b10bedd636aa72a3887133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84846642d078f745eba2c4f0477a4a67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da6fbf1979dda7b6bdf776b2d09527135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f569beac9ebc5a0d3b3ea01d7f3d4df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc750fb442e876c8c3423794415e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb71c3ba74c9f73614973502abd617e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a4fdd63137b08fca184120621f981139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c3e960700211b059afaa6167f5824140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef97af4eb69427f7f05c96d704b4b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965e9c2d770f2ef16c1772f2d0eb3b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661459936eb2f0f81981e5f1f3e991ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f360de4525b8592fb18034e93d17a12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27680ddb4c079f212fcecd506454721e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26b04af4fb57d6c0b9720966afc1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d14093ccb9aba67323987af48c73b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ce6e625b94b844292a299386aa91d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ae74c2c69ded47396ae33ab0b8ad0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd53b2bdd45be5af9ccc00d30d62fa0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c18d62e614200b97ec2f6f4c5370e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74712a140e1cf8518ca35aa69538baa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6add717dd4d6c75780f289c6baf47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bc1bdbcef460a90556bfd46043e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ade6dd0f1f1d22e682d6385b7b4db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330f88d31b271e4edf223231e145c83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4b80d3c43ed2ded9419cda4f0650f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe302bf12f57e16a24a0363ff61c6d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e969fa29921656fc3f6949e2a8d192159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbddb52a6714f0af53c735811b3e27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbbd7d38a673f63db6ed7c986b615b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b11eb51d42568c831b4ae4cd20c4c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88fa3da888c29131f1bee15127f229163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba0d6000c7c3e65266b194f66ef5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d59832bd0336c848276e168ef1f96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f48c3ab0529c84a7d16c2d53f37ce1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebfbc3e2e7f16a15a389bf6ccd19a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878194fcd2ff6cdeda229fbd889e0882168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c4b6cd76fb24423015ade606c098e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cbdb4ddee6f8d0d368420d459209d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab27a0ef86b6d77add161ef36e4bb55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1729792eddbc7500722306e5df4c00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb4a2e0db3ef541996657a84567156173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75f5fbcf9581f6b304e481d9fbbec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255be6a005bb9896b618574c161b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861bd548eda201a54e1bcde10563470176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6d06808edb833f588c19da4c6bda7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4f3afd7252dfbdabe80bf7cc3d70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb436c4664b0dc7f5fc408ad984c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b435d132d8afd0fd6c0e43b0fc796180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55a54258c2c753e12a35152ecbe9b0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a9b52ebd5efb89b9994b21ccf3667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fd9f79183737a030be9910334ddb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163e35c1694e2756187eab9bfacd459184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee424c51736a9e7a1db38f0ff735a73185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714aa8b4a808897873c94e084297632d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff1478f01b013243f926778c3b5c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263c600fc0f3e44c5f0f86af7583e97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310da4ee0dd651c2563e35a1b937b42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2585d59b42a9d400c07a98ef4614c71190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06264b165de05be6ba317ff656e244f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccc1fa19cf0a58e473c522a3aa3fd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df162a6643368e91e08599af113b6392193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7590376bdaf8213d3d2fdb56794bf24194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923a24bd9a3aaad11077baa5a323254195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e5ec4b19780a279f170f5b3a0969196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734ff7c7ad969c28cd2031310040ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67ec1db69f0c159e02eb7953238b3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3806ff0cf31e848bb90579ac53a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4508cad0556216344226440e0d2ed5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a91b29f6a69f354b1f9df8adf4cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743d461f023c518ce55d2bdaf6a43a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958d40a2864531dfd0fa525057270d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3b89de4f1d78561f18f110ba0769204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63093f637f28fa9c91904fd9194774be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a979b3488b27a6a77cd693dee5d5a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81152f94423e39a1b01e1f1f090847c7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7962a357bf5dd52d556b4312ef3f255208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96017b4a262815762939bca73c14d49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5155e017c887c66928a949833fa1ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908363a5639ccb243ac1787f4d06c9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c0c860bdfb106c1892fe5bc36026212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5a17dfb9067587ac0edde3215d6c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d71d7f16554f8c9a2adda6c48ef34214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737a1be6667510131409f9eddda3e1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36749dcf36c152bff4bca729d99dc54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a0eab7b821c54371bf1ee3924cddd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6f46cd43147da7c1d8d80e108e29e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e50ed15f5346009d32b967168491a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af418ccea876c93fe4cc2eaf4ea61504220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb3e669cce588db7401a11ec3b3747221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdc6f068fce8fe14e720707311ccb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476931d3795d1ce91d68ba288a401ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d60d5bd11a28c2f3590317bda90181224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf95982b09ed7bf9398e70925b2bbd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58ff56e8b5d5633f7cd33ce14cdbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee2d2a4ec09d540a9e2ffa2deeadd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecc58511d05a0a900b9360b5a94188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc16fed321a2fc61a51c464a6f3ba3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c743f35f03ddf154e4951d103d1a34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59345f72d40687b031c346ee678633a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d6355df62870bded7e12aa0cf704a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c809eaefb95d7d807a6c983f6c438d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbf6f20890673b197df2bff8a545e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110a6f82a55aa2722ae1b3836687b37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab39f7cc45f40c3aa0adee1d5e05b70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2070a24d4275d4cb692f21922e2505b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586cae80f5cf5d3f1d822d03aeff477238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e1530547bc019c86f9156e6701b81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71de3a7a4c8c06eab7ab8d7f119210240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5682f6d9560d41dc78ecba5a143c910241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa788b12c83a6e15aa87c2ef847b745242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373213ce3635c8c98a5ae9975b9dbd21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f2c3347f341337e11ee0f8d4a13c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f343cd61d9e0db7c3982fc03448a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae8bcbbcd7ab5dad7834b844d1929246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2145bfa0bcfff2c95bb8e12fcc6ad9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170690d35bdbe2f9e45af9f6402d09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10a870cdfa9a9c42226bd200c6b1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9c75b7a8d351116a5aefa8696e860250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3783263045d37132d2bb9702295205f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5c60198475f9f4c7af4e7d27a49e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857cfa39f96bca79434237a5ed3a6cf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d1df30a6432d1153769e864bfc8ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16182f1e6695bb7e481c6715e98794255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935b7cfc597879f97c54381aa852ca6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db72e81720f577559440aa55da8a38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc149e1feabd6252e55c47ff7da7ddd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66709551ba3fadcca0406cbefcd00a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf44a71d7c072bdc755a9c36770abc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de918f3014fdbbee77754730207233261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917b624086654c60ae6ef997de8cbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b317e5d996d0d47023264f434209c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fc939102d7739eea4027995894bbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa462946cf6250f6e8db7b0aec03009c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ebd7c6a9a2e6149013440d2c017fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee838e960d848ab42f9775a52336429267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946f829623744a515c09fdca100b92f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fab30f7ed7aa8e7464033a303285c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711c445dfab30ff90a2641e23936e65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20abff2bfa9ad1fddefd8e35123ae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17aa773acbbac78c73e0371bc4307e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4e593514b76d25212169b9cd70030273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd611ba071bfd1407b2685511de3c21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba073453588b3deae0ec00f4f76c247275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f91f4a1981fbefa05fe3c99384e2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccc543be93d42efcc82f41afe7a499277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae9a6146ab362c30194b7eab83f9a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0c2a4104a1356ed7c8dba703ec921279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771a5c27cbdc9c88b0980ce84c0a1c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf80a0c8ddca5859b531c26fc65fe7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e94d2d812d9d99fade836d687361282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05864d6b45de696cb675b755701b3b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc0093fc7186bd765fbca9e609d19284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141620fb328f7d693be4ac17629bc617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f39d9b898c823d97644bec378f1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508e045699b159e9c843fdc9fbde80a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25b2feab5f15700c9eecbe3f2c33af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62c51e80c168530e6a5c8d95f26d31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c7e6b23f64e7766a722e0bc46cbb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c50bd7c4d05e2f6037997fb9cfdc2a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1b05d615e4c889f271d13b327600f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6330275bbc65bd23c38f3506fbdd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f4b8c070ff7acd42f28bfdaffec6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc073bafd4eebf967ef1fa7ba26be5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1100b185343af43ec35b7f36046f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b219d6e11b1e12479444da22ffc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4694babd4301ff44c8dbe7df8a65e2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6dfe32dfb8dbc541c2fbdc7a4659a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6c9b3d2852c0b9f7d9ea0ac4c9dff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e9b92c58bdac5ea2bd3d46f3cbfe9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7127260064bae6d9255c8d83c728af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7649ae14475a110e310f27ae55688303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ab0b8b22a3b5b5ee1779a648da0b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728022c433e3ac89c1dc59c72b8c301305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e34d0d5559aef0878b03628ffa57c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac92b1505b07acea9bd402c924ddd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8d117fed3ed23ff767cc328a970d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c1fedf32021ddecd84504767a41f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fa0109ac06cc3d55a76a922aa571d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315af7b5feb5ecf488a4b7110669454d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639dee7e810671637af22a36023a44d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2a862854ebe4d9fea06179eac2ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334d44cac8632a00e757912ad9afc47314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed00ac1f12d7bc71917b2a407351dea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e365780f737ee7566f6e6320e20a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51894fe0a98a45490e14d98466993675317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456cc97fc2114f5e738001f8772a877318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea6914d4005ddce50e259c05cf447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467f68677ac9ee53b9d60d966ebce2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f658a9bca417fad0755b0bda6d9a190321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22bc4abe91042fdbd45ce9d64d599b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a47112150238548357064aa4da023d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac0fe5aa132ac34f56b5152af85f30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1eb5e24c694437cfc26da6b164284b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840c6f3ce52253b52fac717203729a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e9b4c44ab02edfae17099878f7ee0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c46a9a743c1163c6b2a39453faa432328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4168f5665d7ab289e74eab6af041e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441b21d02f747c152ac26c12aff145330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bc1e2d3c6deb63038e169a19e00e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e974104e07e1e1cca49e4c2fb1377e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4663c6c8c0bddb2192e3eda8f451dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22898f5e5ef5bb5128c5c449524697b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf850f4ccedee7faf021812131bc561335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5188072f588b3d52a5395685007cd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb90866c7561b826f5107a8e90003a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813de7dd048e455b0ffbba5e24979c18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d63afe1964efbd070c45eb46bd2533339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa462fcc6a5712eab0ffcd0be1e72c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c1c7e3b18bbc849286538ee70f9b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe6f002f38397dca700fc50a38ca3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1688f2635ceaf3b4601b551079a834343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29bad42e279b0bff5b5461c63d0f37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e765edc62021e4cb7e3d57198d3ea07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba7cd4bf6b3482ac2233c2b2d5c57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de24a3a7ba3f4d4b569bdfa5440443347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6b412488e3639fc02d7ddb68bee91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80b0ed349ae5a26db4aee40c14b62349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515595e39d8420521b3e5caa45e019b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a0f09018cbe10ddd177303628e476351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8810e8ae0b14b04b967a0c35fec04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aa7d62ffb4aca1895d731e2c0cb31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebd9cdb0f6bac5dc9731c89fad791f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee2cbd239c36ffc49e003e2e3ce0f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619128d3d5f423f333d042e02734c62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7f51dd3eb2df88448ac9f1ca148d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03305d934ae4bd19faf16c3ba71db23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc5c216942a1c28c4eff1050fa353359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c7d7d58822a3d35e6f82c008800a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6742abd097d9d04ae85036888cb92c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb89479539eb57d8e37ee4ede2abd8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3eb94f50397de293985a0b6b7a32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a4a3b77c2a64417e22ac0bcc2fc3a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c96bf1ddacbce822b7485ea515f188365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66642d97829ba797f51108ab03f37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72290b24e18d0e78ffc3ad5bbf179dcf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4282a3e1addcc59541df2a575afd4c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b578d3f2a892aa84a5a182320a4d183369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411b04548a200358c17445842da1110370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0578f03056f34c1c5f309bb0338773371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aaac5d67e90255cdbcd2b6014d670372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c6ce5faab6a6f8222d5d09e7f8123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed20e35eaf65de57ddfca2cb3e6a54374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6387b34757e42e9f39556e44eeea3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64786e8bd3711a697e391f9430e69b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1973e3beb07359e05bf897c687d6c75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37a60e67201fcf79b0876bef6b24ce378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>