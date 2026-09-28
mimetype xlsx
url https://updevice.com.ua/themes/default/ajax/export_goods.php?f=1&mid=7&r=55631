--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba2bb8964ef45efbb82ac0d344af501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b210135f24cd94e3eaea34dc741892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaaf9bbd4d50b4319433a94e738b123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9a74c8a16017462e3815aae41e2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0aecea49c878d258d4dcec3373f525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486607abab63c21ad57554000982b1f96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be5ef1504b2143958759418b731b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d323a84a4d29c3664ad3b58e48c5cf78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019eb03c449d97cdb3fa17b492d2539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36df4d55e33572a655f2aae8821a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13599e3e31bdaf52c2db9dc6e37092e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bdcb508ee4f796c14347e706bb0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe38bf23d675786a80448488e15a77813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522b757d6382629833f41f29171137f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace400a73f314ae60803d55c83001b6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85361e95e4533e9f442eaa48168de38916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fd719d3c8f9bdd4d478015a57520417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ca12049993f9d8729a023b51524e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614ffd25456b94876fc0642915c56ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dd37664fa9ec079edaf14f39e611420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fac4ce92cae4a244c0aa3b4c3fbe021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af77c44322a3b7fdfed1d74bc25b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f062615cb508723fce77e605c5cddee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8a3c996bab8c14c5a7a2913fb1d0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1cb1ad8eb78ed49746e7b47531f5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525fd8d24907b460399ab0bf470bd6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee535e048b4f21b598742a747b70a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcf5735a3332dfdbd0037a86e3049d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11237208aa3c58c2f511d39e5e4050ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96e75322fc7bf154b4f8f3e072505430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada54bfe96ba85ceb536f01b92181c4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485fafb5c27ad16e0baf02363c3ec1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356790c9cb6b1a4307c83ad259a3d3633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449789c0fc7533b84697ded599d1a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cbcf8d0bd2b47490daaf298d769de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b3e225c617c80af6ab7d2b51120e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5089355c5d2c6907ad8c14f32b30937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfaa654cfc0873b3f3374cec7389b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c27bf5faaac2a8a66a2e37333f082e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd52ebc107b8a95da4c47896790dd4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c63a3c4e967cc9f4c3324d2d5127541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecf9306492b741f2b290a65e20baed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad016cf04594a75da62643bec176f6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98f82bdd94a46b81ac509f924e5fe744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4422354e86bdbf045169855f89a38e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a6bdfa144e4947d19359b8767b0fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74adfba678a3e1215a1f46c014d69b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a1e18eae002e681d822dd8f2e43d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a16494bb3beedd56d7ffb39c4691049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb60b6543f3ba6ebe7c89111b903a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b170a04bfda2d62b087f576e8bb5551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b976abd00b6f08245960d2aa41f96e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e096dc70e100738f7c4c695a851c2d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d15a4e92d7c9e460efd2f2639e4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792e959966cbe7da62a2e6e379b7f1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49528f2dd2fd773001bc32bdca857eb356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a7d40cc6ba704f02b5d6cc62e354c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc42ddef096a3851d39bcee380c1ac858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e487a90b4aa87d83382304d0cb30e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400a80d01b777d1d5a9412a3cfc932f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a157494ed9b4f8ecb0454b748a1d2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb783b49ded21a16d7270e5fa8028662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5685b389bf67c1abdbd14b610a0de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a169cf44bd3ea239209399bf072aa4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffbfd38760b3fbfe94677ac6b161465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952edb66d7d1d013c546c53cc5695366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cc95aab35135daeae8df71875697c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a089bb850f74ff71a93a325ba66cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fafcebc0271798f5ef177901cc81869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced615667793d986ab37f14e954e04f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49cea1a69bed3f1ff1551138fa807d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d313f0c02fe9e14b6e773c22fa80e6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64430d1d2740131443a7f76d820279e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551cf17d352203eeb1bb3a238ff625774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad44f7ff1953f0feac8752b6bb4b6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1dd681020befebb8e9e3954e5688676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a4cb214bb144ce961c6d9ce6396b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef0b25116032e35db7dc03baba886678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ccae37d2e2f6fad494c0b9b379e6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faebd156e74839a619b10633594160680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd966f069f73ecc3b2aed3fc1c99fc1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8210e1cb475dfd596c7cfe955b755082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea9c4ae2ea42faed6e9eebf80f50083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7436ea019370409282c60dd210b4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b826fc1721579fbcf834d52f97a31f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0f48f030b6538328306d6049f3aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f755f5d9f853dd1c4c0565cd08587287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dd3ca18d0b3a285dd5682ee37d35f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0541a408f496a4694943c3039e4e5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4e05b16a0e147935886f04b5dafc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea0298ea1ff275b0ea3714eafe2c8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1625b4e4146b13aeef50664fc528e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa1f469dc32f87d7e99fc0ec8494993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364095635cb0a8fa2f785241754458db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d6de84479bf7ed3c163ad883adb5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45393e12a64d01ba9e8e8bdfb0e5fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575ca96bdb7fec84c57e1a25a9c9a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec311b79f344c43bbbb75b3346fa9ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514c31ea8af2d0a456730bce93401299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc107fcfc8d0080a478233a959bfb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9f04ddb763b9821d01b9b217dba2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbad90cd2675c5aa544bb713edbd51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac334d6d1c9265ce5df03eafdaccd0c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b03193df9d4f452426da1596c5915d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a27057e4986a3d3036b15577b498105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2a927176b8f0db7ef255f473c8e34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d1c6533066db748895e99be62175107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c49994bb81acfe2c0fe7c8bf6f58c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cd9007e99bf1c9af72c889cb8bc99109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f97123e180128f25bfda7fcc5213f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a1a25c735d0d6f42b762c55350634111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b4116db8c031d0dc7f4207c1ee763112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054def259772150a5c744144a24b7a79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d59306e73fa0db457586b9fdba923114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bef0bdaaed0207e50a1015be8d94ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d333cf818d09be4dc5507ec2ba7118d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8683662db3a644d37ed5439c5cfccfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8779c800e9eee81fda6d6275237172118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e662d7cef19eebaf3884be89fd78bc6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752e30564ce6f0bff77fced8512ffb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcd4194931aa3886221207d92685e3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cfe47b278e469efd553b3c2220efe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea27b95106926dee35909ed599ccc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb157497fb3e2800667ad85ddc47adc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968c9fb6723124ee85a80ab2b85b7f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906331a0c16cd84ab389bd93068832126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979737851cdd3ecf8c2a9c77b68e903127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fcbc362fe7f06d94f2ad0de544684128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30041157cd648846754ae53d5c739151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea9fc2a34eac88ce84781c5b9eaecf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7348c4f72a8dd05dbbc004c46fc59f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd6df67469a65451d28bef961d8ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e6c36b97dc4984ece56cd61bcc86c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4b29f159a5f932474b60b40adbfba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e1507adc1ba2c9343744a69086dd7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a34c38e6452ca09fc3128788c5a919136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885193b6de49e0f8af5980ab201f01e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961aedc453526e238015c07caabeaba5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415c8c59a84a00725f835e1d56d5c84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b1e4eecf2e456be7b59762457288f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f898c65e27eae82117ff1eece56f170141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44bb60d2ed048e435ec196efee5d0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1d140cda4ac3a920bc4a8bcea0115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e600cdeaa3ac610ee8163ee07c3282144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d303a1d7cb040fe4c20480171185145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3b96b3c253d3fcac3bc6ef9f00cc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ad0bac6d831a55dd8699be016a052147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2728ecfeb27a748629bd928e5fdee80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae689c91a249b14fa1a3581bf3c5fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af90b96438cf19b7c082258045c41d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989b957873ec3ed0c7fafc9edf53752151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2acc5d046f79be590b70774a17f64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429d9fb82a8a83a01fa3f776af66f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc80ab8df86e821ff8167d9715c3c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536bc0ca283523e9eac2ff7877e67f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc45a8c1722f2d8b5dda017f69aa96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df7ed518bf8f5d9ba421d76176a3b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b20b31f80ae508a5d2e7031b097e12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48465fabec981466fdef89762392d2c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247369c9f7ef100013fc63bd76d13c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12ede84349302a9a222265c9a058d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffb662f18898184b56e6c335cb5251162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974ff1167337a72ce6c8e9c7410707163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e98f38a1810b7a3a27428b5c7b79164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286ba899da4929457bd00fcbacf60fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c8e8981f97d8e318cffaf173f035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59bc656ba46c098f7bee8613cc0f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2371222ca0f484d12cdd78cb709282168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efacbd1aeafabba0c26992c86d6c9b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d2e555ee5fc56b25b2d39ee4b532b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0868308dfe0a4857741e7fd4ecb4ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace075d695e0111291c4c2231b41a60172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fc5634f083fe65bfcbaef6cd3a983173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af39921e1fda6726c5fc2c1b368cec0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bc22d8b53a4333bd1a23cd24908e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003131a1b355c85b2c0a77b50ba30e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd980924c97ff8c20b2bf5d1243334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b78665d9cd4b39eadd3fb5d813c81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54b3ca880f181dbed6b4dd8a337132179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cdcac2a6ec8dbbdd8182e83755ff3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265f73ed3971794e6d9a069d1dd0f1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f789fc9aed21ad0429a333fb1c7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f30a8e0ad484d6456d968a9c5e6a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c98b254a3f1fb1ff37f67241196dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a809e23026673f1f7f1aa2bcbba4b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69f24bb47fd4830961aef8a7cc7f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970ae3734184eedccf14da6980c259187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd965f33dd9f88173915da79bb175a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeb56ec63d489b7f46bc08ff3f586e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e36b502b39314aa5bc703b2d0668e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313cc3b03ddcc55953b6245bbf5379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838e3f4a8fd62c1d96c8a7bb901397192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e4b95c67cc2898c8b7c62f837d7a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092d33ed8fc2f2f5bcf76de0ff5d4fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dcefb7bdb5983a742bf3222783ad9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc691887754c0b623b3c7d86ef05b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640af0655d9ddbf87b90611693232a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3802b990b50a74e2f5b8b2356460b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85cc169945988b7ca7b0e8e7e5ff8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7745fa3d2d7b54c9ad6ab66d59a30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518deb1a64720f37bb1260ac5c79c8bf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35154ecb32746b67616559ae6322ed93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240906046003356a9cbef74d115b7334203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139e6b652908384b212a6656142f484204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0c4c7ddf68ce0a21b1b3c311b8117205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab56f3c64d91b6ef6900e46d822ac9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895690c7a47b45e7ef76e6d1b49c82e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c6b348ea8e0f8c0c69ceaeb2cb849208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c586eea55d323a89eaeae867093b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a4aefdaebef787708fffad0217361210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c588bc2b044300e8a11b2fb849ab1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1a0ddf2587e087624ccbb344990f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714eb30aba6704612ee8c4847928d705213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9416d5e9c57ccd3367bb0c98c35152214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a19c4c6fe1cfe7366e1f4c78d5d73215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e55c5449ab984ce1f837beb419df8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c86eea44f1490c03c3a9c72570fd74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7443962d9f505ddf7feefbcf98f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98613af8769ae831739d52ae016a8c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda143562ee1f5f4fdc4c31c7cb9050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c850f5badd18c5f3fc6e101164b0bb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f385ff8ec8feebca0a3160825bad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcda2b8c7ea6d624a8a12313c7ffc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe68923907a4ca21823301c6680d12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369568fa09505a20f0f862b57fbb958225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b578e04649afad103d655cd3584445226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5827307ded5dc36eaf7d9515d5cb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a4e5e5c8ebe784ecd44af89f1dde228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba054c23cba17946e5a5c91be40e846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f282a29935ad7e8725c2d320da881230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02470149f6c9f7aa51c61c4f9589ac2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c95b772936be97c4cb9b54675354232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5608cd0edbd10b0f53b3612b28ea3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0affc31f68603d1b737543856adc92234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddce4e29add904152d0c7bbb85c8d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3e6cf91b0662b92b32744b348ec1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333941e1698a9ce137e42f865866166f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2a4072f456bbb778e4a695380bed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d83b04ca6bbac2988aa5143924f135239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec24fd8bbab0161348499988d82dca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cce671bf58901ce79364d1ec7e775241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a0f4d06eb4ae6523b3c05f6f66b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f91e6777e4e7337be5d9c8545918b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149e6f9944cdfac0adec1f0966087a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ed28ab210b1ea4cb8e9add235439245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a140d86a2fd6652ca6ad2220e1e0818246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375521360308ac77871f39a7158cebe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6180fb31b9947e5a95fbec6d7fd56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876fb35719932ad8c1fec38d7ab8f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557189473eee80f17db88bffe667189250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63055c7987c306c2ea0983ee937f7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3144fdc9cad4cca163b5f8d3578b36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb2ace80def3d1989ade7cde747b2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d2dd0ba1caceb1ce649dace394e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce99d4dd64ff7973a8428894589e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae915ca54778cfc33c36c307da0f18256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c08c31cea1de7ba23ce3d99e37e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91a6c36d0990348bfba0a54a81d092258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf9119d2dea45eba5a1150e84d8d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c060a3e11b9ad9b3f5dcb2a24a5fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e20df7f1ec961bc72be9f663fac8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1adadb763e9b4e75f16fd3569ce0b76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe6e83e84e0bb1bc8906fac8445576263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38de90cd5eccc03e2a5ebe84585c09c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c40e102ff0107c3557a30f955c986f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6ec982406a8f409453ec2a4bf7627266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c271febd17f1d83d42837d7f5e86c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f9c12c0bb0ee72df77c01031364d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86245f3ea011142c7e51a255dee37da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389821bb70a3cdadc38e2a10b1ea82b3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a4f2fd8253304589e4a99aacd8171271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ee8cedf9fe5395d25a20b23b9d02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c2ec3118829dd5450ee81267491f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e39306a81a40fada94b4fd91bc78c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c6f60867e9d349f526ecd811a4a30275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f98f41a01a05f2eae3f66d2a77ffc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67041e76b43f3e4cf4c52aa571111de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f2dfb1c863d4c098f668d54b2bca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57576a0caf01959ac38b1cde002ea9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9105dc8ed4b00d2d9e971b09515c42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e91efbfbd5fd25222e98ede5055f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356668de77bbadc04fc072f02c0ea6e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec95ba47a39cf0329fabe908d3a6ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d913190645ac03741c3e0cae7600b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0effe273c22c7c1636ee74ca71cd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a25bd9b6fdbc885632bc6d6a7a09e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b59be3115a47ffadcef43b2c689db4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24f61426dbc733a79bcd132867fa7a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f37ca2878c5cde7ad55c4fef79a54d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d31dd7cfeaf9cd2f22ca6edfbf12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1692f08cfb1fcc985bdbe22a87804291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4238e81bb75c0d03b818ae227194225292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043141832daa2f9d451084c1269f00eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7185ea486400b32d4d02c774d699294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb5f556861789bd644a78257e8d054295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bcdcc84d5aaf8f7f7ce2edba87fc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa7aa0bfa02bd63d4512ed7d4f6f4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d066c7283b4dee037c76109eb9c40e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a646a2d69b213fddfb7a676c37934299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8dd610421ae31615fcd62238be2e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7a7a3496b82f007603cc789ad5547301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160091e08de1e43e18b26e0d6cfb2f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ec8aad1003521c852594c4dd82c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac408c132a7f30cebc2f94d903c3b752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a38c1b6ac7b1dbaab44b0fa2d4add0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b49f4c837e6be198b23867c77a7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5d8e00f97c96cbfa1c2dc75ca167a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddb227247320e686e5d71521bc104d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10361217667011633bd59c71f0e964ef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99654c000b0c6a51c699e4d861ab4f2b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6ffc66a9b72aa027a6eded206a114311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c162feb0ea1eac3835d7e454c5a0b75312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345e2b97c4f37efa252b5d04027156313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac43bcd9f2be6a462bb588b9c2cdc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937d28aca485fa9b6bee9f65e6c614315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c485d5d2f663fc52ec828802eae37c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f45fed1314698f2cc3555a7820e78d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2fed40a96cd3aa1f990121a9fa98318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee22f4894d17a458d3d3e1f336774c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f032015eb5b5a5b5625b3dd1e58dbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d1184b05c2bc0f0bdd455e330ba0b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0edee11f4c148e8371b51ad86ade79322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a18f22fa5cf2b220b677ed1b48efd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f434abb773fa15c12a98edce084b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794c41ba3fa8dd4e6a9c5b454cdcbb3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe59ed7a3c009aa1d3e83fedae78d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a2aaf6a6864013a20438a0c2ed3d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa43358d81283154d3124912c1f9350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c3032a180531eee4e5e5ced1df7f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803c7f2aaaaaca0afd6c5d2858a839330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad48985653ce4e2b23fb6e8ff35236331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6e184c9c044689b402631c1930c1b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86bf2f78455cf9a210195e59616d6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eaf8ca8a0739e188edf952a0e7bd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f68d51651a1957abc12d39a4ad0d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b398cbb4beabcac236cfca5b6e4f30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8ec23e1a5c010237290ee990d88d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d0e63215d3277ea00ae165c1d6868338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83ca866ce62aec95899f5d86eb4a63339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64e09a3e4876df24d446e7386248cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22786887f75fb875df04ecb81c612c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149b6a45ac67e72f8fa9f930adb6724342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320215cf7a82a2069856d21d638ad51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276dc3eeb495c5eb16e018307074c51344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a01d224dc4949002db88e7c66390d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba4a967fbaa6cde20ec43102db8d3d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347f42e55eb3ccb5e9a622c77350f21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c87eda0f424386a997bac97a5454a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca4f6b9d4d71850c3a909beafb0f82349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b092b36fb3a65d5491a4692e4d09c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383617bac046060c5fde380a9598fc9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b2d5ac5de2cdafeb5d0f3be2c4c1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b01e595f0bccd110865138a3d04c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccdfdcfa330f74db9aaf2308f15839354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668a0511c53e6e9e3969b97068b61d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435382cf54f6b8ece2270268fddde4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d3fe3e0847f3a20679954eaa35780357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a837668b4487d50b5c01aa27af4e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8d8fc81dd0902d11003e1f63c68d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a32420578473e60c35fe803958f43c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b943734b4895cc4425dbd4d3912a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304c34f246a86945538162c2425240362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08f9a1902716b86394b1f059ac2afb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7374db1c268bea8a1c898ce437aefa6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22c0d34e9410210efaaabab22d4c6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bfceb4f57c3551ed04a94b44ae93a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae617649745bf2c27e286770f23f5f23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346eafbc7b766a046d7226499334124368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b59fd47dd0bcf01c065707c111f21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1b79c5dfd902f56df3ef4b7f7dfc4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b80da0201cf88381d2d028359e06c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f1ab6ff8bb139cfa78f675939113f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2585ebb4393664c00c459018816617a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8536da403d0134e87e421ebae8ef2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d143cb3b9b27d4527a18304f1c44e18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6484f86b2dce47e8c1a9a65da1cbf7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6361cdb08944b222186c8607adaee4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7933b913b5fbf9eeb40e5eeb1f943d8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e65558633148cda54ad040e67f45a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d445b022497d665a82c26532646a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1dcdb08993d178d37027e332ce9ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264eb93f0a4f59e5d029e8fc7de9a994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cc6fe659ef749f32b64f4f9244f755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a687fc6d97d01d52390d61a7cf82f326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814b53433ad7a505d11170e7057234b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea61f70bd5155dcdbc910a271bd8178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a6da3946e8251b502648f3291f0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac27dc203d5020987f6abfc49b4625110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6e728087f023d7cb91c9c4d0c52e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38db5ff2166d01b32a870133d3c994e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073f2312780c035a5f847f6732e47e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69b54e3368c7529099dbfacd9aeb2014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1520563dd5c46fd106539bf3d6e22c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3a56e35fed82f2e0be94f23d2ffc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9d765d16e542d54056f294ea45a3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679a880775af6de69a969e3efbd15b218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e9a498473d2c9b1397b9aaf27cdf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b2f8987fc29e9e0e141131dd81fd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8edbea97b164118bc8485dee90afa821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299502109e412b56be63b258d30807aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645796d2651848a37448c68c84ee538223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83086da0a28fd41214d40fd1547e0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf539a1218d38deee17e046985fe1da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698526f4b6f010be6bd21dcb70af9b9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55331af70329b3e531ab40bbdfb0a65727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f2bb43107c7172c90d3e3d38c6ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9621dda02edeac771c905e19ec9343229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6af58ed741ac7479899f48ddbefca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813379ff133f0149ef8cf0662b4751b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031484b76f25cf766ef3ae2393f2bf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72ae19927be5d7d81c635b54797bfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a9534066c32bf1009c61c5557113934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11d036b162f995a367f319e17c82635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64619cc85b243ce567b9002d19e67136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45a6ba4d887e15e929e2b2b46b92037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ca550db6b7723266c0aa6204542338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3693c3173ddea7e3f37baeb8b831b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14fa3e0171f66e018cf543dd1fc1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae0dd68f91f34ab7f72aeca06e142341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293dd617e089f7cb2954e168fba023042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f804ffb335ebf8a9d588828b6bf5ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc00ba72f3e3fcf0e8739d292a074d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f5248aa4cb76753b26bb6756d95eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532fa0fbb141b448a0ac75f617206b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5417aa97788c4e263442b4a9330ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2aaa0bfbbcadcabc75d81921e54a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5de8988a4214ecdfa6e62dd678d94649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fa3fa08eda603d930a330aabd91cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab8b349aac373738fde26f40b7ed9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f92e4b33a0ee179e7450248d0181152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da734d5d0d85cde28693ed73d65d06553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394403772787d7c00c5a7e69e2086b3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8608b144db1bc2af64c59839a941855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75e9c170c57d2b1ca75af8f215701b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee3c3b50aa8e8b1830874af1137a7f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca6dc78599d6a2a03dabdec74899a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc262cd613173bbc3f91b8395f7f84259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fc437e2bce14675a0caf729d2fc0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f1436a6ee0763ff1d24de52787f5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c7c540425d823ea882d5b8b81f5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885df7ce60726feaea3140e82b4bf1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89775fa98f0f71b92f6bc0ff79bad2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164e242ce1628e1e10f781616c4c1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8706d7183dbc88e34039ff6179f92166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033026f7d8bccfa8bdcfbcfce053d8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4544360802b71ecfeb86eaba12b7ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6afcb91252f9799e807fa326de027869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336151237565912f1afdbcd096baca2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27209fd74b0ce620f23ba692bb96e86071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfaf1c9e11bdfc7b1a02252cf820e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4601c45aa89133d50b862333a849ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b6aae8bbc281a8bd8c1eb0082642e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3356ae546e0f479ec2dfacdcc0070e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37c2ee5ff890fbc100a538ebbf738e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091418fa1d7c82ad2d85bcbb1615f54e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32560243ee54c04c931dbafb541a4c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7c120143aca649b2f07e8595a7b0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f854931c227d40038578594947cfb8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94fb768b79312c65a2569bad223ecc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4a0138563d0fc9a6e8268e4f642982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69884d8cae565e9df8947b7380236c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670b2fd4811175665567ba14598b6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e875b703f20c32303ecdce5e7810a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950b8ccb96bfa0fbc4ca0fd635e74df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f94ca066b1e3434bcfaf6acea7a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56057c8de7e120147e79f1d6c070523f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1813e519dc3684d4b1b19257555c15889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aed06f055d8d0c8d403bb5f8c3e9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fcfee851641be794eef9a8132ee8691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50267a3b898ca8f47209e95ba571d09692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f11f270404c3298ee00fec8a6a43c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791dcd037c34b7c6b60858445adaab894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fe5fe1170ffef03ef4693101674cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6963b42b006a088d08442fcc862df96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014313edab497e164ace8eb922d4d82197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413860113b4074fb6d171aa211eef8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2cb640510784002630b7d0b92e10999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761d8743a49aaa7280b92960c1907cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fce1ebc7803fbdf2e82d46447ba45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21735dda494ffe01ad9e47163cd36c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598171443a703c0c70b5a2b2d534d61d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ec1874d7a1fa282d088ad5897fd19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1265ed303fbeba331d1374634da565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41bfb4fd9d61436a86b065d6f4c5a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02a5eb60be381f530f47d1386ad972107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42dd65b57a566ca83cc42e958ffc85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165471c158cef13678887bd1eae3a4d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2651b5222ba51ed5f31ed5492674110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb12c112f27676dc227da9a0cc9a7d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e61d62ac1548bc5adc0250338c16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde614643e97b5053110ea025381cc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e9c9cb3da0bff5361ab4ca70ad8b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667cb1b191bc30ce2f131a31a90b4eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa55c83cb36684b0c78cd6f97e96cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65c7cc6801b7d221418a21568bb4a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1a9cdd03019747bee214427be64c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8253e5cc2fcf502181d72afea86abe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1fe11d891542f90c7b49a51c5d66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0382d7ad42a454bf57153d46d5ebcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3402ce8fcc1e2c34c82f7fb646f76c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8e085800146e0197ee58e6cc3fa2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170f6731d681dc51735b02e9c707c95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8686aa5382d9324bc3ff79464a3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cabd916e1bcbe1d430cc5bb9243d24126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1c42ad1623a71db945797bbf53f57127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da62572252f2d5279327ce909765dc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535438274f4585fa6b389201c4a26309129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59293b48ac72ec2e6cc8c9b1c09f63b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f555c79a722965c662bd17527948a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad3495792da8c34bc5b101f14ca621132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799aa3c5c15416757a7e84ab68f9186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0518f2e693e1fa8f3bbf145eceb16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8998bef9cbc60eb2cca5d30cc12229135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069fbd21b555ba8f1a9e5f801398a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f6ba86febdc988f1bcece7d7d5673137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05cdfbfeb47eae96ae7247e9467ae1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c38c519363487944761559525fabbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8c830f2d069e8d28da1005466e67140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19950d095a96c1977fdd632f05d336141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec20cf67ed05e5e41c14d4582f84d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6752ee61c6631b402c3d762414aeaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a65401e67e094b1681aa2e8bdb4e92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003954842e6b9ebe80a4915581dd35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831772626d06d74cda3767f65ca74b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb839eb54f80e8367a145f25292d0566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c8eabd4cfac1c495dd8779d4f938148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ed866b89836bcbe792cf7a5774534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c68af5f9346ab2a37b9963084e4d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c64c2221b02fb2e1c12f433395962151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce25e9d2a3bd023a955b4c011b90ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791522dbbe29950b0c778808fb7d0c97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99fe1e9e3b08018af9a50be9c6b568154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42031fdc5b4b6da7d17333f9a4b6e0d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209e36c5817ee4582243d4fba9bcba1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58700469d1e7b5fcac3c3212a052e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739137cdf7b1331ee4774209a940ebd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bdfee2872492594bdfee073a086ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308ba2fadad9a529cbaa3211c143324160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed942b4ce3f474006066ca62e025c4c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824915d2cc0e7c6ca95dc7c99cef0a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920272de1a355b2065fe9424bd91416a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203f00a32a2165e93c555606820d4ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98012d1ed536ad75a858c6336849c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531931323dae6555f464b5bcad9317f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e135790381f80c2c1cb7790e9d06d77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed4057cabe162fe5266eca7a1f242a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94226eb82a9fa8c6345e496e45414d91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823439436986c15cd01ac838894fb4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a4bba61959b242fc1d502362bf27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2441fccf7e0cb067279813ab37c186172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408a63d0c8f66b1c7a374f6f02db45e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ed33438e2868fd3651832dd7b8516174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10ec860e79e6ef649812ac6756c104175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0fa55925a70b01ce389e66adab3e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f01af6736dcefe613c9c69378194d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2aed14a4696e9ea0fa4cc81e2c836178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0f39d7552586b6f84a3b2f2921073179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39524fc067fef0af71ff72bafa1c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60246d4e6c5d408510d17d67bf32ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93eeea3950ee27501f7676fe52e01a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e109510c06af12e671181c4e5c898b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a212adda8d63fd20228988238cf7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56749de4cfa3eff7e432571bec9bf11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a61e4f9e9a21331a0d097aeb2697186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f28cc211730562dbab4daf5a85698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece12379b3932e5b7b002bde8eedea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9690f5439c55227e3810f69505411189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133002c239b0f0389e60bafb2f7dbc8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a63d117d24b6a612999ec806052cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c2e32671ab0883d831aac4464df55192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc17579e90a479044968b77b11e5e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f08d7e780dd3fbf9a07c469d41fcc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78866267448ffabcfb9f04aa9d5adb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed378b1e053c260bc811e1b0c83f5b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb42ff9b6f18cfad99be8232be4e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a1e50e06c1b34ff468cd8b754c44b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae58d751e45e1a4ee6ad59a88692533199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e4246d3cea6304784d1e861f49dd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa67f5834b590d45a6cd4dee5ed5d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c13e76d0eb72d279a21673961f7c56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6921494978f49f6d1e4410d8c415c32203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536f3257d0823a60ec56314bfaedf54204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796907732b853ec847770a31073f267d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553cd48755adf936b3bb1916a06620b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de9067e14493b16167a410ba67f293207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75747847175b2edea025084c89251b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e5196fb675853e83823ad76bed86f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313f6940536ce3f24270b9c54204876210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd4e41dee0856bdfa91302a9decdf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca370d6a8f4806420fd5b02fbad58212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbe87b1b65767c488b21739743a94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b35ae7cea4eea0ea88f52c7a954a81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ba4373db1a2b2162d23fa44cab4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4787224a29fb907bc723e37f8d4042216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43730f518fc5a3252fe2c6a906cdf1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf2ac5249eabd4eec2255a2fa2b750218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388728884d3c859b8b649c57aa29236219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e32f32a1bdffe45a1185daa12560220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d4d6b10ed4bded638f83f5c4b3e69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f4cc0593698554331263c6760ef41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fce7b5b734ee7ee2680293a64f7be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488755f21cb53ad3518df3ca726e7e4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1defd6c9256c97f369187c385958e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c7dbf25b6bf3c8b4fe4d07eaadf25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d605251f874d421612aab4e2044b66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdce52171616a37e649ef980c2e6bf9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91ce51ca2ca9e771c30681c6b8712a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2096a7a65266a2b857c64c7adbcb98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de302eabde552e3a98775e50effc949231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24077d9f3e727f94404b15567a85ec8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355f42a3e69457a32786645c97c5e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d025a4b728a04db4ae76c237b3e509b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c48eaa326c448a3e2b4404baa410c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea015072ff3e139bf0a715be3ef373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f792db3614a6bdbf53d741cbd4700237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467f2fce8a80cafc3a514223a76341b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213823a862cf592d70773c0aed69bf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe94b6add77d5914e8f17461966784240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933f38ccc6b3ad551077fe224e6dbd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3ad071cccf8b11f1daaf4949f7e26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009083abd96ba32ee8749094c3f83979243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4af17c9121bf75b98c509d58cfd2d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670525746a7a7d9436c011520f6738d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6651a0da8fbd80a652deaec2becc2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd267bdf88fde18d20b73d67c4b95b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f90477d7a6a1b8efa35b00d3eab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc91a1f8be4005668b1082d637750d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eacb543ad73eb002f625ae9aecad93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d774732f872782a7c5ca0ed89024b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1abd1b05db21b9326896b1e7e047c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548438b8c0abe02de36026c7f82519da253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35503bf9c6b27a2dbf3a98365d5603d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9fbf0ca20eb753b9ccf1bdee494ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01ae0c557ee5f3d7f85dc68baabcc6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd944e4aa39be9d33f170feec17248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00278d093c5d5a88860a8fce3822eaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768f4c8ed8485b8fe3110355245774d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233ec156360bf3486a724312a4bc6b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762ac1c5c157787e0b4306f85428239261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c38c4ac52013448a43d799c6a48373262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe2e02daabd5ed0f9fa18ef07a4cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c06934f2fe218d744e3a5ddc2b1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec8b981441b2988575f299cf7b545265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6b19b70099ab23cfd2b932b4a3a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49ac10e1ceec308de24a3f519f1c3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397686d613fce4944940867bd1554efb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1263631639ae1516aef3664448e04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004619e8ac3d0a56670bfab759ae1e4c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f6184b6b26c7300cbd1012542c28f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da90067a75de86426fd3c45bd365cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa8f9f08354f715fa377c1546f460273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b398f36d23cfb37297376db0609abb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6aa9232a3c9b57bd3d773800cab9a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4f98bb8f83c1e651faffa134b8238276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d165849a6aea2f400078cd954611c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93669641c8f98e2b8a36e2582ee88f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3b62526fd009f015ef606bbfddf06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e8e8f5c4bb42438d95a3c7e7c3799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb2856b2100ef52ae870cb27eb38c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720390e503972c367bab7a749b18650282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52aecac2e0fd9011ecd3cfe4629f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd48485cc9b347a360943a194d85e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9841e95ab355bc0a1529920ea1199285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ad7baabadf1c1d17cf4c440b3c7a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb70eb7e1259b13f6692484afab91f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b554709f7f2f492fcbae45787f948288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c59348705e4468f45042c5e5ff4c1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740c45e949e7b46223e87564a007c14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0d176a1f719e0ae73f39260f7ab24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c59d52b25db5d12f6363e2cd391d35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0dcfbcbe9630f48b7f4d22ed509c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9c91423dcb1b68cc8c9fefc5cf74a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdea4ffec1d6c66e8151db7feed4149295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194efdb4918136875a7c7a828acc4eb0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e65bf36a574a14a25e474cdff5bdce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84465318be4843abf92369e2b20b3e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b20d573bcbec8637cf1449b876d300299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626344305396ec6b6992779a59f28a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b4b9c4e5d4f509a464432c7ae0125301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f257325259e6e5c100cab78ff812302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5177c66b2f0bb837831fb297de9bd0a9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84b35ac7da32b08614455574d01d09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf73a063cf9efd6f2f22baa3495ca13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e12354af44bbf64ea0f2367242e366306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41d49167eb189b65d14839b1163582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe33d4d0b447d3c767fdf79721b7a6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd4f148363d0f48055939e3654511f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ed6a62123c35263c0a4ae6e0e27b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3eed33763d5d51685153af2a294d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c789afde9eba76754f3177c98ee812312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7bd4a658728e44af086bcd2d9cf4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20010772fa50519fbfaa8b6ae0ff21b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f71d75e7328290c4d358a6a55234315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcfb08c0c56b44079d14468bb1e574316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff48eb354a32867566ed1d8215d413317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3645f9cb748d7e7082ced171f251c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9721f66ceb51202167bcdc68fa5422319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a505c6ed501f43e948a54038f69538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f7e315d43ea31577d9c5a2f7ad93f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961adaeff899cc98e4209cb8629201322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40ab5b199f2d29a41183b79903d558323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba21b7832680cf7e72fa2fc8143626324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca566a8bf1ec7b97f147c7146d947cd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0543b902fb75bc32fb98d53905c4c5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031dae51a7c8efc3c32fbfe4b7441cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb27f26296f7fac0b7550e3cbfaf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66058225e225e9c50e7419ec2dc771b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a91d3bd594a7de85605008165c60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01349c0ffee21d92628385c7f03e8b45331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02970da2e5dda8e6f4281d78df6f25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a28411c09bf22830980a47314ff26333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafa17acdbde316cb9ffba7cfeaef60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57eac239fa676c01f138ae26802614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3604d6b4991119bba8ab4dc771146336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96946d1df02a9609d3b8179f13ffe0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de431ce5c17d247c7b6e5a4375b1e403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484caedcb42b8d66b452499854afe7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d620a59ba5fea78306a7d5a0acbd6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b5a59dda9397b59186dcaff984ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9e13af81f2945c984d797b10e0ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec3bb3526e2bb205e223ac837a998e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf94168f117aa17f0b918c88be6cc6f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a185324e58d65d6be84bb93bf95d37e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186ca5b52dc7af1a80e1e2014e2ee6e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27376e5f33a1652f2851a1b3e85f1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c0dc44cdf4db4c443807d7e873b34348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eb3e1f41bf716460097ad74d4af23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f58d431ce8db3c647aebe4da10dc96350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77974dc2365fe702408c63443d0602fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cab8e685f8515d55f829c03828986e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde0baa78d498e280f9f18ee1ddc228353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0393b6e04cf1e5a1a559c50e0d12b49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e67bc9a612c336d53f9153c5e82d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af952c1b045f8189669c7f0de448a5c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f45f23137c2ebde76ad65d558c51a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409c43e8b35c8442d801e4107f54132358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d739d8c4a2155c83f27747aeae8f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7fcd86b26b4e11adc067e6d89f933360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb670e01485987a9d1670589692368361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861a77afb2276a7699cb61c454a35d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bb02186ef6b4a66dcc037bfb03ea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637355b992b81c975330095a6c71e626364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e325ade8d3456e6ed4c682e4ed95e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f49139ac8f41aa3702949e4043bf1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551304d13d4df3083809b9f2caceca8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff696a127bc34d4faaafa4fecdb75bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe003636ceb0962eeb92dc9e96ed4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8debb238781c9c176952615af4e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf97024793d9b88ca0bb8c29319f82371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaad385648aedeb9727f5ea930dd2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90158a2a5cd1c3335b32731f9585f4a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7e4aa0252ffa1d90c73010bb3233e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07a1df6fc9606299bae0c1b74108eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8f56aed7feb0a436bb11efcab149e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70336b39de697a4987026f3fbc94fb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2a9956b21604713e2d763641b906378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>