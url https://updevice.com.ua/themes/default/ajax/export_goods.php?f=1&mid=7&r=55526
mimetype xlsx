--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f791e96c4680ffe430771f4f666161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd536b29e00d18aee3940dbc022dba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4819d66042cbac3b6fddcf22657dfbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75459d7c053c3c40c6f895ef6116ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034362e7025732cf9d4e2f50ac690d655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3417705fc92565603f1aa8710395546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac109254458dde599cee5547859de55e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6bfb0ee75d157bc7f3b6b0b229c58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0893a7a12b182fab8011507e97e3129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb72e2886173de3672264967bb29f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49702f8ae0a8b351a69a1971899b21e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844e81367e61deab8b67fc024db0dbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fecef4cd81a03fa694403491a1464c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7809406a6416cc59ac076308d51e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2127dc2d133c9edebcc956d526b4f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee08d31d90c7454e4014a62ef7c7cda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbbb1d57bf80a11ea66faf1c3dc0e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4d198c40523e5009d59d315f3d67218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0930060200472740ab80e91d6068219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4981b6925d99d561abaa61a120aee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dceee7f069a04e0d056f8bd411bd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d603c4639b840d854e1356a0ba02fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6964f47a21703295a19f4bb75eab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a359572a4b42e11b3dc479f0055786124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069fed0425fd4e9281a6e04deb12cde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918e495cefd163dea80cf185924bcc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312f94066d7c788659b6d27023e28627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8da1990ae33518267e91a73ad729b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f70967f359eeabd3a6bd82bcb7673629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ff6f19b5e00a006aa0b23f1378c5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d0fd47fce9aeb496d7e9aec479b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f267cd646c94f955d02f3e0850c38932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3894d778a029da75350d251191e45933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f9ce878587052cb3f6b48d52ccb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09beba156fd782c1b2de8c06f51082a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accab93b5146c39a80da9e4f182d14f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880476295ff20fa6fd374908995506f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d2a1d97c5feed9fb1e051f5df91238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ef4c4a15e9097cda6e7e009be11539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c884e4fbb94cbb0f0297b22d5dbc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48907db70256d14743acef07963f83841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076d8f1c948634dd22ee1b077eff0d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4cd38a95bc814d942cc507d0a2ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff165e156cb18a78c34a15ce5675944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f9d89d8a325a692952d99d76f1bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e8e6399217857e1ca7240b90b14b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74f537ccd8cf6529092f70ca9feb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cdbf882fbb116140368c7b79125a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a56e46871c7dee9ead7cafbd43c6a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476797641b20fb6e7278616e6bfdb4b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cf27c4e9421ba52dc225abb5b9f4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0ba86864902db27aae775e71ab74452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92525cd6a1c69fc83fc08717b2eee553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2bae70d8c9b022ad89b66379ca6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1c1e051f897795a7f709069fcce2755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b46d4873811a8741df69a361a503456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00801b6aa9eebfb9deb4673395a87c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da151040a413fb58365ed3be8b1845ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62725a03e1d4ea95c6b794e8a727f77059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dd39f1b7cf97fe0a9bdd4c8e0c5b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8e24be2577163ad3a2b41eb8e4ca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb4c7d02da8d671a8d62abf8c4830a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084dcff08ce6951f4e5390a0ef7311463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef364e85011829727cdbe70b3963d6ee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83468095ada0411c3bc9e78bcf6a1e3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad646e0c941af8369f8ed06350243266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd32508d2e784c458e42736611e11a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b892bfb68983eee8ebb91d852df4f7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5970f570f2f9a3098ed7cf02b54bbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458299d0b12303bc9769e2eedaf31b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7514ef166f7d3fd23203b7761a1a0871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec75178c441eecee7a11aa9f5a2b8aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3578e0116bba0520faddb9c385f43473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8ddb14f979b8aa7f26050f6a860a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877abc2db24427c054c30ae203e443ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139452c8d960f3084a9ccdad8d6c5a4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43742fc6a331aa0a8ebf36044929d8f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef4b3c374d4df6d07379e3835b42b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475f09b43fe6de92790dfe01917e89479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aba32fe1a810e7c430b96ab5c27fc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d7a3cc1aaadd7e0fc0b25bff9fd5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f86ac25a4746c51a75593bdaf8cc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810f593753c2123c3bdaf7ee13870a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1e033bb1db8a04ada3eb113c321f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495871b24a9c7df97f596c0ee8c489185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfa021355ee2b7583137c1aaca37c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcb996d7bcec8fe7f56ae07c32f55c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ac7ee0ef2d5ff9f5835356f06e76688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff0ae9f523ce6820133e2a1b1a393d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80f0ca28ed2f128d26097539fc432d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba97c90cd37424c20d96aa92cb94ce491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768cf17471d0eadc52d58488bbbe74392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf03c0b826cbe711eeadc4c68d4f01d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f657fca65a18ca12c8fb4e668a21ac194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038a7704e4bb8d5f7c8512faaf3dc5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcb0c10de272c97fe83a1a802d568196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb109dea33bd83687761e8069d4d9d8497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f54e027d489f8ed6bda19f30a97e2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f94882871c66cc88ca9910015fe56299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd374cbfc180a7298d31e67d03581cba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cfc1dfe66c18b676ff061925306b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dba7a064bd5e5699de5243dd0b352102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a6fba7ea1510385807eb76ae2f76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ab372ea918bedb07e68ed9a2d23b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ac3eb1c7db298992c28ad77e2ef4d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66d22446f083e115542ed4c44b640c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8e50afdf41fadf7dfad33a221ebc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e425978172c5c1ef0683857383cc58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df513819d19bcf251cb41ffc25ba473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77124f9d5ce3bf192827ac0caa092712110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b76835a115fcd2aae73aefb5e648c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e5d1146c98c9a5f33d0ae6b4958f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af565c1cf5aa0db3ce4161655f53560b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bba883a084d7ac9c7a07260809a8c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a776cfe2738498a0427b0e46ebcfb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d2515413c9b7e6b2a1ea8569db2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a92b9e8a820f903590fa6fb2b54ede117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536e853e93d5f12bf0f11c10f3ce6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26b62a0a1ace8169fd31b213cda9e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2b5df693081a01e9fb164cdba502b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f57fdf13daa9b1dc7a113321bddc86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23649cf51877a247453de34abcb8429a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bac7c12726f0cff0bccaf7c54514a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c704ded2d4467a8cd58032f25562b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b74f49ad97738aad5d932f67b23095125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269855fe506e6c90114a7537bb40170126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde90e66685eebeda0cdb17a838d6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0cae028f766a3ca1dfdcb3908df2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd4b63026f1da68d29d0eded9a35ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0603d0550f44f85f1e75c6a45539d3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6daf21617390c92e386c2cdb122307131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13b795fea47e0e9f6fdade278b763b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f726195cdde9dbf7b0c07cbf5b2c8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140470baf66b36a07d43248ca732f1bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82725b2850836cbb54aece0670cf260c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019638777762ad1f0d3234f6da5aeded136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961363b655e5bb609008659ad1667bc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ce92125858ec402fd9a4827d88c4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960badacbc9b08c3b4d0f466a8bbdec1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2441ae61aef045773482a517d5978d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcf7e354a1a93a0a77b115c8f2e9a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c134e175e15294c460baa9d8bdf895b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b822568f2978b665f43426e9152e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a00d2b9ed40213ef2562eb917b3229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58a7335809dd93b90e0990d8ed1be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f99ee36ab10bf6cc777b03fa367b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28c753196e3b51cc1552984b1e24e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166665e625df6fe5f1e4110e10e728148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f8de9290299a21840a832e50b515a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cbfaf3da80f3a70b0e2a3f9f63f92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8287dca3d5b403b84f7894a1f44d4b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23ccb2aa5b171f7af93bc5f0fd0f4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ae7eaa6d1b93257883ee45b0f14ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61e8486a68b682efb770b83af48a6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0841f7519d68a18612f67793237e25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded791e0cae16fb82afb48035e3d5a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0beaae5b3807c6ea0a3e422e9508688157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811357fdd41d6ff5a4a929428581f9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeb14332eb49e0e03ad4a602eb0f4a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2551a7a73be60233b74c0e9c019456160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e492c6b999df77cd11176982146073a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc9b26191396c58f83ca8da90e17f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead26adf2693a07778efd58a2703973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0044d9f92d14288dd34ea4ec248850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e69362f55a4c77be536af82b17e313165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5fd53caeb20e88089f97babae69d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141580eda238058cfb94df5abbea4985167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a4466c34b53da6e876886e5625fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909070eb512df1d8822cdc928c93407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638491d55e3baf5cf105500865a5150a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a7473ca05474dcfef53ea0ebf65c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f05f461eac9b2f873e67acba0a8ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0b12a2bf070362398589f3740d17b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045c8660ec64040eb496c4bc91e9b2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fad1d667d43d4a13643f617112b1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22655e7ee7b13e2e22c05d5f6c280c59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277abc99c6a6bde78fd1b6b08f6085d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a837417d2302bdcce478888258541178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50a2036bfb9c6f8771c68ad998cc4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9a803ca0dde9967ff0bb35d4b5945180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447780aa519aaf003f426ca5c8405c6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d0a8e24c58ed9e3412fc5e59a2ffa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51950b177f4e33059ebd16413b557e77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8d231129fe8a828c4d852f9673314184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc549908522a3bb8afec629f0d5d4267185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae76a77d4a269d8518f64381806ebd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896154e9879991681028d5127e8058e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084258670546d0da446f49711d71e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4a35bc7af0d0b84f105f9ea3a70c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbed7e2521db551672a18349362070190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a94a24169423321c993b5c30f2fbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d29f950d0e23c156ba0e49248a44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572df21b11984905d0a0532d9f3c36e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642b4967ff2b52aec99666434c54fec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366e55ff6302dc3443671d49db384cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7a8ef0ac6d217c094cdc3da59eb20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7ac897ae5d29f5ce0d91e75e6b29197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b260cb57fabd027416ea596931df5fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef9f6b30534e84189cae2a60662d6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd434638cd2149658715fd87f014a1c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae20ae301b2a0632f28d05f21baa6a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fb403244c5815e207619b8160ebb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2208e82c3672538afc832ee51882203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86dd49a8896dc1c1ad5b1dbfb5ce43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ca4326242b6a7f5a4b29f439f7d32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ba902729313f106f64c83b2dce14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91817660b8786657c16220f6d1e180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3ab737fe145a86772781543c2dac9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e231fb2fcf49255ca8542ac877c3907209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9c71a0002db41efb83c813c59af4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3a0a53cd9d871e09a75b979c4199211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429d7deba0da9eb4bee47dfc741f5ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541955604555e27675635548d689623213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c54d602253b600cecea4f531ac39b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1efe589c204b847359527454dfef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a116e505107419db929795791c9ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95825644fc0e3feedd7b5f829f17e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9b9825f370d6d01a8b7635d227e85218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8d5730a8e55d53b7ae449cb3753ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485de71ba71f3850e90b7b64ba745dbe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107cbdf5f6a4b9a0e7b23ddaeb1def4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3954a4e324c68dc434ee581efd2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9d3260a84021b7b0e65cc84525312223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e9bf92dbda1005836249166d4dbe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb77199b3c3808bf6c8848460cd2a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c09b2ad896dfa1d833c4a85ce87a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54679eadae498dadb49473cb2199f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a9052f5c969d2151583834ff826a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a7f0a962f9fd0d55ed01cb3e63241229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c4d40c62e1ebeeb2da2afb57142dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb3ec1d4c0fa7a8c4a622bb6a5cd1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd12855581188b561a453003c8d1ce0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae3aa9e7fbf45c1b52398bd74a7e54233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5068d777039262d02b7038e60545ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b58d8f7b3827d1dc1c9da5bf5287a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75541415a1f8f61a0644b96456a70d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458473052f76d16829ef3b601225f063237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521daa294f32d957179f9130d0ff2e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da10a436150426f124ddecbbfbde80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfb5328f51c4f55375e9613406e32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a78d197df256e7dce96f1b94be00b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618a170c839ce019ab5207ec8ec6c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec46ccad061ae4e615f1ed3de83c70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7219fd8ff99da69975bc4e19127369244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497723e8965bda9577e52634b58872a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798bbd01876459a5a928fa58335d9bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda10e644ddab7e42f43d38f4c240f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bcbea3e37e219e310d01cb33ca259248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8eb9d91dd40d2ced9ce4a54017bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ac36fce816459759890d7485de4ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf46cf081a9d36df2fb22db6c9af2d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8c05a074dbf0228ebc7c9b10782d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcc8f92582ebb1ae503abec9fa37c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cce28f5a197dc2f3a2ca559e1f058254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ec09f820e012f3427f4db31850d0e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7dcfdfdf7e62ab3dc913434195040256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d91edee91e60e12e05ca290153cf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2220227dbc49ff81733e4d6b38152a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319a96e7f441de773b04f2f2ee1eea1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c911f6d8abfdf16ee8fc802313128e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9118c1074b84d894636e5a08f038fff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317994a5baab8945a75ebb23c263eca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcb5a9005b3e6e9c2871acd10df677263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d666b6719acdc3281201be8a375f0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115cbfc0b82c772b0bb36309845455265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a615bf00730d76ad79a8de34bc9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13741d487268af76ad5762f92a83adc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305f7d358932c0b2881a235a06d4c51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c8805cde983ee1913d342b453afaa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77068f61442338b48ba8469ac5a0f4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1bf52b6ddb7b88d530935043ff40271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bebd3ddeee9559956224da33b9a82272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d60bef815ddea72fdf2b76074219fe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc356bbfef8f69d7d1ac0d1334d225274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c633388ef9ba5b7a32a3b8dd5c21c9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801311f8b2d2a0b522458a640915206276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aae45fca3ca76da9d90095f73539dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e81883df8736a160b9b227e71673278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de013f4ec7c4e4323bd518ee5c596ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaacd034b029f1bad1bcea15d0ee1a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e39f32e5b85e99ee0294f461af03a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcea79cef2ec8df0bec34b30187da1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3eeee72cb50de0915174eed94e84c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388a5318b74b068cc1af962d297a48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795145d318016d1c6c8a19e7af3d25f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222447eb2fbfaefd9b96dfa125ae5cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae305e6e62ee900a723d9b1183a6dcb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f8f4c9859990d300e0d226ab594f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd25f0683d8b036acfb066ecb005a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8da4b03dcddd200036d6de203ce1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc38f0d01eec4a3c1362de7c023a3b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ad5496d368c2b1f9e925fbcff59a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52572f73fef90134814fb904563004293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598452eb25d49cec375cef753c53fd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c5ce93b49b6c6e6517bbecd02ddf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d529350d5d0beec86d18e26ac7e7e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981389dc50ce9b7d51aac0f6d686f957297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7834919bd32d6a276ef3913cbbf64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542491d63843553dce15093715c9fab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b119ce3024e31df089ae7ebe97dcaf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226fcfabab6761dbd89a6b60512f6d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fe7f452a9038a171859d6a1756a3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab0ea01547555e8aab1bb7a6fc16e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ceecd5dc94b94737b16a99f85e5df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd502607f5e7a03002512b8852e6eda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5950b12d4ddf74a23af717609b085306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ff1910b2768c40c7b7fd8ad1f0e18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d5a699962be5d8fd1795b97c31c49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f771fb38a8f2ba1376ea3a2eff71f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aab711e61a1a706e51220901343d15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa090f5e0dc9e7e8c5a3ee1760e87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20710c25b7e58872597f17def3b6c6a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f88cf26ffb34464aa71c0ffa577f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af31dad485e4c033f0e409ab6357f75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eca31ba4d9c97b28bbf47ac09aad00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee215b4142474eb147247d932767cc5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a1fc750906cfd11ac48d9a06046f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9caca85010245a316a63d72208d15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f0704e78bf4bdeac1246f67996ba1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f3b58720a54e33fb5007cd7763e6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e3c301222a0653b2158e1e581d2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace5c20a92d194acf9a74a06148ff11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd554c45d4aada86a413dca33ad6b59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4ce9389281106b409a583a8d5970324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c054ccc49f77007bd0e69866571bdc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9584e1e0c9560ac2865baff376836326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69734c011bfe4af7947b7707ef0705e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae985f13bdca7fa0e00590a1774f32d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991a7fd8aa0853ad5f2c0c3bd082556329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce581c92d39a9a2adb55465d128dde3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707d9901495339442fec02a789d20de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6adc117e597cf8088fb8fa779f2df5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84dd8f2061c27b2f788d4f51c3ddd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badeaf7e7e5f9e94d6515a1d1f8c3a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3f2e0519f23674edc125a7bd5b8ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195198c646ca0833dcabc9957c01ea6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a71eebda7e372af82c05ae4ab3f73b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56e7be4165d4a5eb17b7d05586f964338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891ccbc584c180044e4b3f723c76749339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5c2505ba939a1e783ba1f353f850d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f669763a82b7bdaea23bf1dbde79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b30e1c87c115a611e9b6955fe3f809342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b768581498ead6531715d409980f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689098b8b65a09e2b9d142769d0404cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5615ddfb1c2b1c14b2d66504014a4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59f48aeaac3806c155debcde071e3b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9fde086f34af93fc15a454a2f2b03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4275c2efa46fecc8016875cde6571348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e947ea53add28b78f8af47d4a8d97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5c6610d67de1e05843dfb5884a26a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c14758841b4295afaaef2331d284351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7fb4d589e743105f436058b33b2c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea92ef5b904b6359422492edb5b1c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fbf9e32cf0bb27255a08162403822354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9fbe88a94135616bcb41b2f2e0986355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c629bfea249e929237a267327ce6e92356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165baf2d752010c2a13c4152da1130357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644d1b32c366c433a4dbbf3508aed84358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd51dd17afbb1c18906bff8a2353d67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f2fcddefecf276066c6b700ca3549360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb85503ab1ad9bc789dd76c0fcb54bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123da8ab4627162c4db1989b3d01eff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab69510cdc1e216d022f5b495618347363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702ccc40de947314ae1857e83aea26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031d85d5a45f68a3d0e7c9e3351ba2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7196d389d30613f16055394264ab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e4356a7d78e10c6f5e6beee8178cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb9c57979901d54473989fb846b1ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50515a3d7f14205bcd2e9a661edfe691369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1e28afd81534a9671a18ebe0295b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24795ed6cc3178d7a0775a3b35f73dd5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70800a6cc40a97c0959c086b7f4cf7dd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a07af1c41a57726ed56e8e3f5d356373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564493b7a4b86c1e848a6e9d906863d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07311c5b925e708f0f4439dc1239d1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b980e61d11cbcec6d878599cb4534376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fef8cd7cfad7e9adf660abbb6a555d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb3a04b08f0f222da99815affb24cf378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836d089d6237a0ace645ce05e8bac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327dd281462933bf728848a943b1e6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889880f0b8f15f2dafe2a9e4beae673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc445e9e55954c3ea40805499242104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d93389d76a2a048cd82b4dc255384e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caf2d0e7d0e8d26f04535730233bbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b97bfe495820ff6d7a69b3293f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580595acad5b0af0f1b509026318696a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaeed3ded69eddade1830b38f9ee3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488bce093e276d6eb42784f51e3b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6a7a8e9ff61700427f13b0836ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141d12dd43b6d9ff7dbd97d2737a25f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550089ac783397c2695e40a8cf6d23513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173994ef98d1b10757a1dd33f30d5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2c849b3ff63dfbb5df348858432515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91ecc66b51a2a83dc8b75d9ce042816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b3bc8f50e1b9f48c9d1d215b12fb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcdbf991b870a72d1dee4b11b9a61c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce859f5eda0574a71db03bd9bdedfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3b6321d9fd4cc4655b8273c4264520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22bb6e59670edb0aa69ca59aea64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1796340af07f85bc72fca61f6a6fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3c7e64a1b17a764eafe8cc0a937723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7fdf46f96bc8c9837c335eae0912724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053569988fa17017521cd1c20362808625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702be9093ba6106f93e835d4c0a726c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01da5e0982a730c2b6cb4918773d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85ebb4d8766da3d5108b59decaec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13456021921618a9cfeed0ec2858a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46580366f4e7974551fdb4a892cb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480481e02c32452b0509581ed0eb5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662bf7a8eab4ed5d9fbe333907c879a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc256ca9ccfd47417c2d139a57bd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79bb8a9b70516196994f13021aa4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee65d619e14185c64a69ed0a2ef1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6b7d049de32cdcac94ff422bb19436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd4d61fa22a3701879edda35a26dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab039aaeaa9c7995e15ed75936e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f7081cdacee95e2009773287903a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819de12a0bbc3f0dad9baf704ffe9d7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20bafe7051dabdb2da09183e76e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be620ee456ba81a525553c9a89014b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d2ecf96184f7e30e37aadd06285d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fed54bed580cf8b6720d9f5dbb0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3879130129aac7d31bec6bdf603d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94119f886306d8fc516b8b7253b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26964fae0bdddd459de4865484768747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0afd84d16c0f29e6dcb728f4eef13448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f767403d9443c4ed13dbba6f69c02a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701c4855d4b3f42bcdd86ae763382a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509702756df7ce5b27858a1bdeacfa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e577c0f87b1a0f05acb55049bf5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526443e63c3c5aeadff5400f256e64b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faaa57daf7ea146ec7e0796f64958354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ee0d828f09c7462f289452cd650555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312827ea1e3b858621a73969a1c6a58e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3791f25539965a48f10e02c6bd9c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880c92d4a75c5244e69e1db54eabfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ae4d26730163bdb187dbed897d4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc526e029c9378b7d14b3ae6d740cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d2edadec4d47f22c42a6a4c4ec5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7ad64fb3ba268fa4d75a6186eb1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa115609ef3a3d651af306859d552263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73c5eb62f56bbab8aca31ca567d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87c95dc562e5baedaff20a9da3a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4129a3b83ee5b65978fe75db76b8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d82a03400e185b24d71859277c8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a329ad94379b50a4068fedbc3549f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618b48bcd16175c126d8fb1d083c2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301b096243c7e5916653967773abd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b43e45daca841c0eb9a30e27e2d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a19dbaf6abf111a97be5fb48f89f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0679b6d0f8a468c7d77e67d9c770d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c9ec3a8d72fb7c4fba31dd3d4a5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244f0b0dbb6d7894c06ffe2e78b1cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af8600e6bef2f29ffb6819ffda13a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352c13b4ee4037eda33791e350649077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617c6fa9dc8ac5b82b6988553bf68678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1741f852797a0bf712d3bc08f03879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d76045614307074f5335d20d94df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf5a72185693be9e401faf87c8cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9cea0da9825a553ddf0b18e42bf7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a290329fae9e6c32e64c7dac490883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26cf7f60a53427fcbc1a2bc6c05cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15305a08938e92c7c4d792e0266447a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975effdab509a0775e2b16b92d0724a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68bc756424b18017cc624881fbd01887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a2de8a60928b68ac092dcb372e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456d7cef953841f653a30123bbfbc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd26cf337edd6e6d7e07948ae29bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179d3de8dadd986dcb4e082f61bc2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cebfdddb9eeea95fe309912a780e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb98980fb2efa6210b518f14ee06e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a2f8ac0fb61adf6589802c6b180594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4966d085c746b658d794c6f5f6042d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8aacc602e27ba734f5ce9fa012fb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae61674de6c37400362f7490a19be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb505af7be42a402ee1b2dfa62b9f0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4122ded1a8a3533150b3d5d8dd34499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566738027e97152a5f3acd53c0ce87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f68d3a171b103d2b4c61400b2f0e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2bc2c47248060de20f6ac2853f6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299b00980afe08fd4fe219f23f8ce0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e129d15526a7edb0f84abdf30ea6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d507f687fe76f5234a6e3275157ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ac3dfd765d5e7ed55c50cde438a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac118617a379d5a264666a614b950b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4acd0ef944a4a05a98dc59aadadcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2530f9cb3dca14b048c1324a5e976109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad0611a7e5257e76a1a8ab71aa87b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df89a535bfa6e8ac913f34c2861c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f953dda6044c53a34874bf9d59d7fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb8b3688b1bd3d5134ee1d8a525af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d836ba7ad8ef1e0f7f13b3f464722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514a72dd746ab7012b88ed54b269c9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745889822f86f45912cf0cde5cd1b7aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef6acf4043e0bc5aff63a7c3c89957117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df427f9003573333a07179d3e08b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d94f733d700dbb11424c9a423b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d2bfd14f448c615f9908eb99b5b2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb994d940e13a9e01b41b752eb9701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0baf16c93ab30f008d0a65e8d73fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432aac48bf14d2ae2b07b067d8907a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f284fdc0a10ea7e6630ccf55a13e77c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f17a630478b4352882fe923c6319d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3fcc9014cb71f8660ead3669e52d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45e093d0d98c789572f4e08c08661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee0a13abb4dee1ee0e3dcef204c4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5bcf120a31c584025e265b2999193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d921241c8f7bc0e4af5ba44b4df3e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e40a2f32614423446020a8577112f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d4b2fd7731c3828342e19cc7483d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f747591ceb4d89cb29f4422792069133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1d64676c2b99d6e53a0e24d8814c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb083d385018aaa0c3ae3f8642279d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ef74c3561c58b689f39559989b44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7f545b2f2b03de9333c4c89dd037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1252d5a9d9ff17a0cd0d97819579138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74aae23b3ea07f72750a4cc7c97c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5bcbf3e92e4de718ff6ce244b5e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e28e5d3bd7920715010715baad22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b33e5e19a81f1ebf3e38f84a7436142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869b322f82fef6261b961125d9099a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a43954ed4ddd8fd071a71d84b183144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f97f39c8f819fd41e50c0d00b720a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c5fa55a43f82586b7bd11adb0fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77013ba9a4f12f556c84df8e337955147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4070c252659dff6ac8ad3b8797ad1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164453d3ec3380d785b7a9b54da695149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37cf1fb744a0e0b288cd21fbf2d692150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba339d31d6fd109729984820862721f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be73089bad7cfd7f8ac5f85c9466c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1826cb3ee23ad637636b6d9b3a3025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e4a5a353845e025686b455e4da89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c550687322294e1014cde73b8865155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d789c296bf15d9c41c7bd35b0f415c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc152fe8cd07593944de57f5ee26492157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f9c956daa8f10a33b3f980915a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e9f19068c3e23a1738f94f6b86cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1bda8d7bd3be2bf5761bf2e8530d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74064d7de6d0d637291519823e3ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2def8b2558bfbe9961802337f9e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75400c8de4b68186f20a62e94fea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e21d10a17d6fa66b8bb14527d024f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4db5581ad527dd4b773a873cad9f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c4cd68554f850356f7e00043c7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068d96b2ccd3782b5344033ad87597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4664140a749c128fcfc07311774cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b96f1cdbe605c67dc7b6423fcb30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade2a184a0cc14b106f26afe6bdd17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d864e65e47426e097ba24e7314e79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa920f7ea020a8eb844c68cc9ef57db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56205122441c9198e0abf36cebf87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f315196a7ede1295888b999efc741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf2cde3fd390b364515cf79881798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d072053c19dc5764e08d431147adb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df24645fcef6a22a2c95a2f8d22ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a36b5e9bf43f5a295ae9db565a9e2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f39f10f891c270d38d1b5d9a9fb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e735f9d04de6d1067b49e2f3c33d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caead99ba88ad04b74f158d5f51bf6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4641a78d328bd915df969920526e3ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369325d8282e39d55f9aaf991332e090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4e80c7d4ae5a79b3247b45307ac8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17db5304025aec1e1f27f67082271c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80d2585a23dfbf90d4f36db6e11fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bda4ad2163a674174c836b1b41ecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f0f50678070258d26aa5c9500d26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d76b58d6127462be824b7820baa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911ff47fef50cf7afd24712a6d6ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5fb9d066f300ae38a67e949c9d24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5bd94c58bcef694784bd0c4a8078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbac906ad53647b07ee53992622c0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a733c9023b42db0eb843763a69d7369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea6ab2b0662afaca9a17f6acd82a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e22a684f0762e372c74ba5d83854d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de31aa8651c38ed43cd486eaabfff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0b77f10a418ecb8777ab7998ac09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b01e6825734f7ecc40de50f3d439e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7ba698cf396c3731ec21fb9f38e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb23de28c6f303d2fc91ee2fa400d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c2570a3c690b1fe847d16458e4a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5312319fd84354a636a38eee9d948203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b6f224405fa8cb0dc546510d5c1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d93c80cdce1deb32eb40372f1afe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e22d1fd14f80245ab7d62fc5d5cbe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abaeaeb3d5792793873991c38bc73e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd433fe0c36630b1cba7fb2a1bb954208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1273c161e52672ffacb89418e575e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1376300e6d2d01ca14d4ac14c1d46c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d4d695621f1a86fe1e7d0c8f44fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054831d71ab3b2a532d7b77636cb5d70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3d2bd36961843c9a7c4d52cc8e17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870399033a0f6655de59f5dcc436f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f5e3dbb06da5a7f0a0b956cf513ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e751697e890aa229e63dedd96f7dd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411feac66cdee36258ef3ca459d9a834217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab6cbf31003dc806f3f2d80c3d428b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764e8ed62985a93a4b449643d642cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cae3f3009355eaacc6fab62dbeada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda032084622b4c35b3dd8a17d76d9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394e41ea458a78ab579b88703cc120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6748fcae2dfff4a7e48e052a45f3d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8c31fa4fe68173f64b6426d577de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9759940428e369c67e8e8c07e1b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a5ec13865146a37d39254cfa5c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69af7c604bce3fdcbdc9996369837a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9839e7c3320311c400f5f2ebffc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa0564d508380141f3b80c2c27da6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cd13be1cbc4c67bb0519eba24f49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafef2dae78828be56842e8eda03357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eae4b6d672a72eeb4306633d0de38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689013335bdb51bb58ae181240ae9df0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb8bed0eb1797e7f7ba66f081782a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb08d38b641b2be2b3aad5314a65b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529b7c875d837e2f49f3605b80a43e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a00b4f173e7024f1d92340337407237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc47ae7cc0f5573b8450b924045fc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481917d2d695e970b17ec7188c1527239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f4e400daadd8a64cce367ea4798c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bceb00019ecc9d9424a4c3ff28b81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e73729d9d142819bdcc94840a6c85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4da5c07aaa3992b3a8299f694197a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481c1c941d952afda86fd5bbca1099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df124605445e6aefa0706e3b530f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89d178f65956c31e8e9400ad5fec8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ca71c43e56d25fb20860df43328f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326521f6ad7c69b2eeaefdec80de99e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d7339d47c936e0ef0577a403cb6f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10713fe1e8e405203a42da6f526558c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f936362c5ed81b45b5c9ce3d35b4d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7900321ab272f0ef18d68873025ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19316b26aab9f0638df012aca6c64f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6ec0b8a0bc9c1628ef0e3367da89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fed21cdfc80efa86b1470098b1607255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a430979ce9e1d7ff0d140abfcfb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf10a12248e14f370e3810c8176fef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2af35ad8f675c7f245cf28c242d30c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293949211c83b6dc63df1e3eb431c6e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185d45242543e9dfd343559a04c2dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6f41a81e7d0ae7e9e7be7b42f495261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd831f05e0dbcba5a2c35e9aee14a49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d6e95384b094cf4c754949ffccb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03cb1fdcab44c574f91549a0eb917264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24891b96d5a0704b84ca534848ecc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da4c830ea38d9fe3800238f58f6a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bab777894f23381f87139fd4eb48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba0274e25042d2111f6ff9d4a63d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6bde77a72c2f858d9ea429d90810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec80aa8a250635e9bd08c91c2f37c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d338c9bb95240c6706d18f1f396c30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda302d1856d119a430e14fafabd2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c05efa5935271521819e4e86fad1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac43d24b3f4e1bb9988201246b04e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d7c7029a3faca9573b61728fb0ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920478e5654ab6b54c69293be317e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f04dfe57b4f5af0f0b4def2b6b3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78100811c950f5c0e643ccb6e8eb6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2e1231bec78a2071d7308903ee00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3e61ef0612b7b50cd5ec00955916c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d85aa7aadd850412c831fbe373cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac68ce85346fb4b260a97d0792c2908282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78740f5bb87837cd837004172a4c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454040f5127e4e6d6db47af3ec25683284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526598f02a328ab502661a313d48a1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29999850669c2eba3222eca18c29f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584e7c0ec55b10215cfe6e5c009f57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260eaca1208beaebab4db678940d8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08610f3b90f4be9d1e886eaaa2c57b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94f8e4603cbec1ab2fa52e7479c2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be3768cbfa73274374a1d48fb5f73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d38e5add65d7c612915bed9a6bbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c47107eb093140ea56ee55e8ac594293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c692c73a0f55ee13c28805a980e75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebb15da78f15987b4c3a1ab85d802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530021f8aff26f497309e09e03e37a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1559c65a1e54de977358d14345fe23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf18d131e16ffa5c988c367bd1b308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bce7e03692a2c62062a0144b38919299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571545c702f5950076a98e88d132eacb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ea1f15e87adcb676696def5f0a72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03f329590b432b5f462e45b696593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0a8d9abca651516ad07485fb8ad5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd9b46583b36b3f5db4a9da592856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ecbb25b3bdc6dbb9ba8abfd009c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3876142d5c909af23db65976a2c0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffcc886366b143ba78c90c794cf45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa31127113f0bc3a6a0f2323c6e54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfd58fb363dabbcce92ef27560a7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae2987957daf86929a97f5a797e6c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f61a3f5af260264397f0531ea1458311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4abf17eea3330d8cfe0302ec3645d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e342ad7ab0af16914fea85a11f5d8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e90b0f7eca3dfb8b302ad4e663f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c45433af7f3dfa9699a0d26364383315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f481f5610f0cc52ec18e2d971080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8a64b12ec2f12baaa3f1deda5928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1019c1448bbaaf61205bfbcc0d69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec790d214bdd006b7dbc92bcdc22c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1487e4a5b8b2824b1f9f20e10bfda9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc834046af814faf5ed0fe9c57843e4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431b26a8b3a92588e6f96c80f9e994322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b4cce02ddc6378a52879034e6490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f412c8ecae954568a52b41f40da98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9d0df8300557a86e6123c9bdabda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bfd744c7d8a0367e3eb43a57aa06e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcbdc1e2f95ead9e4742f73fcfb495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbfa49d72cbe9303e3d0806256eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c1d70cd15a8737ca9afbf83a561b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec61db29a010fdad30d707c7a50137330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6cded9aeedd63c40b757e7cbd2b31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b51f72cc31667e1db3d7b181fc94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4eb10d6b3e85eab5658be1777f234333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c45a7545cb2b6ef4e04cebe522e8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834da73b077d37a9aaaafa9f544acdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1bc83006875247ef036cac94f6c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd58b07aa9a013f8b45b9d1bd25ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74395b5e2e7b904620c47ed9c8c638338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88975af970e8270c77d6bb2a9489f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6805204223dd6d9da272fff1a7c3fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9d9d80159fa1c53dffec7f3b10df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851d5b3d3fb04067547726d1d73e8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bda867126704439bc53508eacc009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547e76c1e4f93131d870caa9330614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117066e192afc16be87f442894d674ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7031337f1947ca2dd383619c70d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056197439b1029774697cbdb8b6265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1caa85c76725d7cfc48e6598cf72b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c0ac235f2c86007fe150eb445b1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b58864d00d0fa97b2517b86e6e86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbdc45ee823696e9f9798f785bfdb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86991e3981d7bfa49edce5dc1d527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573c182959d9beb5ba67ec41f5bd00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd8d324fdfc70ff35b7483a1d7fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797acd0824818afbf3d9808de3d6c75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e69149c9462e2f512071f41b033e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc1310ffb86bd4758957cabc43d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa023461087ad63fb1a9085047fe4cb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33661c46abcffe421acf2ea7d305ae30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3973d790cc26b31948fd98bc15a2ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5742e0f988fcde113ca9981dab73bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200bf40ffcf49e753771697777d830c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7048715a8ddc2f9ab1bd12f4a1b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566280a36a2677d2c47103aaf8a051e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68619fb0da34fa702371cc67d042f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97201642fa89132a05ad6de3b52aeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ce4967a8fca07dcb13d1ebb74077367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692110765d32789a7a8a38930a053ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240921d25e06c06e6a9c6aa02f96f30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1975ce4139241e361daf70bb089cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796321e6764ee14726cd635098c495f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307af00fd3ff1654103c4d14e09bb85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bfef2fe27b887e6085540e8dcc73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0a40069bc0fff87acff088af77ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0f2a0b238bf4f8299756117568e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6970d466285a4cca9e4fe130bd9bda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ad696c6b259554d89e9125abcbbbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0de924fd1b5b2272ca2d08b0e60e6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>