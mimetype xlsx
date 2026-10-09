--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09836d089d6237a0ace645ce05e8bac61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327dd281462933bf728848a943b1e6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889880f0b8f15f2dafe2a9e4beae673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc445e9e55954c3ea40805499242104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d93389d76a2a048cd82b4dc255384e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1caf2d0e7d0e8d26f04535730233bbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b97bfe495820ff6d7a69b3293f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580595acad5b0af0f1b509026318696a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaeed3ded69eddade1830b38f9ee3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488bce093e276d6eb42784f51e3b9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f6a7a8e9ff61700427f13b0836ca911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141d12dd43b6d9ff7dbd97d2737a25f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550089ac783397c2695e40a8cf6d23513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74173994ef98d1b10757a1dd33f30d5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d2c849b3ff63dfbb5df348858432515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a91ecc66b51a2a83dc8b75d9ce042816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b3bc8f50e1b9f48c9d1d215b12fb817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcdbf991b870a72d1dee4b11b9a61c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce859f5eda0574a71db03bd9bdedfc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a3b6321d9fd4cc4655b8273c4264520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd22bb6e59670edb0aa69ca59aea64e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1796340af07f85bc72fca61f6a6fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb3c7e64a1b17a764eafe8cc0a937723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7fdf46f96bc8c9837c335eae0912724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053569988fa17017521cd1c20362808625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702be9093ba6106f93e835d4c0a726c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01da5e0982a730c2b6cb4918773d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f85ebb4d8766da3d5108b59decaec528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a13456021921618a9cfeed0ec2858a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb46580366f4e7974551fdb4a892cb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd480481e02c32452b0509581ed0eb5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662bf7a8eab4ed5d9fbe333907c879a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadc256ca9ccfd47417c2d139a57bd133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc79bb8a9b70516196994f13021aa4d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee65d619e14185c64a69ed0a2ef1d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d6b7d049de32cdcac94ff422bb19436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dd4d61fa22a3701879edda35a26dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab039aaeaa9c7995e15ed75936e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322f7081cdacee95e2009773287903a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819de12a0bbc3f0dad9baf704ffe9d7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec20bafe7051dabdb2da09183e76e3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be620ee456ba81a525553c9a89014b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d2ecf96184f7e30e37aadd06285d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888fed54bed580cf8b6720d9f5dbb0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3879130129aac7d31bec6bdf603d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c94119f886306d8fc516b8b7253b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26964fae0bdddd459de4865484768747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0afd84d16c0f29e6dcb728f4eef13448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f767403d9443c4ed13dbba6f69c02a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36701c4855d4b3f42bcdd86ae763382a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509702756df7ce5b27858a1bdeacfa351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e577c0f87b1a0f05acb55049bf5452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526443e63c3c5aeadff5400f256e64b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faaa57daf7ea146ec7e0796f64958354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ee0d828f09c7462f289452cd650555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312827ea1e3b858621a73969a1c6a58e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3791f25539965a48f10e02c6bd9c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4880c92d4a75c5244e69e1db54eabfb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5ae4d26730163bdb187dbed897d4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc526e029c9378b7d14b3ae6d740cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d2edadec4d47f22c42a6a4c4ec5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7ad64fb3ba268fa4d75a6186eb1162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa115609ef3a3d651af306859d552263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73c5eb62f56bbab8aca31ca567d2964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a87c95dc562e5baedaff20a9da3a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4129a3b83ee5b65978fe75db76b8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d82a03400e185b24d71859277c8cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a329ad94379b50a4068fedbc3549f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618b48bcd16175c126d8fb1d083c2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a301b096243c7e5916653967773abd470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b43e45daca841c0eb9a30e27e2d571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18a19dbaf6abf111a97be5fb48f89f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0679b6d0f8a468c7d77e67d9c770d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913c9ec3a8d72fb7c4fba31dd3d4a5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c244f0b0dbb6d7894c06ffe2e78b1cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2af8600e6bef2f29ffb6819ffda13a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352c13b4ee4037eda33791e350649077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617c6fa9dc8ac5b82b6988553bf68678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1741f852797a0bf712d3bc08f03879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403d76045614307074f5335d20d94df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf5a72185693be9e401faf87c8cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9cea0da9825a553ddf0b18e42bf7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2a290329fae9e6c32e64c7dac490883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d26cf7f60a53427fcbc1a2bc6c05cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15305a08938e92c7c4d792e0266447a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975effdab509a0775e2b16b92d0724a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68bc756424b18017cc624881fbd01887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6a2de8a60928b68ac092dcb372e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1456d7cef953841f653a30123bbfbc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fd26cf337edd6e6d7e07948ae29bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67179d3de8dadd986dcb4e082f61bc2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6cebfdddb9eeea95fe309912a780e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb98980fb2efa6210b518f14ee06e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a2f8ac0fb61adf6589802c6b180594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4966d085c746b658d794c6f5f6042d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8aacc602e27ba734f5ce9fa012fb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae61674de6c37400362f7490a19be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb505af7be42a402ee1b2dfa62b9f0598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4122ded1a8a3533150b3d5d8dd34499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35566738027e97152a5f3acd53c0ce87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f68d3a171b103d2b4c61400b2f0e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2bc2c47248060de20f6ac2853f6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f299b00980afe08fd4fe219f23f8ce0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e129d15526a7edb0f84abdf30ea6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d507f687fe76f5234a6e3275157ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6ac3dfd765d5e7ed55c50cde438a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac118617a379d5a264666a614b950b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe4acd0ef944a4a05a98dc59aadadcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2530f9cb3dca14b048c1324a5e976109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ad0611a7e5257e76a1a8ab71aa87b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7df89a535bfa6e8ac913f34c2861c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f953dda6044c53a34874bf9d59d7fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb8b3688b1bd3d5134ee1d8a525af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d836ba7ad8ef1e0f7f13b3f464722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514a72dd746ab7012b88ed54b269c9c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745889822f86f45912cf0cde5cd1b7aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef6acf4043e0bc5aff63a7c3c89957117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df427f9003573333a07179d3e08b1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013d94f733d700dbb11424c9a423b0a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d2bfd14f448c615f9908eb99b5b2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb994d940e13a9e01b41b752eb9701121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0baf16c93ab30f008d0a65e8d73fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432aac48bf14d2ae2b07b067d8907a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f284fdc0a10ea7e6630ccf55a13e77c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f17a630478b4352882fe923c6319d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3fcc9014cb71f8660ead3669e52d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45e093d0d98c789572f4e08c08661127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ee0a13abb4dee1ee0e3dcef204c4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5bcf120a31c584025e265b2999193129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d921241c8f7bc0e4af5ba44b4df3e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e40a2f32614423446020a8577112f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d4b2fd7731c3828342e19cc7483d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f747591ceb4d89cb29f4422792069133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1d64676c2b99d6e53a0e24d8814c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb083d385018aaa0c3ae3f8642279d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002ef74c3561c58b689f39559989b44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7f545b2f2b03de9333c4c89dd037137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d1252d5a9d9ff17a0cd0d97819579138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74aae23b3ea07f72750a4cc7c97c38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d5bcbf3e92e4de718ff6ce244b5e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e28e5d3bd7920715010715baad22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b33e5e19a81f1ebf3e38f84a7436142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f869b322f82fef6261b961125d9099a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a43954ed4ddd8fd071a71d84b183144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f97f39c8f819fd41e50c0d00b720a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c5fa55a43f82586b7bd11adb0fb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77013ba9a4f12f556c84df8e337955147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4070c252659dff6ac8ad3b8797ad1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164453d3ec3380d785b7a9b54da695149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37cf1fb744a0e0b288cd21fbf2d692150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba339d31d6fd109729984820862721f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08be73089bad7cfd7f8ac5f85c9466c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1826cb3ee23ad637636b6d9b3a3025153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3e4a5a353845e025686b455e4da89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c550687322294e1014cde73b8865155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d789c296bf15d9c41c7bd35b0f415c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc152fe8cd07593944de57f5ee26492157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5f9c956daa8f10a33b3f980915a87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4e9f19068c3e23a1738f94f6b86cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1bda8d7bd3be2bf5761bf2e8530d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c74064d7de6d0d637291519823e3ed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c2def8b2558bfbe9961802337f9e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e75400c8de4b68186f20a62e94fea5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e21d10a17d6fa66b8bb14527d024f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4db5581ad527dd4b773a873cad9f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08c4cd68554f850356f7e00043c7d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e068d96b2ccd3782b5344033ad87597167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4664140a749c128fcfc07311774cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718b96f1cdbe605c67dc7b6423fcb30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade2a184a0cc14b106f26afe6bdd17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d864e65e47426e097ba24e7314e79171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa920f7ea020a8eb844c68cc9ef57db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff56205122441c9198e0abf36cebf87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f315196a7ede1295888b999efc741174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcf2cde3fd390b364515cf79881798175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d072053c19dc5764e08d431147adb1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df24645fcef6a22a2c95a2f8d22ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a36b5e9bf43f5a295ae9db565a9e2b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f39f10f891c270d38d1b5d9a9fb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48e735f9d04de6d1067b49e2f3c33d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caead99ba88ad04b74f158d5f51bf6e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4641a78d328bd915df969920526e3ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369325d8282e39d55f9aaf991332e090183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b4e80c7d4ae5a79b3247b45307ac8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17db5304025aec1e1f27f67082271c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db80d2585a23dfbf90d4f36db6e11fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bda4ad2163a674174c836b1b41ecf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235f0f50678070258d26aa5c9500d26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d76b58d6127462be824b7820baa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be911ff47fef50cf7afd24712a6d6ef0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d5fb9d066f300ae38a67e949c9d24191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d5bd94c58bcef694784bd0c4a8078192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbac906ad53647b07ee53992622c0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a733c9023b42db0eb843763a69d7369194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea6ab2b0662afaca9a17f6acd82a2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e22a684f0762e372c74ba5d83854d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de31aa8651c38ed43cd486eaabfff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b0b77f10a418ecb8777ab7998ac09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b01e6825734f7ecc40de50f3d439e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7ba698cf396c3731ec21fb9f38e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb23de28c6f303d2fc91ee2fa400d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c2570a3c690b1fe847d16458e4a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5312319fd84354a636a38eee9d948203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5b6f224405fa8cb0dc546510d5c1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66d93c80cdce1deb32eb40372f1afe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e22d1fd14f80245ab7d62fc5d5cbe6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abaeaeb3d5792793873991c38bc73e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd433fe0c36630b1cba7fb2a1bb954208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1273c161e52672ffacb89418e575e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1376300e6d2d01ca14d4ac14c1d46c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636d4d695621f1a86fe1e7d0c8f44fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054831d71ab3b2a532d7b77636cb5d70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e3d2bd36961843c9a7c4d52cc8e17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870399033a0f6655de59f5dcc436f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f5e3dbb06da5a7f0a0b956cf513ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e751697e890aa229e63dedd96f7dd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411feac66cdee36258ef3ca459d9a834217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab6cbf31003dc806f3f2d80c3d428b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b764e8ed62985a93a4b449643d642cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cae3f3009355eaacc6fab62dbeada220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda032084622b4c35b3dd8a17d76d9b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72394e41ea458a78ab579b88703cc120222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6748fcae2dfff4a7e48e052a45f3d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8c31fa4fe68173f64b6426d577de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e9759940428e369c67e8e8c07e1b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083a5ec13865146a37d39254cfa5c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69af7c604bce3fdcbdc9996369837a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9839e7c3320311c400f5f2ebffc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa0564d508380141f3b80c2c27da6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895cd13be1cbc4c67bb0519eba24f49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafef2dae78828be56842e8eda03357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eae4b6d672a72eeb4306633d0de38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689013335bdb51bb58ae181240ae9df0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bb8bed0eb1797e7f7ba66f081782a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb08d38b641b2be2b3aad5314a65b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6529b7c875d837e2f49f3605b80a43e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a00b4f173e7024f1d92340337407237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc47ae7cc0f5573b8450b924045fc1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481917d2d695e970b17ec7188c1527239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41f4e400daadd8a64cce367ea4798c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bceb00019ecc9d9424a4c3ff28b81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e73729d9d142819bdcc94840a6c85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4da5c07aaa3992b3a8299f694197a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe481c1c941d952afda86fd5bbca1099244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df124605445e6aefa0706e3b530f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a89d178f65956c31e8e9400ad5fec8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ca71c43e56d25fb20860df43328f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326521f6ad7c69b2eeaefdec80de99e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d7339d47c936e0ef0577a403cb6f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10713fe1e8e405203a42da6f526558c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f936362c5ed81b45b5c9ce3d35b4d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7900321ab272f0ef18d68873025ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19316b26aab9f0638df012aca6c64f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea6ec0b8a0bc9c1628ef0e3367da89254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fed21cdfc80efa86b1470098b1607255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78a430979ce9e1d7ff0d140abfcfb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf10a12248e14f370e3810c8176fef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2af35ad8f675c7f245cf28c242d30c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293949211c83b6dc63df1e3eb431c6e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66185d45242543e9dfd343559a04c2dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c6f41a81e7d0ae7e9e7be7b42f495261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd831f05e0dbcba5a2c35e9aee14a49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d6e95384b094cf4c754949ffccb1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a03cb1fdcab44c574f91549a0eb917264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24891b96d5a0704b84ca534848ecc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819da4c830ea38d9fe3800238f58f6a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085bab777894f23381f87139fd4eb48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba0274e25042d2111f6ff9d4a63d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6bde77a72c2f858d9ea429d90810269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec80aa8a250635e9bd08c91c2f37c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d338c9bb95240c6706d18f1f396c30b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda302d1856d119a430e14fafabd2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91c05efa5935271521819e4e86fad1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac43d24b3f4e1bb9988201246b04e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d7c7029a3faca9573b61728fb0ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920478e5654ab6b54c69293be317e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f04dfe57b4f5af0f0b4def2b6b3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78100811c950f5c0e643ccb6e8eb6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d2e1231bec78a2071d7308903ee00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3e61ef0612b7b50cd5ec00955916c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724d85aa7aadd850412c831fbe373cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac68ce85346fb4b260a97d0792c2908282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78740f5bb87837cd837004172a4c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454040f5127e4e6d6db47af3ec25683284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526598f02a328ab502661a313d48a1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f29999850669c2eba3222eca18c29f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a584e7c0ec55b10215cfe6e5c009f57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260eaca1208beaebab4db678940d8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08610f3b90f4be9d1e886eaaa2c57b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94f8e4603cbec1ab2fa52e7479c2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251be3768cbfa73274374a1d48fb5f73291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d38e5add65d7c612915bed9a6bbc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c47107eb093140ea56ee55e8ac594293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c692c73a0f55ee13c28805a980e75294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ebb15da78f15987b4c3a1ab85d802295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530021f8aff26f497309e09e03e37a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1559c65a1e54de977358d14345fe23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf18d131e16ffa5c988c367bd1b308298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bce7e03692a2c62062a0144b38919299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571545c702f5950076a98e88d132eacb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4ea1f15e87adcb676696def5f0a72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c03f329590b432b5f462e45b696593302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e0a8d9abca651516ad07485fb8ad5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bd9b46583b36b3f5db4a9da592856304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1ecbb25b3bdc6dbb9ba8abfd009c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3876142d5c909af23db65976a2c0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffcc886366b143ba78c90c794cf45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efa31127113f0bc3a6a0f2323c6e54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adfd58fb363dabbcce92ef27560a7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae2987957daf86929a97f5a797e6c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f61a3f5af260264397f0531ea1458311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4abf17eea3330d8cfe0302ec3645d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e342ad7ab0af16914fea85a11f5d8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e90b0f7eca3dfb8b302ad4e663f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c45433af7f3dfa9699a0d26364383315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67f481f5610f0cc52ec18e2d971080316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8a64b12ec2f12baaa3f1deda5928317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1019c1448bbaaf61205bfbcc0d69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec790d214bdd006b7dbc92bcdc22c8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1487e4a5b8b2824b1f9f20e10bfda9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc834046af814faf5ed0fe9c57843e4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46431b26a8b3a92588e6f96c80f9e994322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0b4cce02ddc6378a52879034e6490323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f412c8ecae954568a52b41f40da98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e9d0df8300557a86e6123c9bdabda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bfd744c7d8a0367e3eb43a57aa06e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcbdc1e2f95ead9e4742f73fcfb495327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bbfa49d72cbe9303e3d0806256eb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c1d70cd15a8737ca9afbf83a561b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec61db29a010fdad30d707c7a50137330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6cded9aeedd63c40b757e7cbd2b31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b51f72cc31667e1db3d7b181fc94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4eb10d6b3e85eab5658be1777f234333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c45a7545cb2b6ef4e04cebe522e8c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834da73b077d37a9aaaafa9f544acdf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1bc83006875247ef036cac94f6c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd58b07aa9a013f8b45b9d1bd25ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74395b5e2e7b904620c47ed9c8c638338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e88975af970e8270c77d6bb2a9489f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6805204223dd6d9da272fff1a7c3fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc9d9d80159fa1c53dffec7f3b10df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4851d5b3d3fb04067547726d1d73e8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bda867126704439bc53508eacc009343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34547e76c1e4f93131d870caa9330614344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117066e192afc16be87f442894d674ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab7031337f1947ca2dd383619c70d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73056197439b1029774697cbdb8b6265347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1caa85c76725d7cfc48e6598cf72b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695c0ac235f2c86007fe150eb445b1e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b58864d00d0fa97b2517b86e6e86350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbdc45ee823696e9f9798f785bfdb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b86991e3981d7bfa49edce5dc1d527352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac573c182959d9beb5ba67ec41f5bd00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dd8d324fdfc70ff35b7483a1d7fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797acd0824818afbf3d9808de3d6c75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e69149c9462e2f512071f41b033e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6dc1310ffb86bd4758957cabc43d70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa023461087ad63fb1a9085047fe4cb1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33661c46abcffe421acf2ea7d305ae30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3973d790cc26b31948fd98bc15a2ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5742e0f988fcde113ca9981dab73bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200bf40ffcf49e753771697777d830c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7048715a8ddc2f9ab1bd12f4a1b5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566280a36a2677d2c47103aaf8a051e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc68619fb0da34fa702371cc67d042f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97201642fa89132a05ad6de3b52aeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87ce4967a8fca07dcb13d1ebb74077367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692110765d32789a7a8a38930a053ed0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240921d25e06c06e6a9c6aa02f96f30369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1975ce4139241e361daf70bb089cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796321e6764ee14726cd635098c495f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307af00fd3ff1654103c4d14e09bb85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108bfef2fe27b887e6085540e8dcc73373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0a40069bc0fff87acff088af77ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a0f2a0b238bf4f8299756117568e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6970d466285a4cca9e4fe130bd9bda376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ad696c6b259554d89e9125abcbbbb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0de924fd1b5b2272ca2d08b0e60e6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1418f6aa8932451d24552e973037671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c814b759a4cd9ef7c8f4b83641a03b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e4f6aebba13de9e630264f8694d2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8365133c62de794eaa936f617e4346b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513e778e2064e6766d3f70b522dead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398a9bfc7c94e6b8db96c2cf7f1d2756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fce5f4566fbb8f527d254b815c11087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e467ef4036a8307aedd3a3a161872f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0bf51dd091455c3c50bca225f32189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6556d8031d42b30831bd398a5952310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7b75625a033fd4339ebff315b635511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cae0e4b1fea29b406ea18a3008df812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d240b9b0e691ab7e58e1eb7420ddf313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66c392f4fd2c356efcb6d7e54b499f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862903d5463275a641707a49e4e7a82215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f14bd2cc56d127160673c2bd9d45ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f664f8a635962c259baa7a492481717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4ac2db155b61fc235658a648102418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b744730ec275e8be00f848ec7cc119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e2bb60c43d80204f4b04c3380618d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07470d7fa92518a76473c7b3e061117921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b611b943a2a955cfc70501327864b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10deaddfe594b9952fd3b71ad61569023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec2fc1665a5676d7b9274328e4a99724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397d90d0ce326592af16abe6c01088c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25e76776de415a132c708df4944d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20765a3f7888c1239c04d60f1949a7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ac11f42b762059ab85fd589a6c3b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20524632594fc5bd44345702ec093c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6467505fe3ee4937219e056d4ce9d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfe43716339404b119231b40bf398c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c784a600c29fbb53b6d3884f42ae2ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8cab84be865fc5d5c9ecb8c1921d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55818da55633729659f18a04ce33908534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada0dec027a44e2f5c138462815470835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e9a8674f83a277f6cea44d20a068136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10196ada9c00193bff0303a9ea930c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df396f12854a5de9cd22dba0b033c4c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcffd15d069de6ec4e84c53e0de6dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39c1eb5b7c77d5ce3942f6bff189f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddba093916a089ed06b1063dea9a3e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10443b74829a7fabfa58d6db8b10400842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d2888feb743d354ec3adbef11f61c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5083b1852691964ef04dc433df96c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc25e303d27d06c134234b76549eee945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c8866b15e2e6dde8826ac92f9cfe546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fcb44963db0a9e3f25ba11cd9a09e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47e0326d801f4328596585cc9371148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1dfd04a782c6279223fa2b507aed249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ae0f5fbbeefa5c7c6d2f3fd2046ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd778084ab96663ad71405aa2330bcb951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb677ef353b542b7ff8032d19035ec4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be4025353c48bf20032df09f70984453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec83ca18e4d8c9ee47c7178337653c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d1a5fce3825698b58ac6a2902d78055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce69a156e9fdbbde676523fc69144d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec5f0f75b364d479eabed1ed6398ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f2f520a3b05c1c2955b5871e50cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7342e8909f74a59359143ac1b96fd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1076e4351a5283034f634398a09b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca23030437d891933b10bd4c1757f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c760f4bcb146b1e2729a17150582e1962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae006a75637b4f66cfbb530e87746c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26f0cdcef10385d17028ec6625c23d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f13db55b84a72aa1412bf95017192665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bc6d742203082d2df45a6946f3d1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583acf275f1a4fba40319a20da7c27867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d38ebad2b91ce3de8dc1dd738259e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df4fe638f94dc51ec5fb5cfe9ba3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c678a747d1191c686f6ae8e606cef670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de540a216dbc016132b0ffdc4af67c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced768411b164c3dfcf0db6ef4264bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc414e0763b0524d6062496c6d4fcfe373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d6b50919939a9762f2355a8e0e7e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508409e0f457e809ac2b8eafc533b3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565db2cc9de3c947b6a9ce70262f5a6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6a03ee9910417b650dfc8518cd72277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a856846556b2aa01dc24084c1d0d2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74bb708acafdaeadc1212b6579834879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f07011fdc5276fc8564cfd3b1d42780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804b753d2f9d44640cf17b066b635e881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e34a93dc613cfdda4e2269ce1704bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19848f18f901bcdf381a8c96e038c31183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b4579c95fe3001d380d7b23b4a1fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52a5e9dd70723a0f13b6b0be63cf5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debc4df4468dbd50e57fa8e540421aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68ad053e6c131c0236f75185698d7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bf0948d0bb8be6d6c80cca2b2732988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a995cabb05374fe33e8121756fed789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a130213790a3dfcc2489724d9b4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83ea902ac76884eb09789e8e7b507391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d8115e97ded30ade31d24c525b0b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3611b135c6fa9a5e41e543ad67f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936baf36fa6ffdd42fdd83d3be4ec5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642a5d45b354f59ebb9589498ff9f6295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f29c16d20b7a6d0cc3f3c0f2bcb3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec05df89cfdd15386b27926386d5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98123a316a9da8753de653c2a51ec9c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde031569164b27b5aa4303b7c57b22d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c8d585dc5b6b9300c9b801e6f23b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac927802e3f26e7c5dfff4d050d97b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f5217f60399927c13d0724975a1e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419eb70d6a9853c98a59355dec5988ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2fa1272821f5a3a574801be811ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd3bb835dded849ccfda666671ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b79493dc3125ca2b22bf8640db7ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f80bb513294be753e31a2af3f7c9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d9821957568eb642762c3ff747259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4db31bdac246d76215095fadad6fd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6e87b90dfdc3e032db169e7892bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e92faf6dc84f0fd88fd4ce43d6b9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a7b2f58989f2d775c92d9e0cc4a3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15b1732af364a8230538b8731cff9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f18aef49ba4147979bc34df16f36b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c050c1e3d6bf39fcf7b68a0236fd9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcb93105caaa49adc4b80e23663536116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c4a23d17375c7091c91b62536e74a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230c39116912107a48b3c8465384d21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e77a162e700b42890d33651ebacdcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef08ec2e8c6ce45826a0483c2dad10120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80313802bba8868733da141e7134cf1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf30c88c790f44dcd5a6a8c38a16d74122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724efbd0922551471d16bace77ca2d48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca5cadbf08847cec9e105d0528cd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c5d94231c082d3e4772845706fa7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806a6ae98344184d50f109f1d704ed9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadab2bf12ae33c42a5d1d364fe99d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca65f067c76ba922c7a4d9e252def88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075affce40c256e781c38eeca253c3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbee1d6c2841810e001ee31817a5d51130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0c22303023f7250a2be5b867d217131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025802f385ccf1040ec8d45d32c1965132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea0c8c7d53639dc5a39fe998fc9237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd3011f33be77adf92ad788e2cbf72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1fb8804f1637404aac29c34c8ec2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d718dfdefe8a3e71b43eb99ad13b31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38fc5fc93e6e05c4292d4c05667851137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478aea4e2806721e829b4dcd47b525c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff115dc019e025e1e9e19c5684e21f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6cdda860bb06ab6ee5c6ee7dff808140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65395408095aaf78348d8cb46cf3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a7412a8887534c83273f47db4d6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d8274c0217802339200fb4821dc14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06a877fffb1ec03e62c7ef3451bab5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cb833e38f5f0a95594ff24c9cc14d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d8c64cfa1a03288e8cb26bf7a240d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9dec1d55642ccd90fbf33aedfb75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6350267d696e9f39ccb2e4e4d0cc68c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bc5019dd501df95ee586f5ab7ce54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373ef2f1cb5471a94e91936a49b09fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fc5dcd45a460b69bfacea5622518151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348a8eb2a5444656a66eec784437717152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fd612429724238301e1b4c185173d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcac0d425d6e33fb13425989bf619e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e603605f9962f7eaf798d2b554d72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a98ae7629bc8b1358ca88be960fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975376a97adb0ee4b51a89c57a38231e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dadd1f9691dba742f012aa549eae5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea706dc46c9e04bdbab547b3388a9b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6dcb3ed9a2178bb52d4483f2c9920160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ed316b2f9bde6d0ec1f528c57fe2f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940f2ed97910a59446d5eaeea36505162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4490ec1b45ff22d2144e484ac122bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ddb6f68a57598608acdb1ed79d639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f657c9800f955a9121d168c0cd1cf19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7551679dd3c25a6b85b09d0ea2b5bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2a0e3cc0b5001b2d2fe3e0d8a6d61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e495bc357faf83daa9d04cfe7056b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ae2e298a4cafb1b7fe1e7f3063d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648e5ef71db46d0899ff5cad517a99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140f5f733ff37aa349466acd7cccb55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbebe051b926f6d1be88a9a75bc57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4e2684f00aac983947ef210f648bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf428bd550b2f45a4c856eb272f01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe44880db93515d3e440c9df7c83b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664a03112e2711ae039b238bde00568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad83816baac6bf313f3c192b7609566177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bfcab2bfc91da52034fa4f60ca73a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd495d1319be3371c6b8901c1908ee69179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb8359a240bb55783150f2fe5de3f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc932e6de53ca5e5efb715450e8ba5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da0594ab0b32c6a8f26b2d18ca2d9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df518129632cb6175277533d96ce0f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60881727b07943ea6481cce4e0e338184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f44851fcefc163ab4ddeb81b7be6c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30036cbeb48f91a3b06b5324c4d3e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6680b5783f8df6206a5e3fbf9c3f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a57677df83ea476423e4fc0eef15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558b2fd6c9549d49fb8c04f5495fe5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde116929e2e6042f68585bac816212f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691c4980ca5ec6ce266300116bf2a01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dca4a614d5197ea3278b6ca3e7163192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af6b2d0bac1e7b81a29a43d0d8a099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754ab18e34983a92dfed432169c5bb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b1e4a4acf481454d90f972057b065195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c750f9011d7f0e66b9b830676d44da5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7d7af90c0d288af2fbe8b16a20653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22120bce8e0ad7af89b939b7539b42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9fb7a15f1cda09eaf2f55bffe9e1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4a69f1271d958e35f5065d6cdc1bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a358bd98e29b3125830f3329401155201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8b860048e30fd58d92618a2f2508202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf949d04604f4cb04576778d4d6c8c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72223519a5c1bba1aa3d1b753b2b8a63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691494235389fe5a4b90e5ce2ecaef3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4db27b59859e8746dfb47caf78b85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0d562e94908e41bc89f51399d2a58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7bbf109a1309a0de3d46ebd5855b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b440e30cb1f445f0225dfbcd55338b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fb753ce911aeb25e56942faf9e514210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c64325aed251f2e0c06f232932cfc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d185c834e2259a877b60a41a35e9e61212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f038203490195793f080ebbc94a63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912504d12dc618fe9ba9478c2fb0381c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05b49ab60a0542d10be9238e0cfb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7471255c4bab6086da9576bd149f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66181d94eae917fa2a4e0a448d974217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa880bff1a646d67942f7c4ebf34aba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93ce99b56508a11aa7f029c2fad7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19160a501afa46462f6b14acd3755ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fd4e3b93625c6e268d3063b77404221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aec4423ce6f926b37332ab5c8b88aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957249e936d942a0c117053dbd927cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fd5999a31a738d08352975d1e3aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245780a5fbb2a824eca866360ec36a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095007594a8b0b61864adff4f25246226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67725ac37e29b93981def723f1dce5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8946b2ac7540287cdbb6f3efcc7cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7d2790050a110032892946b1e1ae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ed1cf32a6567bd34a64fa87e45883230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a68324c43e97b9c1f31c27a0100306231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2e0274083d08f2e1910aeeb75d26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef614e31e7d097970055ad5f5702ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7289ee40deab786d265a85a70a048234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d71f0c3793e0742b4c9fdba0e00efd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed8655000eb14f129a4b1b97afbed3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b4844a5875c42b24827c4cb370f7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c4c5f942d3eee7b354d6c9e12ffb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10028d82f1c112f12d94bac319e166239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cd33bbb6df6180eec5858b17a333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894155671c8e7f3c7d194a00c0f44f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ef5b5e9889e44d531bfe5d8aa4c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac267f1a8633d9b9e6cbe445f07e780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a394a8951d9e0bab652c5b8a3deadd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df3f42bd87aa9a71bb8e58e06e23e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0da01ed61e26ff7df7315448b1fc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a1e5a95b40c1f34d0824f21858244247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375eb5d5cf4a6abcefb0d50508e9d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b1ac40f0d68f666fb705132b49f5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ece9293823189c29c07e1ec4944406250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b118c2f3f661d6cb1d6b5be7df99a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cad1bf39c435ae2ea11e39e22d6c6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3e0f218de2e082fc44410112ae270253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d24e24b374e19f60092c089ea4750254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187d2dfabe679592cc5b15ebb1be573255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54866f2bc8d080a07fed56a73c42f50256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3353f87a16bbd41eb64849e51e7da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9646191310a880c5ddc67bd104d1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622cd28e60a01a851466c5d8963a7a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a1dcedcf58fd3f55038d74aa7bf4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531fe5c88e882aa824d2ac3144703bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e00f4bccae54d46976dfcdc7007e96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972494f3bf44324be4af5e0c4b36d1f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4ac9c8aa319c9ced848084ffa5ac7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d429621c75a51cb3baa6df6518694265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8852fe5c21ab118ad1ae94809f3e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917d887d2e54c63b4108d8d3648e026267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b95aaf5f23202c79208f5397dca445268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c172ebebb84e3b9f8f2d40b48155f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc74763e186e0ace0f7bf13f7bddbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b44824a5492ac62b577150abad5dac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7160c05140429f0b1000d3d54483bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e17fc6aa82a9422263d331c0c4c18b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de098d4504e046ece87a9904840fbf3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58c8605e608f7902fafe4d9f6ceba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0112dc281c9fd8dfdecb3a3a837fd48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7496c436a8e63f6d2b0ddd2c20ffe0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a39bcfecd5c669c531cd8011199e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81795684a7d7241a3cf53a352186a1dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4aa55bf9f9863ad7ec7919847c8b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70896d32b307fab0edd70df96b312612281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf25d4166dbf51d2da0aec036f69a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fea5d20b9f1dc9ef974b8c21bf6eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4732b7407303c5477b5412351cd44d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b3d58c90b3727b44f37d60a3def93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b7b7efda524822c268942489e4f4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa09c31dd41d52b0fbdda91c1b2f2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf45a4008b8d3329e9d9912102d2568288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a932c047d051c9c23932454b3923884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89808fbc1735157f2a9243dc15c13b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3463bd2169888cb56a6dc1e7568bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fee9808076355b3f4f4e08ca67757292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27f8f4529725bb4fd5fb5c9ccf9692293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb37772ff87faad0f9c72a1d66c0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a9daacd75ec71c1aba646059478a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eda20ba0341ccf75be0c34f983bb4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7515aa732955dbf2b4e406655fa091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293fb9ebd9a07c09d2f944418b2c007298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae7c6630e53391c7caca185bbd137c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacebe1258010966ad7135b91586cbb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c476b760fa3494615ddf998722cf1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3658fcf10c6797223b92120d2da606302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845066e3fd9b3107b9aa5b4e757fbfe4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd79fb8a244a8343a21b0913a1edac0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a25f52d54cb42e9ea33b588acf729305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17874c8bf3f50f9670054bc7799f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160582d7dc1c4139e379207feedc8cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de42e4837c02c061f6531e23e8541c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc97132142ce8f67a176234585e1e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5905670c43e0291532ebc43da8a29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7567c4d5b7390cd1353e9cc01742e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2abd1155f3f73404b8cd4a1af6591312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d9a73f7da5848231a52db613d9edd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9613b42d0e1a27ad9df8f817cae42b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787b4f3b23d534c8d9e2bf2b091d076315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e831972220bba6cd9fd72ce5f4708c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084ebe5aeeab88bd1680c25fbbec05317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280a431e0faa041d357ac3e2eb1f438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717cd534952f1e04734724c65654644319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eee1a20ce8277c1cf98440c5417b90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d7f87e78bfdc7b33cc4ca38cae47321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97092d276a0dd57ff19db3ddc07a279a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e32a342e87a7b2ceace5da9761b33323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd9fd47a5491bde4acae078b2a8ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31025d729c1c28545a0301244f6116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394984d851d53574fca761772cc11cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36d893235d02e65cda0af1c90b7afb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8341efcbb7237c12fbf5e90e26c05b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b4135de8ebf32b0891b7e6cf2e76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed20e2458a00a6307a20722615d59cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c2f14664fe4725e251559807385d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245bc1143fc02db7e0d25d9738e8976332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51491fc6aec5fe18992b0d2fdd938c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82709b64ebc68f78ae65b1bfdc863f3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91887c34ae37aa7a87cf614118fcf21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b9aa49461fc7e712e3ff884243926336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9ce86dce3399d74385b3de7143646337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a67b7e26890a711633561689935d8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d277cb9d30c6521ca53359d1237be31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37374fe4c2331e33f919c18fd1b25c86340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da8a772f636d0469dbc738009ddf19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144cc1c75dda240f64bbc1714cc5876342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99922e165394e029c4deab0f2da2660e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3606d5bfb1c4f6d39b72fee2bd398344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6461d203007bc6c32d83be7a74c810345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c8c6665025a54ef1012e57795912346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af532502041991ce81da86cb6fd99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ad876064fa2eb1953cf0a125cabe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00d4ca5e283a5dacc48df371115f5c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f010e1439e3d75747e8d6308f321e66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8547e2eee6f910b60ad235f8720a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebf6867ba89e17d3bd562977b72639352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f46effd2286880b7f229966e01768353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3e12bec455e2f10cc9a8119736d16354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fe85f7651c495f7a92bae1b715ece355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af378fa52dc7e33e7126ec37f243ba4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f0dd89ef75aba9b5f1aef81cb0f14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b03fe2ef8084691dda585365c3fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228cc9d4459739798b7976cdf38f9fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac676d75c96af359bd92b5b1ae20f62360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd4ed2f883267d333adb53a263623361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560c4d6944e52def8198d5ca2a39d82362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf112ce5120305bb1291fef752f2866363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21f61553eb94d62b51ef810da659d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7700c825880bac762106a830eaa3db3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1cf589d8275270466885279acc46a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4c5f7d32edb137c1f8f4a703503b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205027d46f1978a738a8e8d641549bdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273f228e0507e5ddc22607862eec8b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a4a3a0dd32edf74b8e7ad4934e9dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d564c730316313c5baad683f46c1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f873e8c8d23b162ad8f274833dec09f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51c524a9826e636655fb5cde6e5b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88d1b71132cff4279d1ede8614d7cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9e5df33fe3ac69de6b85cd1b27db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1bd937954d39f5360ddce8937d5ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07828c8c511dd9d1cada458c3bc93763377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2b1f4fad149b1160075d3e8004aac378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>