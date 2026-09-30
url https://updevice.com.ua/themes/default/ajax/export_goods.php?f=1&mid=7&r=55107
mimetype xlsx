--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc89392ff32872be6308d9854f17951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ae6c7a9887b6445cf40c470d966c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8ce2b465beec2bea632f53bd491b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435700410f717b3e1a0e2948dbe86be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e28b30ab35a8aec08b5b4e796ad0065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfea17947223838306fdd137b79fbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65180fa65df70fd057637b9be4b6af07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d0c2274e627ca817a611bf89391548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9f20f843d26ec0233196c4db4e6e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858edd59b2a70fe35c4083b8a68da02710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec64920f3c901afe30930eaccdb74e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a02eba52f84254101bfc8b445496a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47807103dc90b93445ad71a5ea7c2a013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee005a824d7157c237fe459e620975a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e121c06342464dcdb3c4574df2939a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16631cecd4a40028d9a20129c4ac34316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2747528cb8f7df68badb745b518282117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f88cf3923983a677130f9a26b8f8f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acc75ce1cd9f74b561eefd9cf3fc2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5450a646b3a3dc172b2fdd9bf6ae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405b37ace489f29ba7bc7e6696521421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f1ed08779501d34a26e61f00a07e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767420b5398a858fc1b451cde68362823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72de95eff239c6db36579ec996b71b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d2c71cb6a9327e2e6d78892799c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20643d30ce6aff528e3d4410b23347426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5c645f0083da1ae5961ecc62ae0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4ccf4b46ea6a8d8c6cbe3cface9f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5b2ac2c0b4036f7f10fed3763ce929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f986e32ba9571d09908c4253d245030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0bb70e704d66c786397abe82930b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378ab5ed981dc57833ea29fc85b0e4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9bfaa6f20a32dc75d859ff4ed6bca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40023aeeb672379b1e4b2e518d63def634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd9c94f12d107adbf31dd63d7b77c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc49d8891702f45a180f807d169bfa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323501d3348f83c5cd68c772c105cd0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dba715a4f092d1121dcb15fac1f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e21f43282fd8e1f883ea41d286e7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689712f4b6277a4662054d971d6c91140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66dfd685119d10cfc44edfb51a2c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de195fc3782ac5e72c3ee0119e612042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e40a939bebfb2ab997feeb0fc5b743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e69787fc706535c5462693af46b8e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c32930b98937a21e8bf1d993e442145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91764855210a9d277b571ae4a35c3e7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b617575346cc34b9f2d45d1b9275547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d24e1e6bf3fc36ea5647ff0540fb8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa2b6455e538401cf6fa9d17f5016949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc2339ed451b8b38a2705c5d5ed80d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8107d1590e27d5cb5c5ecce2fe1163651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0ecbef68dfc8a75f18744dee1343b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a51b60ac4f0b76823ed6d8574ad653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed5c3ea58923b33fd5c28369cbc0954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37251d70633a2e2a39c40f275e1c70b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d966d91e0218e4c2ae313fa9e62ad256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a27f6ee4b575749ebc8135e9410da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6fb1339be9867e8c86fde021e08f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6d7761ef0abc4e7c5f4b0d254ab6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d89e7ecee8ab2b7083ca9076087e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3338c998956493233af216aa083ca861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe16e095500218b84d250373f4dc762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e606ab6e37819a64723e126489baf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9591506bf3263d5eee2f8ddcfa1f8364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc61800256baf890de3415b85571a1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c97192f713bfe4b8ecab77061d3af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8bd9bd77a276298e79f6c2d53442367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a937852a0e8468fe8cddd323a69ebc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302f3ffd470296056905602d4dde8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b25a6b84eefbd1011f82b49a6dbcc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e661b4a55ebcff419da79ec7bc1471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5874b7b649cbb80dbe463b649ef44f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33608aa49d15d0d507f9063a601166da73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545089ff90a8d120efe053f956c9c50f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52965e39c272e64dba3e08fbf89f5b6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54239d7b59686316ecdf63d5b744c2076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430b66de8dea23db6842d78b5c17cf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ed4806b9de42898a6408abf12d0df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e3fcdd4281b1d9f76e565d260246a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa75fcb5a5709999044ce1f02a7c29280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b75d6e6a699f074a58512d1a7a826081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f47b9f84e6574d0d1778c604c928082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775775e4f51a8247374d5c0cabb2582183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e4b814bc6330ff59c3afc5abd22884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b01094b2aba27db85265a2f0f6a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7a5ba66f29a15200b44e59a4dc46c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47033961d32dbfa3af44ecd78dedbbc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884fe9d7f874e910450b794139bf66388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2fcfa64985a1df11c817675c9ea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c632cde0832824f9d0a16ca746d0e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd8c1db8ca3c6eb93b19f79d514fb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01a17a0097788fd2848d684054c1cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e3ee5f3f41f0d3ba3dffdfd72ef2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123ff57d8c62f6a8b0830af5cea1c9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075f05a3459c15b73f1f4ab9b04695995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a2df6fea5f9a9c2a567b37efc96ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1895bddb856ce848135a05c597dc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a001a862393682a8d01d18738a172e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e95617bbe636dfc547ac2b66d85b5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b123d5a32158e733bde3c856ad47a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cf1938cabd8749e971ca32d7ae258101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7c25941a9f27bfd4916be2c7ddb0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251dac6531b38acb2a79748e388140f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106583bfdf3e27920db684fa521da62104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec0a2795da3550ca6fac8dce4c4d31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e1b05942de26a0dd2f13c428671a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7836710054acee06d2a2b7fa4084f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e202d90685582a5e2df64a6e369a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ede3bdf30f99ac81a9ce48401f04dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678cf2bc314333414b4cd46834f202e2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4569424bc412127dba477d49d1cf0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a134a08364754c2ffae17469bf250f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6b022f2c2fc4b779e0a2f56927d73113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56992b2a9b5ec9e637e222ce875d8918114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920743948537ffe3e8e14e26817883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa65d7e72d9d42437216fa66e619a24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c59a822233acd6e84de25fc1f0795117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742e6443005c65a14f9e83a2b85ff5e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab184c4489e4000c80a08eaaa83023119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f3dcc12aaa5ca0f933debd2c325f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556c244a47de9e2d97dfb56a8d032ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363745066cecaf4f3643673b6666ab82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88848ce51dce905a881fe4ed81b474ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af491d18cad5ab7f314f8723d798edb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e1cdca6a6fc36fc25f1199162bfcd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc37aa517d5dddf323d1674bf582e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618902254397a096ad13e672f7d287127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd65de8f34161d507b8acc5aaa3c9da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30bdabfe304d8a6c393ed0fa23d9c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b6f70ee1c8471bb473167b90a575c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecb9bf348113c22ddb74ef04d51a5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9e19a52bba4eb41b30ebbafe3ce0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9cb2f4944f3fd53c2bca567babebf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3c85d2827d9f6457c32d068013e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f4c22e2bae66bd89cb74e2f57cf75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b0775e1209688b21d65994e94328b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4548a095e9c3c4fac8cb234052bb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd0e993cb36aed840cb3527074627b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03006f1620caabbbec43f65d74e3433139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db116ddbf811be583dfc851012cae7c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bff05837f8b1b8209fea5f2503e610141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6732c4e32064674c79779cadfb3780e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663efefe3f0b82d6ac516da33ac5ac83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e33aea58ccfdd61ae07cc629cde7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57783a1f2474f9e69b460296fef1b42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37f141f4f83eff947378cd58a5d7ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09cb338cb741c8e173f233565bb349147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8b97507fa9da820be4ae9b018e28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2fc341b57ed970394ff610168c5bc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19623bbc828bef9741a3f24585f05e67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b9f0b9159e2ff56993a96fe6db094151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7302336480bca6de4a2c08b49338ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808059c9323fe3bdc8375dec4985b52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ebcfac0048413658188375dab6959154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1825a55ac14c341de275e9a2399c9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a5447a747b9a32af20bb009f720e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61aea7d90a890761097e3d5924380ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970422eebab240eb33b54384b4e364a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5551a9b092bd667a777657fefc2c33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a094a71458e3ae05726035586a6355c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce196a338682ae03aa9dd82642fcc8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce501d554b35c6a1999233e77382c077162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647fbc5f9bb9c02368fdabc35beca60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e570f84ee7050eb68b7eedacec55cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26537e67778a0f85307f81abf4ebadd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055aa627d4a79c145e16e833b4aef79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d68ee02dae23aa85788dc4ae39498167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fdd62678b17eb89c5e82e254e4e175168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668c1700fc5889560e8d32a430a641d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9376c6df763e1dd7aa9c6a2466d805170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450630679d1f03f14d6ed18171b2a7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa913f78fd93f4e79e61805daa1ede172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0808332ad0c7a95f96af5ab86a434173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161d29a9fac299f8731d6dd03825086174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9a2d1963f10b3ef374c903aa7e9cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a480580a4d84fa9436558e17be713176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d05146a085027796e44542418260e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d92df3a80f656cba53ac5bdc9df11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0775c35858e1dcf4652f67356aee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7cfb388cf7620da776dcf6a6817ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac51408f5abb8fcd4052a659dbeae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9413aa87350e42235b67bf827e37182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198bf1cb2063dd55856290481c19e13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279635de1db496a5f41d8a57ee373dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11b9fcf1606188a1b414a345fcc08c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811abd37bc3c8f46fae5170cbaf8b61c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e2d93383cf1e5982e2a8103c4698187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bca703d71627806380600afaabf0b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d5a8ad933b3a76533128d52155bf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55df0cd796d99e76287fa5335d7d891190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2c88b8485f8b941b455752d348a97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74f35074dc0502c664250ef4b385a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfac5f3da6d1cd0457fba569da6ca27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf676dc761fbac56f176a72fe8d80dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f399a2bb432ea0419f7a6abcdca02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509227e0b67b7c49919c4eb28fc5b7f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f5fd387bca9f635f20af04f472b3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19f1c38e9b9c681323deff418a1ac3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c600383d672d0ecc90eda4b08750e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aa87cadd660131c8253c48f3b515c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69ff7f9a04fbc719a8549297c75fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b000c1226b022e9e7c1662f0b3235c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37651fbd406c51a29706fc9f972ed40203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d14f22197765d638cded4f06f8140204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a43d10cfeb9f7b1d5dfb95fea49b9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce694f1d9ac40ef39df9552fa00b2f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1d9790b94f52d4f6aea3d3fb6b647207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2fac8bae0a024da59bb3638f8ea71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c102da0cb42f989cee48ed20ab94c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99ec44fbd626518b4dd9522cb0025a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bd26e0535f304755c95ddccd7a18e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ca0b3e0cd047b6082bf6544f8c35d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43f8add074a6e1ccdfe5b8be8dee2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695d09f04e469e3d9fdd05dd72001a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747eb89e185e50c7e080e1c65b7945f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95526ecbaba331c4ebb1e3049b9e6baa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a5dd94c7e07cab60c64d564beb43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065f771b97b80c68321b6feefa0989b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5b877eed0bf5293982678060e8a16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0872af302bc31b5b3b078f2332d3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3a1f8643993fa8839ad6f0a7a7f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5755a8f6da1032d8d48761da3bd46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf360ac8f4b88d04bb4c837c208ef4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0759c23b5e172fe45fe6965eaaad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3895db1f2987f9e77db7bf717ccf5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8833a6458b1a5ab50905467ea54f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a2ddfbd7db6f35d3d2d98ee79fc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a53d3afb5daafc323a571a81e140a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76586f37c3726a5f27747660cac68e83229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9d2ce303aa8ccee2a443c465a76d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42fd84ea9324d23e311fd52d185b93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc46655c44c27fc5e056d12a15e240d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d036d7bf73b67472be424f7589644a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1367a615221dd682a28f994e175c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5c0b4f76863a498f660aedfd8ffd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fcc3da59a926f33276c1cb3a4d022236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d687c9acd7ca0850cc17cc4b6550f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd27fd24bb3e05a9d98af12dca3ac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7cb134a4d986735763694db065ce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd11a5e18e6ba726ad253f4aa207b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add437ba150a23b93aeb7155e8919ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e06059b37adf62209d90fb5fe8690242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e487aa9c3dccd12fdd52cc1e4c83d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a13a635c36ee2e392bb4ae702eac72244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27ad615dadbf47efe7c07b65204ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f58bcd4bfd894f6d0c6951727f071246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee2e13e27daf738579d0469167896247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9025ec685c32729b76ef165c6b852248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b39c535096d77988f514e567296fe3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd90f7e7bdf550b944d737dbb0e620250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e9b9c78198be4bed7144fafbf568a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a24642499bd9b6463ce06e9e4cb26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028a36b841e3363d593f667c1be4e5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3e8e7ccea9895128fb76e99d9fafa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c61e9d8af5ad0e194d5177ab8e563e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4101e9cf1e41e2d15980e123b8ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aa61e3f35044bf9ece57da2f27a2e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebf047d158d017abc46156b495b4b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c93088b3f4f95b82ae98b25787c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984226188d3fb63241341936df45cad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2213614691e167b226df10ee25dbaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f46fbf1af705daabd84cb842f616262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a82617c6a01f8689ff2cac047182c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d4d44fb9b208a5f4984e0165ed2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc077328513f5d5ff1fa8195255e4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3225f0a0da689b77a4e02866b867b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aede4311dfed60d02b46c78f085b76267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18953a1a67280b6da4f153a15971240c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7cc18eabf08f71a6854dc126338c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed988579f658983e08ec62d87bc21f41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f9fd60502c186456a567c3b66dca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3409940b943b669bf7cd2dad18f37d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcde570155bf23fd27e2d62d1c596bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f8421653a7e3142c88c2ab8f670e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43790c594c82b035761644fc0b9a85a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda12f71722dc87056b9a061c9a471b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded2ea9536efcd44c72074f993e96cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3358973628da680ed4fd0a79b63c535278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe7087f3aa9ec8e1760ae864f3bc3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77cb00f4baa1aab7a30dadf2be3724280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf910bc64620b42ffcd33973ff0f69d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2880adabf937415a05867328178a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dde120febf52edd2e832d38326896283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a820b6ff2193ee2ab97e9ba9532e084284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec64fcfb6758ac99841b6c01439867285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1adbeca602f483a93bb2f16bd0218286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648757fbbb2b1df16647a6271a50cc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b6445fb62998637116fcca4d762fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c18b4234b84ae69a944eb96462070d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55c6dd2b4072ae169a11343a3eb1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5384bf4271c9a0b332fe7b50f3f949f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6f367e932e883c7469f36cdb7ffd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46ceafbc4016f192381992407fc263293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a45964a6daca45610bc04c77a849294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd117b3151293e510d57a7f9de4f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d78cd1da7eff0069d6445041f2852296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c02848ddcf3093e4bf45eaba235a37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150a44e2a27e3d99a700a18078a1046298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739395e4c53428e1b7b9a14d9b20f1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ff2c5754ebbec9a12989432127f54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd3a7d0b08f5b7f734bf21a47349ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f1bffb021a8d149915a56db9e307302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c767e9e75a151f169601c799a2187303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec029e18b68f5f936040d1fe2f4784304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2f41ea8d0c6eed2fa52249e7c6b94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4881e4f120b3d0fc6184730ced11c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636beff1d1189a792949c5ec71466614307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845cecb4419b5bf25d324caab6ae81d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125942ac463031d847654bb31b923336309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43cae501366aa9b429cfbf7a68979310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7891acc676d3498ec595470d995e99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9362c27c1c7cd1d319d420d429672d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0edeea169606d680b619f72a305e2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0c22f481c5e333a5275b45485ca53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1446f33bc96708390d496276fb9f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da773b919f7a1d4fbf434d7bcfeda316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bed66283ef7149c0a3ca53e0f2e44a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef2eb07c0ffdee36f4a833d1b34014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218051530ee086bb1df31611f67485319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f7082c2145bdbfc86a00dfbe87e3c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a4f9505ec81274ca55ced416c682321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8b6122a6a1b748af4f87ae507f8c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3c08cb4235c436258974d942afac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649ed6029151635bc48c88455afb765324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88598bb9ab7935a185073e156709fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c16e035567726342458b734f5710326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06670c289fcb82c12bc98e29170f3d19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9604a05020e58f17ccccf0428d5ba5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd235ae0fcf74831611491843479ff9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b292fc83eb3a761935e3c40fa0697330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd200f36d04a8705740dc2d5cf692331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015e16aa41e29d843d931cfaf7643d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d96471aa9101511218275487f0584333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ece1b2fc3aca5c55bda88fc296c2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583122ae842081894f1004185dff5344335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2a2a1e19272d4c41a56cd1cf24da336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23223b443cca2ececf46b0453f061d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2782a24fb3381005f030877e49e76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bbaa33479d6e1779515285bbb6d05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0cdf08015495db0c816f1b30c9a7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2fc85e865c17c85e2d751d8f1e723341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4a73dc08cc87045b6f22c4c5ea6e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a538cb724c9a2895e5778fab552f427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2789b77dadee14ba0418a46d615beec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c19ca53f81bbcc0c1223305ac243c0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d799655dc905c8debdcf1bd10d79676346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66f7357eaf527235ca99b255c3250347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b1ebe037c1786aabf9c223ef017ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a649399a7f60dbcbefc29987037cc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ec81e7b89ab1e9854504fdb8aa583350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220dcb60e55a73eb99ac6c1e74139c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8281c8ccfae0b32d49d44ac25f34e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6415282f377ba042a094693d967d292353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054901a8eed6d474639a4162882ffb4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8f6f2fece18d058db492a73b5dc3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2074b8e5ecc9b18fe700f786e78103356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb63e1cc6aabcedff5ca4305a3e335c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731578a300a48697ce91fae455216a90358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0913414b7931dd57e5cd94811b6c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4307d77f4178be9a55f16703c385ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3804e1f287a5cccb80b7111b9cc16361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70716b1955c2636d13567c0ee0ea7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ad6de3d294ac1f2212c0dd19303e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf2635a24528e26d2835169e148cb7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa44d5fcdc0304ce3891816b350e56365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1f65b5c451e9b30bcb5e78846f239366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fbf400ae537733bde6ea29a9de454367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3169cee939e49c0160535d8b4a9c58d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996442344a9a0beba1528df9e3825af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a37be9c352353a6d7db68db7ec567370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0d7bb118dbd8df0ea377ac8550fc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984283829f9b335f15b03d8d6b7d56b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737031f6bf0374e1b4102a282926392373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18897dc514f28fa6888465382f6c18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142b0dcf84b2619f36306933a868635375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa73514d094ef62d96d473d99495bba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38248e4c87317931bfe20bf81c8a40d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cffe2e1601288d02ea07915cdfae4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fab3557298a94cb739c3d97b993a81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b28b964fa37cab9ff001364b29d5062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce12e7d9a3ba957f24679759d0bcc13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a092f1d9444e281a41771d746d0874d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3cebff85e9abe9e63eddf05a88755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcce2a5a1a252c6cfac676f8665e8f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9630e0c52fde1e414e03e8b24793f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79d6cfd1868fb50e658410b514c078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e47c9d262ed25117111d64cc0d3df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d94eb375cecd15d7776b139f4b83c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810cfad42bb38765cfe690d406668d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e343c43d7d72e7ef7f6ec0073f52d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea969802d20a0f92e45b1e351782fe0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab09221393f101613942c62b69eb0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a25ec10863dc933f4df1a693f14b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7982394b8dae8b98afb34c91a6da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbeb9cebf24ce2aee3dc7faabf71c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aa4c3cb17fc8d327df3d752f12c2a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85517dc080769fe30cd9b7730a419a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b387a562d42302ba879bc83fd91e29220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7a1fb6bac7693ab563d12c72c18ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586768b41731b3a897855b93fedc617d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d21d84fd8364ca160b378863bf8b5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14f8a970546ba0c7468aef54e10ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e951f11f7c2cc386999eb4f520f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376ca5e78167df4a4dd15ef19d02ec726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe83520e92c26e9c29bf7caa243de027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9192087a67afb711ef54a41abc5bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c115e0ea935a0e700bcf401de272a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae02f7f3673623ac549f5c92b4028030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3227c451972f608a5eea0ef59e68e9e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618af30ad38db62a89c6d7e40ac7242f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3b0f8e7cf342df56798d4fecacd9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff8ebe46cb4104590ef1256172ec034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9275673625049aecd999cfcf49387f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534405833c6006249ac8d030a37a69136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a5f9f9136855d99d527cd4b4e5d1237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35f8fb837a7bf9285f0d41c57e4ac538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a904bb1b854b2d8c58334cdc57a3b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f8f3a3d48f4591495bbde87bfdcdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f6ac94d845bb4fee94f68d44950841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da81dc0b1ac652aab0d4326b851e8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03223856056de375dda6716aec758e6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8b611279169339c3c6a7187a5a65e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240c9a59943afeb303f86ca41eabe7245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d522beab06a6940e195b540cbef8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ede4ca0dae2d03c2d940338b7945047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d57e830636649a4902e6a91d9f2cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3be51de4fc49db282da5a2f1ea7f2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5653f9aac098fa3bf2f0dc543d79ccc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b2eb02898089e5fa309dd468ec12151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a6272a3581c6f1cc0d0d2e0ea34452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c6cac0d4792dfa81c1c1dad5495f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd614d7c5c1088ea2676f0f8ad1a6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5144f684eccff23666532d262cd4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525da2fea543b875cd8ba6dd94fd767b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca7f7ca6563aa079e3424a62ea5b2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b88bc73070ee41a53dee67868816458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d7a5fb101c7ddf2da2a3da1bd52f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6eb6e23958a214e53a9405c79392060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491cad7d8ad32656d48e5641ca1c9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bccafc91433e0f9de7795f7720eb7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250eaccc27cfc26855ab96dcbf92f0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e285195a19a99adb56172471b6ac064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6193e11b9200cc0d43218991a18c5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c15615b035fcb8547a0443cd3e9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4c8bd5709f203d79484c8940acdf067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732b19dd771a5e21126c6c315f225a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef92d9d19311705e2ceb517fb9e99f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54263208e3a30068b9196f19fc8f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38b9fc968b15d14645c44f1868092771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28212327bada00f1ee36172148a39b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141641df76256a52f3eae4f3c99e89573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d78a0f4d0c21f2f44600adbbe6d19e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846470c83dbe83b2abd76a16fb8ed3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520afa677cd9f304c29f1a9d5dae607c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e811db47e73d1d70da371a9dbdb160277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73f9663dd23dbcec3f66d1c6b71ec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868bfc67aaf19ed4fd1ebfb93c83c9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a6c0eff405fcda2802101dde950f380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39940bdc049e422611a7a4d165a1f80481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269d3a39384e980341078245437c74b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820b225ff1848cd77fa4d6bbf36edd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd960c60bd7a7aad856819a5420460d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e768b0435ee0dbc5b1a86f113867585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454fd5067ae84e4062d397398fbe7d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f06e1629fd3ad5c131fdc66521b92287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2784acb811bf0dfa5a1d85eab697288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129e3d0723eb3a4e5c92eba934ca1c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a112e0b9b7d0e9e0e1aac81d8e06190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d1365ec940e45ae273e775f8669091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51157b1e1541984e5ea9317e01d5b6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f86af8f63267a8a434dcb55cfd970593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfeee91cd73c7139fff8ca8cd74670294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ec001958fa0d08f44de0c1e9de63095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d4fc1b6dbbf882d27ba28e2a9c5c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9d63fcd38c32c924c813659df6ec597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ef36acd68a06bdc658bfa2e81567498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1c5e4c99f55f06950670b86b039899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782615eb1ab94a368a282715bbb85aeb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4383a03e57316a921ba2a3e67445901101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ad2b59a2d82375cd75e21484375b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc40d604a4f797f85321e4bdd1963c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb932ae392a77dda3a2c8e070643a0ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75480533debe19cca1aecd20218e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f5bd5206442e0832cd0bef0ca115106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf848a26010721f999497ef94037e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8ea2210a0278ed2c3e2c9d3da5532108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbd6c069ec93e68b127783be187172109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b472511e5d7a6a6a00bd178f937feb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643c2497728786ccc2f0a0f4b1a11e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e28f1eda08584fc2b2a33ffb6c0208112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3f935e75bfe81ad0345372b7ec20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd528c29eb2b2a6e0112f9e41b64f26114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519e767455922678b4bcb516a397de3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff58d7af871a1a0aab364e58ced7d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61715a578070f80d931d230ca44be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6d1009b1ec3c6505f0d1e68a912ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b477f4f8072d37d9127e6c982d4c9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b355dc5b06011120e8be56d751ee35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db4e10c7a2755d68bd53e1022d63ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae2adb09fb447c8babbc86f448eeac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35c3163b3dc4747fddb3ea5f2decae123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cba256445aab56de41c0b2b04eed68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa446fa2e53709420ea6936c17a4aff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773ba0d69c42187ec2dff0bf00cfca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b26b33c036e23d50a141fd0c309e65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace62abe8d1b34a58bd16559061d4f45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab1ef57bc7247caf07d0cf25d835cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb45c5a04214fadca9bdb019d8b00130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a014810ea1ef72478612017553bbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc125ffb163c5e02aa7dba971343775132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe916ed38ecffc548b2977061bd0478133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce74d6ebe177d9ea364b4351932c2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761e6e71f1fbdccdf496f7653802f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d81961da0f1bc651f95c60e4ed211136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210502ab21527f265fd3bc9a264f91ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b0fbf967e88e3b87408cd53527d34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c2400701f181e247bc55ce248c441139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c74437a25426fb12bb1affca2101f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a05f74a4e503df579a8d8c772e02b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ab41edc408c428e01a2220d7b0fed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d06ae706dfe52aa76bc476f6cbeb63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904919b67c8b1a2c5fe7eef0043aaf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f01f9705130090fcf2597d87f247145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca09f1aebc48429e6bd6131a9dab54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d6dce6195846915055c15d061302147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c311f313b87f60bc6077e6688fc95ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3812c13b0a366739881ca2f45c2aad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740cc806b0aae3b8628fda41523d04d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736fa9ec46c02e41cc85e04ca952be1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0652909182ea7f7db651b67a9b0f98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307fdb5f230906dde6d3aad723e80b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e738c1389a63a797167f91f90e2d7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31c91d915e6028c136ca726cd8c06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519707d97d9d6479d81f7bce2e5508fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77142163dd9fb9bf1b0bfa8b38a677157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea266723403e71dc82ac9fbebb186f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4ca1c7430cc6627a55057da7147e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5356ceb211cba3814fb2f91d8b07ef8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54071245109ce71922614660a5c93171161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c18feb67639be505578f40112a4d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b156c0fae9d55e605aab8535c7e622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b3e168b1a6f010a9f052ea1bb741c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc6d8e85e408755b7e0ddb4fc7d42d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cc023df11943c869bd1fb96e171ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec7a5f39bd30ac73044b208b7ebd7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b380a70c8c5656b074f45fb741294a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98e996efe039e82502c6c869fd43e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266ef208ef7283bab9b22fc8878a0fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90931ced54a303eb3a53f3e0473f4862171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30d9f7fadc44f882a63a6751562d81172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69410d4d0adc4e44f34c64e3ac3a05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cdd12bbf0812e412046e6ff39b8c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af338daa8e065385fb85c5555f2dbd0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0003087993ce385324bae67f000a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0231dc6f33ec39d5cd5b93f13b256b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5677261a49531a84b45ce8cace6653178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194743dc11e9a80993556773c209e83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875d97db287b6fcfaa05c6de0dff59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83783bd5fdc1350bbdb20af36cf816181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aecb377d2573a0f083e4b915d678a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2bd0727efc1588a6257ef17f3d0c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451eb5ac37ba0f21f22d05e2234ceb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed63a6bed5783db5c035dcd0d77d5e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457eee9c080cea37e428a71ca9c4e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1704eeee202e9f1404f59b1b83bda0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2386e5e5f2fd3edf207b4198e5968188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e40bc2b418917bd06d83636cb6fc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d8f647ac88892d5fc632a07be9c26190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278a9e520f0a7efb92b45f3844d04ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836cfb8f8eee2c00b0870f691f9a656192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a772b88178a2f8c1183c6373d7219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113870ff339c9598e246c70bc31a359d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdd13e4db2dad99ec5f9349b8aab51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b71641a878f3732f43cac04c94e6ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f123b834af87eceaedeb38c2a732c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3c83bfbbf98428ac21b94c695c4ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21c912497defd2d99565b07eb1c73d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7405cb9c9745c6195e8b344767559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7dc4759ab5f408d69f4153194231201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a3de69a2c3300861ecf1ebb77d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69bc6e1ec7efc5dcc33b4b07af3524203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381726679e5a0e755876e1b1594c39ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c97cb314b2fbc84a8ffe7fa7359be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ef78a51c1429bd587d0f5d2449976206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ab054c66be12aa407703673ddeb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b1d8191b0ea18002f59710fd2684c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5b7e489b5700833bfdbf0296d954c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c52bafc30d6667368b0b7fd4da6d02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1f0d2a8e6e21b180ae273d01cdf88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210df676d13cdb070e8fbf60743342b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083daf9edf2523b12ca258b663c4ccec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d432567a3efa9753e5f734bf8dad6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e241c5bde5eb530c07d55567deac55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5112384e8b32bd168dcc9d2bd707f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f276b4634842dbd4be8394b4f47d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7629543e3ad1fd8e019c116e53b33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f858c89b2bc9d92e3ea00d9dae85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f954958f5aee386ea8756fafd3be711220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30ef95756e011060930b4d9121e691221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19b8ba5fb98a30d362c64343400810222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44bfb77193dbc8d91e5d9fc8264b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a892e9fcb03d54856c0ed9cf1e3ec7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe73465e3ea0910b1d8be2b9329d88225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b11054eda99f62cf7edd32b9d1489226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146525643473eff8f28a42a63ec01be8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08614e8e46f52c0018fdb583ba10b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a306c2a327ac0067e1a9a965759bbc5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2b8bafc6da9b31ce3929f2848be03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedce71ef5e7f84a1a644807d35e9fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa51cac038af057f74f966204f2d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1fc9322875c2a45446a3737e04919233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5475f511f056c12f10e61daeabe554234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ffabdc2111d72b2ed30a047981e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29b57b6d646845ca0040e00df74c7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89229d79ca32e3c7c821f5e8483f4422237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd830b7845e27fde388d0f77e8e09d3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42130347532f86e24c56b662f1e549e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13681bbd2a833189f47b05bb0a278027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ada9f623eda0620a4175a666bcdd4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace9306a3a3c7b275eb1a48344891a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7756f853fb5a249bc4039d34f489d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b57f751722ad3f948b26b3f332ca31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da78ce1127bc682ec64de5492634e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e1a72f6c5f74ebb9e11142e7414a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626b618cfca538fd560104ca903db22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763b780faab165641a98221caeeb046248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443aa3acc4fec7fe0046eb9339cb8f0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583dc27816068db8d51d3f77769a0b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe980757701d4cebcf216847a3f776f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5abeaecae67830d577c6fabde8c12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8243e359a622187754123169d40ac8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f58f356fab9be0d01bf47eaa6dc7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfdfa6312bbce06c4afe190c0e5c69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba85369d8ca16143aa9ddcf77c4c35c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343408fc90474476e740ac074e0fb353257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e20cbb6f3b4fd09734a3edf61e91df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d2a29c73ac03586e0570e4439f78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013de0546aa3630ec6fe2e27349560e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd97c1ca54a08edf4e810ed14295c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6008776925f26ef8b9b398d888b94c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd2e5c5a40e2e3287c4130efaf773f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb5cdc6f9033111e1f0eab0a3f4101264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e39546317c8411133b6194e670079265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b75240b987116d436d881d0055d6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f5d4e2423cd062a70e7dcf41ba69b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96948514b388957ccb5589e9b4b67244268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f560ef1542ac3af65a915db8f7dc869269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c49a58f0ac8a87e6885b19b64a1937270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415160bc85cdaf9e3a1862bc5fb283d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83db299e39d0494286a364a67c1cf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcfda1ca36a068a2895327436e2488273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5da3e0c78acc83c36b00bb2ced185274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ba70a8203f38f3c11b5cedc5a1e87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6129ad26bcab43b593f4905f72e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6755b3a39320adf9c42782e2ed92a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca38d4205ce856a6f411c8ef2ea9b3c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80b3111e5bf9e011a5c40f0266b9b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef5bcb9dd408e772a56ffd3435219a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab1adc8296cbd2ca7c45211d2d9940281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb004adfac7ba53ebe6492c7db13a962282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfc02bf4ec0d428452828f9715bdfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab765681eb965c111f7ebdb373f9408284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96674ac8145e424e045a1bd594110e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0d6a77e05a51ccac8e4864ff887f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142acf32d7176cb57fcc9c1a8054bc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc6ecf786bc6d18ababfb07659726d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0988ed9e3497272e046739026e4bba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef7614e8d943131cefb660bead3303290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e0bf22fff4750bfb53d8a96f44735291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258de1810f24b0057be08270bf4bffb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c634785ae54187fae5464f9e5c597293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a190dd161a7e4588da99feb1401b8a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba851f938be8b909c09ecb48caaa9c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9ee14832611098da2b744dfef09a0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c02cff67f6b9b8bc6ce45bfddbc7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9abcc4e2af2be65c0cf6fe0538fa70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72509c8e98f94dc07718a159bca93ec1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cd6eda7ba89c997c15c123d75e803300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a84feaeb280595ecb4b643a1e15f4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adaafdf726531861178e2e6af387c0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e102eddda8156c586d384157c79b1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155bc4053556a4c13d308b92493c18e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921c254324aab6014b855bea68ea47d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea426ab8a881bf170385caa9b0f73df6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de2282c005b1c3fd6ac7643fd7e07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e261ac2a3915c6e7f48da595fddf28e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9bbdd67d9a76ff3a9c9168f24055c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0e354ba2dc16ab236293526c8c6f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f327d030ad92913832797db473571311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eaae497c4d46f0d2c7eb2c1ff5d80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df71d2afb650e8a952958da99eea03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ea2f184a297fc1718c26be424d820314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82157fea6951e274d9efafb877c8eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48d79d992228818aca030f74619dc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d15c97b85244b6422348274d8f2ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5d0037af5fc0f7dae0e43bef9874318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eae10c953e7afac7b1b0f3ebdc04c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd3123352ca4c91f561b96365f2682320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2228ba01b0e5af8e3ae3f8bc3e040321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688275200d46eed41684c9389479b90e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e358b07e0ba26dacb54bee93b3ecb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39ba58726e36b8a795cc5048f52230324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76724980cbee2b824c1a02b77c59c515325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb48dbc763c4308b21037dc8384124326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0593e466d9eeed5b8d4a14dfe7a1f7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c48bad78ac7420ff9231aaeb8c085328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72576d650e828489d6d4dfbd8339dbfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948abec0b8beeb658bc48538ed245201330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e05936a827243bbca10a9f76d580ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22909e525f7e265b9d109787698aff89332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115aa11bd54a8f27319ad77e006115a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1e6ce981e1ab09c48117d8ff452a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619fad788e8d0bacbbc7fa4c18dd0e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849930166a237d88af62e7013928dee4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd7fbbffd310bc092106d6d67692d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad10b9ef3ebe627ab718136f573551338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa44771c41a48d42108e2fcfe690801339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ddff5bb085a0cbe7c29fca5f4e93e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aee359c0abd90f7bbe2b8922a979bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01151b7c48e3db82ec26cf96a5af374a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a347e44e2c79350d567332c2aceb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ef65515d10b8252c87bd3c9f542b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d7a5904112d3e241c9e2495865e65345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58924c3e79dabd08a715c6a727d775346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739942688ed262cac1a613b8567d93f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466884e8429b2e2aa6f23439ed8f571348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec13d6600ee931a220403f78d1d0a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb168818df14e993d05808026b211fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b26d929f6f7256512689312846a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148d6331d7af8292455e9a3ca7a0fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724ed53f1626c4ef9b77a6371b049a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8dee1b8653c33df2e53842d8ddc03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6108a33ef9f03e46cd83e688fd27b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344677be1ddc1326059b88cb7e33ef1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74670466970932121e4dc80a0561cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a1e3ff7f359baaf7d8ef025845096358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211be6d0b739a06e23ab7d87e82dee1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90aba1e2239b6077e18d7bc02467ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110fcf5d8f6cf11461d86279022940b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c4aa8ec83fdae50d2877e7d4fdc89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe07be173604818d0b2eaa95c5d388363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13b5f80a41b2a3e39f966a6e9d8436364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5887a9f89573fc07928820213f9209365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bd093fffb1b082f5f1f7f2dfc5f21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96949c015b3f9445c9a795aa50fb8d45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506bc4be6a2c60c3ce18a0880b0ea5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f8e6d50e02ccd4c590dcdb22ba2e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1d94cb01fd3c876215363b0ea584370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc0d1b8bbdf42630f0ba522a624973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc573636258243e04e3deaee5ea335a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abbb05797842ac0b48d1d1eb65975f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911142cbd33b62f80c04c74b12da3c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606468deeb2ad12fe68f362c00d76019375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7407ec5e79959ccc614c6281e5c0fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c86c0c80fad00ff20d0b5caab05a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85737a4bc6554d41ea9b0b8dce15d7af378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>