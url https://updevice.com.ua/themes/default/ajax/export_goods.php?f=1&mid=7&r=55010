--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabbc3064cca4cfc7c556635b0223c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea19831b7e7ef8e8521687264734032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b34cbcb32d74419291882072c4b783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234fe082cd8b8bce6c5f09ca28313d34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49065d6f66591ede68c48d51304002a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee4796f8545f2d47347357955a47f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0af8acc9617a66248e8c09e2234257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d24b6b1dc094527ba1e6b1d494a7938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79814e721771301493d5ff0b290a07859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83b3b74362f6c5067de6b0abcdd2c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a457e2742048ebacce115302fb2177611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319efe4894ac6e4f4e411f309812005d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8070e010db1e2e97f3b117774e83cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2027de0b8bf22075fa63a61432847dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9331036a45afd08d010f2f036aabe4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c98a118e8fe83ed6698b03dfa37ca516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334c543665f94ed003d55d0c3f1456917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0333f18f310a3e5b911d261f845ba818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9f1596e4e3445f941de8ed08b32b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd9c486fc5d72d0bcda04260d9db5620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64403608aac1f409770c5a206fccfa9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ab7bed357bc2aca4b58b1a7cbe5f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e751539f5b8c23a07993bc1eedb4c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5aacac0cc8626ac2c22c023a45963024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139184cf190451b91c547d23033cf0a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab0c9fe14223208ee1bb86b8466c626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d8e21da03c332ff2bed80eaf64a7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab5fd6bd5633af6a52ee1353cbc40428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37f0374c7b228871e2a99d4b0af24b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e8fffd836b00d236b493f63281bf130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6935ae5e8ed3ce1e091808d7c5a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d1a894424eaec281b0ff5065dc99c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f233bf61511a8ab7348e119b24409533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e96459cb4f60b716143ace5bb1735834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2905041be06342e2258dc2bffd2da3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8242cb2bcb98c2ae4fa996af9441e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fece159ab91e898b325ea908b759d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d61bc3ddb290423f822061bfa4217f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1c5820fff53ac2ad20bb7f5739fb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97dee95d48647a4914d1467b8eaaf340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d00a04fa87bcf481513911ca9c328241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83012ce52999c79ba877029944a05d3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b015803948cd854e302b2434988dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67570eac469b7d4ade103854e7008f6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc2b81c3004dd15e3c732b8f66fd7045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe06a9ef5f969a5129513d28760ee046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1c8f7f962c583d6b2f7d4b01aae6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f338d8e4beaae764d0318c1b95b3b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480ab2d4382f86563d76d44471c73e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88728ff2a82b0b9d9e1b6d982afe6cdb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e68d4e1c20895939eb0071cb559de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc187a0beaed604b250acdce04c2bc0552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147c71ae8440bc186dcb9172e096c2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760654b06c50519f221f0761b7996af254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fa278d01e0d392ee997b063824f7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621f40ee33402ca1d0668361a21deb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e786b3f20f0609bc81bc89b75dad4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc5a40f068a65439563c4ab3a93e0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae79660a21abf94073f331eb8719de59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcf39c8b486feee4324ab82ce2e5e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e443f41f06a7c8ae695f385bdc82b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50ef8c0913a28ca89404f7c98a41a562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba44f7adb915e6daf5457edc1c28763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fab6da4e4b4c6d1b07cb90d1a6cf264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4db328ffcf428e1e61c634304e15065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c2fe159f1e15466a1e05f4c0eb07766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c753b2b17367a770917cc69eb8cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc88b91db6809e9263697c984078ec668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2786cb62fbe12b02445d606546c6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6446d2d05e46b577b8f90c38554c9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f27da179c668a1fa586a578da3422571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcba54cc4ee6163e06b763b167d720272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0916df4288d128ba1bdb9b2931aa2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22f64064387eb912f90efb4d1df39e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b14ade0d5ec30b08472ff1cc8479c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b29c232e12e93506e3991e6f4e9b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c27124d8a30910c1d82e83428194077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107a6522becd9bbb356c37ed91aa2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f4d6cb20b24895e594052a6b277fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1abfef34e7811d7395bbc9a0437d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab48559ae323ff398c036f6666d41281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee4c649dc88db0f6424568627103da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506bc6ba17f7f9310acaaa47d741bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e77403f9c87f12c2e574692e471ab184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbe60a16e50faf6e879a95616c5b0285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea34f6a84bd874eecb4bc45385261286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0621bb6dbb054f0f03d0075ecf98f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b16dc0c73bfd03e658c69c272302a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cbb74cd3f374b08d20431bc96be9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997448139d389f67e382e470ff560b9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82e052f2babdfe6e411be27f321d7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1665e5e4bad1d407b4131da42ff7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516cc13be7979c71122bc80e4b277293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d873287bfd8c6dc36b15445977bd3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975194f9771438cd5dbc46140e00aef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ee539e9aba4b30e9963fb6bea064b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4cc2088e7e1e42f2b88bbfdefdf5097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f4104b20841c6b08dda1085fd60d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b25ca33df06cf9bd16573e10c14599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37773bd83d0de23549d4a84093fcce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13529297e218306418560186256dfd1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475f4cb964de73b51a6d932765ff11102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7a1dbf7a399d7dc8c5b2fa3e77aa3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65a3f6020322ef735998db8e5fd4d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466d0b483dc3cca43ee38c3b119e7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f80323174e610bfd3cf1f470fe984106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974336b9492544c5ad3e1b73f6e313af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d166e3bb64ea4c990baf2f9c1ff01c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030af6d1a1199d913f61a426a1b4f2aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799efbe22cc9333a560d829d2944a5ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56525df565bef2781094ea43394764b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b6738af885ccd52312a0366262a33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2265b65416caf1972460dd18c46893113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32516692a54a4b69ba8de6c0e41ebb79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71919177b09adbf158410cc16aa8f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971070d0151d1f7cd8774e0014a5b378116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695d02a0aaea1f1dde082e65e84e186117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330b3762f2adee3e958a4df567545ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2eeab26ac87f38125ca9a762ad8e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22711c0a81f51f37c4c3ff660784a67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bdd5457fd1ae1b44430a591c42f65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef6106c2db49578b6ff3cedba5c991122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4197098cb3772dc64f4fe9a800375123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2e2d17b8b7c7c98d2b42c5ee8ed2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a73dc4c57f4b198b6ca555ca4257be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718eadbfedc073198fe02a537bb0e5d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affe1ba3073464b18fbca5bf1091955127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec3228ecba594b0684d9edff227e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686891176b92fa8acbc429bed6aef7e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ff6a0ca3c91d4a5ce4adf4a3b873130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e648dcd4e2eb74072c4d3dc83ea30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163e556f7755b2a7cfc8a0f8797177b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce7bb7c6be37fd1f2fc94da6181e7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d320388f94037be00858b84783020b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6199b1b99bb70eb919e9d62df805a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75510736168c41adbfd521d4e2d5ac2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fd1012415d97e734941fa1f07d022137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be6a372e15dbccaeccb45106c3768138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7e20ea6027d5adb8969df19bc71c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5304165fc6beb0e483980e764f8bd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dae16b12ce3fe6310a0ab50caf118141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235e2ee5c32f8e824b4965f32319d89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437053fccde65ad40b98805703fc19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fece339faf79f589e4b819dc585e68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfa509e6d5f1d8f69755a4f3bfd049145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c72a02557babb74789d9f7f8b69a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a4826f1a06307dbd92c77ea4f369d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921ae470fa3df25b7c2fbaaffe31382148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7883c920808a4e915bd93882178e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1390a71bfc33882bab05caf44396260150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a4a268008009aac9710df543ba969151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be551ece4e6990741102922a527f128a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7c62be4d5afda309cb7a5dd03f18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d748d9ce638c4ad3dd22b4e442b89b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25300d40567d273ad4272e65ac986507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3290b333349d13ba3a0769aba75d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74cb1a5287a64237920fbb68e641e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d31e911cc1eb5334e93664a5ea4591158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c75aaccba5b7764b780ec5194a6f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378567e5785542b5731f1fb43895150160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376bd3797faf926d14376023ff50ea9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf89077e9250aa3942801a361e3b52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b903c8473cfce77e9ed1873bb9dddb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af38905bb3f5b2aac399be06981bb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37f42d6993b9fc4bfef3a2f9037296165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b09f48af8f883425f6ea68ce402a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250f95ba318bfe8adb5fc5c282fdd8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a5bb38ffbcab8d08213beab8185f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7950d3cf075c134e6e405ad0a5913169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28340ae0c60edc6f80e2798466f457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e48c2522def20c3f251d379ed3218b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fa1ef6113e21abb198132934e93ed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16740d0b5859deda2a8c59c52768c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2cfe4549cca4dc77490d47e1869f7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb946091a49ac2abe88122ae97a68be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986aee44f9ca8a4a2902a0aff74d542176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ccc18b29b704d94300508e098c992177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7e0f2712fe61210f806fd088ae5df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119396067ac290c63e37186fa35bb6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ed86bf4163024a36a1fa37eed8461180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae42621eafbc34e8624d73b8019815181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a57cff216cf4a13f3d980e4772c58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdeea982c04cb62feab4723ca1127d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a796e1d178b72f0ae544be87affb7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b8929a5563937bc380474f256654185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaf92ccdeb7da2d6da05707a454213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff306adafc446a7378436b1ff2d9ccba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca603b0fb9c11d33ae3052afb350ab0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cbee883c19bc39e5597437df0b76a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b7d94cd772ecdcad4b2af09a0ccc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818033af26c864382b5e3fb1b31fa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b03a7b509980bee50825a096382e8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97165517a0326ba2cb73038d4207e5f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e3e281032e1bdb655b785ce532cc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67834896f205cb455ed834dc750a2c2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a47536c28627a6d8be64f6534b433196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697635c459f6f6b57edfceec4f352569197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc4d18b6456d3071b8cb83268c3073198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415a571d7b0f612a39a4e1c3a32b2bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b8911e5c85b8ef620ee1434031645200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ddb96afbe6c9a6b59773f3ef64544201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91293d932a87424da034dd0678c43b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444ebff489dffc673f480fcd5757d75203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd273f2f2c5df687f01108d0790522204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680cd328f453f0903991d0c22e53d35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319b8206eb0c1643ddb23147e657a6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90f554a9554111c58281da94ea613207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd20ac1ea192d247adf81482f8a098208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e287b2870e96bcf06647c384bb4a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08adede139c64bb6d2063ed9379a94e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844380633f4f8982fae02c611d0e72b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e0f8928d7372b8e54168c836ee5ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216101ea722aba8b22a7983e84728f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e561f7b78440ce0e0e320c0bac158214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9020f1f7bb1a12650e3f86cbcc0086215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6c1bd9408e95d93a2f01e1f0ed4bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033ee6576acf27315e72bd4e3eff49217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b6a57bcae170797bb735b2a686e32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab299a20ba68c784137b171befbca406219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8992e77b17f56c2987a293f01d579220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609f604f06cb03b733b214990890115221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb902aa6c01013909d50975ee4b22254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25591a528658ff7099cd78b8513e2fb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3031bfe18773412e538f338761abe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f55e323c63f94eae4be05797ab7709225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc97465bce8a9f518c62cb64cd1d37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f68a93c2c76ff4d4bef821363c7b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8774e085dcf8abfcec8ef8b9d44a7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8c0170e773395d742dadd167d3278229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0b20494d1bd9b468adcb0d7b3f2d7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f524c1933e67df8209f7283a74ac9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb590efb1d0fc8cda41c410ebf3c1d86232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75821603b14fb7f77cb061914dcbe1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed58ee9a9f965bf69e9ca030e3b19e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43952a7e069ef4daa25e7f0fe2e08070235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61260d90ea1802a28851a9aefe7b477d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516c204361c8e31f29d0ed2eddd6048237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71036fa1431937a544248420adc230238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db1d210d6c7d009482a1392bb21ef1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a36b22a7ac2b031683476c7c1ed16f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c7e8b2c7489d8bd8dedbb2d6f063c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef9ec1c7581022d1686d711a3c313b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39de00fd823bd031102e49ba465fa27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f557ef8465e2e49803d8902f17e4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1804b4605220031423a3bcad5fc40e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a7e803d5f15146f6d4b4737683677246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6a814fc109d879277a8b5b18f3f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e5f54484a8a1fa25a4e3025163471248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8cb712e2bf6d74d21c1441ba8c1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da75e3ed4a55cf7a8aff7ce61990c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41302fb76666ac0bb28581eeca292ebe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696bbcf4b09040438457a6903e6d2d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bded20a775c3da8fd20575f505da4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0bd46c45ea4537c86014c58a11b85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc712252a2ab60031b75696cf4aa6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e7623e59adb09dc3921d55c04b9ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d4bbac68b68d510c723d638cd7411257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f84f5e96beae55cfed02be9956c69258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe8deb7863f8553a6f3588bd6c54b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735eadf1d66f0d5b2256a13d91afbc22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf838eb8aeb057afdde6730f8f93249261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72978f3d054f7944aa5cb92262c7a75e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d71df49dcc1dfc0f9f5ab2afe1b21e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b39f1e8300b05ebcf737ae7f912d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfbd7c35f3c94567903b8fc5e9187c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53358b1916f273d969fcb1dadc5921266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f50edbcf580049fb7bcefe4372e91267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ba34383d812d100563909a028996d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a72232fa2d216b8b93b4bebf12b2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796d3fb3a69a768ecb586413ad8beb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6f396547e8f98f0e3769781af77cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602241e6e4132d70a3f285a4a52c585272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c421300a87d4d31f32ee8fc3c5c18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f4b48182a6120f3d330263484a7de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8313980b3d2178792c1688472b9d65275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c0d0ab3d4ac4da49d09ad48d1fa15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424052e9b67a2334316b6c2fdf6f0956277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5d54e0382eaa6d7cbb7a34722275278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d438c81edbaa252520f5df74120c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970955cea469adb4179ee436cd15251280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043516eccb8e845f7f2aaad9e13720281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea61514625cb7077e6e9b49fcc0d6d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab1d0c2cd9a1c69adc770116670d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb15e08d823e8d943f8b3f447bc473b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb0346ca92b8fc5801e63f1111175f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75248469d3682f9a3d7d12c50f99ec7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df523e90df4996898232bf504f64ab6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a139a17afe0b84fce8bb13c32f0d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecd07f3e1289129deffe29696ddfb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640a460350f4c6efd2c9ee655743e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7314037964f9a8301d4e97d1e5568291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad44ff18a17a51bf27f1efcd645d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4bba75ffebd058f24165411d2304a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc4185f098bdeebab089c18cdc440a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e015cf65a27f718e3d70d55fc497f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b7f0d7cee33218a2347325241ed85296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b9353031c7b26f7a8e37ca853b0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4e55b9ac2757e9ba58035dcadd9f0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d6288f14bcb7f6a2e25c91455b29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24581314174a83b6a9701b5a750b3793300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fe5a66263781c4db11594cf5be55c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7ed028882928f563cf60bcfa873f2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fda6ab3e3f9f61e3fcdbef25e6397c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8dc5185ea7a908a9e741d478d1a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5aec313d29ba43a20807d164abec50305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73afa7a2e9e31647e26de7ddec692306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511201e1e254c7aa74d49b8ff38f02c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a07894db7fad3f7a361671fe7f401308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067b75eeffe4c4de5137b4c21c57dc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db9b05b8641903876bc340f3b852c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099772d43a72ef6272b449245510d54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43df0cac7e0a8d0db9c16acd5191a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f464316b9ac7adfaa5e6e9711b7f1b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e44a7ad9c5403d32377a0e86d774314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e5c2115f48931dd3638f3dedec044315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50583f492fb363bf123aec7337b95bf8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bafdb031c452511683b51d55c0c18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6db4abb7ed390eeba46fa1c2765b36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287df891a35343796d9f31ba3f37fe7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a7fa77a0936d9f0a2ce6e8c4e64b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562ef2c47df06d22e4a99b868cde795321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbc4ab9a50cc0c611e5d4c6749314322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec51e49654cc66bf6388e7b21039d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2547cdc8032310394012432eda27d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a587077a90d7a524c926bc5bb83080325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a987b0c0c057092fbb9d6490425b3f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9673a948b0d825224a4a5fa280130e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb918436ccf7428fb87010ea6344cf80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8cd4a4aad2b3ce79e816ee577786d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1f8d573e4fa4739906bb06f691698330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06ab484048280c1ee4d4e584e86205331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e9bdc02f853b05b02417079f9439332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359c6a0a308d1de62e263e311b1103c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eb563d514cc5c106c8825cbde4f02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1922638a300cfef9f197e1c9738c6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512b8f639e291bb0ca8edd6700ef226336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a2ced9cf4286c107e57bca1c17adc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff488d04eaaa1865981a16f0b3b8545338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8c506720755d2399f573d26036bef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b7c4c0c2f9205207cd2de6accfe96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acbb879c1dfe9e39a92bdabf85de6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e81b3ee5531f483b04731a76eb0db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068297ef7986a0f6f34c9b807b63e81d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593eb815b128b05b3c512f6c91e57fe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc077c3f09a7c0f390c6ed8ceb96d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b53d778c70a4af44bf4d3447378fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02857ed2b98f1333dd1f940ba0c5c4e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623a3069eb6d563cd57e16618d456d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5ee7a107003117b719fc341e14010349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d96a3b1493e6a9600e160106ad0d62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2bd4b662d9b986bd8904be1670a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80487adfd900c9c437254bf271e72fb5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840fd9547d627274f806c612f1a346b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2117df3d2a7e1a019db90b5a3e861c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b1ad6c4ec975769401d9b88bc703355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ee2f7aaa35566c409ed5dc8af122e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d12a04ea154bb96aabf4f9ae019fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a15bc98fe70f212d3f6fd73a447829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6a848a27f518b42ec19702f516890359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba378bb3872c9665ebe5bab91db4af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26d98f39fd491958c4ffe6785d9ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81049014776605ee146bed6c8714e3ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62340ed40945e2544f817e41f6065363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b2d67021e9cbc6be20ea9f9ac2ee6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47686e5112a589206f4fa4f3da0afda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aa7c638d99254b7432c9fb16fa115366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98510ad9f9bf571112c439adc7c20d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0f700801e90ab44a4a99d998b88ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24032f7a44cab4ed0d279e9702b82015369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edca94708d8cc962e7e68638847bb4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9a761126d5fba6e890b2805a541c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8c821bdfa1f2efe8c6a05df75b857372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fee557e613ea05873a6ca119e37fb9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab7a9927412d4383005d286d9053b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30364cdc192eafdc0ad204f08db9332375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edfef296e6392fcc36305107f8b502376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38699a692e544c0cb22ca9f1104422da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d937a779c68e260800ab206c935a3ce378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bd3d67b226f887ab87edcb535c9ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363aef5ecde7275c65d94a47164a17872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b5df24be04c1c0e552eb3213cb2673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace1377433bce3d65905787c1c60174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dad18a8e21d7b3fc2e95b11588d92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514a4377ae0ed98732f75e3dbbab686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a09ed3c628f1cfbd65370b361cde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d542c0dc3f09fd95f94bdeccc6a434f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b751f634a2aef63446c47f801e25d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ce1e21d63bac157372e8d92dfd16f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27136bc901d4048e03f56cda3bdb887a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5ea23d7d79d8c8ffd0aa3834b529f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07763ddcee40283f688ede4dabef828213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3ac1e0bdc2c263590bf87a9eba92314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3afcb66858a9744b4dd8a67545e1ea15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0e3cf259fa6a2b95ba2facf013b6c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863137a476ad36ebc9703188f9b8cf3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5bcd88a67c4640ef987866335f3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98c17c5982430f064aeba9970bcc8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da337fabd340db3e9a5bf1ea3f47b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b980ed82ff49893b5a56fe657757d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b0d4778f06fc9fc606a5da022389e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7434cc57f8657b4e77be58a1ab1c56423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b63ba29b8ee01dd4e03901098b96f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9ae504af530da53a9bda49bd7d79e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b88c5907c07cd38a64c920f3b1ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace574b9a61523b782231407ffd82f327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580876520fd129878b9c596a014cdca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb26ddad0c0b0f0cc7efcb8dafadba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55dec0a6b0b83c28c67c93dee692c430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89792556ffa9f5fe9d66b298a0ebda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f2dfef746a8bf7279b00afceaae6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af44af0548a5ad00563c279a77d43133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5831110762702a8cc39111ce5bdd0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e33a8f9bb4b26eb9f9550e64da349d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14caabb704a19900b836a65bdc4fe32636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb247f560e871564a273a0649e1676a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed6f8357ce28c9b3bea2c9ae3844ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea8b310f93ee85922ef0d97a5e88e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240ecf04cba79a98d963a3574d1be740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48bcf42f088abe554193d9e7a3a8d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c158ad9490d43e591a4754069e0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458af904a7d9bdd15f8545a57e6c1bd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193325192e7b1de426ee8a016f9d5acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8315dd1dea1903aa2f5bad3e498b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d982a6a875267952a9e3b3ea2400cb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d14f5b15577f3b3aa1dc38b9ffbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0c18517591849f8a1882a278c27ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e984c8726bc53c6f0d8873ef54355649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a146dd56de1eb509c18587cabeadaf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7d55f6cbe87c4c0853f28b1e083c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4fe7602fa608aaf9a9c7cecff5cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7dfdb537015304d38328d529f15d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b13d9bbcb0a8f08098344fbb9e8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda167b06b3215f183900431c49bb0bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242513c23720dc6c190ae19f799490a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36564e6c526840e26fdb4871933d1c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08072eb32ea3fe029a7d6a13f1179058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaad34fb4b0b592b43c588b85e035759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66d06d2e5cc2b6e6db9413f2cd0ffe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8cf67b34708b5d2a463f0a1008ccf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46678701ef77c45df03f1ef1ddccdc0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1724e0afffb7460572804d0530d050463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b980b22b3e751bccca3ea840546574d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95117e73608ff83cbf77f9e981508add65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225f2e8c9eefec7671bc1e8245ff9d166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c15eeed980d9abe90d58274dab50767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b31d533db141f61d9e300d43e38868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d21f6c4f60f362ec5937f15da8437169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264cf961901c965c4fc5feb8219bf7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67466376b23c00c0f6f0b3d835128cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd2d7fd298bdb1b1c3aa8e7900e5672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f84d8cc82fbea1b2f2d43f9a49495673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d95d727e7737e2d38308b75435c3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f6acbedf47fce189ccd88bba313b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2fa73ea4412fad3eef7439e6f05f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708f159881125d4f584b501a2f6df5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576756908b8dc7128b321ce71579451678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae82c87891f024358364f5e7f9cf5f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969e8b114222c55fcc99e18f8715dd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c2c835b12163eb65c9c224e8e0ef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26651de536180e74cc92e2ca5b5fa082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ba70cd39f28b3b51eb4d2491a11283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd3363b52147c4075a6c277094a9bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012acab71b1f14d976bb9d9cb8cacdc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f26731a0c9230af3f8f20556c29ae586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a371b242c9e847d2945754d499ad4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb86ea09dc0aec1f22e4f665d94eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e53fd2feeb93b06b9ddad13f9678c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d641b29df56f291f61f45eb3f3765490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f39dfa9890ce0932d44e84c7fcf2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ed17d83f49384930cda8b3eaa65992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574dc731257dcd973b6295796a8110593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe281b2f6b95ff2206a50ae1e86b415394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d156f8d573036e120b78b3d66f85b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e36e47fd8cc5ea3140b540c7c81a4f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0fe4b44ce1d06b6aa05456ba00e1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075991033f4c16735007dde29bd9d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e108813d287d29c5e74f2bfcd43a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf04790942086d0400bd4104edfc1a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af637a2c8b9457da642a7329d7bc3eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2829309aefd149f65acbaea0cba589c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f7c96ccd15ef9f6788c0f73aae6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4cd62d417d34e5831189396f8c953104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cabfce2c03c595533b2668deb89391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6639f67d32ed28ebefb33501be1b1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e089a6c32e5ab1d337abad97899919107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4b081de0b23071e5a0a790ff867df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d072d39fc1283e3b6a47b433a12b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd5dd45a0a552a8958bdb49a8de86f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd6fddcff83be2312b2ed16f23fa92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a6afffce88ca5d8ccb05bac58c71e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152520014b161118850683dfff47864113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126db5c3f5ae825f2ab3a89daf0a82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0bb1b9b8ea7acee6e262f3716c3c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c27611603fcae93046c0b5950255116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d83ed2e3a6b9d7d6b60b55095dd3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb57ff00a6eaabdf60550e4925c382118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e5e09d7c3c7c980a639630a07d8e5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2641246c7951208b3de7be111c6441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2b64108a5b99587e36393b7193908121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413efacd5ee325d82b33e03da1718bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc1c7c281a1a39e320c786733bca19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40369c864dc34c2f227f069d9123b28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3492b01ebc7e9a9fc64ad2ac8ec01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da2f98c8e385eb0b5e4a6fa1418464126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d996b5d6e3a46f55fb48d4dd83c2f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fc0b45c82eb705fa97b82a0b3fa61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d73f72366824cddcb74bdafe1c529129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5f5ce26d0ad95b6982eda8fdc36b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af408dd9e52cdb6651642673819a5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fc949f6d846c85074b6ca5e5f7592132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c16574b3cea3f12d7c9b24d7d2c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c36736fbce034f8c637b3ba236f09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a935507c57c0679ebf1bd3a67fa3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c297bbf5cc345657eb8df7a79f9fbef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba911166101de2ca4d55126fddd142e7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd449995a021461172f041759a9a55c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea63354040a8849e9c98633f860a33c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d208082f3e865b962b5145db0f6c7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76593994ab1ccdfa54abd34c36cc2252141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ce96af046b7309cf23108776ff6d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e80349f34136a427804d8abca8f9ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea07f7e78bac8b48801879c6acad72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe2eab3d6a53b6ee32a58969ba15ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532f02631770f30310e5f3a61dd76b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2331b1cecf4248173f77362dea347a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358234e2a0edd00dfa5ad9a67f9b11fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b5f2164bcd6f5fb376992b2983ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48132c4361e72d32f48c01fc0ca933150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6d5030bed08e10840338f6439480b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7a8f6550f06bbedc84a2f2769604d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e74ae94c790cdd0ef09b40e702358153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94a10be0b0cfb1d954a62ef6b510b2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872b6890731fe40ffba4ac069e534e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfcc4bab58b72d5c21baf64506ad22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5033989a0eb282f43f4a5e8da01c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d3d75e4c74a79dee03559f686c809158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2014af06742bc13d20795d4bc56c04a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f62c576daaa2141ae7ab1709fbad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d9292e7f115d31456c6e871a7656f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894b344e24231e8e59c726a999d7fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f9e1a0bae40598fb306a4974a98a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465c421d123c0829dc2459350e574b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44dfad141bd37692e4c1bdf454fd68165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c75a5bd67c983be7e020b19bc6cae1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00f090c1ff7a1261da0388c9be029167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef2982d0989ff90f5e7fdaa0adb18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74055cd0223723c4c25176c10e5446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0b3a9406b94cd6adbefd839b94561170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f8213c82dfa76d29d9569a7e369cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e86e68dbd10b98f614613f7f17180172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30085e6046a75edaa6f8e041540c462173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df33c9c627fb92824a72f5605fb886174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73652db4841a426560692085d982ccf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9751ee69f33ad3a125f187b61680ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b16d506af1adeed20bc2993d1b8f5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade797bc648300fa5ba93b220fee6fc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65441715cf574b9e7719e3706a7fc48f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4db07e5f4c98b016e7ee9ba232a0a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63942a7331f0c6e6c1713a5a8c7dcfd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b4d3588c75d17f71f77540ef2c164182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a86b463c2478cd40c55d196178d6c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37afa5513c8a37ec0ea7134ee72d209184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd623f12f9714ec91d532063b633e0d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5b39f803619516f583d9e98d28fef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf6394faa39cfc879b46968fe9de1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f400d2c24672897a4da54641f04348188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241757053f3e77324fd6e57abfc9425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb514eacf455bfdcc196e9966dfb6e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f206c5319f4485deb70f2972c4fb3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766bfb252bd4a495b4c8a775aff857b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90111d531577071b11671aac27cf30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed0eb80cfd9c224c46337795964148194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3b1446a3a9bb54b92a7634c084a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f13ebb64fe7d94d30a61f984bc08fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cb6c33b992d6fb636848d9024ea10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fd3f6e2b1c7521ca2b509ff5e8132198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38164af9b19ec298529d7944fd5bf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aba12e586863d65f40d50b2fbec4a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f13cbdb20901226bd3c19a7360dccc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61f0e23ca1b15406bef256a5a2497e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf05e806f2a6aa583d20440b10427203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b81cf2b068e837498a281fd0086652204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93832dccdceca3005e2f002c8c4ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cdc52ec2a15bbeee052830a770847206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827d667c077026d2ac98bcb211e65b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519932b07cb7d8336421d96404ffd3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f8dc253eab4c389e65454c97b7ab8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f64cf32af2be730836270737dce81210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43481830a9fbafdf6ff22696438c2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b49d052c14a50f0f8bf6a195f8cd60212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0126edf315daa018c03dd0a5530994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005f6b866218c0528de8fddb5a692fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b876e1992f8006a49d06d421aecc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88442615cbcaa692e63a55d46c73e7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7ee6e2b3d2028165b7b441df6462217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2083b6fc7c3afda0a58870f764cc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52564e8853ff2fd576bf8c08bdcdd74a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92950e8b30c0e1efbafabac5342e3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29695f5b24ca6b19ca6106ffff3ea981221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3955e63f64618e08ed36f49a049f19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671305757c42556a099564f5865773ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62caaa6c476f40beee331369292458224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326dd6cbc0f344997109f9d884077a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c1e4f64c51c534d9636da73e294f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5061295b7f48fa373159c473cac0264227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad54842ef8fa17f0c4aa4feca1c67a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8fc06035d25ae1ba9cb164de8ae9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651b3678ceefea4a76f6bfd6c04fb1f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a50393cdda8155e6a14a0f086fc901231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca796b3329fd9ab55c9b64092ae0fa3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8e58285296775b163be98bb5a6c1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9239ea9e93306d63a89f40f7204469234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a192356b387918d61367a582ea8d7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca4cb9a983c824f0c0f15512bae5a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbd3d39fa144f4d869d696edcdc0a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851db2e238382ee943ffa8d4250f9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094719f75037e5d323e74df1d1af2b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0971594c43472eff81407e15737fa4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac510b65c9659eb9efbf9b84e0b24241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e3125d0f83c79872ad7ba6db7e202242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15cee067177d030660191d467e957243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973db094b6dc673be5747b2c5fdc64a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13ad17c82e08f7edf97123e69acaa5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b66479eacc24f93b2d22adfefb793246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c4f13b5fd1acffadac63354a853e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32f0fd85402e43db18353466fa79e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052642847f3c361ebaf6bcfb7baaea9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6038ffe83d0d9d62abfde4c944004250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08793d250f2a3b531cef9750949b0d46251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fd5c2d2ba6b636e90f325d4263007252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386251c15b04fee291eb36158d2e465253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c281b9e1f9d84f736d156a3e6bf2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab5782582179fa4e4c046d3930e73a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ccadcd056fff04bb73aa5095d38af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901e7f2344a2e73100a03ac78f5d1bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87b3179d40a67f767e83a7fbbde165258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f992c746b18368a12e0ff648dfd2a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb1035bef60a0fdd757cf666833b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79162d74976d300d71d4ce469f22af44261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3944032627acf25316984ae27902a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f1d8bd66322d8dd3e3be6464e2088263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a54b6dc41d8806e3c5d527cc18eba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7e6268b40d698b7bd02325672a00b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c838a96cc59cb0d5f3a99aaab7ce553266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c85155f14d535331c1087680f77a44267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ede8b1a7052fd9eae65f00ae8a619268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbabf915c5e155cd83b26c20ba4c09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dda71f7903f1f5afebf005f40ce11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547a52ac5323dca1479f37f5c519ea8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906036076187290f59231daa7839288f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d770d7a35bcc3378e5a02e8d18d95273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347cb0b1516a20db00c558169c07ea3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ba3d2ccdb7a27b53369eaf5cadee3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77664bf1b05932ea53fc7bac2e2111a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee90101268fc5efc8a98e06259c0e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fd41a1e23a89617118544411224ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd449f502b5f44af9105d45687dbee1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2352425a9fa963ebc147edac4b14974280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11253713e9eeba00bb56169096316b22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad56c8d6140eefb52adb0c8a2aa2a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861681b77779c8c459e51ddaeddfd8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c20eeed0abaadd3fb3baef31859cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea411d19608b68ab24543282ffd9a11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66796d63571892b5c03530f6c98bc609286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e80f20711df02f127465e6bdeb4883287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8350b0777a5e99bb266397cad3820c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd68dfc01f496564acc25c376e10ff1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f321442c48b596bceb531cfe094be6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead00d7a02d62b1ba0b47e8a6e1d4df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f87830f88f6a8fb14ed1a2dc0ff3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a011af8c7662c84fcbc7bd13e698cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b601f24636e7e9dcaa5bc4efd16e842294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6b989dd284515dd305eff8198ddf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4efb92191133da0e50f442d93894cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d0ea76c9758ed4d41f0e714c417cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab5c0660582c63d0d378cea65d4915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928e1d0d5e0aeb745045f130f9436c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d3820bc58906cf8d51566f0f2f63d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063262d221d05e0a9acc19fb24881595301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f89bf568a87b1015bf9c464a3ba479302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c03a5234904395801b5dae44ab7000303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f797357fae6ebb0af8c253f4fe1d71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad72768b5c90829ecd9ed97896ad1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618ac110a60398bf1723d3f1d65a42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae351b17add80a1452c97dc2d14d7cca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9671cfdb72340c24140bb401596ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8f9e5fe87041d28e98d73cda9a6da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a649c0afc464c6fee3fb238bbe16dfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d589c18db2c6b2daa3e13c740154d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a2a067f67de82ff706bc75fc31c36312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0fc5627972238f36a53b7f02871f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40816b5fecbc3e942492a63cb579d05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a368ea0e9b50a2d90aa71947f1ede315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3832181fd28047cd33561ed96545a43316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f49a6313916c992f5d699d9b4ef06317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd46635d2ab115478f84d471c49f7ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5d93a97e92a04f54c9bc940a77897319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc52e86fdd5ae61c784faa665d49aab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ba887835fb91dde7848e5f7451106321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e556bc6b404c411dc7176f243bfa81b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce990cf7100a8f54a45519a93c30c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56eaeec8932bcbc3171aadf28a58e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a3420a5914e9e15a239910a5b435325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144f95cf30eedd24da6ff6a8043d37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089d0dfa2783d3aae0a015259505bde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a547de4beb62858e30ee41882331b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bbc8e39cd164701cb620f43c15ba3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e201f39193e57d2f98b7da0093a486c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ec8b35847580b65bd4da3d0741a6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec31f09443f5d6835e518a70ded2eb5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecd648ff2abd942a8214966f3bc9cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa61fa30ff7613f6b798488623a24e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189322ce7cc7b1f45d54554d2e574770335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7501d3804baf6fde6f249657492884336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf34fe54e9ce01b9c07197c6c4d38d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a45d67d4835fd4af73f203bd65ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186309bfb68447c61b410d6b9b5c764a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e35932c3ad55ae1d48eb83cc071ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490709a90c96a68d28eceb70f99e9911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e70975fc5281c5895d7b158052aac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f788a59375fd2cbc3939724897c0b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ce105e3a9c826667abb31525809a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c26a5abf820e018fe94d18d4efc09345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09450b589b19c14da2cd8b1de6c4e621346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080a8a594b9af6496ed0e3463364a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef49ec50963c5e0b2448ddec4b9185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf48e3e7d541b50893c740ae29b1a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2922666d37c6e39ff8bd81fbd00e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c3287fe30ac0ad0fe86eb3eaa1c45351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea63259cd39aa90a4effab95e0632b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3c42abc8c16beed5a65476359971353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde981496738148a4318be2c0581602354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd27aa699341435fb99e4ab3317fbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ede2a896b763bc2a9b4ba0df9190b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf14deeb22b260c5544fecf0b967003357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2dcd07ae901c8acbf079d6915d91c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a6300c40ca5776f1dce704774f67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6835966ed52e53dc65628b07755ea7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1ddd90725a26f6ccf713a5e54893361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb834b8a2fcc2c3331cb2a615cead41362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb49fc735b200b335b4302113a5e50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a09c606d2a5be8bc6bc9b141737c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcbcaa53d8ab9c9c8dc71773b3ec95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733d8f320d3ed17390d3d75bfb6c73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc93994935e2b9ad120ad597a47a0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed908b6f948056123503fb80c49431c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fb4f28ba0145061a26d230ea68399369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b179c5d13d5dbbde1329ff6425a2da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde0409c83c2c60584f2fe9fae0803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a0a34e5cc444535871bda0343985c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6469db5e08162329297822bd17343373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75220fd32eedced521acf1bf84b8dc30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436096521c2810c05eaf344e75b15f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8fb85ab670609360328ebe77c25d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634df6f95118b76ecece204a7716dcda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32753b77bd5877430e2379d6c67794a6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>