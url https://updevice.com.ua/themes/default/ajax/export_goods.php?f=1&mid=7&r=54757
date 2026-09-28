--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d525198c3c5950b9c36af57d5a6ec51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3911933a63c10f3a45037140eedf92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90dc6dc71bffeed4e81481c4295df33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0ded497383d000653fdbf61aa1094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044f8807f3409ed47a3d1a211dba4725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1ef3aae00d38ec0c3a39fb7e1f6806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618434ea517c6a406f04f69180e62c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebe8739a0622927f0f7ba775de642c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23efb58f32dbaa156edc5d7ccdcd6199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b629ee867a9be09c4230d05ae403ac110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf735c901282a8ab49b792c518dd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7d44961843e2bde9e1c136dc4f7e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8610c2c357ad40f1e4f3bdf71aa39bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d062fab5f26ef63bce16ea380491cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f309b0b29853f8ff401363fcc290715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccd29e5cafb09a477ef94ad3c4878316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9345c5a7ee89543cee47b5470ddf0f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb0cf2c8a27a62b7f6206e18448ded18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefa9ce2759d86c372438478140ef0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90be8f3c23bd0b10be00d2cffca9ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797916e961e8316df2479bf6d71c81021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f70c579a8e5c185eafd7d532652422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12034668d5abaa47aad199aa319921ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b91fcf6d170690ae3d3e89ded02db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a635cdf0e6b535226e89abcf2fad025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36699aaa22488713ac7b2b5feae90d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cf0ae97b0050cf4d5f3c3b82ab22827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2561f17ca9c6d270b3048617c474028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825aefd2216c85564b192e1dfceab8029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63421bf770dfb7478871e4605b5a0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ec45cf609994abd9e78b203f8f34731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b265342a78825b43fc26a0597807732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706fede2dcf89a2e8902020d150bf8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc97c5b00f9fd37d93a14c5d95e82ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062837ac1c27037e43f16e67d09577635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd786f90855931580bb1eb04b04b8e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e875688ac717f7b26bc7c67e3b0f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf205383b34a0a434e7f93dd2907dee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ab94d12ba0a4d537f81de744646e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d427d2fe635e582a4e746adb66577e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07eafc223f5f13ab24fb16e10325bb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424da24fe84d293e2976ba16e52f4d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa5e854f07b9e9bf114a89a849f0bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4558fae2a2760d7dbe6a2df3a6e0ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258eb493235d44c01a125418a6f4c3b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051a7b1374880ec7174ba2bc81e464046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be414110bb9cca0308f2fd5c787912c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c35ebaa98ca34715d3f0d3c55c03d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8eb98f1d4c6a5e220c7e3656e952c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211df2d824d97ab66c88cdaaf37a74c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ba02303f42ebeaeae32d2337fedde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5c7182538700a1fde0c91fe7422652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e303ed6ee107d673a260f65aa7c917253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbaf92374f01a2eb41086d36a9a09a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12467dd511f76b56f2c5dfbbd2a17dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c6e57e977d6af2d191cdc88e56af156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58b90509dc9001a1e2a44dc965be4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846737d0d5681ebe51d02204fe0f4cde58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e87b656df7c99a76761b69c62ac7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c56c0ec89cada8abf5b914e9dfb0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efad53df15e092e83e72046c4ac0cf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0f9567298434e4953ff70222c87ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1b43741a889484b81c14f9f3dd1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231b6a4c50f75af08833472f291821c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c83b28ce0e1c3f2a2f886d6c171d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cd2052b05af9749b55aa5cb33594166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af693d303db31538733b814246bc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b54d091fe2067fddc5faf47406f4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340941a3000adc5ced0c62adbd1de9ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f910c694af9245462c50f55276f58870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f86a931163844d27fd045049b1a21571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298dc1ab1efb81a56d20e0e8a61447172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ebd86bdae274e61d1328dc52e793c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e920dc7b7a334b954a17652960adb2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9da5cbb1a589994b74b65d07c4de6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d1f895d80968559901d0ba7e2a06f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4a565743030d9a95ee2e1cd6f16d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d92c35dc9ada44f79213000907d2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d034123d447c1a21645424dfd1294b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9516aacb36f4b1ba2229546b2b721b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020ea2733bd4e18c0fdcedc395460781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f38d099f12eca279c60b2b82d4b54c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa8b4782667f2ee2abc889a84bc7e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d51a007a90eafa3f905ec04885eb5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012101a65d4960554c80b8fb73fae4b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec39a4653a19b5a82a41da557ffa2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45c657260ff9259c6660e404ea799387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf90127cd653bc67519051b512c5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c274825247f4ab92192f3e7fcb617989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1d753a0d8cf07c29fb166d7ea78d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd781867db6ba50c2ed6f9f2dc5310191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ba2c10456aa4267fc6d322204af9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc895a1c1114f6d54598af731cab693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849fd01d1a7e5c08901e5421de0e48f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48881ea8bf26fc1e844834aaacacde4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48beb671e98bb5871eb50289a0ef6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d25e06ff65368d91f2dbc01fafe0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715df80993318ebb8885189b8c6b821898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02424e9ac71b4a66d9c2eae20332213299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483bfed396c43bc276b3274f0c03416100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9d76f8ccfb0a6f2e0f7fd4db7b93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecca9a265c060ba5493cbebd006966102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb3f9266267098d47d82108a7dc20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035354ae47ab60d02e5c9bcf0facf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1c814f536a329cfbab0984dba0dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95c8de0a144750a5e27cee1195a59f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba27d6130ae980cb72a16449bbd5183107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49a95fb5fc54f180fda104cb7f035c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e667ce85cbf93e72bf499d6f97497c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783555a1b79ce387b0072434ce1b41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810b50bbcd68db21ab121c443c5a394111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f5145d302caeba27d403f6d1bcbf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba60ffe1cdc204c8875dbfa8aeb742113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b918d21e27dbed3657c0cfe1d700114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5b43c855432d3cb941e673526599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f5b81567ff5f3f595a9164fb5c9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92063fe107dec242e686dd4f130f167117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca955bd6759f3942c9860c4e2744d138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efb829f272dccc6e4a4617ed23a3a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9f2a60cc4c6fce4d845246848ebe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f946a21f73802aa680886bb3a944b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18773440413cffd660b8a58eca27f585122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3bc6ff5dee9abb1b12ffd3e7d18f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a8c4422d2089dfe735f7bf256188e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419fddbb835ee6b4121fa3ee9233011125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea134c6e0661bb7dda8ac647423e548126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c3ef559fc4430866aabddb7dc55ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835d022656e326de207e752e10089ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68872393f1edbb717d85aaa116589227129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd27f1d31bab4833eeff24c85ab269f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018160ddfe3bc5ab7bb8d5bc7b2363131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162236e21711057f7ed6d7e419a72858132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29f9c0f37be2cf5557783d3cc889c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525a2616e0fd985f3e332c8b113b861134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39743be7d329eeac74e45b81f1f46c86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98448450fa10b1f66af28b164fd0912f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfe323f72dcdabb45002148acecbec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a42bdea0c99fccfefa35057f42eb49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf8f14f15c9f736b4baa0046d220b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07742221246cf38774a758d80a41657f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2f0f01b4607564fc2ec29db3a248141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f0d495deb6ec2283c31c72d8d01fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1190067c1b5df7f8aebf802dcf466b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a393749a5a2ab80e9acbec3f078e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaabed23a2e4c15031530ce6588c53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0d95ef4c7dc34ae285135bc8371d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed555b828b3d0641d20d536067e7631147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d305316ab634fd4c589f1fe65c9b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ea05cf436521511431c5ee3565685149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5104405deef64512a6a9280441ff67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4196933fd54d97b10bde1d038c9bb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282ff6fac1e180c9b7d0b3c46da837152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ae183fc166701f1f888b30666a60153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985477401f01f59d60c7d77017c8e69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf5853fee6b9ca98c90df58ae476a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bcbae620f6bc6aca1c9b37fb83fee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1a0489d7ef381cf814dec85f69c27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e6fd58edd0ac69a16700617d418ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de616e8b0d5a9f33d938e4cde4a0bdf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0764975e128f29d3a9e25828d24fa66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5efbced082acc3eddc8f6482aca455d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adb5285f41ed9195759dcec706bcfd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152896413fb66e7e5c26bd93bb178fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570dc7c9ebeb3896f0161dc008eb86d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980726e9ee4ae6ae163bda2f0253fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da73aa1b405f081b648f481843036b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259dd6cd49dce45ebe17cb6e00eabe0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c4c19aa04d51fbe08263666e2139168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f2a3c252b3d4cab3abc3b48311d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f522b6ff17b9dea38729a347de64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9e84a253ca9b80289c879880439a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ce330e5b0a0fa4868d5d6d282990172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5123171527bede51451b3db6c2a4f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c64344d8d12cf26a0a9078dd126fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d326ea3e9d257f0c0f70c63381b423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df12e498b2aac783310bcb35cec7c1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1132635946c89b7ef1e6ee81d2cca7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c631b70bb14ac65f95e7c478d0ad1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed031e850863e4affeb83d4ea337952179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514c36e8ace51edbebfe4a15044c328180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b26bffeda244a79e20c76cda71fc4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fe395bd3ed220c5d0712f03015371182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b2e2439bd82b18f6e0296ea36cdd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b177d344ba45202866115070f0f21d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b67db8d4b5deb2c981bc72827ff8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907731c8f8df0887121f3b0651e36704186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9f14cd3aff048a03b7b3e3f86e0a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc85263f628494f8f48ccfa831d44e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d143955d4d5b4cfc16ca540b37f4aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21f3029d4381a4a541d485aa53ee1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b793ab31ab132e6f5e93340e3e08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4c5938f4af5c7476b59196bc8784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f2853dc9dcbddd84c9c8c139a8a34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ef526e1eb9df13cb1a5f8477fb24b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b713f655e21a00c1d11067b6de33c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639af7b3ed682f70e381ff0d466a47a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aafd14ef31da37ea7bcddcba21ccae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb873e3be757f4eb0a1e4e52958127dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0dffa756366e7e35c057b22078dfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b105677d0baf327158333462485c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176c0298f2452dbd515ad446cbc5acb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925368f0b63ab1b0778efe30fdfde110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef516021db92d864c676ff7c33c323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9368d69ca76021e43e5378b05a689204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390344942d9236394d368fe42675960205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7185acdbe957c6e9171213be036aac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f383db5ac8b2cd844f464e9530f05ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245cbeacaef863a937011ff038f65c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b214f905e5d35a350fd6777c916af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1f8b353e841a233fed3695999686210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a315759735d886aff0b571ba2e64c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee33e9e956276ec2fe5ba58bd9231c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc584aae5077ae131e6e7fcd3c612b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b86ddadd5bb72570296e2a657979c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7dbd4e09dc555d6f8bbe930e7e781215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0825f2a33061100cf6311e1eabb3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a684b46f749c18ae9349c5f41c348217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3a55c015ed2652aca6f4ab6693930218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96debcaeaede77ee8180837c3913c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da480a2b45a9a3c7d6a85fde8b86f844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749c361c48ffa9dc6dbbd34a7f3f6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8eb2d5fd8d820c90214f171caf6ceb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399322a854b2d06f2b2552eae06a1cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc466b7ef2db36f9dc2a6407d9ed0da224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0498302902a8ea9419a1115666b5641225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc54d091ad0f9f15b56a87af9747fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce2793ab9c914e2ed996392270193a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af44db671f555aa9f5ae799f6d0512228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff8363086cbd1443dad73e0f02b38b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ecff91c128adfe2602570dccd9a2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828106aeaa76fc96b0bd075b843878231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431cf1449d94ddaae8343934d29a3d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04975d571d01001d69b9ea31d30ebd3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c7bf1bbb4c35461ad68435aec55d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacccb3ec5e499e14ae8ac7f43f13758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b224c0f71f7ddf58407dfb01da10e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657ce82fe48d72481296001917c31c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3554b3f1a647ed69a96f4e31aad9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21115bb71363ceeac1d5d898c70ed169239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2809b0fba7bd0f1cd4849924f492b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce16db6c77d1dfc26d943a20db7862d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751db174244cd50c3efcaf7a56cf4c02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96df3738c9ac81dd6863fbee4d959243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af3caf246b2d402446c9fad38145a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d8e4d65a40754b5ef4708e497c9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179674094d1212013bb50ba49002414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb8355d9801f8875ece9d1cd507574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7483b2d67acfe3c838cf9ad7c4bfaf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c8222cd7a4c823e6200c8678c1535249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3835e525b0139a01632fb44cc5afe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33cc43b24c85c8994e498cebbc3e86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063a86447d38f546fdcad9d9a7df04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99151e5b6cccf58729eacd750afe6f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2079ddef0ecbd8f5f6766c6ca9ae29e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916ca4d425c0a9586e6348522711a27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bcb0da8929f7bc5638c0e93d27283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae073a6559a55873c734a41e0f543717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc973f1d72cab79adf9b8783999b051258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f37c8952b1ce93a06755806fe1f4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887300e79c42331d00fae35ba84684f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23b349ae33cc085120faeb053ffcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015d2eeeb2cdd263199f536633391ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20007c81d0e41ca79d032ac18479d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eb549892df272f2ae4792a79e6157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d800a005222bc846fa893ea01bf1070265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01ce1932d673babf4dfc980cee0ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7c119350f50dc57ce21cc0c7e28de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677c3135782abeb074230430b172391268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09b9e1330b4c3243bb42c38f11928269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c9a99ea8c40c60299c62aaf0a1fe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be1d2725a3f152a65fa4a12909c98f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dda056bfaeccd4f17935b2728bd2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9e82d3db3b466e512dcf018ccede273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175ea176271174f9c196486da7594d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d21d5c0611dfe32ef6c7ac131094f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129509a5fc4dfde78507501dcbe5c828276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f173c8e63546d9fe74493f66b7636277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c671886e470cdc654bb5b4a20e5263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71471db5f105629aacc7a98f7bc73e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f6d5c99b6a8a6d5772c0a01f35942280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fb6db82bea207707d7bf162e4a006281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca729635c26c4f7f5a084d65c5ffd8d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f358adf3eb68bcfb0e5c9792ea2a44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501de944ba99974ea25044bb579f20c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ff7dcb22d5e3fcae9ac1bc58fb1c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e9bda78cc641dcef40b4b28c159d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337cee96e2493b22455c9a6033c268287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596fa91e56275f62dc071b03758d42d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068937842ce33ba933a9bb55c576ba3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25f2c820343bf3a8a63d308b967617290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c55d27f4cf49287d783ef26078b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90953508a657b251492dc6b40a6d8be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74123f9ce07923411eaae92e602da5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d26b48f5339459ff2b1f63bf9f8750294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae333638d0476aa865018d9f32c223e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249fc1a5caf314bbca058a7f0a39bfe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d62b5cd8db6685c9f3062cefe817c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59d9f453b488cf3daa4e530be739a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f89afa4667b85779941be1a733b36299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12849b8fd8d6263b45010daa73c330300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7fcdad0299e1ca8e8c9f7ab7e35f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22a4c983a6c07d32a31a337de0876c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d48225ec94c2a3a21a014393bfa2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d5bff28405a9eb897ca9624e0e3b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ab4eceadf90300a18b2a26a9aeea1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6c01b3e37b8560a769cea6e3431b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2634dbcc9e6cab2b9cb96717d6e96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16faf20ccf4d265346535c0ac4dda1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674574b56488117a530bde35d5bf423309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475b935c13097e2a2aabb2f95435754310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18828b8f2020fe4ff40175f45306321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc7a8ad00be21139c19e0188238e88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a709d6a1bd52bc9a40d735b305182313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59f09ade13cfd331dd1127cb6ba7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cae53df9afef16556485df874c0622315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc35306b7e5e1956d274169b4c8bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560214bae82bd0c97e8ceb2fdb21ea41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55eb46aa3d0a35028202e110cd2e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa355a1cbc79ce5a16025531a043f28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602864d0aa4f619b92092d4235fe629e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15052d0f2c31282decdfa08d1399f474321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aae27bc27b9e483ff884379a730df8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d58d3738b096e42d881f494d76d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7b982bd62d2a0470ec8dce718924d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5a320ac730a3832c9ff1272c769f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64bbfb3cd1cb4c76136926857235e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18149bdb86e9df55b5d17e13a9689a4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd933ad217f862210cb22eecc7bb2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c02b173c70f7c692e9f72b805a9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b125cf6cc79cb270897082c36b942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585ac821f3b6020c6575f1bef4a7c37331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff083a2cd808703e28f50be5210b750332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fa0a977dee310b43ce9e22dc2fbaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b9d7c6630254e2f8b44a9684f0b98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32386114e9fd64e59b740e9b6b20df9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27597b3e3cc5057ea0c42acc560b27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a98e9f5956c7ac5ecbcf1ef2686b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18a9415c22fd44dadfcbc33da7e33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf06e12b3990ca79dd75c226f1468339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4dd030d5ed8ec7058b92eb2cad22c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac23654a3371d1f0e91b79b3d7c2b5a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19397ee24af68aa33f5629416a576e4c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d36de8f35f6e8f3471fea72f5ac69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e311ba22d57e0c7f5c4148787e2753344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce623af0c497eac64eb168f1b67229345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8e03ff14faf36b475a00fb72b3494346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec4b371d6a8719b4b683025b8ddf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523bca8cd55438b8b56550ae1616afb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ba7cad14f920a3cbeb7168455305349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb122a2ac7adc37d6d6067addf0295f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f5d9cbf69300243efecec9b30fe88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446076d623e5470a22ade17ee407cec7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f3885adee36f411a5668db363eb13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25ec436883401a84a4da3983bfd58e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd8e30d6e7d7f8d70c6173f14a1a67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c0ee6af6199c489606f7e7c2251a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fff18d5cf9e5efb6244ea5876cda2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3d7c38e65326d33678302761c9dba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078c424fcc94ccb4e4573c14e47c51f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef37a52ed9b3f3fdc122189fe61fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5aec00f075b4c062b984d29ebe5a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64ab97f29cafd82718f714f9af4d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b870ba6f455fa730ae255c7aebae0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd103923317ad7dfdfbe8eb2d30d00364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc368df964d7784507bf0d1e6d6a8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af2584809183b9bc175d663c26e2e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e53c0dd63f7796c55b6db66873de46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea040b6a277c113c901909e8a49e8c67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95702087052ca9e5ddfc3dc28ec186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eacdb4be78db42f89f0897dad942e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c46cb00462e49dc38cb657f7b51790371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6eeb7a2fe740f410a5a28753b3323372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ac788e7a6a668aadbfa85dd8c816373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d271a178e5e1d24e46fb6db9292a7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193683ebed6732d0a793d0256c1adea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f43feb4c1ba21d907adfe502d65e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2e74688c4f3f345854caa7225e419377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db0a30b93097850120ec6fdfb02596378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93acc233847d25e2486676f92daea21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e355955ece489a05c56a7a325661d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206633c928bda2dfcdd1dc5924f44cc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a411835d5833030ae9d700451b4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e98122169dadef3661cf20536ca685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bdf8d5c73d7f1a20dc38b295568126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ef23d8fcc660534949bc40c54e8a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d42031ddab92af253508e9e21ee5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84318f6a3272d05558b0ebee2240d9019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3560de11e3af8cf2f935c456b8f704110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21656f96ad79dfb4582eea09845dc92e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547128b416023f093801d68798b62712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897e3e37f3b4d07ded73851366ed18c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11b0120aae95a28cbefd1333f623514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b3975e48aa4305950b644311bae4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee8761baf506cecc5288817010fbae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc2c6fec02fec242c25920bd0a6a2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0febcecacdf943b6a059f4c50cbd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1521da0501911d7867ffa4ab23846f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0eae9ef2e4c43e12a58b123a6f8a1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fcfe9c769671d844ea1c34ccabbc821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db209f788ef9a9cdc425b7d8ce02fcb422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be41ba724ace626a7b9befc3ab074123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739744d45aab8c3d345831a5088b08c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dca9b6d926acdada3fefc9dff908d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0cf93bba92cb24779c437662b1a5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194fb894e52d335bd6342e413bacecf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9228eccf525c081ea8dad74e6d852ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94341da94503aa769472c31283008c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9109032c6c07f8ea6413b6373f119af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed7549af92ef84f4bcdbae8165c8ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2de3b7bfbf97e23d63a394d0ba7fe432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f46d7fd25a7efcad0606671a6f208333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7279642be540003da07d9639561df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46042bcf2a0044898d348798f13c61e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086be1e31b330ecd0c5e0f68137e2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779af515fb200663e954e32fc19acac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9373609313be695b739d264d188ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc392de5cfb99289bb1865c1bcd727e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6c058aa620ee94358db1bc59fbefb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309d7f510e1b4db986db521035d58941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8822f4e4bdfda10dc5c5bdeee3b8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ffe8ae923b74905ec2dd3c5da46543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7ba885afddbd83acf55e64efeceeb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941be7063c8c9c8b63f6114497caf845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68186d7abb9919651c2c78bb8c8feb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97148188e90513673348168448d28e1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc0613aa1f0f133c3e112f8630490948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfda57988377a09bdcfc6e9bf04fe849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826cbf94037d9d0a994cb202555a0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aee2f6985980bb6799526c70ad2da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8334f1ffe9fc6ae1800bbcd12f1deda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b7502f6c91f8022cf8daa8e999cd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a370011875854187d5b1c847047954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a870942346b7707764dc1c9a4fe74255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497dea887c4a54ed5c0c923fa5174a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e469f0d08a36d7ac6478f8de3a19c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f54d1a65c98c4bc82b667accb6ffe658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f78a8fff34099d7f61a5f166d1efaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8a12a4b5757d6b2cba4e5164c8d6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be0814b72d4719997da8516f62840c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a31eea6a9f0b544f1ca0280e11c7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7fd01e8f7bfa9306de6aaed93351d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304593ba93f15e78957849902796f1e264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383614d8c98a4bc9c7d3840135af7cab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c127258574f747072d41de8ffa0893466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc96a446d53d24bafd6d7168c7dd4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9e83f4ac28a3b9406755b6fda6d8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61362adc94d81fb2e628ba26dedb6fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2307e614cd5c474865dcf77789fcb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbba99a3f1ee8a919b84d37c0dff9b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d7c036401dc9b0301a075d8c43c2872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81551db35d37de061819f01feacd5a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c6bb7cc5a2fc15aed28618f42e3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af51c3b1ff324e0327c75cb34dcc15a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19416e321899dd203fe15cb8a4782d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394280b628db1133cac3b552f4c88e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e0fa882be5380246cb8c53cc7ebc778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17b9706d686482e97cdd71f36af5a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074fc3b180d11c8300c808f182cd08e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cc02083b9f07547966b356250674c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472152cd19faa714c708acdd86e87ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c7c3013376fbb40f7338dbfe5c4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50215edf03c8177cee98e54b583cdb2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982790362895f2077355cd5f7de6bc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6a5c3ad035c8ce35c2c6b279c25c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e63e4e04fa2e0c7f146abdad94b24187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b249d7256a3742d88eaea4315478788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94057370ee900425eea4dbd92b98df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd601bafc062ccaed54fd27daf0d47e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24977c21ef2461abad3411b5caf276491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23193e63fabeaf60cf6e8eee685f07d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1a5918b1c7f39c6e29eeb2c71301193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3e875652973bb992c231c62766afe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c1083da9ccfecd627a830332fd27a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcae75ad219b630237decc4c8d44ea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ddf7832fdded9b7260f21ab6798697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128a4cce14a22d95edddb011f8d9cd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc85d661c5469db44423848eeb7d72e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fe7292df65d8c1c97c233da457679100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbbb7adea5c1537ef513f0af782ff10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd12bd8e4e2833564777cfff6507c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979efa8bc0bf91715d71e02db683245103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f15e8d6e485dd7fbab6120e1b0ea39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1cefa05ce28bccd585ba79e7ac49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b78bc58196e804cacdc54377c0d96106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139a8759d1b3ac89435547a007a0168107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b756c4450152ff4d05b7e57ae533e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de458be68c1010463729f7f9738e991109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd3598662235c71006ee9c4902c6b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610fc906a2669363d3ccbed9d695c93111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae526f782c1ea18f11f3f501b946bab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f04a0ef360fc04dce34922f462cda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504025da4e058d7400b182d523e8eb21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad47d37084a00e2511c0f446079cb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208ac3063f6132ecc153af148a946e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662d5a46b69a091d395ed29eea75109117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1848b4d89c7c7dfac01a949a1f50e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624ef89bef6f1703224b1abcb228095119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e741df9d3f35a74d42df003de5d009120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bdbb437e2b4b91feaeb841c9ca905121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618458103556663403e27cca126d169122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c876a82d1afdedc619e69be123d31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235edf95f1e8d665a296441b7443c4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee955006f2cb818c738eb2ce1a599125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea93ad25d5b8a3fbc9d9629ddfc3b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15357dfe52c5b5d15f749a1612fbb05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e826f4b4f58eb2723312674bd20f08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96d0ec0dd82ecd092c6a8d33ce9109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c63de8f0cebe7972ab61732569e05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b1c51b443c1be0b0f05e15ebb16dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c66ebe7b22e2136acec7da848d1cc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f4923e784c119e8d85561a10eb246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed7888d76c939de9b77f4b59ceadf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92a7dbeaa9126e97551989f69a67ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf229f930c89a6525c3b114661d1c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee080a01995bf5528f2bbe7cf7773d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5d8c7952310631d21d44e07a3ded5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11280db15ad0617ce92a476c80fee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c083d031fc9c708a3a74387995c77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d4658da4c782ad8f41b5dec7e5078141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0a2a127a21dbc7cc1db2af28bf45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac7318e510a5b1d1eebab1c6c3f9a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b834db20ddd5466158962b9d08cc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6913ed10f5eab218f196791aa6bab5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e10313d831c695f2808a6996e994bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50738cb2e76a202646b065504ff2f6b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952993c9b513e8a7982187f2eb46834d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb29c1adbf85bcc399a1ef3708da3e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6b296f7e71313b0cfd98b191170b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2660dc8e6ecb76d1767d5fb5b599151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76401b6e3e510efd6ff8a313a07272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23489873c3c7f1ca29c164c333ca4a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f03354132771576fb92cb18f2b451b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37b95305d1a80c365895c37a1db539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a6ec1db2ef3a4ae55e11742b6af5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fbb0221f2c4d530d188d83b33006157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b014a16d1bec45ec0c2ed6fee5318158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ede5e49bfd4760dcb295ceefbd280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f877757ca0e789c2fb9aafa112a7cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da069dd93f14116b8a4ff5da8abf44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c71e7dbe69e58b7757d4d4cf86ae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e123d029cd86fcbd217e912cb99f3bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83ead2f9ce268bc339b4047c8e8ebc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037784026ecb1c3b0d36e71958c415165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f763c4dd16cfa0f0e475a66e6dacd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095cf0fa2165dbe62d724c75def3cd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a6a939b42c418a3e491273d8f4a46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fee583f436bdc670e156ea4c3237ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c6f5ec40a885fc5a1d76365de5aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79753461cda26288cfdb0488efce38171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703159d977f81ecf6e3ee83f27bc70d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96422c9de7040fc32e89c180e35c0143173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cec5f203a74d1483c6418bd58488a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07204ed77822845de2d324d3d3fb35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2261c02366aeaa10c4371e74357c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdcb6ab610638e3f987511f2fc4268177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a18d23c9d81f19a6ae11030d8e1438178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8382e3e78c1e5779720d71cd0580179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fdedde49e51ab31d1aebb25da174b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7fd48b0be061490ec984db539c69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e965b352406df84374b576ad495f346182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85578b2e7e8972718ebfc70cb6ae9ac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f516d4b098aa3c7e17ccdbdcd1ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26f87e057c6cca2e922c3405b3abe9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ea42872e68f7e3346005038dab563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8adb12b1a7ce50be66176a57a706d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e31e07f5df40e660729f98e9ca184188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5fa33ce973e8d8de7524508ad3fb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294730e6d73e7245ea0e1767084ff44d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f9f6cf4c05f614e78cdb9c8c55d2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d269aec071835af8a8fd9579ab4a86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d4d0d90bff74c499056a109bacc6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad6fedbdde92b8f33d9d206b1ab311194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40f8c933f3327ea1ad43e04d360d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852833390f1b15ff6570ee29946436196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937f883ac3c1f50ad26433938c752e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a19cc5d86cd8aeefb47b8aac908e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad01b200c9fe66a245b84e82c5847199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db5d8e32b30fb97c2823cf32aa5db1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d872c656851010246994f9ada4b36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb01731b05e324efa2e57a045591f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb7577017688217e7f7a229fbe1c43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8dc8372baa9255782a1aae9581c94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce6fc205f089b68063a67ca4949236205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb345a1784baed4e2f1efff5199381c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e023fe941f0a53bbd289141ca41df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7e528b424d9462612cd5768478576208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96c2e9f74f0d3902071d84fb2052e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847ff072ec920f4b7726dea44f616ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6968b43cbb800c4ab4363957ae4569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8e8baefc03ad8cbccc54710cdb0e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c7e029314cc82d30fb1df40bb6cea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89856859ee6f638f49051b3881da28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f65e623b0fb69a20312b724f675b95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c827df39cf5d4b8a5e2883871b3ea1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1255e31de4eb13cfac36bd014ccf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a77b75f148b0a8426c13e1cd66f1f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f30bdb033cb695fd3eac8260c075b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bae38a0b26d7af80cfe500bcccee78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eec49753bd1c4da6dba13c19f8add221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e272ca98c8df67210d03e85f27e0598222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418c9102932839fa6fb7ad0db572d45223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ab96a88a386d6097ec6f085b73f36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f570740fe7e004c66e49ca4794f7b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212842694bd828ea6d2d1a3476aa2e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfa9ee55fba137c832af9b567b9c30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b925e1d2932eab117490bd8c3e4e33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d728abf1706da557cf631131262db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dee255e446422cd33bb4285d144d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b485e51ac6ac51216904cadccf9bd1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e010cd5e406f109352d8872928acbf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71031d7711f848fdc12f6cf7f1a521233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f06c0f802b2a52d5f3b784c9070b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44259f5aa07392f61960c861abf0b0e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a122997d251febca845177fe4fbcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c514e0b168b85e5167d8494a38562237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659adcb0bf2127316553fc825d777e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee106aea30c889c10c575f6f7ed60dc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb5b8e035dc7e6c5aec07be9371ea4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9570a7d5f5be4fc982e4ce153060c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863e16e8f76aa6e5d2c377e1df2af71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc97c192c8e03218c871adbd04967e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dace3dd03206557e0146658abb86dfa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50515df5572590ac43deb648e2126d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b9aa9872dd0ff4c4488ba416e322a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87552827c14b22cd2d30532466b2be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e5d78efd97a280787b102878c38ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcb21e2dde38ae15bdf2606d7edd2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37154908f7b3b2a97b5da93f8eb53c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6dc513148b2d23b9d55981b062829251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868e87321f40b2a078f0687240a9cae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0ba373722c763c136f23795d65d3b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c94713874e6af042d56678b33621fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e75db7317513d6cf9f9181564d1962255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48eb68ef7ed5016f9cc397a81c978c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dc462bfd0a5dab5a392a302d2a183257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10a0ed2624528ce8d20f40dea4ee61258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89d2d827e23b52182a8cf64cf7a89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34285a768c6777e6f0001aee24638102260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203e3bbff076ed0592cf5fd219baeaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38960d1aa41d48ab4e7796e2b7078b16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce3022dd8e4661f60303f2ad14deb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ab0d70b9f076c7dfaec187a089ab3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63626eb0c16c1edc4644e9bb296808ea265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0cc1c3d1a4ce341628e0dda446b61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca394553334577fc0ad942e3e3eeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a825dcce8a51f10dff7ec260675e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d050fa2a378a7dcd9e4bd5b2acf35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc265643781ff532b0a86cabeef0b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a05fb89d5bc4d2af06e034a53408c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09605acc254e2808690a6542005e2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57667e3e4182c698d74939106620e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7441a9415cb85a7da130c3fe0badf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef9b1e8c96523a19b643a5b722eb1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989092806b7c3ed586bcf61699f6f31b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de069fe8256ce5f2ef8667bedef3a4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374c7e34b5e732814226cd028262c67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f0460daadd40e5a23365c6f0975bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626e9baebd21bf444fadeb9fabc5fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0e68d3196943ccb7af2e86498a5c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e954104a8c650f2bc009c44055f078d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be340fb74ad898f09517684302f26149283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6509fa8a96e7c3d435ce44eb9aa2d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1f0fddb683f314529f5e2119f1575285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5568983d920aebe79e0c61d58bd35dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fa01c713efeae7f239917bd4e6e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463853307dec3d7eef1a902ccca3a9c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae758d4f8bbb9ae1d57065aaed2f24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54febe1911bbdafe5048d222a820da19290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e399f9f1d124ff780dc138a1ba44f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9a1bbb978ab27a4e0ea38031e3b4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450e72041849efc6c21663a7b0421e4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5216fbc201dcad92e8707997772a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b56ab521aa4b306ea7c60ed65100295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ef1cccf7d966b8fa51beb6350e82296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46969313ae52310ad8a6245dbc78fe43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ffba3ed4fe7cc8a0a2c589bac90d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e598c82c6bff5300340c4d1ae0a078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a0a27fe1ecd68401ef25e59177bf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227a240e88ea04abe6bbdb98c5fafc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312cf325f16aaf2586088a77f73880302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bbcd1a393ef72df3f2184a8e5983b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023dee28c026ea6cde4774e249b45a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07d6ee5b4fecb207989bd033b8ba5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95076a44fa94a10ccad74bfc7c139d2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7db1d76ac6e4719505f311891fe8fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87322529fef86b7a6ccb2f9bc35e257c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7a818e3c4b56a2ca1e41ec3f598cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4ead2665a38be52cd729919ca1eaa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4feea48eebda392ccdff5c97108dc8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4bfe4c52631234a32da563b9d76b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1aa2c22cb46dcf6f61fc75d30b315313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0b9c17d7f9783613c14679e3367c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2da2073ae87cc124e96338a8318f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49940b6011df095a25fea444d331b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99073c9ef23903777e9ab9b9d79016e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37f7eb10864d4c83a74bf3654a8232318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545dcc681d4b4b70ee221f418ef1d62319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fa0a70955d42b61e0401e65d96035320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac0b8b7cacd16cf4cca372244d7cad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dc219be373396f55fca983aaf0b2c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f834b14199b2645d47797aac8453323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388d2d6920f65f6e9ed24b5d7d1b723324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f094f828b5d77ba45aa48b97df256d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b01e507be3226b02130ae8c405f59b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e938a1b04f982e161ce1959adfc85327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacfa3aecb0b25192f66dc8f763d05c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b605fb6e1ef5b43ddbafd22614d0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4145a4ee1331bb9ca8d2e5fba6e025e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a01b6c3fc4381e490fd0630053adf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d8ed457b93a1fd3b3f416dd739856332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bcf923fe2aeaf2e2885dab26cb805333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95ea82b6d14a85176b638317aee093334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279a28c1bfb7c7df3a563ae1efe5eaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598c4f2151bfa01d7b6bec824123b0f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff208cb00d6af217457ee46ccac90291337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a78ed04b03f8535b2731be03a84f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48453374828a4a6ae2c7691598e36e24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dc69f4062a57a85caffa26284a3cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683691fc035cd4d82e0d45567a6f59a9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a63a08625a3be15d116b895e1cfc4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8cad4c3f97b53c0bae7da0cb307bc7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6625a23fdd4054505f69a767ffb5ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540081b515b6515b551fe8623d5dd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb0f63c059ce6d29cb64ff8cad17fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fd37d99e40d79cd4e4b93a84194a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bd7726be1f54b4ca3c63f28ab4bb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d31a9990641af6f6032be358d48ec3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2737756d053f338819bdfaff9bdfd31350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a877ff598864431b8deadc6a54fb9ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12240818981387fb64e1a7db43484032352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c65c4603989b1b6ec636bd3022a77a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871008a5fd9a3cc12ea21571f8122b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693066d389cc371dbc94d1f3b9bef46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2625cbae8168f3acb711e54afcecae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a012845db43db756c39347b8f47c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de645235828eea1f9497888d256d5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6413a62ead8f8d90a4c32b60aa12c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858f7cb4670e38f1318531e5776847e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162da0edef26e972a2cffec2ea2cb62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e081451f300415bf23dc398ca1d2b8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343e79852972700f5b98d7efbbc4def363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e470958990fd28a011c4cd537eb693364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd960a1c452109266b47b603dfde321e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df6ef4621b792f4d694effe5e6ad7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00b7aa305906542eebc183fd9869ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedda49f2b07b5738e08b5eaa1ad539368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b3e4718e8e26eb6c050c5deea591369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1116318f40b2281ead799e2652b29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415d23f621b4a6b8be5363e500d1f58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d962f20d18a46793e67cb9a0e893d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bba83924383c3835d435005c60696373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f31627d7e467dbdd03165943740b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccd5795f45ecfb81ed20b7c1d61f8b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bffd6888403503767fdfa8f388416d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f21086924dc7fde3d02987deeb9804377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f77c76df8eb846cea81a49b0bcdeb378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>