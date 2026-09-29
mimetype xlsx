--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f982d5b21b1b0a4e0f27fbff54b411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd095e84db1a554926fcca71a9eb40a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2b0675ef7aa323305218c9e1781793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c405395d2ae343044c4264815009954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a424398dd40190173f432cb52c497b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb6be980c2f8e54bb7e15125b319f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76665247a31dd0c5330c90001eb08c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2f9da893e89fe559ea16f1dcaee88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2e47fdd875532d34bad446a1decd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576add70a807d6ccc26a890ab068f7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d3dde0a9db72a7a1ad1d8c4500aa311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a9da674a4cd8081c68639a88543da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c1aa1ab158acc43e92889965afe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79234d407d475c89ac5fd411e9685c5d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafdfef8c859b9e6a6e6c7d9ed03f8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8197a3f0418f450eb16fd5a296ba1fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91909bb1863d11338350580139760ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa839a17dcad3f1840dda3ef19c7433b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056082aac36ab6f42a976e3e8fb2e9de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fa2893ba31278a8d2dfe20ab2f4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd550d7208f0811a002a99bd0e2aec9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67b08ea79b9b54091b384fc307a61122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8137cef468975990803d6cbc936cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd7927c7b93e2104c1335601d5edb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bcecb7db722576b593ad1605f6cd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c538c1bc7109b2ef7bde79b04de22f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09205cd67feb7b52b7735a4ef1c409627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624002b9178ac7f2999d4c28e4021c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9784059fdaaa1aff9c754c0a921fe929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d9f831675aa3fd70712a092931a5330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86de9ccf79765c13ca001f18282bb831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fdc72cbb515c98949ca6e7a434bf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e609da8f88975b8f05c55bd88f1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f103c806638160963aef686a124b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329e5d4d9927df3c65554f12142c6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369ba5077932fe1c79a60a5e4081fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e8ee2077c22d36d646dd18516c4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d26902a37f0a99379a4ccebd90f8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee00f79d5e6f0a22c3af2ccbc874aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820bcbe1177dc8b2ba63a1836b5c4b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6adf41206cc8037842536f94482b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1747e7c2295d90ab491b389d870125442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5470defae7ee339dc323677b42ed8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1e895d2de655578cd900e75d7215944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421838fd211ef798a8b7f9706511c87c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cf746ba2651d997ce770d27be5ab946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67111e16e8289238d05a5817b508ce2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd87706449e173a3dcb694d818f11648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981fb1c6f01bd68d34c7f9e37f9856449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d33811b1d4cd11414add4d576861a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b87b8d42488e376259414fb31a4f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a1ed78f1a7680b5f7e32391a0f9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fc0c1c4fdad5ebdf4a49303630cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb86291989919faf9e937181245fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69d409178f8e1c9edf098b4b6096da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d75b681799e9a26b037bdf0e9248856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a3a3f862d5132ee461c034ef6548657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2831f59594612ae418319c62c0de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f6e65ea14f3bbee90d536a7e9c6db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdccbbc77902b26e333337c5ba39e9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efab113d5b4cf1ce2eeae06fcd9f0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88bbf5c2054239140d079f5e6216da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e160d1058cf47892f927e9637ed7a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e1346cd7b5e29a6b9139602b3d7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e256f5b1168dc407f3346a61f39f6b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a11a21df503faaec0af3cf652917c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47220818b41b5900da7e9c005b83e7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbaad670f1c381cdc58e833e14888168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90899ee8711233ad4d7422e6fd1ab51269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5750f80fecf7c4b3d585e3382494c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a74b15833343648467a7b7ad14b3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de708df22584eb9f102fc63f3e6516b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326e1db703816561251fa0171ed658873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3661daa5facc17abf21dbb9858b8fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4ce715affc9c15e80d867626e88975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1213d4e1f1eeafcaca034b43371ab976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf05c3e721f86382b6c64002b9c58877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103a560affcfeb736cb3aa7f9ae321778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fadc947dace128d8f7b2defdb927079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142613323d28abf7a9fe90be631171980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8d02082e0be37391ddc349c28ae0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a890741b3e38d68a0f1000fb28738682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd0c82a11b8a62fffc03dde3a18bf783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc88f221f85bebc8cf39833d9a41884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c1b0b4eb8f29261ec2cf4a41ff3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58564a25c3cda98d6439e27e33bb4cd086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc11a77c84137bb14445857cf12521487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef67f6d8cc1892ecf3f6b29b23ad1688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a237e51411c6d8c649de1c40d3998f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95cad0f95b1f09db70df3464f04bd290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99257b740ee3587815a8ea13f32b3bb191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e97e9da8ea7a0d138caacd9c28f75a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddc69f438e114b4b71ce19563f8a9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e161c3bc38a2303ca5517b6eec5e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f0a83344fbbace1b096b31ceee67b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b1123bf6dc7c7f804afb1ad3a33596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958910aac46a47e5a6674c0a9f5296197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3d664b1fa9575daf348e02bb2d8f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb69376408e366cc75b0393588b07599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a87cc3c50638b77ab33c21cf08366100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ee05d48901bdb67e81f6e42023ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2836c7f545afa026a37d4e0a090550102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5282b38f2705b58bcdef442c242f56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d14ab7a3614b52bfb8bffa636e7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae599ce4940c047501ffe574cca65c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003699f83069e8c6990b77260d8d5cd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0cee23c8883b85b390668754405fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e65b2aefe2971c6b11311de5f4ea0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb18e9d18d55fe0800ef959d0e44d14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534d1053b4eee317f211adbd81ddbad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae9d853b02173c760b15f6a1b6334111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d881b99f2b1660689922ba68c151f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b23183bfada080586bd0e474844cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e003eb03a7a9780e7c72e8affccec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff72736a98f797a1648680575876d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0289ae42e976636934461fc6e04db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0a21fbcefa9a59fbb2d066e0a83a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03185ea46dd71a0cb2c5dc352b989d50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a613101f4cefbdf2cff08f7d986444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f07832ee306e821ba08c0206b97ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff2495905886afe5bee459bd4dc52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f8830d958a0f48296ac9e39468ad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f59708508c7d7498bbfbe9a4f3eb06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcc9ccf3f5b3986fb4a28d7200d075124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81403ccc7995c15ecce07b308be78c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383d2499a829237b2dddac236b25c9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55de23a49a5112a7a4b4bed58aff56127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06a774e4fdff6e17efe6b4b7612f3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b196d7f164b4a8703c0f69979299c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8765c5476c3ebde0ad3bbea915dd54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475a7dc438fe774bf8d418eefdb6246131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6deb06112c4d30d1594db8a282bd1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe866e36b75d378154524b0e8f94c99d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92680cd51908e6bf2f9c45f8a10aaabc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d241512d34619f2b1c25b35445e77e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74df2e20eba8bbfe71d34d643fcace136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006825b290a5900f1291c8e3e3f98b6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150b6563aa1cb430c423ad14d51bf5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d49fb2dcca7295994f04c3e0a7ad5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390deba2f0b9c58fb904b18f39125a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3a7b466fac82288cc7bd609d963a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f350367d5750ba47100c44c5f53654d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e6cccbb7e3f5b128c5996f625c5ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9332f7559172a947fe38130213bdd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554f0117876be44508460b00115f2aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d95cf8ece0b392363b69ad040fba63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d85be6a18cdffe9fff58321aecdb7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0cbe3a53379ec5f09e35cb7f378ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596e9cde4a5f0bee2696a332928166d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b5f7013fd54202ce62a09fabff752150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af17d962941d5526658e4d6a1916cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58ce907db61c65868ad326a0db0a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7fbd273de1beece83189026713898153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea16ecf51a89bd034a68c4dd892b3f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f7f1dcc09b087714356e883453b3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc0660dd902120a9ca4e16e098aa40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6226030e1314fecbb9d54b464bde604157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c208d67bb64e6ef1d55179ee054f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f5259699d7dd95b84829741c17475159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a92efa4d7a9fa04eeb28df1670a38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1dff9def61fd631af89a15bc2c5b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d80d1ae097fa86231c73e14866937162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e0d03babde62ce76d54c4c407194163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65163cfe7cb23abe02a431acafa8c905164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65777827753271db0187b1b1017c1264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1320113ce8b8292de8a82bd61e5ed1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f0cadc913ff49cb9473ee5ec5b98c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f7f44cab887569062801cee1e4e47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7ee9ee8adfd0c6b7228ae78b4bbc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ffa7b5b9728205ffba2f050b75822170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af64e1129ffcc47a114c2b4f4c5480171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564a41c67c54675ce8fa124d08f0d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedffbaf7a36560432eac1ef656625b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c0c9824389b3887d7de8e9781934d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb40a8e46cc433a1b619d4a68833ca3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b0f45b9201a4ec93cf343eaaad502176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ba01b801a05200e7e0dd87316e33b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d29f8df3967f4cb8489637ae8565b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8ad5a11efb655e53c8ac6fcf92502179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76267306b221a904ee8ef968e6ff8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae8ba28d93068106c5fbd8901f64fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e7b8132658ad45851752d201ebd52182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488214c42b8363ce17c37fed278a6723183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef74df6661a415a58cb44f8ba083c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f6b2e2906fb743699dcf45fbac74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900106e5938d5ee1319598dcd6028d5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4bdbeb949bd1f6bb23a83ae79a16d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0998fa61e7f3c25c815c1d9223a49c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c47b5be859a5e3f176746d3263cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89620a34e941cd0522d35e1128186a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e046c4de98a0adee8b5cad1c2366f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3983ca146a59fe1818f99aca1f79e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906f85a0ff729ae9df0881c62e4950193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0f213b771328adb6d4437f007328c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b4b561f2cb68f475763a8bd9dfa00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097603a047ed3bd1cbc2bd3a78d3974196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05eca5d42896c6b2cd601d8a458359197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eb35e119411c74beded899dc6f6e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9ad4b5c191f30ecebacb9f6c4efc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd77cbf3f272f1aa30488e7940d850200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa09df16652cf82a57fbe1450ddba6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0778f42414bc0e0f5cd08d141163a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9fc7b5de992880395a73f345c28d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9cd79df69f6a139d939041a1c379d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b1db06f3db4f2fedb455f973d6980205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b831770127600d71ded56152e15b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734556972d9075bd14bcc3f2cf6fd507207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3e4be7bb3e896e55fa4abdca7cdc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bb8f36e1f2d7c4f3a07efc7b5db00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ff9a6a12af00157d76e1133b9a292210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d0c26ad8b0321bd4f8f2ebcfb7d67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a4748e396fc7f86f0681c6c611ecd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb98b080d2dc610488a7433f6a0d50a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4af041b5d8610b8dc52aadc6d8f2a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63b5d8a48faa8ba329fc7c7e16e63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23748d3f2d388a7547eaa39883df0583216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1c538bb29ec8b840dfd8629d9ac0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be24ffb7b5d62e410bed45f0a3ce57218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0989ef1f45d0605f64f2a488bae13f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5804c0b974050e608539e55b9997220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038fc2f98fc8261c5c73116d2d3ba24221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895d78e92561919f5b7f482c4e08c43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aaed5f0dac350624aa6eb04f009eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529a1ae68d5cccf2d5774892a65e0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29c0381f86783c35ccf99c1b222c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f990edeb7d4eba2915245fa73a3fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa42ba3735f7c9deebd19898b9182b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957e4c1f756a294a255a4ebee3f591228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54a2395d3878cd3be992dedfe5941f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c7aeacb94e3bfd1daef793e389be1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b636f6ced9e76c7b3c41974c8aaa6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572d5689db49ba5d82088cfa92b7d29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3f90510f57f754be91a16d1c4022233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8712f9fae294be3def66f8bfd89ea6d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a56acdf1d907c941b0436f484b1c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0701ec03be3e232d57d54aabfe68236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc6f787967d9a70c9a4f43e045d74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8b08e11f651689356ce142a2da68d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823e444ad16ccb537f11d5f9bce5a39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e0db7210cb3ff47464d6cd0cc82bf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8143e937fc59fd56024d5f58358b3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82047bccca4ecbd51717d259bdac06de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb451383cad15480b7cb0e6dc781e95f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312587263c2c75f1fabfdf6ef86dc3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a01cb066eb7624ccb41e7d634e980245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0186e2853139dfd37650eb4424978a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3765d678bef2fa7cfbe5d42eb48d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc01ca2a59a6e9204b2c3a43fbe677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02440a367d6ad8369c8f93f9eb0112d5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc234a25562082472a4235edc7644c92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22190a0d7756f18d331eb1f8c138666a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229873b3bb793f699d569619674f2b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b3cbf2c58aaf69eef8e4e48672eec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138574f2a35e110d9f5dd67e071ba7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164c43deaf94ad9e05fd7bb1e3b6a87255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5080ddbf824ccd373f7e8f76ced68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658cc77fe66542f04daf32eb73c550b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe13be3392bde26561d47f8e80d30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c34d865cbf4e7ca585e7476bf7fa8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8ac711f994ce1f5ed83698f37c7d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf491611dd7236134c86f5ebc82bbef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751ede7293759c27cdcaaa02d558a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0d5b702b15dbb3071584b71c3072263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b82480ce8e2ab41ac57660baba250264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21bb2e1bfc7e7d1075aa3a17e69d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca1f60fe9e92a175d6eb7a197dff4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea5cd3dc75b5142b46ac4dbfd113eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a9aa2d14ee2f31b21a98318e3e6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54351b077012bbc38ee7a6a57f1ec64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6754c45dded3e94d901f3df56044ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1177db46e7aa13e8f1c48e3a89c48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268481860e24a3089f7b869316f1bf8d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528af4a625a614e83cb96337775ee13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf31ab8772928e3aa9ee4a737d1eae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8876ea07787564054824a3894f3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621234502ee28934ae206e0777ee88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c255b4cf247764ed722134d7389f7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e816b3230ef20a42f17880c796e39f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f98c0b842d7f041b2682f0d91dc07279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726375d82f6d3a3bb53c3d106c0c8ef4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eb59dae155952bafd16c112456be9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89bff200194b46318b50d782f5b10b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6fe4ff080dc86f0e91d1871eb7fff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f0039ab798fc3bf1d58b46962a767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c5016b3aab67743c2c40b7866460285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a483f714331de4b7759a73caec49b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3de6ca347cf6dc08104c646a4469d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2472cde5611bd93f8d1ca01d6d151b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310bd64a69d869ea46eaecbee3ca004289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91420b5d0202804e34a83d07a9d471e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fc192d392a4f13d8322e16a18e08a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9a871b93a4b1459bef53704f25cbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382daf791bd7d766bd6c050031e83c70293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e875986fca32cf8680e17fa5fa8c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4117fadb939dfeadd8fd42a78ae315c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccd0551f0246d66dc326b938c883e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3b9d6f691978143d75f78f5cb5b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0052e7743045a7563e9acf631cc58298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7ca51cad7800781df1514192ff503299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc7e03c0a0d64558c255fc1136af43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6761ae7c140a6076738f18b2d0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823ff373be6cb5827480070529fbb75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddbc35989a8ed6f7e69c44c0c33c13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7baceaf20f099d82d8d86ddb5e5338304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c67b1a03922dbc8700b26d4dea07a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9e8bca99152cda9b89e535f7723d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388b78522a34e9650e8a3b39bf7fb64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd20b89c7b763d0c3f854e86f564e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ff089d19fa0faf19475db54264b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a41beddc3615ef06febc9b8cd2a8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4fc24ca947b891b6e77deec563ccf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711b35cba6a9f9c6c04f2461090a5ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d85347efce63b1492309845ba17d17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a26bc35926d1805fb9ae21ae99319314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc05c205f5835c55fd9644ab223183315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444477c189df8f7a703da4e374f7b040316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806edbd1a92fcdecb1172274d69c031e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a402fb9dca9a1bca3eb1213a14c15318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49209e88bc3c90bcf6aff256ac4fd3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c6f4d7e71fba1935c491fb7a59b5a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f60dead2969b89d42e9dbef52e7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4590a172333781f8c51b220fcdd0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190a59958e094679028fe9e54b5fd91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f66a7f6384adaeab51307c5d0aee9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ec1ce15c756f0d44a7df55b85fec8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bef7d9b820af636220e95aad252e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af143c9deaf60728a4ce5bcbd0f84fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54daa583ce9d6ebb3566e77f5ac7d89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ee9dd183b38bdc526da657aff9318329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a75d6dea0bb902c1424b269d1f48a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af7de0bbddad76caa2f9d7f40b99e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc48819b4e621c56b0eb2381d6fb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b148b1c151c3879bc913c894d48bec0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3521de85aa1f86e081cc301cf085bdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447848519e66813d9b85f27d94a5ae0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df37b27a8234fb6aebbb9c4b793511336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61d4eb323515de09395d9c9dacec1c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3588fdf7fffa38fa1c6c758dbcd99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf3d961ba1eac92ee2a912e4ab35be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28039aba7354d75680e74201d0c51d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bedce6272beb9a1d9d4adb262ef8e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06658e7db6640e378af69e456bc459342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86244ccea0a44d65668361ceea089c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f367e75ffa8dad023794c88216ce09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7e924b165c27df98043cc74b0a4c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a0eca741009017f7826c7ef05ad4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002eea21973820bcaa447c6a8315679347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32711739d5ae9f597cbf3c61c7a20498348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3744b7ff85b15c14951edf31ca418349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e17288267f7b22b5f115c6494b10c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8a31b6164fe20caf7e9f84e06b270351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f3f68bb3849dc06ba76fe657ab550352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4ac68c2e2be8356337fcffc50e845353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaa6eca2eaada414a627576d4af9ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac35101f1add1ae1127086c6d48d4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20f574cd31251c47365c3f3bdd51b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2febef63bacd09d208d6d927c1866357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa01aec4ef410e6e24456c7b2e2096358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f96584718bdf366f2c889ee5e73cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4cd8ab6123f81aabd58721ef793b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03813b28bca6c23c474718d99e0f3c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dcea3fab4d1a0e1acb71ed212a79c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa035a61bfb00a8725ac74e5fde8f170363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f176e3287391d51b4047d342e204364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a74ace5f4bcc42f93aeba9fb480150365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fe73e8b83b79f00a836196b278840366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de30cd9f44c6d9a5edd0c0b9ae0c60367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbfa668cf12eb873c45987ce847217368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d6475536ae1dab928079fe28f202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133524b85cc6e9a17d51502bd74569fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cdb99e67ad9dbdc3441a812afbd77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d68ed8609d8dbfa27206fabcbe87372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74696d3b20de5ba6c39b6ae9cfeb0f27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057eb507e75ebcde118d5e5f1ddfec5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918a50b4fe71895e166874466aa1fb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b09b0ae306be30c19ffd123ee45eed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8d16605f7767f456d15a092a6cf88377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b9d58d296e168784c480260aff358378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0792426f1add7797a8c53a0905ead31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3e548bd030757e36f8db33f1698c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58fbc305fd9bf1db681213eaa39bc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a67cc224b4ff455986e99f60b68da64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38176486565be9a74caf46a5bb94b26d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5dca12f98788c7743168f28cf43596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222b229c1981d1f8934390c3c936c867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653db50b6b9630bb2e1986d257ca2e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d57810718503cd30603f5db228619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd6d87f84cfef7d16941a29ed05d0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098fca90c7021cea2c21904fe2cab5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff9c69f3e5ddb771240ad133e20fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5990a67df56e0b7696361afbffbce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f1894d605e36cd977df3bea398df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a76a67a378ae2bf11433a76646315815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4052089ea20baccc44f0f1168797c4e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc8e931f40d07beb99b484a998de9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f92052925d6565fe6b84e0b32b551618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63b0d463c032c5e3de801b0607ded19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554bcba12bb1faab395bda0d808578020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31e7c9360bf1f789041ac5cfabdbcc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44ed30b76840a4672be89a716e254822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4012befc54885fa27d9b9514f693423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31e817a0a6fb123d04514ad431a7c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8516e81ff5438b070805e0df81f68125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d06df9c23946e8fd12a795bc921de26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4158df75b39728fa550acf813f25727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add442c2533af8b5dfb5c3ca86a5ed028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48514a5d2e3404b75a01aeb602b254bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd33466883f66076e02b4aef6fd9ea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15188f31eefb71eb558bae09dee1323e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52ee980eaa40abeb19c9a901bd86ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35aaffbf25ce3bea390209ec41583033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42529e12a4b402185d948d05dece6134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b738995917ed3a703b319b6b8da4e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5be4cf97fd8a68c02d7eec51f77336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03379d63baf226343fa701790ac6c1d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f684148a2a032b8797632ee0989e6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9deacfc3a0c4aa459225127407e7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524de1f28d1d4fa35e314c3e2833185840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686b9f2adbf850b689467b824e4ba2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fa4118728930965027b8aa870296942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c31f4b3f5c9891408a280f57264c7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ee56d251e372a8d07f3af9be9d7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15036ebb5e6b6969294944322c97d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8977b993e80a070f1af0271eb4f3bf346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb797d3b72db9331f1a196926c81d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d98358fcb5b3bfdaf1ca35d0e7fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028efdcc6432e1968b30442ff335b9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db16a4e11c25e69c52477981723b7bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a3fa623d830b31d5d6f4fd59495451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ae1bbbc229ebfc11fa8f70109d1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f453e24b7a26e7d4843df3cb101b45153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ae468d9448041f44a3671f07cb77c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f228f82fd24a295b7f437a5916376455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb7efabb7d1431ced5ddf7b06dc63156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b1316525ac23c10b6ea83bfb7bf9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b007cd9325f02d113a8aab04c193558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed2cc9a1c5828cc47165b44c99cc1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d6f5e846256d3805d643515a290bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d1daa8cde0e1f66e617518872bcba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42cee165132e884c6032bd02ac50862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738d6c9820e1006774a283c3a9858963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c844722730779af1bcfd419445844af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df93a73a2c47b1a8669b8e8726a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d01863b318d9c342a54d5fcd13d30966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b5a02923ee0a0e2f05f2dcfece7bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20418a53af11ee77b9528f2a478fdc168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3add077c4dc8e98c88b69e24786c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc402c1c4adef44031ad5e6f6db7e0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4597970ba5878f307034860fcbcb6df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c9c1848b4711680ee0a321770273572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72147f1834580cbd7f62839490b6a2573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca58f81d6b99c4fed20a9b09eb925d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4aaffee8f3a5a2f8ec59843f7d8ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69341f73221951eedf66e161d843776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5548db9a2c364fe67150a852aa86e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b1db82dc7df2a28327f54b64e74378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303043cbd69cee6764fe901b362b8d2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3d90550ff906a96e15370d884a61080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800938c93c0b118b36b86632bf84e1c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdee1cd8054e25c3af3cb3338d62ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840959dd6e8bd2c280d153bf2c7dca8e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcebbeebfe77840ebc00625051c6b7784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce82aeed167368d8177699ef6c2a4d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba5414228e607900cb9277d8a93b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c18387aa36dad22f868a1b2fa55c687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d26024fc14aac598b15ceb33a03988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ce70d35e698e1c1c19b49c97390cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380678a15db26b6fed69ca065aae065190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1909720df6d5328521c8b9e2ef44bd491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c043288eb925355ea26c01f520ac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecda4490021b2a3e597d58ef3c096493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2c450a4553862c0991040012a6eb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c159b6fdd5721800e020b48738c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e3be87c207518d974cf8bbbf706096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfb4dd17339319ba441ef5a8d0347d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f05e6fc949918da7deacbfe5f71b9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30d256fdae5ce5253b4dcf6910cbde99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187819c88204e65f9381ef2ddf69b63100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89046929d936864d3aec4f292b27e1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246c525c8d9ed9a389123f6c506a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e43579be5219f056d6dc5a79f9fb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e1d56db6fbb9151465e2c357296b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0b4cd6997e91c94217d05afb58e12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeb8e91ecbe154ddc4d4f08ac0eba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad063b1b7d496546ecd2dac2158d956d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4b4fda1f4339dd619c7e1e8bcd80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7c49d059714813aba35191d24e600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b29cd702b89797b9468518cc30ab66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812c4a8752b3dde225566d0b9b712b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec34efda385f2e3ed4e59a707631da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9beeeeaf5d56ac9075263edf2b397113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3300d6a05721768774d02382c84f45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a84ab4bde6096ff7683621836a8e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc408a4f1cdb9584059c154b00d5dfb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b0117f9e35cf4ab84d71edeb0176e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21d616d47605352a051259a3e38662118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24958d4623341fea86ced6abe8a28dcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da51bd7db187025a8650cffbe3236120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd1b0f54675a1a3540df31b6438665121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17e2bb6db725ca3aeeb29af4a048c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469e238496d2fc48cff27ce886d8ead123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055cda63f664f441223c785418f8d94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b9f682c27339472ca76c5939b1f75125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9141aea9ddb28f8db6bfcde5b7fb40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada2a855d8a53510202eee8ecf33862127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73564d9a6a9ac2ad56224921c5fd3609128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f440ab749ebe3debb4f67cd7576ba6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ca3e285acac37ebf51900b0cac716130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90187199fac5193fde711eb31604985131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929971467d63c3768a056f4048571a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d69d0f89151169624c7438afd927133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958eff3848d3f4e245cbd24d41e9b68134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c197cbdf496b59c72cbbd71bb5c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc74c59ad3fb916a66b62812c5250136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dde044d6d889a9db1d79224af1c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d02733e97cd511498b862de4982c15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536efee2e1481198da2b13640427bba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a249757dd1ec706c3613e3db0f6330140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2794adb43dc9be48375cb6007784c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50802491eca97e060bcd7907945a4fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b72e23e4815f530ad37b3680e631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6df6beb5f1443305f1cd5aa4e4f46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950036f63456dfb191408c83243d268c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ae51e3562eb3ebd20d46e93f15b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a230bfd24527fee4c1dc90cb2ed06a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85923030ab5f2cc54dfddae4eac2cfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad32b3d39d6c9a51b1bd6c8f7af644149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0419f7acab5098a8d2dd8df6c2a99a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85052acd1b68678f5f7daa904d814720151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a0eccc3e6ebebc50c29205f9df79152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09620ac515d136046706a6076758414b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3612b4c6384e3365d2517aeda8cd622154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450bd0bb47429cbdfffd940a2f4eb421155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274213744aa97036dab6ea145835cf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6d6f0fc17c8dd2303a3174b158d18157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be7b0463f42783f8adbea181d8dda9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb68eee519d32e361747719dc3a23f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb0dc54442d470aa1d63f542f4a1d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e863b4607f1a6eb011f4e7a12ecd39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8572eb21b88063384069e4d155bfd31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0fb24d92f9869cccb22f1fee89a23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afd18bb976a56b5ef44afd7b8f2d24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4688a0d3fb56d9a1936ca5610eaa5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa55eb05b2c0c5413846bae6902fad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf9600b599b887a7a4e5f40de6c718167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc1e8271037f6a65d3abc94c7bfd9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0516e19855ba41782a727c5c67ffac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cb5fefcbfc8ad9c386edc0a4f2442170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f8c479c860475a6c995048fc976c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f5ddb89831aa520fd2a761686498e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d5bf33955c1595e9a0e1b9b9dd60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab2145c7273678746440df575ffe6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a078f09991100b62f8c2a5d47b6ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04f3c1c3fad73d49307f343f3ebc1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a097406ae672be8a6621e62e55ad9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748aaaaf2b958bde1408a9d793a3a9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa162d1c1637d74a9eade2a3dd77dc9f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd76e8774b7557ee3f28263b7a0e393180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86851689c2c6a8636c53cac9036c4021181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaefda9c5c9cd2eb033bc929db8c48d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6529d605cea98a290e6342768fffe7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c939353b622116cf383a76ed8443d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bdcfa1a4835c216d6526925ce96ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7d4ad02424007ffbf09804f7ed10d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9310513ff93ae828fe42047331d14c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e186b0c0bf17508af5db917bc5870a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d6df92ab225a3c0bc7e39e4d8d122189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7089d49d41d54ca3470faba6315e0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74dccc65465def61b51a6925f914fb5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca6e1ed95f7177fcb53c9a512d735f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fedac684ed082b5c47be33e62519b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff93deb8274234b6be527da527bc89194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef2964622b233bcfe3ce26d0e74725195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcf112f504c302fedc9c5e6c749f72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21966d56480880ec3061a2fb08f24d47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a1543db40c76ca2b96acc40942e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc746b6da662f53b826fa080421db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9dea3f70bb65b1ad37d825cf80efd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387bd393ac7475debbccb877c5917f1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c61e065588dedc0930867778cceac6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b4f770663ae55c3cb01caaf3f18a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb5444dc917f0626ddd640cb55b1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a8c9acfb898d000d654797fd18d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6c7fb8210bd8c09316a3768c7287a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5c04fe26f05793caaab44181e343e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560b582dc609fc75e3731636742ddb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba41957501e2176e0615af75e6837f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceeaa3cab332044f12c2172c03c2a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56a59982d18c2904c3a6e8c65392d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18685dcb78d7ba98900e7c2d257b82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba439c65d3987775eb20eabc48f7004213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a78dd916262b08c27d40e1e236f079214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a38b80ed98f47284cebb0ca2d9e62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002ee3e81fbb778c7fdc51ef88c928f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bbc8b86bb7254357f5afe4a041bd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce31e7865de0d76d9564653a865b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb31f1b01843b0c1aea3393d1e1df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f404263daa0b7a9763aa2864fb4e4d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f5d06c45268551cf8339c3b518faa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a77ed10e703479e192aa271943cb1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a5c361b6d9bfff2b4705fe4ccb3e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cf4240d5dd7d5ea08620107ba19b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea59907f59642e9675bc514d6c8718225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223be71d24a3afb95e998646a47edfc3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e38e1480dd5d8a20e34f4ec38b45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc47f8bb4428bbf5d8f35eefd4631f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa3ca57f6f0ec1e5f1f6dd078f8078229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15f61aad69f0930dbc2ce52b9c5197230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6859865cec1df1f93246a0801071be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa3982d9d86892c10babcbe9a47af0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c062ee35bc06aa13841b9cd44c1e294233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96442e7affe50cae447c2802eabcdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeb9aca7421669722decc2f1da9ca0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59714ad2d3ac3872ea4b1ee24fcaf64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d37dfe2fea992fb9ebc46c5b1a0c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37abf4927082f1e4c2d162b480630bcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7b0d206656557bdfd0bb52057bbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93acc8fade306da0e7c33548c6a04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3e46b20d40fbabc029ea8e66b4cda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dbd2c46236ec56e6ea398e219442f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d83e8cf589dffb5907b6e489d77b99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a927b731f1b8efd3311439d8377989a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e90b05065048c7e02e1b1cae30e39a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a86d8f30c762aa5b2c186d6081e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322aa2330e3e92c22356e3132982ad7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1eba9efe68617fe7f6dbede26e084248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8b6ee123e9d229e391b65ed11ed3f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0627fd0ab1a4c69986ead94043f75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c494d0e1e211abc276dbb8bdeed713251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57953d15401b70f4fc13885a91a121252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a109c0f685221c33160bc75472bdf8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a450499ccf1564040d1051cd63a58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedd953ec6f98c8f16aafda8b7a7433255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b53516a4de224167da1917f154dccd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864c41ba060f47cee9b8fa1feed49d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f835dbf7b2ec43836d734f8cf37d7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f2da83bbf078645a8968cf48a13d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea447eea506863cc337a1e0ba45240260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73dd32d8866468f6f34cb0ca9cedb6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c9beb4b0809254a4780faecb61273262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fb1061ddf96f5c9dbce4343d062be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29902ac2b7fdffd23544d3588e334264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923d088349fa511889bf5a6b88a7a6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ba6e9aa62b0be0382c24204e0a3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffa40dd2c3611f2dde869e876b45f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b2c69d46114037769678d47eeaaa2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d4a20d2e6bd7cbbf6f61310187e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090dc5eddac731dd55133b1315a8165270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89be88510008e3f03e88e4d6ea5d372271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fcb72d00f643fdad8b9f771407093272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646951123f83611c029fd3a6effcba03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470af5610c778638baf7800dcd3f6f34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8a44583be1c4d7ccf6afb22a4205a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a363a3d3c28698c8e05324ef00b413276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd7d0692e366939ff808952b992111277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dff41a631c2f320631ac2e4b8fc36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cacc40611764bb443148089f985f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae424443653fdc03c065465b78bc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6294cdeb4546bc1d0bd27607e009671281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb02b6ded5e93d0aed46d9413b7302282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272e25ef9057711072db34451f819b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf6bc8713bccf5d24a95942594b41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88071628dde9b0dc1da2f1e03fbc20c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1ff331cbe43ee1558ac756d4e8c07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aaa3abb288a3aa8c302ca871ce5a19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81879ec50f58bf54134e41ad75c9064288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2b62b8fdb7156bf7d363a694c2296289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fdbadcc63fb63e4ade19c43655072290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081d1847de8fb0529c4fb095a6efc21291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db548ad2c8cd3359f480d2e5898974f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345d9334e922c82fd6c2ef0b81cb90293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b56d4a79afabeafa8ce02c8353ac4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490290362a079185a68427923e3c23e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a4441bbbc026bc4e845117c00a446296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a85ae1b35f8e8b6283605817eb6fb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8051bcf01226c6624e4368fdb3885298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57944d2b8a14bffb2785bf6f88f39fd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe75bab07dd1994b2f0ba1aca39882b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634158d125d0c597532b3d966ced5d54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f456a11a53b6a73ee6b4ffeaf2c5b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b0f4975021787b5dc0fbfb6e7440a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e1151d32388bfb84812144a1fbd67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752b4161482ca6c1979b295cae3ffa5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad93695881a43418e30532527695c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b707cf81b6137083fd453a6125c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fe93931b803fe57417d19f605580c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa07b026e94a23283c41340fc7097309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1319fa508917e021713f723478ca9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ba2ad2794054a0285512290ff03a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c44a2886d29812ba3dc82a6aabc70e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f2a66791f286550af8185459acf21313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf571b0b912078f92013768c369f79e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419345215cd4b7c6ba691522b76128a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484d2b2183e6d4165f89376afdc3a64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db1e36ab2f6e6eac2b208db37d191b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf287b8c128b5541894abf86b9310f56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5c38bb7dcf3dcd9faa56936d9cbe9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d68e7f46e7d0207f0d7d7d42c77e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7093b65c925006358c17a129de284321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e52ffea1f8a2255d5ee46a15c212f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d879fd996220c19cabdcde4bc23bf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f4a2c20c80ca1c4ddb09051eda1f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190e5dedf9bb886120cd1c2d3618fd3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f66779d98317828a0f3c09e31903e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56b524582915e348adb5d3f78c3f4a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13291b994fc222eeec3834b065b8a5c2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2314efc75f41dae4621edcf1fd5bc78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7496a1bfe65120c522222ab83725330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2876e3a698e539c6e6c1d1b0f9ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8e6ffad0ba0219708820786054cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20557d6f636ce2597f9eb8ebde208a74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8fdf7e9c60fd6e228aebdf2fad473334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37fe29bbfab2de2e61b9808606f8d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b35e6a19c24fe467e9cfc43b3132cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612813d8be9f2cfdc5e9e7e729898d51337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f337bf23257086121eb482a2baf2ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452ba128619a835f478463ae07ddd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461dd8e8bc2d42be5d434d70d19b043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd4e8244242ed40055220790fd599c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9c64047baa559db6fbc7105f8c2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10a683390c0b7ba1041a63fd4e684f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92821fdf7dd6ecbdfa1a096703cea56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909da42f6181d838e82c07ceb44d61a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fd5a9618a2d04c5ac7ac17017d227346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60ddaec07803320a577a2fbdc611e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcc6104af6049ac46401bb0b214e40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf15fc60f958fff09702b3f8fe77a99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde0f2c2b956c91909c705a8c323fbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2117c6993c9412d2abbeb376f145cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5dce6df3c5d6421153d36bfa3283b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67843c36b02ab39e32d60592771b0dc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd72e16c1639563293dc9c592e654d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5833f681daee6340b16377095a83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6200941b407b089bc1ad2da718a27c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135670c51fc33416cbd88ec5a2e5ca3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f7a13959e1857a460c29f797b5acd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234889e2fd899333170f42d1059ae77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57c11d467dc2bb07c6a71bf30276c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e50dc391c8091fe3c5a330fe8741361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8c07991e92ef0263cae2c29469b4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36bc867bf25ff8c3a5f8e36920f181363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba6603e58c4689eed82779a1baf822364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0678e3c6a58eb92c0b6091de78af3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28bcbc3c5942f3734b151e32944cc9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3631e9d7bea684f88f1f2e7b6929a46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a818ac0f1ded4a2217fb18b7587f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37fffdfd22e9372500f34533f6ba6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89db2b423aa29157d5fc9daf1c4628370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eb552005a09358027080e46f9d74f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea23d9f614c19202893fa642eaea54372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb1b0e70e7f3d0fa934957c0ebf807373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3830ba004e3c2c3aaac5b0e004f055374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c6fe6a8a2e0a85d89ebe7203297f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7227a922d561d2e6db7443f497e1f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bcd232c26e3b5401e0eb74c2859a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eecad939ace9e28c1986ad60d8af83378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>