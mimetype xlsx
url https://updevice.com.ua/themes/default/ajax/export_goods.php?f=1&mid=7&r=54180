--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98377db73bb2a57b87176cd018011661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17e88643ab935e6961272a679fe38e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c4ab4927b3c98a51b816661c83903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030dcc4b06d2795dc11f6cf34ed13f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbac0e66f247a2aa00180ce3ce34cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aab6a594f2a3a9f4db26e297b894816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76844fa66b13853183eb7cb884ef31e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51484b9488839c84e966972b90d24558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be91c1a99b938591e3393d9df489299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2de5e96812e065f131a48bf8dd74b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ace2efa696cf88e98a9acd14a610d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf4d082f2296f075f21b9e3902fb6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc528ebaad058a72bb205fc87419f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255a7120c864128f1da59deec1de6f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d05ca16052c4fb49cff9bd2f23f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393feb7f7e9fe83c37d080e9fb50b8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d08f500e46c7574f9fb9d5fc07fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0591ffc217311c2632068708345b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873e314209a210727c6135e5890446619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6c00b662fc267af6e62d39edbfad020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03a3e91e557b6b7715ba94777886221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a84da633af7a8c3ffe0ca83a71f0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e739908560a441d6d99bb1bb4ddf9af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95146c767bdf4c4360a32d5311e9d1ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141f2d2fd2d8915245ab6e9462738eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea9e735f53ea6e69b8614548b4d4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b2e24a700c838bd0fd75169d570227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6147d44f260f4b06d94b8aa3d428028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e6c142c69e827bd376db0234add3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b465b59f300f652e68d1f71aab67630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b45cc0792b34e00eb90305b8d4d8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952e3696c809be2c5e20ff10d92700e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373af44f57c962b4f42ee25d39fceed133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa200e32e8dd558c706fa6ae820e43b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fc881d1e3e6586326b8e570ee69a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141311eedf16504a36806e5c9e16a99036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91c3a052b2b787de4a90ab1e15b7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b092ae413ce1557b941f32387979238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a52c6b341ccf6e3442d2950128caff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaff85459af16acbfbb07c6c04f648040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66dacbc5eb89a72bcd6baf8e1f3ce941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403911cf5e6f9c5c237d059799b9fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43736ab039fa2ceca7c2c52a10261a2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362344e63a1ad221c0fd615fc125cbb344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512700397601d48d9954c8cda094cbc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57dd499b73d05a8d0307a7fd44c624146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e192b91d27c004819fe208b4a0bb1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670bb93e88b17c710dc709b487ea72948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b277bb67855fdb9bca50b20d30ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008174c90232769eb7baf50e67c8cedb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70a63ab5ddc3908c650c14fb3dab5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fec3557c91dd4e3d5ff203d12be2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdbbde062aa3701c3f718ff448ea7653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfc5a43f3b76365db4ab7cb2e0138a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc63cb4b9efabffafa860004505f8e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71752506987639e41158ba2fef69f2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa44b471884566ef17ca66310989f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d0616e3fd0a73e316f5a455f2eba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ca58951d5638528194bb89079994759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68d14c1ef7a186222f87142f47a9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78f8fc04c184f328362c904ab8628661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab02aefdc37a548a0a7adc8d48518662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02eb69cb54053ff175664ad010d276e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ea8a91e7610233ad4209d520d87f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535197199157de40985f06b6323247b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4671461cfa2d33dd2dac71f4670a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4352317ca5e4dd41b7799ca756d2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd01f504f469eb6e25e7290ed179a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f99eed429767258337dd8ae09618669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cf30766e30eaa97028eff47ccba770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e842bfb35d5d59c804ccd25271a9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d79151162c680c9a28c01eb43607272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b400fa319dc24062ee2dd7a63cd20e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa3b767ee976dd356b955ec8e852d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db5a4cdd3cd9cf746adc3faf3c077475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c48d3ddb3c0b74a79f427a0adfb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6589b964d486e2094083b727b63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785ae05de4afb2b3851c5e365911d3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fadb308ea2bae5b5d2fedfa219ef8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ab85ef3eb9143ba3d5de2b868ecb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cca2f5f27181dae722cf2ccc945d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6a868ec0a280bcbbc9d6ba597b8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232baea175cc21d6abf1c161d93e42483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae714947abdd70b47a916cd4de4d5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13374c4a288b8455c64eb2e3b7f1da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893268f59fd00ce1d18330e0312616a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3583b6f43e2674694d033a0c6bf3e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a406ed4e433018b634b946202df06688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c695d10689d9f52395842111bf2a6789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf833e9c21a49b433a9c53582fa50390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7cd9af1776b4dd66594d9189698d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e5ffa94a3f321840ba177f42ff44292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73df811e0ca69c2ee274d98207d25993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f89ad3c23175004f23c3edda633394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c26c064ed7fbea14f8e42d2559a83c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bce242dcac0e987f682dc02685183096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8127f7a6cb9ac75f98477814c661a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0551c28b6e52618346234de30c1295d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2b859b0eb3c1fead7c6622b340b4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eafc513a8a05d0618e10ae1f6e3cfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cfced4309e348b0e8d76504f82ee2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809feb7689c6c757e49ca9349f629ae1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84d3658e137f023417db7a5654a2b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a985f43648def577705c307198513104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c801af7bd3f0a6e752f962da62a2d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d37ce25171d9c094a844d75cf554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31fa84085fadf4d808c124928cb6d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31122eff8fa7f9d8018789588606baa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37003dbedb073a6eea699aeeac2c6553109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a726db2820ccfbc108c00a310889110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ce99bd1bf58cd9a031a9a8b537073111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca9f597f0bc9bd7cd0bc94295404e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ed7ec25d55e24ad238706d803ae6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58e352bfc86d94b584f3b57561b919114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14b47cc5f095c48f4e30647109c9d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94372156fac69227d6205100c9812b6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a191859327a5fd0572c780830559ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97537371dd9fd95a93fdcc29cae011118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8bcc76ec4de5492b2f8f2d662bac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ea715b25f001e0bd310788438b5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fcc46f65128c483e0af67861dbe60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2426f3122cd23ec685727c891a643122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e2210fb9bd9d99e54904987b96cdb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76471ef24981c2c97007ddf3a4eb79d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4152a238e3832de0d0b69e28157026125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592476ebf866b32363e8d2c425e33b00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde2f92ab0900e1725f60464ce39967127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d66e5be7d98b29c602154b0000a26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb2227d25745f68e11a9fa6b4256c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2204c9788a31b55027a575d30297e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603f72057b2337ceea623b945f1572131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c2d4a872e8f31a51fc8eb2026b7ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7a99bac694a40f610a296d85e4834133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cc2593798321658e80ac2f39c3900134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b042236773cbc8c2b0e8bf3105efea0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb593e9bf4479a065a682726cdfe0d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43662452119f09e9f97db3cdbca718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d7b29bc73bf05881549a529ff89bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400451172e0bc9cce7fd49ec7d7c05f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d49632f956cc79b454e67d7878ec7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d8513a8a89a2f04cb09e5f14df80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8520985370b97ea3aecb9844e30b44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb801230bf7f11ab7fe8171dc4963143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f0290401e7d33cf8ffaa2f076ddd2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bbdd392bc26491b27151ab4b5a427145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac227facf9a77acaabae4ff91db512f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd82a827e5ca8df9b2b0d78e3dba1be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d2836fdc8e6a80dc8dcb6043b8cb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92655cb0da0c4c0e7351677e08c09092149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088773a42431feb730020fe431d886150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759394cb1d6b2ee0cdddf86e82bb195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304b50a802640d936e47ad3a39f980d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efdfe214f5b1c9a552d9b49523ec74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67df6993157976eb73807d21f2eae8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8018f69d983a25c17d8173bd95d9c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd1f4bdf7a4e841f5821fb2355599c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0d9e7293ee35e4036be378b624648157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394534d0d7feacd84681ee86339feca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03232ed567ef5c00f3de3492cf2ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e2685bc3ebe664b8c11d4d9b3466b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a60c5ab98371ffca284e4a483deade161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb9ca007e98322a7933fcbf4f73c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca312c825597da7b7f53b0881014ca76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba24ccee007b5274e88f1452bd4960164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb3893c603b3f505855243832365e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b60b82840265cd58bad1f444fb8eab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11720a3fe031cf2c9add0c7f6b07e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d82445d7c0e45ec184cfbe650c6fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531d789e3c3e3738bbc41374268639d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75663dd13ca18cb343af6497a8da90d1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa6d21302f35831167de4f15b513df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca100fdd47e5e40299474b51f63857f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b045638286527e8e9ffb127b662473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ee38d7141b4dedefe0826a8e1a179174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ccf1baa7b31b3904964cd32c1c3c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de93ef295948557a46b613e91b22344176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55946db3856746148ce3e72fcd4374177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487688dbef4ecee5ac703b898fc051f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120b12cafa89c5eccb12fe9d36d35a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d44ca481b0e6afba1d6588b9498e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46b2447199f0881f40e2d53f8b5aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409119676dbc68f16112103e45b0f283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd066bfbe13283f8179c6264e22b54f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d0c8c9259d435689e73784555024a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657fd5c31aa1bcdc6113d1705f10b97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdc87308fc28e51aad618b8341ce56186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f837909daedefe53b75e11f3268a3e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5feac6c7663ed13c753ebb5ffd9c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74df76e368f2bf3a835caff75e2627e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d3cd14220b946a511047e3cde663190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdad32b3a66c37f1037bfab0e35c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cbd88311aece2741f48adff4787d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd2b5b9258e60866d5a27cf52b4c16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d41af690387a61f43d2ab5f62f15e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e794f0adc19657a39085c46abe0ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c6c7b49c44fc06b4e60be6c84a9cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651e8501f49708c57c143a24ab65b39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7d5eff1e7211735f513b5cb660351198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48ef4aedc635f08077cabb52296b14199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00f3e2e1fc20e91bc24c071e88ec8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c73054ae77eecd13f2e026ebe3eef1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53035db325d585e4ff68dff64cda34a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d122327f221729ab97b3ab3b5abc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2815357cf2942b61cd5878c32e8d7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c97e1e5aa8fea20010aed860723e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb06b815757f2a7b786bbfd6eb9ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782e27b37164bc1e0a76ebc0f6d807e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bca9707451ffbd9848f172f486664208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab218f8aa5e6c02cd7775bb823682b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521fa8cd6ed2fa8cdbee5df4b95b87a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638522ea49f803725990a6bf0c7c602211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e10ac095a0053f07e56f4ba73842c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12cbb1ff07e183246da1d2435ad02e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5504e8378ca278dca078f8ef1b880214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0316e174c8f6e9dc327be69b0c4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45681df421d95ae9ec7469816dd5dcf0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcf5efe094106323d3bb19932fb3d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350ba1649dde8739eeec5e91acfe130218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8ce1fff1e32f7481a64c9d2dae68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e827f9ab9ab5b85b0a2c5ae37961b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8744445c56e254b29bf1dd5e0a3145221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe4b5b1528128544695a70f080e49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122981a47cd3de46b79d54cade0b635a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459c296eaf1802c27c90402ab36b3aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95100f20ca48d0adda96394a86dfd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e04ec174879403e782e7155e6de71226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806d0e6f73acf338fc872de0d2e9b86227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbfdfc24b4f15f3eff339613ec9fe0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce877ab88e0c5f3648b66c99b042065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460896cf982a37a4602b2fb5b9affa03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a467139b22a21d9337bc0be6db3a493231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356f9595ae1c1a445f575cc848e48e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8311f63c1efda5be0b3ff8fcf09f70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321663f6f440e3f0ee51a35c3b07c9f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a17a8a86b13921faa74d44eed5ab3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bd932d39d674ba138f45cebd5b96a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ce5b34936498352f41191447fd7c1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66385c2aef7a3f6898c65d689fe62036238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7fdf238a2ca78d2c54df7138356a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37388f45727d9e6aaebb15d246ca30c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147c4792caaf331fb18853da89ed454241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065a9d30f404c012d16c35c8371afea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a1b12dc29002cfd07528c46a3aec4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a527c029e2e5dd9bbe7b97ee6bda4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50217d3960095a57500478995441c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddad8061b2d9eb8508647f06ab17ff1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3be363cded1b689f833169ef4c45f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67a0bc696682ac4a57506b9aa534f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1c0ed54dd502a9ad87ec5ff2a89c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2095eb7577b43f374ba66869ebea3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf56de2f3de770713925e5a2f3ea0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d1362e93f38649cb2ad916b210396252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c877456c60d7891cbec4cd6f34e8a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602b5601dddd4ce040e8af319029fb8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceca27a15e4af09c9664bb5c44a6d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd7d225862a1de15406522299f6ecc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0409862319be5da2db6debef61116257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc61646761b432445641177b2ce5b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e5310ccd46b091e2d1a8662ae8a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaea53f20f9eae4e83e14aa995b68fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26e52cadbef7236e35771b7933f7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ffe43fd497d04d1867bbf3894198b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde9bb4b70debe1fd0aea92e082845263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58fab50b5b981f8695096b7fe7aa56264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9706627b1fabcbef1bd19b505d655265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc109cf8ccd261a240c88003759a15b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b5a3cc0feafcbf297f5ab8648c151267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbaf26f3e9d5b0760f15cba00d747b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dbd35dd9fdb0e8f0b44434b325e1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ad44ea4b5b34ef9bdbcc03163365a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb406f8431228f00aa578ea3b715325271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62b97d2b6608dde2e124d004c08b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849504001238c655167f92f4cfae4fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06299b0252e8cef9871d30d50aa0848e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99156693d9841f0c4f56844b1c76e108275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc53e4aa45f5a72702d066d15268541276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87082ff41459092174d068608a4f53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fb496a9777eac21e6f334407920ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afea5aef4ad07f147234d3359f41db279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19ea27fcd3c9098639978cc2e11a24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addb7745bf6eb1799a128cd557c89e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905098251f10473e83c05c905222319282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35a59fc003710fbf804fe20dfa2174283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ddfd73fdbc67b5dbedaa6db7d262b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b9e18f5ca9a2ae4e5f75d6698b2de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477d669b26b15d347693e83457261ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843cf5baa5b0277bc452968666c2f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30322ae488ece56a4cfb296e34ef41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03b30319fbe70602620961a309efe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b153354d0c2c4331e1c089cfc76ad4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93f02535856a6030640d0f0c26ef06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99c9611e62ebb7abcdc9b0005873d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be398975148be1e02f153a7f7585e05293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ec690f7f152073037d2adff8d063294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c557939fe5fce628ac91fd6e741741295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213e7f8cdd35d9feec47e82a098c0ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd899ba6def21e0014b544625519564297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61c2553bc044cabed047d65b1cb4c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d6b7458fbf8571eeabdf47259ec6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a732378bfa1db3949f96639b9d1fb85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2ea8dafbb9de522b2844231fbd063301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0053a7db44e3a82e08133a2b9ec19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0674c8958400b31ea100988272a62c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8f1d0a7995c152219c13bc9937c43304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d76e8f1e8d4ef137018892cc6d210305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d60749d64b718389f0145bdd518609306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be383785f33531bf2802f2a600d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c627ece80a36fc5472f072f1e5feb63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0f472b2590900aed0f5b3c714863b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bcee02d0563e5f3b84a46ca943eb5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf35938807cc0feefdbff5daaf623e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082e6c6316101153d55104f6a52b2a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d47d19753f6b6acc0fe317c3034f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a39151f4d5dd9f7589e14d50726f72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f2b145a148060204d72200639411d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc049530405cab9f6eb7ff56cf94e881316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018d76e063aba8584e3c4fec73ad28f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0968fd1d766dc98e84e68865e5afc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ec73bd76a9b321be01dfef00623e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68897b88986be52fc6517eb3afe4806320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e04ca632b4f024ae5722924509cdb6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e840d04fc9a3182ba77ed4cb324c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687faced1e012d2b2888819b86458e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ad21d71f521036bfee4226f3f17b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cd1dcee7cf3a747c0a787df182575325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd1fe44285e82023ef84ca2b1d70d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e48cf3c68383e23add75dd9e69fb47327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368384c46afc103ccbaaae195633f06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6c21962121212f2faa49e070e6ae6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8575379da166aa89d645ce81c7c7ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60ce81549b042a0c2d334b0cc7e0c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef0bffde6b6e6819724e920a3198cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce739afaf146a9c02f7accdb2dba7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24844fe2de7791fa9561652a25698636334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d9c16d60cb87cd1bfed7a4cbf2e2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9fb29f7aceb8ffc88bec9c9e78ad9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513a05d74a70de7f874b13481c98a7c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbcb5459ce9d83e5a5b4b5ffff8cbb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90270dc499745e24b1c980601e4d96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b452a377feddc9e2254c3bfa6f72340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183688c2b78d6d5f4537a7f474d2bee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904de92ea5c012b8c2d5498b04130b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc0fd4a3db6139c90bd8bd07819c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5b339529f7f566bf515c171b26b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b60c6ff57b9aa192b151179f35e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c16c74f0c6483f6367d2d4fa484eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ab5a7856269eb1df7b8bb0eff0c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392b793226b942bb6e07133bed91b9e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117db8966e99922e5480fdd8af6de679349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ddee02c19655c7a1f6852c1f2c40d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48d46a9cf629210da002ee0310df1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba054dbd19fc4d63066fdd8eaaab8e45352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e4f7fef029d9d62b44fbe803e23cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce4dddd84416035c26b83191181b81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34aab783290282271fe4d9caecf9b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ef3d0631a043fcc0828fc43dc6e1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c6778e4c3555808b6dd0c16437fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bbbcb610cd63ad3cd7739f154415f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038232d4f7a34af541726ee51939f1e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492a531c04d0a82a10b8ec395b0a048360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f56c862a5d483aeb1b76a63c96ae6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8381261749bdd5df6263adf649ccf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d80b24967f2421a0a97670d6c70c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3bf185bb1a7ef9d113b332f616716364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1c79d00fd490c82b5adf9057f73b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b23b2a266e0960756fd33d20e1ad2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e4a2b2acaba7e2e03d25b8e52831a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2dea11e783f1ce9d961a6fe4a56cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427cb0e2bf62c956845f789510a8bdf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2545b40cd2c8f05b911a845197e3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c5d34cdad056e133233348d65e3d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a0f9e3b9b4239a86da775eaf218a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04051e8adce137629d0f6cff15b493c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24324f009b737296d36a2e96a992ded7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a37369c2e87c7d6b9b8e6ddf8322c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf3683efd3b753cd557d59174bbaac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf16e9396628f99a8bd57a9158610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35109e97ceb8ccb196a6a399c89c9dd378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07af11dc873d21926a7daca5986d341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e119b7f301b0c58679c897452d2792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db55a085226138fb8d2921da4785083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f612e089328ebb6a88541ec17014c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72923db922c38196a31339a8e51c433e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093264e0db91a6c382c4f29215281166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572143b21d324bbf571d7e33af2deb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b0d1a1960827bc53a11b18dc0542a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10370274f0d97d87ade4ebc40bdcb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7ff3e8dd84c442955c1be14d1457010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d88a57db86003a77af7709fb27f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b0767980736d18e4af7a4b9410dcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed81411af2da476c16be1e629476c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b7bb59f40a48eee8b0f192bbf70aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8afbbf2bb32dab403efe5bda9d5b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c17bcd663819d5ec68b0220b8184816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a7b8bba71bd0b26ba70868ce2495b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e3b3e929807c3d785e5fe04bb906a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c02d70e8e07f4400b6b4da2b070b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684ea3da0ea3d55e67a2e4d0296eae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9a096f6a6fe61e2c80edf989547721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3b0322311d70d046492e20ec4a4fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419bdcecffac5339590abd8e760e4d0423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58cf427eed780c763bdd5b5cd7e6524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a5abe4f1cfb08bbec6da90f729b5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdccdf0e3aa63ef1a467654a46cdac026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804d1e5c89678f9222fec7d59e06c3327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bf19da05b9401b9141b5d1c276c9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169742e9e6bd8f2ec59908e6c23785629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390a477582c28c464e3b30169e5b04830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6351143d7eaa41d9e52ddfb45a8cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50867724b059d857af7bf04d06153632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30926d862a01fb425bf3936fff278ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bd693cdb9939ab5aa1cf3ebe1bc6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248724c219732daba27d782fbdeeb5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c35b8a13388a9590fc35ab05273aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8740cbf50bb25c04249bcbbb84db337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce41e4f266ac90f2f3510d3dab316d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72297c516d7e3c75e9b4f11767e00f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b9d35481d14199a86551ff6e1b4ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da982903fbca120daf2ddcfa97fcbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1885d534384b95a9f5ad4ff00b85f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb5a8b0c10da0b58c51ad7c64462443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf1a0f00306ccba1e087181bf2eb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895c4eac4ac012cf4a79b944a16f6ef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e682f6640bd87d509987bb49e0780d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419775c342c6c310cd8041005a59297347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72c2984ce6d29b7ee1e868f36d785948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4ea29e8a43f651ff1c4eca9a3a94949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22749d89541d919eda79d5bc7a941e3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d6cf6e121d32f0a323c8d58795c1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef965a2996f572e73fabfce9004f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4364c83a59e2eddbb1523a4c717853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de012e347f76634c1a5d5c3c852f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044dc83fd082bc593e6d40e5455d03e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c64f931e3c6492f72d6e644e9bbccb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcac55281738c67c7ff560c8372d6ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1cc7340fa70c3a397fc73177447e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209d88e028a6c68c04a45263c652dee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf928ae90fbd852902010fad9b6d2c2460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9958f0d3c6c3d7e4d8cfb5abcdb0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19c7d9de2134cc7fa78d18c97204062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57bf17adc8333206b137104657ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73441e9cebb8b8a46ed069e657516964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3443ae58c36e61bf033fe34db190ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05abd3e0c7a3439cb66171dc734be866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd0c036e0956dc770ffeb933af72ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14866b85bda12909e0f48f882d5c0aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff888d147639144695c8457dc315d3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0c558175bb120ec2a104fd82ab8d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72847d5a9831b506c43cc5a89975be7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e6ce372e038b2c3f7095157f8b9d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf266ccb854dbbd580b01524015961b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07701fd9c6ae9bee176c28bcadf417374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b99afd826468dc5f16aca41b1d6c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d7a8f1a4fe81ccc6ae6df1d2947ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f309d1ffa37b9a49f33cb284eaff477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d67bfd0e858973bb17cbd999a5151478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3deeac0ba8cdf5d0beb8c746dfe34179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eece8b27e0bf2aba3fc6eb9cca46880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad5d4fe45f211ea3e0ee8c0b965db681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cdf8a12166f52b2f5c1b9e6c1cbec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8a7cd4851e21127e93238972bf17783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658b9c05be26915ce4e81a0f7bcfaa384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f590a676505b6cc167bd428afe002e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf57e1c421a83fdbb1b85613f41925d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c1129318a00924a6be0251ebe21b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74512a4486da36b4dc7db2c1f89ccd7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6b93b397c664738ba47eefd6e2e7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32823969e93e4118f3539da67430c40e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943323b2d567e529ea59ca06f15cd8ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ce39abd7aa548f584a80519950fd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851dad15b7e07724daae38a8147ff8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3b66271e55300ad19e62d377edff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0ad12c4c7df6c3b6cbc9c1e92aa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2577040dd787f6f6c6ac52f988c43e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899199e44605000a9dd221f3ebbba3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612e5296446ce9e167a6d22dfc01e6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07549d8207239977abe309a401ac5d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46884f2239efa049aa4aa6d2bee4a3d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34cbb5f358a4e0398c9cff3f738f79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b553c99fbcc8f5296894ff0a732ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c18b29c95ac6608fe53193ac27262103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e695cd8d098d914750633722d406ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc540aa8816089255a3f1500f575018105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d6255e7ad7ccd8e14c903516d2ebb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006ff441e2e90c7c206982c4c3f16af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049fc696a93af2cce010c15ca63d38f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e1a72328573d0f81c589a2ce339e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417219395fda281b184a76ed643a0fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c3df555a7338aca8f7d3647309abb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65e28f69c6dfe80a472fb09c348827112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59dc220a7375b46aeb20891bfb0a7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee966f9c21766ee42f665fe7cebe1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007104b82cb4f30682c64622c552f75f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51646e1429b445659d9fb99199e4c17a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26545ddda45c1efd6792ecec0540a7da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7b45909feeae440fe30c5a56a4b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977a3732481cda2a1c82fc3f10e55ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece95f954aa3322b7834421f59eec65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f2a80ca8691b95d1623dc389c838121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44da187a4561273d8112cdb6760b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc2eb7ba9561ad75167f78e7eab2d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c027f5972e21722bd88cb8ab4d2702a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e554c5b65fc3e829b84f0266bfc539125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3e7faa5df92749fa93553e1bdc8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa865e65dcac4786a633c96a158a90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41c9aef7c812062c12db5ecc93d2bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520edb7261c04d5701e369645299cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94784c829993c13040e5c349da549f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e2bb17ecd9fc8da31c0bdaa176036131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7530e4aafd13112ccb0f50806e6d71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d03da9c52480bd6480a4e7e9c5c4dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2334822a4705330e4255668e2f0c28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76d573f0109c4695cfe0b18b5ee56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811345b194381ef1a86842740a0f5373136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a4c774c6ea1ac92415ebd3d510297137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a271b302461a51439a2c24caaf073138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4069d2fe1ac524917b6e5728eaed5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d1b7cb2e74a77224329f6035a5f71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5d2cb3a0cfeaf306f58b9fd69e100141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9540cc5cfa197c47db6c91c4ec79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09c5ecd6d33290b07903eee1b997d7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74efcac1e258daae84dc07de6a2cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fff49ee01b928275357e44bc04336145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbd65038380a90d9a12de7187b5990146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d7755cda4cbedbe978c93b80c0021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea144ce139ee3366703b591ec3dd2f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada31a0ed59157ce3555ea583e6ee670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a4075e3bb03ccd7f73322da056c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e83b277f15717413f489b286b4b55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0e5d166ca9b83bc7eb2f950b204a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda803744e68ceb8d77586d4c2d28821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d068b37b9646d3c4a28909df11032154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce67927c0807d7c5de7f9e699209ba8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bcf5402979995d2b2027881b1c46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353400efb912dbce6b443d3ae0085c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b007c9ee0f179895469286479126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d265cd613880a2866f0b681cba693159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7666043411621f57c049a2b3a82a80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585af43c6594320c6c87cdbcce7b86e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36174387a786816c1dd95f6ac63f9cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243d25bded7b256a1e172e13df7a095163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ce83fa99c2ba9a3258afe35c8c422164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cedcbea979291b761efe88a413994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98409fd91f492c2c879a58a67fa11832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44faa45ab8c9e18302aa0dcf4132c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767627384b9f13bd237eeb8fa7734734168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985669c50bab119f32c8a8ba4a0b1c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22949604c273abfb6354d6e04b8688fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf8ebabbca4c00d41e22e5f1d7074b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05204959fe9a514d23e98d4f126e1050172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac897521fc9f989f32552ff90962f566173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dd20cc372bb4abf5c9f3a2073db00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88a1c64ee9bfad5b07a15690bc586175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfde9e70643f41d9fe5ba177f4cd77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbfe5085edaf13d8352750dc9ea4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458a3177806f85c8d61c9cc8042246d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e4c1008e30cc53b62de3d5ce985a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37cbd8174dc68d0282269f236f159b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06f05379ae6434f5009b1f62b45a96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee52fd74872574eb24a33ee94ed047182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffebe60597e28ffe945058b4378c500183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48fdd632671ca22f7c72b858492355184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb02c568a89db2ad85bb09a73275abb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61bcd9edc92653cb6df88ac22812e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b64625884b44095d9f3c1e49f0efd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ea1447c5e53ea4308a8c60728566188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115e720c11c3f2a52b3b162dd203ed3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b14aea1b4edb6bf391d85b5b858e78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e28c6920622ed364af01d23eb1d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5426709b4f3b7225805d7687734640192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0842f9cc87427c8f11bced5cad69bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65da219b3f89eb14b098838410f3a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb5cb37291f4dcd6c0ffc4f9c4b0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906782d4fbcaed6af3d27ca19d023c3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5335d9ec44fd1bb5174f585dd2988197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491d6886f4c7aa8c7444d4038e33eea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d701663b3f15f4eb6a87e36c72afe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca03a5fec2a2c1231d183dc7c8c253200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f1aec16f089ce5e4d045530c5dff7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafb1c59c6601985ba4ac9494db0ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc40ee87b206768de0f9afe919f4bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2517d59c8be07e7a75456030204ccb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91982345f48acd7dfcf60da9dfb8bcdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf090c6335202f211ab62c2ed7131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441faf7f7a8157cecbf21360a706cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97751acfb6779351c3330b36f3a2f5a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf779f86206103f819e32316953d257209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd862fdfc5c427d1b83446430eda27e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edd96519db1ec8879c87e7d2593592211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee108f2710ab5849e66ef64dc9465ee8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64aa111a04aecc85474caa693539a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b849e1245ce6301ed02736587869d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd1430004ef3bd26d4819c7845916e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0655591e72d596256a6e70e2d35f154216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321849096dab726818193645c31d7e55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1d36e2b3dc76aeb319a0796a4fdc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740983e056f1a8de6f0addc0a38c51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd2df9f41c4f4f3af46fe98012f2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d048c6e9cc06ac1734a9888758639f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68122313d7f5a3d6e6aeea3cf35d1bc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43e8581e429f5c2c028f8d1e127c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336096497d4cabe18f50e541741c21ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28885ae04fff04efa5650561fce7e1c7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf4fda80e3b0edf25ec18da8fbd7c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5e22ddaa0681bb9d4a605f6070a92227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d87f66bfa9365e46143e86750a2c07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564deaa34b7c65a1c5f9a2b2ccc2e95d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe16fec213c35a402431aa6d8ac20b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0336657389ae1985e98942961d3138231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b79dc959990130efc7737da08865f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c5ed36b886736cc1e6b5ae08bca77233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb7a5ae3c411d652d60f947ff3a851234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5f643d0e44314dc045be59517435235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738081b3ce3ef21c7470c851979e1d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9acaf37f4cf2096c546c55f4a3d425237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa51de14635252318d2e67c0246d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a00201253fc8fea22d0309609550f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab73379a50b2af20373549f3041901e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746644fa428bc25b829a083e47fadd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de7802ecbfec9f72972ee4180b81e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1653718850fe74ebc54a96684126adf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977b3fd32e7b956da4c020ea504eb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89602c9fce6e4c769333d892bb91c938245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726990ca1c328d386f2294c5cc81f2aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7140d467c367023135c81d51c7a7e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e0cf6aaa1c24034d8b338fb340ac54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec3e6cf1eee36db5202d07dc0cf753249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b90ec1014fc587b58b9bb5ecfb46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69710a3af43d5c08a530abc6e3d1596251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd02073be9e778b9ce20a6ebe2819ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1d1b3956a75410cb0654819ac6103253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804822a72405145458e1d288a48741b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd19116b5071bfd17a6c5cf16ee54e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f81c91d3679dfe52b2b66d5a77e55f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02947eeb8912a3572235008c9236a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da72e468097bac8a7b1f32dd2432da0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1931e017650f1e8c4ca495a9bd102dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b4334dd32234a78cbbd0741694467260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e906dd8abbeff4cab0440201bb29e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711410ed153fc43f32bdb3b964b5b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ae4bb1c1bd6ba94b0f02d5063538c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722068a04c48d2234eb87b08d562a26264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5daf7bf519651a16968a55703a0d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e77f238062c139b8c13e8f7ead372266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179c2ad8582ce079a88faf04b5ee1bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d19bf4fbebe99a96b5da74b9f62a59268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47829da777f821bc707eabde986fbc42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0709c66c753ed57112c22d5658d631270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e4c4c06067bef0d75b257fac028ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b0acfaf487031f18bf012d52ee29e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abb332705db6f65188bb9db6d052f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5ecc272e9f68824e842b6c12e2353274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4c8ff52708c1aaeb51fc18ef4def275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a04eb5fbc85d1028064049bb9bc901276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaaeb6c1618e24d17ab299653a520f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891fe5203dd03b70d69a4a59e36d89e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4303defe43cf51aa22d2db9776a800279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99d1dfea94befdb48097245248a912280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f64aabec3f72fed3d811f43d26c88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14574abf9d05a237a56456a68324e41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8945008834b2af3e7d67a0fc843ead283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0147944e0796048ae227b84107491284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c208a9c0ef476c94724a5c64909191c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60ac7a13973035ec05ed9338b5fc6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f845f27ec48a96a5020746e4fdc6a0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4c9f49120ba682f2fd14fc7d913b6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad403846d7cc8764820ea41d9957cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da24da7cb8ed33849805cfaea1988f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593b2e9060992c77d1e5f183adb8a9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b8b8d6feb81a4c79de137fc748bd7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b2b816ac8f7fe30f94aaba50bd2a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469766af4eec9862a8bebc8bedb217d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b7a69f3875b1b8c0ac8c2b782aca8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e826400a03a88ca01acc25e6dc65216296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29f176683eef2abb1fcb6d962c1d70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1badd894de1a45c4e8004ed16c928298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a845454b17fac5a878c47bd8890a0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ae1bfdf7a502c27c1d5b1d6ccf6fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2bedce5f830807b78a243efdd56e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22339378423e00e6261344a635ee5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5988442d0dc96f6fe59f01442ce42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aadedc1bbad1b4603e17983bd3125304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267549f6413e92930df80206640a1e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91184ceec380a2e59b1ed03a3ddebc63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037474555605dcf03c59b62394dc06c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35caff705c3ea4ff3d1eab46a898a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c180dc824eafb2825cfe98fad8b70f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073bed4e14dbb357272e893a45e564c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d853257f5824542503bbaeb55ce5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfcbaa7c8c98d9478cfd0b08d63054312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592391e844611b3c3405e13941af8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec744596d53b71b244e68c24808f69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5a9a1bbd7a5a610f0d8465d640a4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602d2e6c6d7eb791861ceedc02ee7a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5da71aae3dd2b344b7e2147cec9503317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2cf34e2bffab2f37c5e5a5593b29318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fed9c4c98e363706936c55130ce5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854adcb2ee30750f9e58813ee911285320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9edd8a5644e71fb4fd0d38f38c7ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fad3190896401a66ec3f9cffcb335322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a1f5eee96d20d417358b362d2c6e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c69bf53dfc1db9e46783c0d6a8c5a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad88252ef95847e62e37d3e00a63a4f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5363fff4ad0464bc00cbffaa591452326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a147c4fef99550535a060058dedde5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0bab2bba0cfa76dd7afe9f1a869cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ef5cf5cd96c58e3b1405f33558de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08c0867c50612c1c9226af3ba60207330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b6bf5fafaeb39102b5884692b1a06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fc13f976b0645a43c4192a118591e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cf11e6f7e45408c2d709a21cd4489333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8547a8d7da220139b31b1e6d99ed6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce8b700eba94b662cbb0d4828eae62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9d4e5d957915bcc26fabed26159ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d5579e0eae20329a631c959a09871337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9427a06b454e78b4b276515609aa48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89716981b36d780a15b019e9b35a3cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9b2fa2db2eefdea607cf1308356b0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba850a8cf8ed897901d95337f1ddaa01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04971f4029cce72863e4f20ef2c61ebe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d8b445c1339d7cbddb6bb3765e9f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b01c32cea5b606e15eaa6bca9e1a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ae2e8cf5250bf166df8eb209ccdbc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce7288180c2f525ade167de68cf35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f4b2bd4857dd04db6de8ca8b593eb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ee9775bc5efa07d948dc83efc4191348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714379dc1b8d56f1b89f1b8e18c99a92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62777eb2f4150d03c9982075d28b9e64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9cd93456c1f4dfcb22b20c50f367b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69a9bb8b0b9924fd6309a7d8f515e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5326377da833bc2f646680ef6967c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71653bf225acc6133c798d0c39d7ad3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292983305af25c271240f5c0e7ba4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266623ee15a839891b1675608680f1bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b529c74bedb4cf61ee6c7a8bfbda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c3f213417d765e49270464385a0a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b13c31828fd555b56c7cd85dc73e73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b975ca7d7ceedd618325706e4f3690b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16263d3b9f1be90e3df7cbff3ce11bbe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eebb8255c90393b6e078e00b79b9a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5559ec3cbf1aa950df2db282f759b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af621fdd1b181825fe18b217ef641bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0322f742034118c1caba0cabe38b7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf0d7b7bc950fec899bc5180b32fcc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a62e106d69a0612dc2e455a3928ed1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38000993f433dfa9d9053259754432b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e1b04c1052ed502b0e293cfcda57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d457e80e097cdf04799c7fcc2fe7e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19869914e3ad17513295de94c87e2ed0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72895514adc2234a2bfc74bab4f67518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1588f91c218ef98a24c15f663b36e58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49237d82586d72e8fe8fa382fe391485374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559aabb80d4d594c36c2cb06eccd695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebb2e5f753cf4f24e953d1a2e8f1dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924b5aeb3c702e8df4af6ad8d017719377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18ad565ef9ff2e0307f05b1f1661da378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>