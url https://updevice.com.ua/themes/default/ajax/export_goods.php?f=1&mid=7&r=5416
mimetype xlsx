--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bf8e1a7a860865753eca689a9f7a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6a002a3f8f4af56101540f7a44bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b0c3418cfe308c61f628b171594fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b6412de1349300547af6c5799da7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509455734384c543c288484f06f6f3585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fd0716950637f1689d049905fbf2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aae0a2c7fd3833052575906e99a317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0c5f3c77d40a1402380e7b40b6d5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8164f6093111f68da51e77c0b8d6e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fe6a7e45ac2fbad01eb5ad94e428210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25bb85e0b266001502919284cb966e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54386185dabd0a64ec75febaf5a8c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02b1bb9c7c697cb9350a6f10bf34b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755af9cce1148ed355019f8f852a1ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc90c54cba3c1f5d07e61b92316e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b2959517bf5247409fe9eded09a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51fbb5047a80da73b402b29885566d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebf63c9036208cffa635f4a554211018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1fc7421ad6493fe55c3683199353719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8668734a7452a0dfe6864bd60bf1a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c27e402e9a6518de0c386895884a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f445911d609a902a70ca163db1c9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c387ccff49a250c2898f30f612dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e66f800e70fbbbd0dc1112955de2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c83c430f21f31cd9d299f125686ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef5c83c559e3dc87f9639a9d4cb56726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab049f55d3bea97807e4c87485932ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3646ec2ad2d1343ea2b7cc6ed0c1af228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f9b6ebe12260ad2138463313148eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babd71b83f83cf3726b02eb6d52f04230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db3fc1e28906c4b313745d719d7aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfafeb33c83754bb2d23207091e7cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db06503d301c2b439869945939d2e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d134fa61f5aeb615751574940ee7e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a385dbdfd647738d01659156cd54fc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1d815a3ecaa1a80d30e5b8b0c83b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd99200b730ea007bac6fc25074a32e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c92326c3ea8201f5e6c3b1d638b5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4d34243ab2cff8e4fed7389bb27a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb8ae7806570413d548fa5c87cf84040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a5214fd0aec8e2d29890da45c6a9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a661d463d87fac9e547c01bcdaf77242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1d69ed44ac5fd9d89c3e6a8f0f583b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd42bf5636d2b268f547f8da4648f4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea763d9db583b97191b0c28a0cdff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9640ed5e610c66504ff5c4cdd7d8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9804dbf379f03c95530735456972ab647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbfd7543451bd1f852444466c6cd7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c12f8eece87ba85c0b2226dc4617b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd55aa2bb6e86367235c5df6fd625450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb2ba6b9cee8c160a0d687e498f8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0d4306f0ecec0bc33adafecbe194152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111729b688fb732b54a222159370ec953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ca7dff9a9ce90630f5e477f08d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5b5b42fa1c91945d852aea4ed66b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e920c36405616c2ae7c5b3aa837e2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1123bced0adcca231cbbf857cde6f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b7ca92108608caf67c0078ddff53e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2b93835319d798b1a70604774a0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e2f1d1205a8fad7b1b2949dc544b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4da6e211c62e6058b9b0fc1b11436061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945b90daf55994720ca3a55d4c755df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba9ce0b01ae1d69379f04612e7f10663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f8191e6a20ccc5a8fd2beccc3595e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9700c03a37be6ad4b5595e0148e5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16f4decf163c25377b9db0be367a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619d0904202d807574de8f338c809a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffbabb07b7d04c7ab022e575160c5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5eb8bbc08d03bdc93f9f894ca3ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3258f7f8f532234800040b2c8fedc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f23745dcca42f6e8a47da49dd8db5e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176979baae1c3f83f839b188eb93970d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dafc46b9baa79cc6ee2f4cd4fa903973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ddce0da797a3cb540c01cd3e2f1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d5ccd489e38df254d5d3792bdd07975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e461ce3d72003253ae5622ab88ebbac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ae2dd9721eb61b3df5d8872542f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157db2c71805a2382a81c067f03d33578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949e43a7691ad8a430c8051150a5f2779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615bab4cc9b55863d0aa381ba68793680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3361b3a7cbedae114a8f787d69fbc0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01175315f96aee094994c15d0ddc82db82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4da530e86308ba1c79ad26318aa47583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd79d0cbfa8428539e2fb5be844fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c0f08de54de2cd11e81423ed72b1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b771bc2132db5840fda969b41ebc0ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28790a63d1ef5bd198961bc0c83937687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26352a1b74fe56ab5c47cce916e146ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b820782fab32ff42d17e99f63f159489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9a9cbaabb269b8ac52da2f885099490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f116f34c24dc0b5c5ee6d5c3a5b3a9591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4329722a04ed4145fb71552080dac0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69820dcf3c82b153108ddb11c14913be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f998ad1e2ec396d127517f99ac3df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715f916dfb90432cd64c700c3d27bf295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7698f9c79ae38077b099133a7a6deb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552869018401f3c1cdf05fe958703a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bd42daf6bca934d316ea61e860eca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7280df3b2fc271a0c0dc2980c26c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8101b55bbf777caabf8cfb583f53100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc18daa689c3526320e729b1a18ff3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465981a3eb9433b155e6ec359458ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b301297883db653a5e2f22ed25e7951103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5534154af49bca9b17d6501152180d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dab5f43587697a49593167b9f0683e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41e5a8b56c8d32098e6271b4c01679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc757f4327f85a0121714acef27bcba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584a64691ed199c50f2da3af191511a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81721020f4ee7be64a1484e36b1c5984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ec0734e2fd16fc1de222198127eb3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61419b22978348de0eb8cfa83eeac0d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebec62a39ef7b9c945f9e89d3821aca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8acb77f469ad1479f79c5d6b82d94e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1353d58dc8bfe0bd49a191c6456ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc8bf40c479d65d86c262968e898a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7a6fc495c9d17abc4ad2e91fe025a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc638396338f53bbaffa4f928f76589117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147844b2967b2c0fcfc737e2ebb475c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d0551063d832e525934cd4ef50b08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202e1976c9233caa532a2cc29a16b48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad7448a8c092d4861010e7f42d6f73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ec1319ee0e0fe1a095b04b3ca2747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2307e83dbd2de7d8584bef92bc8602123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc59b97ef973e7f3d4d2f4a45dd9261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b72d88c053097b99bf20e14807727125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad576065647251d50cf1474d60edd2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2892ba8c01eb05af14abcd1f14c83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a3aa18c479c27f345ec89f4bca9f9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2620dc37610b9dca9eae0ae7642c584129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363a1faf7ec2baf66425156f27fbcda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d355bcde8374542020bd6d8c61a15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b096618506e3d6910c897cfd4e29d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b47331f5272c2b03e8de8dba7db24c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5658889ee934f3cad57e82f766500c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a3b2629ab2420eb35950fced53a9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7c69d6e11989f80960e7ba9389883136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6ec1f7766a4c3184a18c9c51c77ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104f6f12e145126b723a8dcfe64832138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5440019474895e58fe32f3a193ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ea5c5dfc9ebe21a51de887bc828d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b030e897f8d7af2d1a5e2fbed4a3f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8fdfb579c2ffa734f821a33afcfb38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a0f5a2e463183a8f4863bf5f8f7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093665a843839a73642d4e6a4b44b363144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a94ec1ca60db823a21910274912e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c1c0055f9c5f6b44f6395266c9e73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76d42d0cb1167288b9a03b8e9ae46e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fefdfb6bb7bfe5d890ac295765223148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbbc87aec4f338f724fad58111406149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5761a693f8a747526ba913ace89da4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360b0ad7a1842d8d8830bcea4b850dd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e00e2ef2f2148f0e07ffb7ef3ffd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c7ad6e1b18d71e30353f77cd3397153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed07d5be4067f54d97222e36327aa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b0ffaddcc31dab016902332e3079155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70c55f007d2e6b4e3c7fd768924db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3093044b05d7db912205726348c0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86a39eb3407a78e5088c73a1bcc26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f4f9f6a971ce08af2c184de192040159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b8256c0eb196fd9bb93934e6e3f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766d67c5c39aaa97ac1ede8536ded0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c24f69fe7211a27e98dee4d3647c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cc7c7927de13e061932c7fa27571c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7012996b94de4c80463a539608e0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f503887c7f500849d3e0daa9d058f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e3f1bab9d0553345326fd83d8b1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ff5f77a73170a8dad61d8ec2aefec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03f70dfc915ea501dffafba2130a11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbb4a28ee60897242285b3b2beffb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd8d6677d32066764f1d06907f0431170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59817d1de0db88f9aecd5dc368d2a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ff65cad985f5814eab710554c27b5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b66b26aa4aa8784a0780ae1cd17e2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4cf5d6cb2cb1ed961c45eb7b9fa04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73171c75785a6adcecbe143afa51d100175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578c787046b215e1fc58e0809d67268176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5c7bfb6953aadfef97e2e551186ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc9b44cf250cdaa972f34457025864178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038762bd3661863513a73d2614e0e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcec94d0e0f28a3148ee808639f451180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba5853ed8571a4bcb20e744d5d1e5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bc0097b5ad44a5de190a781ec62e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf048870708cd844266837cd6490d72f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62ccb7088f5044559953fdd0da8293184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ee161ed1c13b03fe55b922096c98185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65761014c32a7170536bb6be3297713f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116dca8b85b69a4d29715a2a9ea980187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8517db7a49f1ffcd9884a3be452a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10fa81001b2f7d47edbad56a617a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc103cf30469e29a6025965028242955190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d2a5eb6082ac2b5cd45cca891a58a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4f395b157146ee54863bdf16f4fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ed4d43d68c3f493fcdf06d8045633193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca118eb6ae2ef20da271091a9125ad01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b013a549350491fdcec9b12b08bf01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6085bdd0a64c26592c3f635747d0f89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619e86973c977e8a12bfbf952a13f2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e128c56b6a258ce54dfdff2737b070198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66da72638e2a194cfbd7c7006e7923199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fb3bad60e975a2152f3b25a60c186200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375461d0838d0193c641cf632ebb624201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a8d554148ba08d5a671f7472ab576202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08aadc8cad5e32ff330fb2448f818f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93403c9fe1a1eb057c3efdfc79687204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff9d6ea71a159a64e0993ba76d85a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c4782cc123a23fac3b2a46d1e4f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c33e7b85a0d60893c11d3dbae7b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf23d99aa0935937300754330cdfb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e27cef75636bdd072238d7f19131fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac82d9f961b8203e724940857acae5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d35669fba73752dbf529b15092437211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbb92e953ec866015682f4d8ed63ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6454a7e0cd863e58d7f67774d7184213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbf88e38d393b49a4465fd6e46975e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f5e8568e4e1c38513a355f0c5a2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531561259dc6b72b092a54ce958e6000216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427074faeaef1d52d2be47a07a8de568217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904ab4df8917193bcb586424eb69c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8f1ded1b581946020d496789f5775219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb2870b0ffdc0a19015905497b375e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c9ccfbf3138bd695756009b2368f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63464a416387afb679bb881a3233b1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e2189c5fccaeaad616aa2150b662223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31e8a2d653772870ef7a4750977d23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7058d1917a55d5342a60c899ccd7de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4ba6693fe8c6a9bed953637f13245226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816df242f65b271cec614d36e9c5747227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a1dba956821bc6ef04dae786b4de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fca31815186ca1fde3baf6afdb61e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3c20fadfa0737293409e37afcfa6d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409a6d6716e4ef353f61112ab6f4783231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae320e89435e4cde3e713fa2983d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f0764dc535438166b9d9ab5d19e9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee7cb81fd7b9b9c803dda5b70ddb0b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddfa2e5c31e89d46914639431d2758235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12702c33fb666a5ae1ba3bb209fb755d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25bfd2db11d17cc7bf6d128b60de04237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0eda2d418ffed259c8ad041a923f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40a62f4790eb895d05a2edd9bdef7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96c4dd0f8547dfba15d0d9c0eeb861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903663ac76ea2dda5b829d7b54c7657e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223f3bd6190dafb6ffc6aa78e8d392242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32d2bead0fa2c34005877e6946233a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c51caa3b0ddfd566e83fc2a99c31c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47164be4450703415ec04f6649e46e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e487765f67e14b16db8cd37151d82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6344bc004c4892c5e236ca93145f8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ffdb5ab5e5de3f0852af1edee1ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b50f56f2b69a3eda0466181514f99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da301fac0b15192b68bf25cd448feb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d558c62fe862695db22ad8a9003b0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaf2f116ea45e7d7d73607a25e24a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f13c7825f8eba7aba300ada4cda685253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59e3610c7be127bb8037a16914ceda254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b6f786ee6dd8c5e58db50f4d77d77255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85870cb028d36499faa6f1e1e01585256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ba27deaa3a5198e3dea7bb2850f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01be4f9e88b989f930db1b9efe25e2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3b85bd6717b5793b17b605e51c8d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb75dfdb19e10a25f79702579baceeb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121d21a53853934efdf2976b25a2cd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40dbd4789f1f56e05f028daf089c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f22898769e29ada7513238f755b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909bd3ae1b9dbff7d541502a5c9b81a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b85d8978e9ff7f8eb7cc10f652e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6b0d1998b6c3ba49e3b78b8f5f89b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ae2218613ab276361e701af0187f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ac521a80d467769328b7ee3196d24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eb4409bc8a9229f672eb53659c7d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30ff8fe890dec1bb7ccef2a4dae9c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0705e9b3ad7a8dca7c23e59beccc41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2403e856d696b1053d6b0eee0a2bc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18bdb1c6dfa51991c933afdd124f9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254057f8d5c3790a86404e9564acb1e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbf62ab636ec2689b7c3c58591a857275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e611525fff9cb9d34cb1dce1d134c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1739321b3dfb502881a525144065277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c71ba80fcfba0785f58d9663afba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d7fdf2c24c8422e822cc9040221f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57763833f00094731d4e56a8f06818f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45a98c1bb569e0f45ef64925842332281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fb99b53933150b5f5feda542730c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dc5934bff070504b0eb4550c881b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4be74c85a473ba86f2eb1875df4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbaf0c243c25158196f8162cd1ccb34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51536b6abbaa030c6790e12ec95b91a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010791f9936c8f93223dc1468b9d9de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca486139b85101771c42e395debf7c14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d332dd1be14c0fed005029ef816f06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b265841627e96897806db49f9ced3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b3aeb5d9be6ccc8e3714ac764f779291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da215dc89c5b7b18e61ea44c17d5bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bba0dad9af83371140d940b882a53f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e41920e65f16b2529918997b30bc37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6641797443a5c5e2d084d03eae41a6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94d4a38c7900c5e65423d4ee349ea4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a26585ab87edd78c1c8f35287da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3641edbd611483dbefb0673c43adf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b253c48bf744184b4bd017d876b9af299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71c4dbed64f5f2d419d0bb88b7cc24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bf5fe7f5ef21e11bd9608b1ed2816301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0679ac4467208bb5847fa411f5c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff4f11f159d0ae313332a01e3fafb7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390807b6c9bace64129373144c9d4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33466439ec3475a9889bdc860e0212305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3268ecdef871371919a6719d7c68d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459cdcd5b5617c4b0086361edee16aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed54899ebfe8bed3327185803088ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521e4199a3ece97dfec464b49e627c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1321abfbac2cb3eaa2b72d1bb7a62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b0d7f407cdf83ea2cf1fa5bdf3120311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08587fc96ea0cb00efee9dcae67007312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefc168dd0dd566cbca50e6e4be1836313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d4676e69b8814a52bace6a445051d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187380fc53ead39e6aacc456844a33e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211e145e9cd1252969e7114f1472bb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ebe5d1d62dc2995aaadab1c14baa8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2fe34d682dda4dc2db45bf1810734318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a6ab144847ffe465af1b3917b1c79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d00cd589723d03dce871af2b3a86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fe323ef9b528a99fc9f02aa997e7d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab749700e440bd7942bdcea2533ca5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294728324797401b1316ce8fb5772ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956637d0917fca962e96145636179545324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30528b2b152cb95bc2e157c0e29e43ca325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982a01756985affd5749bef0f982750326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9326afa7540461c89018a740406ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2b4e9af752653fbfd9a849896939d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711594e25228609f927e5506854483b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c84b00d3eea8a23c97e9da4a4377a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a16de9ee70d4c19af2a537f527deb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add1b4eb11fa7d36e7da12b18618951332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17ad87286a681a1301d54be172d4f9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa18dbdfeb890efc31decff21767d76334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049c1d953dac901e37dc0bcd3cd22ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94949d3f5a953055302526ff53b74218336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71080eadea1d48e7a849439827d89fc3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e83ba7e3970e03d6f5516a0a819d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba312ad49710c1bcab5165d631c5fa86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d6ac4f5bc577270423ff82ff5ceb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615ffd6c0d01c6a0ff233911c55019d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd57b1afb82792335a67e9a54910ac3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06339270f3dcf663870254eaa0d9ed50343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0580ace642da3eab8f9c04dfc08ee3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad1103087e1c78da13d1734da011b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44e3c990ee409c69d4d778de9bfbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75457fb35645937b3ff938c1b2150740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e8bdce0cb65f6d6bdf54409133243348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae6ef2028fdd5e47e7f6699ca94f81349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933b676e9f65179c0f1f558a67e522350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892af10cfee985abd25e99f387283e83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6924142038f2d4de54cf91ea32b76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ade30fe036e3297a2e2d391cdf12eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38e12eb43823626acef5ece362d382354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff44d8edc15dc92887ea516d3f6e891355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6afbf5a4734d586c3eaede99e6f91e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff47f41dba79451257659328febc87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a709d12dc91c9d21a56dec0e273b0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad5983a747429a4c7f1523e48c54b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25fb86f5080648b31427abe6175308360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1604b7f6573395a91a76b1ec7ec9e67361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dce589ac63fbabd1e4c02fe949919362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0bd7fd13e9baeced7e0df273a7d29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3a139e05fc3c06ed3f1d8cb66e2d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6dbb2aca38e003373c752e5083e7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948ce25f7be26f5031a20e2721fd39a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b05d3533b94c377b36388f78bbd4f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3051c170fb2ca3d501932dc0d2b9f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fd3e04a66e33c5706f46ce27a9783369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdba18c5a698badc980f77ac3d2f29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b342a520bdc636bd82d14e830873371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421e9f1f85c3048b4a6edf88789bf5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c819c99924c79e7f39bb26077725c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca33d1c78b80ff71b909b37b1779e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcce273e8747e7b00f9f9df894e4675375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937621754facc4b33e58df72ba48c07376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd560608dda4b61b96a6b693a637486377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170acb07c29cf48353f1065ac99cc339378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeda76352e1b9afa8c6072b1a0e0b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4ae9bf431eebfc13487fb9c5e97b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47501f5602fed74e58f935650b10db4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca961cd320e3aa8f545c7dc4d3b938164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745fc3715bbfe7691189f2b66d9e2365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f2660256965713c0ade8e5bd1f0026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28480c06973e7631b7da30d374e125b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ed6bd13082fc0618e24aa38159caa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf16e5714d3f61d230716f7edec3cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4931f5d830ab733706a77c17e3c82910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1ad170e05836129ca5595b21298c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564227ce48ea83cd3931a9e3dbde23f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a8f500f366cd1b2a8e2616ef4f07813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8488dc89696b28260d4c429de347114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193feac14cec4a97fd7254360d2d7be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48969f3dbadeec072feaf8f9193d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88b7e8c800b2e13828b89452e6774017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff62a0f42bfe4ef070e17ac4aeaea218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6deb34be52f7abaee3a50de3c83d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c58584793cc3c224861ea1ced2b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22db3eb0576aacfb23f52ffc2821a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655f6682e8cf3171577f35bf6ced04222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bc6015499ac3e888d10402c77ae5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8452336233c6096b48e22f201ef8c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bfcc9e56eafabda93c6f306db3fb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024271da2bf44b42cfe3ee7adbcfcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf5e89a72327099c5a8634b693ff0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb723158c5adcfc88752adcf9d04bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc42f1807ce3c57d46e767bdbdc4c2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03752fa724d6409ec0c1275e193d91a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb05d94bf8991d9aae0c54c3cadad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aaf61cf150e6d90314ffa3fa8a91932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69644c771bb096eac47828b9ff6ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a9b370ba2189731b6f24a2e01dec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff0182640fcb0ddd989a187d90287b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ca3f0a6d9a185b324d5624e67c3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759adb6f602a9ec79343e33d9350dfe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e58ddc19b98bfbaddca4687f2498238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99ced4d0ca0cafc1b60f3662e9e1df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7503a44d26e65ba09303139bb070540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de7ad9d86410d433189f2e1278d60741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b11757409382cfca892c3e0e9ea1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda3eed11e98934bb81b23e78bc636143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364eaf8b3455fa69c2e2e8ea493acd044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf8e24a21dad9e46368dc27320f2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020b7e80f8fa65d3afa074b80d0724b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd7c908902c6a6af4653278e6b07a747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7418fb53803d62fdb5b91af2d5cd49d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f177f9ac6297e946132326740a457e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825003b4bb69ef24c8a80e3b9dd39e2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a11f1fa4548fdd9ac5fb7c90dff7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6ddc3cec176cb16ed4f2e8fd40ee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbeb54f8d175cfbc36806cc00e145b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84faf582c49a428b4b2ab36aa46b7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca75c5b8a1b3e143eff4baadce8955655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecb57104a91ffc388b90641aaab5b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782088731ffe0983109636b2094840c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da71d7be08d9b158ae38e9886d2cca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915faeb949327c940b13ccc07ecaed1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b478b6404105fe0deb27ff7b7beaef660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ecdb260de50b126153b6b9b8a015561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2291707017ec5770f45b8c76871f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca758c61f1c69c70fa8a8357ab7403d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868da3bc933b33a8ee8cd60b90f624864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c31f7686682dc6174bfc0d7723db6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f51a058c7f022419d7a82fa385c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c7fb8c2defa6afead2f318496d71967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439dc3b27d833e82bdab0d6d5f6eef768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42739a3c1e81977c8f5456cf7721d39469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14064438c8c9ae55f6903cdc614dac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b68fa09a7db3c51078b545872cfb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b5df6fdc9b315cd5bbc93357805e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29c0555dba0fcdf8762297b4e7e3673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35e6dc939e70bc4d320e0b5f1550c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df82d0ba599bd914bb86f810b365f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba17a562ec26b51737a5584b7d5b4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd1bec4d56a75e4e0ddd024e92aafc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7591f3741ca06df338315bd9d150c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48aa59cf6138dacce521d6ef9348479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59e99dd4c76cddd400d1e24f4fea8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412a72f985f17a1779ca9e4e90616c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbee1a2e06d290dc39c0ea8da4849482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f738aa016b90877251da3b070b75a6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf8fae06f7036ccc4e1e0938bca25784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b22230a3bca8e2d05fa3c2302d33985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e8dbcecedb7b261b851d486ddde286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bcacaaa124ed7bd728748ca111b3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029ed2309b05c652036b006bb59d15c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675698ca5786f197b7c65f5c8e6c2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b40920ed8cf4981cc0c627d0df4ff490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7664f63d6a4099e6ea96571d199191091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69b6056a0ecf50f2670ed3d775fc4f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11ae43fcf2b917f3fcb9240bf1856e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bad76d0a9ef5e6512a9be25c8179a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db16300f92af0ca78c94520d659b6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f73055e8ec939ff297389a32d76c896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef1910e83e68aa2ff33b94e00fb31897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9536b0edb074858f731b4fc9e79f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746421ababe4148449e433ce6009a15a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc73d9caf84366d1166a6c30cfe9684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b6ac50042833206b0ea43af1801d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fefa0d4eada389ce9e5ad08bfbc96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1a157f2d3874bc99e8d5a8d670132103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f164bbbfb9321374d9fab8e9472ae9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecc3939660ec16c23d4bbbb3c7ea04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34b5b441643479ba239d35e2f3199106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf436349e805c16b378b6e7c46181c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b751f5e963342c2982ef1beced340c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766ecc09b795a2722f2fb8424d4c873109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c9a7d045fc35ea9f60fdca625a58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65dd3ad0f04969a88081505f4043090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea8865fed3bf5752d9058e57a98be4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259f70019fa6021a70cd9a2b2e7072b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dadc3fbd9c897cb534c6d8099ea402114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69749af7ebf105510d8564e3c1a998115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5b95b7147ec300283ea8c6706b592116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984102989dcaa539995d85e714703090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9046bfdd9ae1870872473f0f1a1abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56e204eabe2805ccab416dcc244cd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5f6d3200e80b36ec6bc3d176ad0e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce7213b219f0bdf4d13cbe9443f50f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22716d2e969b1dde0c97fe87f70a3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ed7ddaa643cd37a1d60cd24175cc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be2ee136e826e8e0dac91de548496124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db953dd9bb8992db0c6943ff85e4a2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbe52a8128ab7055b4e67d772da3bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d24c2d7cc9e64dbcfa831c6a91239127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d501eef3bad3d630767795e140ded7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc01cb27267c4c019e47e920e43ea1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c6751f692a2ecf970348c3b6b8a61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c8531877ddf2acba97539e723bcb4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ab886f1edfc1f20e1f42146a33d6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16368f3287e74b1f31202d58dfbc2d6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5ae148d4adb900a4f4b44ec277b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932af48fcb321c89030cd46a99c65d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ffd2b45a93f9dcb3238397901894b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaf922caa390e216f0806a3b1cf533137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c06b939ac083a9f6d320d3d7dd856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052af972b5e25c56cdaa9b9214d9c8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74276911a2d0bf141ab75763c2757d64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359d4138c878804747fec63b4f4fde0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d887ca12a980b7248d0506e89e914c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abefcb8c485a0410efe58dcb4e3c16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63204fb59ad3c1d5dbe5e3bc37bfc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41937d850665143731222c301295d89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5ea48894d492f3b05f3d8567012e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d5d9ccbbe80d6b58c9f34caea35d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61e9713a1dc7f78a1ce64afbe83265148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479e7e9aefa5ff70789c47d48c35d03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491683edd95c21ef69ead8fc438779150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c8532073aa205972f2c9d8721909151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148915808f7df1a05c91b8f46f04facd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107ca5960902338ae3f7ada116f6b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a4c01bdec6af72bf4ebf19537e81b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e027a43909ebd6970c19bdc09880fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40bd4839d93e85816fe3a19afea6d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ccbbdd41a5c676d3c3cdd48609f20157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eb87add819ffd54466e980aa5093f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd256100259e7af38ea38436766407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763f74676b4b8ad9bc8a9db7cb59d3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99371abf1406e0446a698d6e7dd8bd73161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d5e67a92324ce2b566122850953ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246096680dde0dd1441e9269ecdb29163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270ef8b4eb30af4f3ae8ebed7ff7aa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1cb2c2ed54223aafa835da2e3640165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390defbd4b3116689695d582bf8f121d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901d303f4da721bbf8dd59c3ab84f59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc317d3b8f235d45c303f91e93531168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db830e27ea47365825be2a5beaa4bcbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5ceadf1e79a5ec6d33b5ced410dc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c03e42ff0a1428b12e5a7c0adc5c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a60ea11c5a1607b9601fc5a115ff2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba888e149daf1ea5e15f90cfc7d9931173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6294f62452fcb927af4b20d579ac3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f1a98f31430e991f61182b6da794b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8d9d58a2fbcf5c68b6534cde5643176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603cc62b84d297d20c4f99b5d93150a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320ea0cdaeafed9a12d9b363bc6ac7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6099cf6b378f27c0748eea87f9b4a8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92b6d57fbbf907615f98ef6a0f0535180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441d8a8e16889e91192b43f60422847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d81e51b2d0b5440f140eaeb5c92ffd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca1d22917a6bafcff641b74a175afb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6bac351608f0d4fde0c31cade655184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bff2e48c90854c3216bdffa4c2f43a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2e954e8d3d9da944b06f2948835e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5372ce62bb226a5d2ce6eadbf1947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a2c13765daebfec93df2d4b5f3c8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65050cfa87ae613db6d1791fe565a50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecbb76b7fbb8b6524fbebc63bcc597190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b73e33ed045996d893ce73e84eaef1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818723afe488008d791b67d326f6ff89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15693f7aeee3ec26ca7f64d9a9903d71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385c57ee1ec24a2e456e3f86a26028b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea17f131cb3b50d1a899e78df681c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905ff625dc43ddb595744e03ea3a701196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1257693c4fb3b27a34fc748c97bef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1cfa024c841c8e0b1453bfed894a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26edbd70c05cd17163d4b496f427a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549cce66aa91e1eede8f7637140c294200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347cb0aaac0e1be911f14c70482bae4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639ae56d43c546c4fab5b31f61cf8f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2abae0bcc4130229e863562e73fd9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b66bb5458c072f475cc091f0a99a7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8b6c0076f27a957efff2322a040d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee852da7975676bf4fd1901a19fa68e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9c1254661a9e967ab513b67678e3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1f0dadb40ebfb79eed00f446eedef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca031861456e886a08e4b7a95df9094209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874606243c8b23c052f2b9062044eb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f645f14776a536a44c68eef47f91de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b4e651e42fe8be3faf9bd5ed1b905212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42756a194c069fbd0ab3269eadfc88213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56720fd1e4d3552eccdcbf8b8c38a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57436cbcaf89efa69d1e4587a3d33312215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3cdbfc9432dbcd26bc97c76c06920216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728be082030dd1657230a9cfa826c03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33f84e789fada832b62f8c170174a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad27eff5bbf1d72c28d513957e384219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9bf2d43e23a21f55da48596cf634f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c021abb0792e116441167b97576a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a928c7997e742832c15edd77deb72c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380621c9ebd714c93f7cd6cdfb57250223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077202b58c90ed29d15ce2e637ad266f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1c63a31549003b580d6b45bfc8fa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b46a864465b493ef56d79cf42b4b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb50cfaea7d9c1890a7a921d40c67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ba5c6b2024c9356cedd48adff9dc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de47e4822cc87a925e98ea8d96a56b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67ae19c08cc7c4cf8d6d90c7219eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37261091393c8cbf24bec4b836c454d5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01022071a511051c2488087cad22087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d168ad95105188fbe13e7b34c10bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c712f6439215e660045c6f25ab770234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61739f32ace07b19f73c272306564d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fde0bd109876977d0a72fe9bc65178236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15d66e721a2223a62bb311fcd4787237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da75019a92d126a94c0828720d09b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679fedbd0f77a93dd6114a8e8e72b3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7c85b18ef33e18c4d044539851b20240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8c30814c6b274ff69e6a78bf91aa6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb747b086b639f04ed6efaa6bfc3c06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe49471a571f4490119acb378074f1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa36a02be4bb9b3b9464ba8bb4d1afb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d28e2a89463243ede6f41ee82d69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d0f8c799e45556682c1b8e6282524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd42b3411fc10acebeab8c9c133bc65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736458c5ea32059635a8cfd4ca245d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a849d668be05029962e9bb4924a4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e8968e1630413603831d93d0e481b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a3fe90f2d3ee50109695e171d253251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7beeb5a81098322c67178e5d7565c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e82cdb83aa249f8370c6b8f682eca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253502fae2a23c6d38e70e1ea8302b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622405d5b9b91fffecb9c1d56c3121f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0036ab6a8e96fedf9de31a09f7d6a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a03bd0a468db6ca08aebf0ab802f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2387137744f330e64fb7ad9ecf1c810258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87655cf038aae692b6e8c83a83743a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb98c3cf733b264150b499aff753244260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ffac1571a72c9b40cf78435c13ba7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799576eb5ef89770618d69d1249d5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f3b8835125180c2740e2b30ca57c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501133ca54a0ee23c588069cfcc71c70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b44d805d7152782861934ab6ba74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2359b7849b18e984d741503befb4a43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5b4061a469b9cbfa1901c0637b502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed270a17483acc25e53aaabcc190deda268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0bfbe01bc2ad050097ced09d02f17269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ab2075f84af1155faa1b4358b4b37270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333cf3810d91c15d3462a73055cb82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec727245a83aee674bfd607578130fd4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c934306c5a4a2a19dfaf95643a8fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194f9dc8e6a1cf65c47638155969134274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03eac4d9269b9bca461431f75eaa8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060366eaed4f94bfdff216a62381764276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382402e2e789bc32171f2ec60cf4cb9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592149d992f5ecadb0f6487dfe1a536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c92fd3654fa76e4eefd5af1274b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654210a34df15bee9178de5eb08c035280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9725c52699a66d60570a603e04cdd14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cafe1ac999715b0218e20dbc52b57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6d19d779737b6314a398845d89850283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2150c3c88e696cc0d337e875fee27284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c258292f3d0368a8645ac03930bb27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bcaddaf830e6fe1e31af70b2819c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc75162f0181e89ea9aec10703e17bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3914edf8a432379f5fc163fe70a6506288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada8c28c6a2c1fde70ada5271eed17c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfda11b6199b704419163f0cbde3f7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014a6bc1dcebc59bf4636464cf64935291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86999ca70429b2025ecc2d0a61e978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a78d9581dfc6e0df70e7a22726b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c6e962e8e5669c2c7af7559ce0d32294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88eb23817cf06cf7e9fe16967377c3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92fb18c0f8bdedf897648844a09b74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eaba1c2a0ab4b19935ca067b2f792297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23873e2bacd37066699f25e12c638e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c063541ae7c213084766723b58ed3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0d7043057aee6f5c2ec25ffb8f87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5069bd2b62c56ffce76d58c3e5bf308301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59efbf7feecd997545e378f9b44724302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d1cd294232fd893ef9a0b0aa76b08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9176b91217fb00f201e0e56847f85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c10ec195b09089d8c243fd459bdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068d4cd76ad631c23adc081695ba7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7f675ab1ab38d248f11f82ff9840307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eddffa51d600989ea519f2676da1da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61775d5567091ee7e67f5f05ad8d3d1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fc6f127716270a405726d0d228894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b415194bd623ea6a71b1a572eb32bf5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c364b469c3154208b154a94daaa06b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4c3afcd7bbcf0c019e77aa5da426313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7655f1d1cc69970a09ffc0b53b3cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4952349d38f300494bf406e3f536c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74ca251735f069637653a37e6d2543316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad2dc1edc224a913961f0d7fb961a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ec446e31b2b0d424de710ab68c72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4c917ef88cec90f8652e903844c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62628ed001a39814d302358a0e244b2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abbdb1506e281c18b19f915bec56c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391b56ba02ace9840d73a91671b6da6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db983dd9c746b3ab113a3150a42605323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95359fedb5c8575c5c9491b2b4cdffc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c27390fbc240d2c3f87d58a0f6a7c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a028000fb8d3194c616319d10b94b44326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba3b6fa3c309a74250052c0fa7bd7b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae2ebd5fd706af530acd8ed42e3656328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b683bd3ffec4d1909682a3bf0496d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b39eef5b210db999d13dfc05f8e82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185e7c3eac90d571d6ccd323a9d19cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac57e0338601d52b0170dee0d3a359e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffd91cd67d31fb5296600140a272af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1fd1f6a031a59017908f8444e1b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255574082c0729db793db370b17cc8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456b46de98763def55205298748615336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9eb30201498b83dcea93157873df5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488399a5348aad5f95ee2feb93b826ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d368518da6d3e30cbe9b9cb8538b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586d5d1ec5423b657766552f30c1ed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef7637798a139a41e8f36868dd0978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8c70411db4926ce6f12ab5fbfd803342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f64b346c8edbef785a2f0149c815f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f986c56e9f8c7b8487ae3a36c8f625344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f224df43ecce98c39983e103dde9a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060967692d55e130ab246122832adf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc4490cad418582289c702963be546347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009b8dcfd386bb7d74f2d2bb2c99c42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d802e5b1f7aabc0b0418e61324a116349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1698b7545d983ed47c7241fda4a459350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33074052398bcd5d13b3eb5a1cd717351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26991d9015a4b5ee7121aba735a8dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a784be2a8d82f3f8e4093e65e4c89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf3ce20ea5a6024a9920d1403bbb4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c985c9aa84714ff4bcb7b84822a6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64953c84f0e322860bb8d9cab86803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557a816251cc2d2d82dc7f7e8ab131357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad10ef93d56e148f88f164be41301a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce351e9f14356fc7ae910d6d97fb33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e831108ee11ad371286299287f9c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f39a2e53fe7d3540845ccd41ac97361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ab59877689413061daecc51f12272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40c7b646ed98160d046bf92d633e6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9af7c1d1b022fa56f0e74939ae66f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2716f92b086398dadf48dda2623cbf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fcf8fb5f4cbfcd5258e2c681ece4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a67bb7a7905c27ea82f11d710793f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1c323e892034ce0d5d8dd556c15a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe7011117c1c0e2e9e4ed3ca762d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d5f68a5dffe6676926904abf97f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af076d6e6e6d6916a45ab719e00bee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ea6854281a62ab417b98368cd278372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751918bfa9940145e57980009942527373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90a3b7ced635a563271d4a9ca88c3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaac4d5e00bbb4c7816136707fe3b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683af0f3705959331fe66645871e1506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2515a30a3def261c2492bc62b84aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e041b6a5b3904950ca5cfd82b43193e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>