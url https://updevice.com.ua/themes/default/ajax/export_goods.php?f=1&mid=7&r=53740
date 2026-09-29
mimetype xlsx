--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b2e516f432c843d25b658d40bcaac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721ddacb225a509da7413eab7b5ad32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76b1ff777e3a5ed633ee1f2967bc233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd9177720861ab0b76a53c893636124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de956a7ed206cf5d63c681c4033ff95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a27dd9721303e9393e02fb904bcb86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de9236833429a916c1c8b90f82c42e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb23c05b4620df29f549791ebc1c538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61c01b61d66fdb268b15fab8ff6c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f789868ecc3a89ed9e2e8cad461f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef73b02f7579f39b2a22d4f0807b3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b1393463d74dce031e7fe2b91c9812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb38d4faece6aa313787f37f94cd0213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaaea6d4d7b7baae70f2bf7e9049a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cc94232644fec16403a2e240ad7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988b8613db278d7132f5213575ff3f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd99c150d009854201c0e6e87646b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae355f77d0fb7a51aedd8d5c5f1a1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4441343199c3a2aa284e2009c9f1e4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac15de04744d15485296347f06b68820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c9bb770100cc933785bc7626d130e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e74aebacaa111cc0a57452d185672d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d148245f3e412ff3eacf81c6da55323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f4ac1709aba181d248e6f9fe5368224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b6c83c4b51d4d7e640da1d87443ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac97caa9477be6c186d0dd1502574326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c8bef247479541dd81c2efc112b3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac50b5bb6e1cceb0e7543786924d9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d8fca66f9d64b38f991e318e695d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c23ba1cfcc234d0a23cbf77cc1ae730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d9a9759c94d56781fe7b757a59bd831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd0600e3cadc4b9441047e3e6c5c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b95e0743ff3b76e5a7b6ea67db936e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50693564669f3dfa931dc5cb768f63d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654898a7c5996c1c2a6386f0bc21ab8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15131b01b1180e725b0da1b71828077e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833876c5a235b7e52e6be24aa31b49d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7aa68d9ccca9b5153a1d1d7da2f9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02f2f086263038395d0ef5d3bc01e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762efe7a4235c722807d5066b8c4b2cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f2976d1494cb8f696ecc2727cf64c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846cd2b2e835986c527198a8c05589842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c8f208a62f6726e337d5a7d2f4a6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8ad6323912e964e76717a0bb23ebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fa8f7a06e58c06b41316421a5178d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ba9e558da113366afe3acc178dfb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c529b7739162600066389b190258bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779180520b6a4f41a0cf192913a563a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c4bbac8a359ca180a28318ca330e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcdf9882222834c4802380ad7cea4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048afe5f4988eb2bc3419155b357f51851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafd1aa432bbfb1dc498c72d03dfa0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d610bde23849678f1c6c86c821305c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfabf65a64b78f16cd81560510f5e9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da053d5d19c74b451355f51b4c315a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59525fd8c80d3c9911c3913dba69d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf126798224ba424c3a02e98879a9cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710ab6e3c66629cd7ba470796b3881158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87188a68833896ad61af764c1e4c6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae97c3a104befed1a3218b033ffee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92653894843d8ecd7eb13c68107b9fb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ed018ec105296e99c173f1065ced62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d96e3252bc5a95e96f7606d7a0d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4b3c309bda305bc982bc1a4644a3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed47ec0b5c055dbfe662c873bd2a7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff03fcc1ce451960649c7b34a257f666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c475e88b580481ea2f8c68dd8c6c20967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d929087548dbcedffcdc66a0b40398a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fdcda8c2e0efc5f1ee21f5d35167e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6400bc613b210d64b353ae9c22bdaa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c04f924410f25e11fd55c53804cf271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dd3f6fb8eff1ee67a7ba80f058d3772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c0b48ac746111646f55a407feb98573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab08c39ca5517244dbde398cb7eb2d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104556fc56d298623fe55b89f001a96775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea35f9fc72382887831963724291cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e48c07457bd62e454d99a1b4c158e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ea75fe009fffa3d667b48f521d53478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3c89ac4875266fc4b20fbab74a3c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fba3c7cc9bbf5e99a3d6048c6a2bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fdb29bd824edbb3b539df44b4fab981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad0d5f327aa4904b853430879eda7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d43abb55e952f1228dd56c79482083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906122860d18938c4e04960be1e9b3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64743d2a4848b78102b222f201fcbfb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee22b4b2a365b28fc2c56f83afde1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb81ec46c84a39bd886ea99904771387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24f36bd2f0655f02205df76d0c9d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b16df35c7c77cca6f660f5718776a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b535dae8aff5649897df5d60e623090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d9afcbb03dbca918f3b7e3119fef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67065e03ef07d4b5d8582129ad7135b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f79c1a16e83826ec1897ce128c642693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f9759915f3b817e2bad709a1050eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd31f13fb3a0cfa365ec51086e0594c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028ee079a90a8243278260c76f6c40d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f8d17827780e977ab98b5deb56d897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8965c77f33b9ccf9b98d533cda77f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a037383bce968309b96665b5c8970199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15761f5ed43e1ae87ae0727cd334f45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb215aa58443e8e7ebf1bd280596aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0413280177135c8d842767b5f3b46a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e923f9bd2f814d3c77222382e2de1f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0e5c30184521585c42927a23acb31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e2fbd8148b93a7010d6e3b48e721105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1889742c911f6693e343f6066ab0d0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fb207d6447c9f6de8faa7e6a393f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b81e6ceea8a8d8a3983f3ac26113a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025800d339c6d4e09845373dcc6084b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15dd3cfc91c26be325e4d74fbf36179110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f14ca087c48e4ba50e20612662c8af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359708904078ef22a0b20f9afeaef8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a86ca74552dcc24e077cb0b4d9390c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eaabdfe2625bf09983413919a848e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28138abe6c17b5c2b1850246392bbbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa55f6149ae683c7cda2df02de149f9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a36488518719274b352871de4440c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09dc6d8d09c5f1e6adccbcf104a39c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fac8a7974f8268758df68271ae10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce4d8245d76aae99e593f650f446c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb563554ce4eedb3fd569ac7414e5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95eeea42b597fe5147ccb50d0119b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb84c4f6297e14676dfaf6313cee9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d50efa5ef350c12c6f8eedde9f47b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f67ea218ee05293511fd027bab27125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec05eeab6b4a461a38bc1b11707a97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c18bed028f5539e4892cb194e76ec8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c9c93896a782144a61e61bdc6c04128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd44937c0e6bc2c40d15282621d7f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19396a5e2aed04aa3dc42cc5419a8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaec6ad31ad2cc63956ef008c6de99a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fdaedcb4d479067e2555f91e31292132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab12a32b6a6550954388b349ca24af2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41d61ea76b87c7a4be46f594f27533134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c3004fd93d80deb7ef5993955fe02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df326c2b3d0f525eb67b5ef61c7d440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fc46f0368fdb75eac2ea749ef6b38137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2ac2deebe1c0f95cbba6b409887e3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563dc5aba2a975df40a7c2528768209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314f18f03efb156049b69d4297d346f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e857a28bc10b6328d1f26422712127141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fefa26b1a8ba15bac09948c46e8e65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73503ca2e7b5c7ef2e1b7e781557db3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3077816455a0dd19e42050a35242a8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25724965a28194f5f6b2369e188e56e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ccc384abfe180dae31ad5e78e61a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a813df9ad5855b9e0759705f2f5389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244756dfabaeeb56d00e34a157df6b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089425b21e6baf9c8a21ab902b42f13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bfb0d24b6f2d72a1233344d45ed9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68aebe71efafa7ea3fa61970c35ee8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9a63eca981d59cab059e997b8c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60476064151df37e07aad70545cf80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ec576cadb914a6658e3508e38cdd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f9e51ab6876ad5b85945cb72c8ade155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87974cef1a74772f36ba7b7c266cf3f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad45274e8569f4fd93b4634aadff89b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef788b1bf6f71697b92659f2fd8e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7a904ca4b62d99fbc02e6294dfc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ea38156e07dd11a8b76aacd442c4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782e5dc9916f593dca7dcbc8028b6dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba6015fb7e83d0601319aae067baf0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a17465062737cdc69cdb93e2ea1a96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570a1fd0228973c0e6eab1d8a4e6fbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d60a9f2c6500b831f8beb9f25079165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836663b3de9405413523ec101dd5f5bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066337ba659eeca7885f45163a5544af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606937e6bcd15bd6451130b81cbdf2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765059de47d756bfb3e528dacbad1415169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4624e457f2fac13cfca0e1bf8e99c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a81aa34e1c96a20002454bfaa371171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547ee32231e3ad8ba892f7cd6ba1452172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ee9593ac39f4c4f7f3414228b0703173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961633c4810c925043b21cd06b730670174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee0d9cc9ea7a25a3dae342ff62028e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f892a7fef6246e705ddfec1403189c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6340bf6aa701c56523bbff220c9eab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e7d635e39d90df90c5c493f17dbbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26440529621eadee00dcbc528a1c18a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa2f903e30661dc765739418552a73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4600236ca712b132d0af8fd9ab76019181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b616745f83c5ae32f5ed89191b30e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765e1ac9245d40f158a3e52bc507043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fde600acc6d4dd01f877af82dbc26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dced4840a75cb460a457ab2e9d33feb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2b9bf85b99a1b670cf134c38ca251186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3948e848c9e037fad1761b6d966dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62e63ed909da654372a8239ae26314188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15578406995df9f1bba2e7496d0fb16b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277c51a20153c383a6acfb2537fed5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65d3869d8bb55905d1017b5568d4fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42ddbcbbd2f7c4195052f4ba65a452192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f90c304a1b62b63695430b5c53ecc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b608a8f3a74f7ff9f96214b5f3a698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80c6d1b0a53c9711658a23e44dd7bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39db8738d315535d5153c4bf64e09d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d451ac4340256eaa607df99a6b68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a3d6b7d122433b6d71104de937cf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807103c33599eac830ced80bee3ba5fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8bd8cd221c3c2006d44a1f3a997e4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d377a537dd77c2e5e46b4ab7884b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f96b5750edbcfe6f6e2b2cab820e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106f98532fb45017f933010c684edf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29616e80d1025e2b7bb4c36691a7d464204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82d4f4220832478541d72f0427eab5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127c1cb595904d3852380440037cc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b146abedbfb323b60404b9803f9312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f687fa158a19b6da9f1161453cf1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962096590addecdf58304b4a9c201aab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f5d1f79a346a6aa9fe0b22a16af38210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada896e3398224d0db9f1d4a33c87d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54b0219d3bb6b166592d78e7fe6e8a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc075334526b53b05cb60e844d68d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe8c602fc1d1513ca6579a59e1e08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3b552db19581e3758265fdac100f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d9cb651d28dece670bcb9af91c455216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa00a446b10bef94755092c914cc03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc29c4cc213243110f28ccc6f4cfc8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f970c6b6f6f80482165b52023c276219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebda83da8a45ffe6a6b2971d90b736220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641efccbaa4b2a9fbca36defbeb74f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaef5c8685851945e8466271409d96d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e0e82aa0be20e61ea9daa56ec97d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172cd0c62a86050e171c455268a2e36224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bff98b1337409f409733e8615c2e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c212fd5d94ca50f96be0525f9f9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241953f2385e0f1902903709cf67d6fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed994b68b4b55ddd92fe8ae2ff20cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a45248357fcb7ecf8de15079e52b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9770dd0010afae7bde156403c19520230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa983bdb0d75a9bffb5b095a732d1e98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfd59fb1ced3eca9228a6336cddb69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0359665a722ae1b287f1579ae1f6160233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0122eb4bbb80e9d301618bcb862c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acba6f65b5333f7def746b39ebd4ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f03863fe72d746c277b9559b077db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e09ea42ac29166a75fc4a9c3f8cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24369defaa350fb85994ad25e895aaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d51f96d4844002986fb6806ab8d5c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1b81f4fde34eee6b204a93e4afba2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04655bb916bbfb1b1b4ce8752519b51241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38b552f8c5eb12a4145aa78943eff0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c194b1c1bbc56be355fd736274fcabe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062d12a0dccdcce49146cbfe6e7507a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27e03473467ebf7fcb624af322c61b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796ef1ac18a825db417e980dbadbd1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244eb362667467a918ba4af68973f11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a343edd98b30e042abad4781b60db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e4927a7937e6194722b1fcc03da6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ea24b7f7b615e1e58bfd61c6362d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af815e3b96efdb2f5e80471928c64ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa612ffe64592034e5aae21820823516252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f23b470657d0dd1034f073f864c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdacba54d26238e9db4af45ca7a31c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31e4ccdc6d32b3c1b812969571ff03255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d829bbebaadedf0b68f8622ca2702256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabde1b072c5762f212dfc147955fa4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07fc92d6feaaba10e6972ad40dc60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526394f1c9a5a68fc676736e51820240259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3cd67afbe6a4a68e61f6d175cde85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c9e9d76e753d58ccad7cdb4a84cfb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721632d19f6bdc073f732f4a549e280262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21920eeaf130baa8b6137a21eab59263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25b205e6b4a6d1ffbe54709ca980e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e9fea29f0385ca0b20ba255c6ea4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc507d977488fd4019ea98b1b4a6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0c327ef7d3b5a4a80600c29d53a5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6ecb672d756d2b2e0a544310fb58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81dd29663f95ab473ba982593b268269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa029cc92efbf382f522127f8d29e278270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ba2ad12a451084881a8cb498859a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aed8278ec61fc11f040d41337ee52272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01334ec94d4c6fb8031ee6e03122b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dd44e13a0eb62718568ca2234e5b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83ae55b9e54563df4efe365513124c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed397d74849857c0e83cee4cebe196a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb341a6fbc1318f2733ac1bf245f1f26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483889f9eca2e6f57bbccad70f3b3298278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f591d60839429bd0dc118a01f5da833279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383eda72336d651a88753fe50aa02dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf11a0bf8a5401bd2e87a576503ed3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa9369f4aacb3e42e412fd2588678b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d71aafcc04123af27ec2a9cef0a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8ffa72b9a3f8494d0645894e7e0b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28baf278661e68a1493aac4ea014f71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cf2ab6bacf7cc2d03d90d5404a81a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2649a1bf680f6cc93dbf6aa1da2aecf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c527fdac91c887da76c2a5acb8794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bf9c79aac040d7d546354c5fbcb75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ca86b33ae51b80b7b1f6c11628a4b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ad0414c2b2aa94ff031fe6a6154fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b87cff6e8180ee85c61b5c407a40b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd3c4823aa5e98a5364d77d661cc1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e7abb48a22b4eb18222c9b46ab733294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae9208f9a267a1e14d60cf182aa18a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b7210fa5a560ac4e344fa5d819dcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e7eb088128fa1d0feccef29000c71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa9d2ad0306ac26a3e8ccff2aec346298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7903a71b23b41ea00f8f7f9a6d116c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b75d51fe1c92d62dd0ddd2bbcff87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efdfe3c15c3a484a8704b1521669b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53b7aa80e2830cd939310b3477c3cf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a4b43b7a03941f2125a215b9820b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caac1fe628acdddb6cef7fcd43a593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7438089cced6c015ce5b2a33b455cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cdeb2ab55f9904ba9f76754bb6a68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d5ea27029de6e1e4a58a1c6622ae1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84ffb00d6c432c59d5a359f10edcf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6062725e6d16b8a1f22b7051c4133309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6742ba7d6ef32c7941ae2deef9c007310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854a07fa61e1cdbc73e95b3653166b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73283407db937e415a9ea39ce2264d0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e855f0dfd737a34d2a4ef3aedc86c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5b4cc5033b9b41efbf0ded0e3422b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74cb6696606cf715708dd49dfa58a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f183520504d7dd83ce7e6078b224a5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d06099fd689601562a338736651ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb964e1ec5d60d88a86f3ba5fe0d4a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3169b6a9c169749eb9f663cbdaf050319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87ebc1f0a32a74c70b728ab2cdd4c3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669060228adabe6398751574ded08d95321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127264cfcc99cd4153c8e4e4af25e93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c996c2899cb9fceb39d84d3186a28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77791e5e9bf7e4727e013b688fa51e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e7bb52c4091b3691ebe06f14723c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba641099f594ab71d1c77c98ae098b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09116b380acca7ad285302608cc771d5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0401ca11736c1ba78ebc6acb697a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544753bc658b860f4402fc26f8de0dd8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa439a3b89c60d73964103db89c349330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914c4d3dbcfba7c8bdca3928acbe36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370420ba2f3f5442398eb7a1a2712b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7e365564adc0e6e4562b6a00e762a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6750e6c95b0190f27e230d68a31e34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bd52bc3984a85b687a2a221a8235e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922590faae063550a442ffcfd5448c6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418a1fa91a74204a4af388561a5592e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2223c4eda44bfe1a465bf62e39bea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41a650e422d9184a799cc75e27b551339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a722ac800669d8e3fb5024f00b8269340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e74db6e112846c07fa9836a99f765a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42362fca5cb71a6d0117f2e6d482151342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd49f986e3c8a7b15a6c01fac45c8d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d1d92c13954d13e06a147a1b9a5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a7aed72e8042d3c97c75aa878c44b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9face0b219ff75fc267d13f622c870346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3872440884973309855b27d948402a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226460106ef2d74b170f77b816e684e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f741a719af77fa511f3fec0c28bca9b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9a3a7cb49a40bb2f883f5672438c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba78bf193236d1bc4ceb44111ce6a12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433204c30ac6ede5474236ce9cc24675352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff54ff411296d1f4323e319a330636353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b2e4186b64b6f86d3d9395df46046354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256ea82d3d725f184a907368638c6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8beadbe9669e5479d1162ff032cb01356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128b8b640ac4f4caaee8871fb176f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972698618cd08cffb5c56a4b6ef24d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8bf893672e4faf01b8d83a1081faed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db793c945c7c2410cde42375868c9427360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100f533636bd016ad7b2b63e7a171e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804453d289266fa6ed73edee39e9aa8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c972f386aee37877237cc6fad9ac4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967452126041d03d8ddaf186c01537f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b0558d31cbae00b46dbb01a2d42f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72c08b9053295893bdb931a89fceb6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061736029a65ca5f549fd8796f167fde367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5cbae39377e72576b20158296759368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e9c2bea8d584a1c4813ca28a7bbc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52138bb6c0dc12e000f44f31a4c7a987370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ee573ceb1ea46d1cc7beb8925e731371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd6672d65f9c5d7bde033da7010b0a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd981ab6e8a013d9902ec62f2f5a22f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f8def5809b86b265e66b0ea3af0b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d28a56c06f669608542b23c31d121375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f50bd197789fdeb93566994d8b65f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb11234c54c403aa96751855e97463377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dd2eb8fc4a54a1b0e6316a53d0d98378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6d471ec510aa37113c4ffd972c1d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298b76ded043e31ec2e1daa9697ce852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d471e9b5e98d76b1cc1613a45dbda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981ac9a43f0dc108245690b17639e624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf42cb8a5208209cbc26443f7264ab75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5c26b3f15352f381dc93cf4a3c436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51ad7e587c741fa4c4d6b6e3f51f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee5f80b7a05009a4f71cf1f6acde218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac9b04ee5acd31c44526f30071056029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6487a32ec6e0cfd5cd9c13b7030bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26af39d0c36d4101a0602137817fe7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacae72e10f2eabeba347336648b95912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed451c2f0626f6e0e52d953ba0e47213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edead077095c8d12ac5aac5473015314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a355356c17c6c380a1d6e926347ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3456e9713348ef073acfc29567614716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314ee00453fac848c695c16779db44117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65b7493df1befd3feec2fe1bd0487318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d003eb645aacfb1c54e7c212e9249819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984746f4954c7a9922443c153849f85720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a38bf5c6c308a8762dcb32d369047021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9740907853f6f144f99aed8189d3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255862bd332ce4ae1a7b9f0da78c80923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e2697981e773abbb35fcb285450c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d677515b91a878562a00b5bc30a618d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035f0214fc488fa6e765f2c0559812a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb09205bd6354253244ba869b928a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ca4d7b8cd4ec84d8f5a6b881ced328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787cf35a5a6e864981358bbe281651c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64527ee979c3425c2b50b520d6766bd630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec0176e479719605316db2b61345731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebad98ee4763f0051026ec3bc61718132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092577bab4b945e036bbbd441caaf7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ede49ac4317101178a40eb65cef3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43787155648a5f339092d0a4bd537735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a664d1a5edc692e4b80e4fa39f083736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d449545e978a4db5b394e87c1bd3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ec52063c4c79e4628809cf7a83dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a9569b0d58e1230f07977e2f37b3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade2253aff21f8e447c4cd7268e353c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9466f9d2e71c1e5c20f15443bf0300b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8954daddc0afa63a3da2b79b75393842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ae543492215237aa7617b639e0a8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74efc6b552568c89e3eb942bc8271044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10d8a9a2c040cff0d625032e9324345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86559eebfef5b88d42cfa8bfcb6c611646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47653696a6f91bdca412970378846547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbed6d467b55f31ad88c6b3ad1d0cb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580463e19e8bd6ff07430315a50b486649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541c0923c39926f9280a0109fd8994150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66535efde1852cf363cba741c9e13e6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17213c4d0601375bf5f955a36ada08652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7bec0d145cca638b3ba3e5bf8c39953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180d16e1f59305f500c407346a52b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd7ded1524793ca083e777951514f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598fd16c5d013f1443365f22545a43e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5b2b5637bbee12b69b33b6c62cff857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c77e9f706a2574c25a72bddbd6d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a18f0d54c9e60d9b6e2ba59b1909759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea60e7fe02f4d935ddee1a3dcf5c6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2598f8ad5235f45e02ec799c72b2d0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec53135143e7f09f916a4c7150c020c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6ff1f978161ec60d28c40feafe07f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200512ac59a6362d51981c0eee2966664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119bab0b40fc6e2f5d98e83c028daad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b15123512960b86f096a4beb356a8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d5155db4339be23deae2b672a25767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41836df73187b4c1ebaefee1dff032a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dda1e146fe1db6323c541a21fec2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1ccd63c30b4ecb7c3654b28f793ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639a6b8e5b8274111572edfd910ed5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536701783e5eefa43552cfc9f4ef99372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017aba27000318ad47d4b8e7c7b9ad1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c6c0b63e70e0562bef69ff87a28d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825dad1731429650a43773ad1f3f0add75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5de9a05c1bde2322eb9dd85d709d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284e600f47a6e801c72590fda6705a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94b05c03fc3b109fc7c7a6c903811578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff8e8ec5ceaeffcbee5e643c6ce99e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96371d824c37445880385a44c3349380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf60fab7d2189091d3bdb37ebab20c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70a7cb86e9322c544feb7b32ae924382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6428be524b76c8c06b4d2b95d4851383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d08f4103a27067cd2a27827e66120584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca976353163a4a9800702ddce0823485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67f3e77d4c409a37538f56fc221ee986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b11bed0a60155de734505ad55d6f6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2137e4a1fb8ec98bd0fe846560bb9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d3de98a508b7101332155e15570ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda14346a5b1541a42e719f785db75ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab845c16bfe4ab86f0c38a3fd4bf40f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0d89deda6033905d3c5ae9cfd6da292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05c724aaee5d861a900eb57784b5b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c370f0c58c2e26e408ccba83f14f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13347260e7fe89a5f9350088e5a2c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709da89bdb2fde2082f693c5ec8595a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd180c72ff0202ba4ec1d4311aac0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b62d1429f06f6063c98be53a58ace98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e114cefdac957573dc3d66dc918054799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911362523305dc9414dd18730be9d881100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2f343a2c621d5a8199da042705b6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883fed6b9eadd3e9acc4b0d8e2991cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e5333787dcb00f20a70c59dd1734103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776247dd751b1916a2dfda659b12095c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c9de8204034c5a4784bd4d8c48e71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494a2ac41de24dcabaa36252548eb31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1e7f4cd07c04234c96e0679424c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa2f19ee8078205860ecf5254ebe0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85dce3361e5210d8a7417f0f3ee516109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e310cfd5d65e097bb09d67fa2f322110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fa66cf86625a34a27e41db591469e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe421fcbf509ee16fa150b084a7be4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249b80626b8e0e66701a0658b9674b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b40e98ebe073245a64934efc967b21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49224cbaf2bd2075654a3a4596e63ca6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745811e5c073bba86d336453f48d6b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0a1421866cf642796c2afa96c91fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fc135331376e712c630180b21e625118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d978234bd63c754b93b269af4e2aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dc4ace0d243371c6a479291c42b57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a16913e69781b5f19d6883f000cff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb106f5d1c28ccf74f377f6041ad7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bf460ca52a733a16235b4e93f7169123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859329cbd533ccfe8f0da113904e697124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b300c9012153daf5210d8faaaff6d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894067045af6f46b10379a9385a400f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f8c532035b5ac844366b5172b480b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effa4ba88f9e88dedff480cdae56bf0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e75ca14e0f267ad4a9e76e22c55ad3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb988ce5c267a4c8b754adc2fe2e4385130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306b9f979c3e595f0796a69e096ae34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e23c5d3314db7786dc3e04e6f95cf6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d430daa3f51e8fc85babef44443f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f3d312d4fa6d63a5dc3d422e8bfb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ffed8b8500ff4e65796aa9988b72b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d57030fe0b3e7d9f9b7f7740eac683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023d8f00a2ca1de850f6d3c0f7a6304137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fee9b63965c6c80825ca5574e54860138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5e651a15eecf89ba012331c1c664e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08b8357ac46f2fa7bc7a25a7a7ed78140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97840665a3f2fe8014be25cbe2a6d99141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f22691f92e7e24d44d3617a1d23b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e11f17e34dde14396da5665e89b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04af6930ff45af875ea402c17d5d0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7ed2b224a2cc462352a912bc49255145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fef0c202c3a6e0f548da9ae8b3d1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba44dcb75e8c556c1f1e6ca89d997e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acdeaacdad689138a350b957fbf1e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762b5b4dde4ac51b018688823af0cc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba694b0459fc91f758d204694b76186150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab47a705fe122015e59ff59b4d55bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d99e508caaec8e6fffe5b544b82d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0b2ca8bc6c7116e886dc1ce9b04d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e5982a82da5a7214dd176ca874b18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f02f24f18dcd8308897c421e477d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b28a372140a89854e4cc26b2631498156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff603aa83166679ae4b804bd36af513e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e33eb164ca1921b9215456e2ee9c0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c51b0115c09b716082a022443d25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c687ef0f21f743124a27da503696ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85e162f3472f5eab3506976a2f1e54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14570fbd954cd9c799cb8c561ea1819162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8107f14f253f84fef9e2b83fb77adb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b2729045cdc6d6c34cf87afab872164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c19c94f84670c3ebf98856612d771165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727264e8e111653d44297163c4402a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a6a7d3cd7e3caa88f059f9426a539167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc52316ead7bdcbaf91875645ea63b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfc1312d0f3e6023537561431bc949169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696c6c16aa497094ad73900a5536679170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5840d7f853f840f89b5f5df35dd43b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4c790fa9f465eeb45dde6b3297c64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526868f953dcbfaab51b8d0f893859e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436076864d104f530de43b8f95012162174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec18f89b875e0195f687b50d3eef0f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9000531dfc28f822de97c4901db7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0596bccf671c646072abc2abf2dbc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467bdb8ddbc10f24815ba62fbeabb5d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abc7c085c25103aa06a8156b687361179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360f866ae2c4c413521ceaf15767a94180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c703f375c4a539ca2d88c1e5d1be6a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df8f438668768564a69ccae8626398182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8841d243c31c598cdc536f4d57ac4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d2da53dbc3d323eebf2e6bd4a9b88184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31e4f688e998cc225c5070466e26c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e44cacf62a163971f107071fcceb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321a3a60dfe29d2495efda0038c9ad3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f632e833640f8b8cf1117b58c6cb9cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1991d204820860351a21689c59ada189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbbca1abfc89040187fb70b837f0ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeeeaee11fb98b24bb09b6f71104630191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c486c0fd6a54572aa0e4a966d285c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275416e2ff23ce554927facfc545f77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015722b7255618f28ec66fb4cb756e19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be73420bc79ebd45b0ff1dd009756e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e06bd90d0f0b405732fd9bc99ae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac8f4b13d31b70438f22c3d14ef258197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5f34c009794e608cf17d9a500b015198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184775da0512387329ca96879ef5530199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ea59a96c1a92c1e1c89aaf921e997200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8e1dc5d9998d306ac2625c950db3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9583d857f2ca5277b7db5023da65a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c7bf9323ca656caee304d8f9dcea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adef9c179656b98f4dcb03331c0174204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6aead00086a24458d54514a73b2a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf2d6b54a552cd4dd20d01335cc5e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390b2ab3491b62a6449b3bff46ae578207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca99569b330f0c4470142e3a447a9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67660a6bb1b1c79322473dd46d1e032209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1bb64aceb11104a1f1ec28458a32210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4dd397b6933d9d537b7a58af5f4d9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee364d3c042f9392b996d6f76226be26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8020da303cbe74ee30b5b20c05d015d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642723656806e658886d036c21138365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901a67648ab2cde6f514c390a1aab9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a12a5927971ba348c81e84434921216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64adc564f663d73f89fe6678bd86ac2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1790fb6f1f2843f37219c43eab3db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8d7fcb491036f4148cb70957f884219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d793984a931c150e7cc7509cdbe682220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0994d702ee3812584195f0eebcaf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72957f57a4b837bbb469cc9f31239160222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4bdddf58fe09fbcd081fd1b6932e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d28765886f5deedb03f48affce406224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695dc1b2d6acc7c3ff97c88f7b5c61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d154bf0eb1d44c6346ef2188e6bedfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714db2612fb943b5d9b2ff380e9092227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a317407649dd7de7bbe771dd80c8bae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769da1ffceacef5be5b2d7c4155feab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fdc2e35b873e7285c47bb6acfe75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09999e1ab7a36fe1f45f5de20d3c0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b0826b09b7b0e6e317bfb4c3f9d78232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabdf5521fcdf1f3d053d92eb947372233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e316b3ef33e7cfc5d012fde8d48358c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1771e8bb0c189baa32f240a815b6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9ccec0b3931b12a0226e4d80d3fbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82ad5c99ebfa6ac722110fc69c4a9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c913f07c30308f11cb46bb1ce4163238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f82dfc12da8e7711b22f8f11426d2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce8c56e459476c809d9541bdaa0e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2a779c82d3670086d4f08c3ba672e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4e3b460173a471d3582c8a8b731b4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdd7bf08c8e52ca1f855a3722b7616243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6c0f9fee3fe66ea5aa65199746e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e38daf74913ad71af531c843937a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb69d670dcd25ae20fa19d92c207b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c989bba4c101cf640af2b73f8862247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc9376e751686063dce17460ee37f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5e8840ea8a945b6173c1ca93f8573249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e046df3f4a6d1fd73d21dc60190d30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2044a27024dcf1d7b4561212a14e725251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3b0c2c28ab35f27b7df5385ae9d41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829bd3a1f078b1f94096af5a5cc3d51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486fb28141041ca53200616c611907e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca2451ed30f81ef3874a3c22a35114255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ef2f8189f785659d7a82a7b8ff98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8571f5b5505901374588988a162f12257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28cba372040ecf8cfd326f87a1cb7d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd8aa7f0e06b3be88bf3d1ccb12da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e11bb7bc830825d5e63093261e2a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef875f47be685f6cc5d60e9b74346d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6527f6b956b61ddef8bdb7bf6859262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb04ea9f6c22e1851b776c21fca5cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04ad0b76fcda49206a77ac53509cdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc93f32ffca2d54b9e4fe21a851b3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac95824eddba3939f999225d0432f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8d1044107b808803c91a6549567b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770acc85bfd79df791c56327ef0faeb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc70ca24499793f50287b5cc88db9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b28ab86a8e849b4800e5fdb7d475c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa48a2896a430a5bb5efef8b98ff2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404917c52848a7d705d993c8aaeda342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514fdf268cd6ef96d650e3d14e7e724273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f8c74544c23180fb4ed19d6a43705274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85a27181ee52c68b2a1441b9629afc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4f13e3a3ceaaf4f6a9968e84ac852276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fad72fc0139cbaf3754feb8ffa2ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7ef54ab8468de23660b272018cdd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665909c07e2d681eda94a39844cedbfc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ce1bbdc946bad76f4b3d0a54f74a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391141c7e27318fa9528d0577e275b69281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dea0ab07debe6896bc0439eda3683a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c526d69a2147932f6347472d47ce7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854c486378da1e6458a1f4bc0ef6724284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf23d1dd620298fff77fc3649df6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fb2dbcf93b12025b314525865873a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434c054bdba7daaa8511d2f419b3979287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4340bda11cc9f9a8770618c16dc63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69800c753547e6a864ab0ed1fddb239a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54707717d394a73a1a41f2d1fa52b327290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8f3a3c8237eb2396d66fa41e80d83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf32cee9ed00faab851e3bac0003610292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fed7b9e027d4522a7bbd8f17fbde8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d83ad73294a95460bef15161f57a9b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d943bc49063c53e850e759822b53e43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f4cfc45bcf93143f01cc834417b83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaae9b97a270c4b050420714c0a2ba5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b5e9cbb61e1f32f91496fed190e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e371155a2a9e75e6a4b97f9c16edd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8eb2dfc061ccc8ec38cefbb9dc35e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5952b4cb68d664f2b870692822020ef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4cca1ff7387d8d850d87382c3aae0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf590a627c9c7ac33ed99d29d0375d34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627261a6a7d335429c442ec3877b743304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719402ab7ac4a88b8b98b0eb6cc7a24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98af9f142f3582e40350c0ca9fa0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100efe2ffb4169291e78674aac857b54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfabbd6a1b646d4185f861bc9dabd92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443532750d244e2c0003f632c5a5d53c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192297d2074451037576f4ae5f6066b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260228706dd5a32981053b09b453720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185cfc83b9b3002ed3b31d4c2df7b33312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8e0867b45f10ac9e631f336d4d416313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895cf1b773f1a0422ff37cbc1daabbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd892a71b953f45f45015eb05794b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e46a22f7f87a90e7f94de63f280876316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ba0aedceb8c02698a7208283e6392317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa563ed4fb055a5e7cbf1cc1993ecc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3cdb7d8777bc2bed2208a3ae1160a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb12ee110c61c2c6da2f7369044dfe0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13f2d931f7bfe144128073106b65ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8aec13bb2758f8f977564e61a50d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299310a0b6a07ff29dec88e409ceafff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb77c4665828cc9b1b8b517e6ee378324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf6279fe022d81b40c2231671aeb0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f4333de56b0cc326d3501d72f0d85326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d442236eddd3e1efb833e26625a52c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab839c5a7598971b2517c8ac5ef2728328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cb370d73b7465952164feb0520995329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9e2589d7a0ddbcf800af61d9624a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c744a43a6a850ff069fe8e800d3f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bde6052bf80b1b2bda91657543a1a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19279653843d6ae2cf4e60f4504d5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc8d48f480bd08a4eb323dd7c7e06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258613145186578724d58bd420762e16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70769f8ae59773bcb48635d1d4744111336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b8f618693b938dfd4681d6732f6d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be028a5ae11e2d152908436260f54b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1fd7106192f805ac28f49f9f3112a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f9d5006df15e0798b734440dfd91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112e6bb3ed9a7fe27ac8e390a837341341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53423979387cb370ab10fadd83eac5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eef915295dd8b44376ad5067814e89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fb26c101c057752281661cd4953ac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b4634c29e9a70970ce30f49a5825345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a264d0949d948fe0ca8d5c1da0c266346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c151fbe123cb37f78dfcbd9b62e4437347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a06bd60a504c25dab649851931100b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d629a4b1372f14a0f2669502315f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca837107caf7cc251f684a4317b5334b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec59eec47489d71cf31e312fc1249d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480d09e6aaab6524443e942b9063ee1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8ad339ec08094cf99bdb1b41e6bf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639761918b232368e65a1f7532c4d06354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde3a5036db44871153281f53c7c12b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f730367e4cefae780c01cbeba0af292356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93779471064de3a29858896852c6773b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82143035c919b92f8f29ac80aaa6705f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917d77e4ec232f5014a44e97977cf7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993101ead8e6daa17fabc7c8c0f79be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44023763f52d668103edf7ca53b4cefd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5a44693a4c9fb3f7a2e55d1cf120362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcccd724963e98b1206be02922ce72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db69b04d733612896247c7be9dcbd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f376b84b1e0721ab097b568a69ac6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f74ad97e6958d830e46ac6c75bb333366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43950e6713c011e123c676c1ab700a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a5d0e65dc8f16f9f7190f946c7bfd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6344fc23244122c3dc67706e4a0c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c92b907f4d17a9a1eba9c13082710370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612cf904a88b5eb52bdbab0ac11618371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a45c52c2c471d7dc421674ec6d40f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c23aad4d0fe9bf79b9d837f7a337a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a6fd0dd2f6225ce67b67b6a31915374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f8fbd1638f5c5f34310ece0f4c41375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f538f64981a14fc73fa1f2e912abf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6c0b2d0f902b77b54709e9b398031377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4477911e58c351cb31d935f434b46f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>