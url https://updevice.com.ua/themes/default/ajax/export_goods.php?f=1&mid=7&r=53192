--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f2077dbffa18b4708c57cdef34a521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7456d7583c76a2d08086ca228a4ef772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218e1736f9ad26b2a0799f35bc6887f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432721536ac6b5e64237edb2be4aa03b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453470c8a98d98a4d8ef6182204ad32f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67596880ab279321a2c36abac74b41316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32507ca4259600abfc8f4ba4a4ea5bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de9acd662fd9b6808db74b86149d2a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0265f39c06fe6482f156c3a7ca22d0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572d01904d3108f1a1e4808880209b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347ed0dcfbe60952676654c671f13f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e45c657fab9db66344c7c642628512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896df6b0ffdad76d3effa6bf520ebd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a3346afefb0ddd0ce851433436b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10e05f1abd435353dea678331f2ff415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9edef9ac13e1f47e0c277e01c7cf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef6ceb8e7402ccef9047ce5b2cc4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc08fce7504eb032b0ff2a5db36d9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5002650e67a142000dfdd84053484ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d0c9ed9e0f5d7fecc9565230215e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b89cfa0bbcec4bb123121f4b34fd5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5d4a8743ee5c758a4f3b8116444b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1b508f5a15687d6ec17dd3e29d8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31888638f63f2b142bb97c40e9280d7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca0a2c8a017e7709f20ff41a45d7e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742daf4b4d14768b710c72d4c1a9923326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9c0b33aaa164387ee403c2de0771a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c878f56775d10ccca2ab9f777373628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b6d8f04b0342d81d7577a1eecd7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ff9fbb67f82d6b1791be8ac64570830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fad0ef2da5e0bbd6a88ffaee26d15631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d141d7fdd25e70d7b77747203939d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cba5a5568c893b7a00d0138bd15cf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bff202c4b04d9dc31707c9ed5797534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d5c837034d4fa44a0df729290168b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66e3dfefa4118e9a581c15a760a6d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb14e89c6fecb7962de1f2fcd9565537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe3810a9b48b6a6eb781640fb6fddd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a708c8638a8338134c77f3fa3bff8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bface5e9c96b384c447955ff31b36140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa76102cfc2368592667ee0bd26bbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce454a603f4b8dfc171f38f71739f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6ac0edf952f0df062edf9c761967843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64ca3e1c0eb868193d5dd56331ae944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54a553b64c364eea34aa69b53357e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79882f2dbea2365b951c343e9ffbe4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000a8a6a42a380531757906a1a21e7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741487169581e016cf969b91ef038c2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3a87d4780151d3c55338178e5d80749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b5e7d2e92aaba672feb4b947f3cf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2f38ecd8d06e8b57ec2d6416b380651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94563ee97c17268fc99df129fea4f7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d5e68ce406ba3c5f3bad6248721c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb7adb6fc43d94c2932abb3315c6c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7b1b9c2591f3ee8f8ca6def1775c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f1396385cc065485e24fe57ab75dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cd980ed5fc1e1b567ae81ef1fa5a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5635f4819bb928c79f40599b27b1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117fd8ff76fb73305ae48daef3fe14759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbfb9d0749a183e9da489f69c485860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a01fc7a5aa45671173d4efbdaef9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d63132f29a4050409f2b1271de36662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3e3fefabe62a04520bab8ee5c472163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7c8af325e40ed1718a851543e3c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8295dbaa0c391266bca9e4bc59e9a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038b09d7a9a2f6a199d4050b7a12f0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82faf6060f6de1e0a3beaca49fe7e0c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3ac049fc988d65349a239a2190d4368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb40b14cda731082b11d72fc325c9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c777b43038a07a410e9dc0699eb0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0cd6bf71e4d365643785d4bbd230471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b16d6a7ce33d4e3afea1ef43c8aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310796d471a48f04b72c97c93940bd7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da8250b4a094b4dbe5a5e63f9fc0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4fa1b4cdba76037d80a2a5848b3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35b351e1e76bc66702f3ca60d7acaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808af795a5f3fe406ad04ee316658c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970968a56c08fd9db8d17de50204be878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025f81729561ed2e646dd50b6c7ea7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce48f270191b53c650bec8ce4b8bca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ba28c61f6f2f7a58d172ae06ecf881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49c8b342a070a899fd6284c4a52d1782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9291ac66dae529a9ec5c10af6364e5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed526172f86fe363f645072cfc93232f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880ff1d8dda1078a75cf1842c67374b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b538f02999fabfca3021662684dd8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472b199f42a5373147ca2e981bfcd4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151120416b1df623126de47b8a5561088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84601e2dc11cfad61c7d93d0d2e8018089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ceff89a4f19b1c3cab6e4cda4cff690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c9a511b6d7d84d51a614769f0ff9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a121bdedf51132bf8855aa4316019192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb14ba7a3eb5e1511fb71c5a11a3b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba3c6b9f9921763d7f45f11c4174e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5e757180283e8dd05c5e7d73d8f9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb779c9881618b04f7f8b95f6996596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc369ed9b906676b554c01b418d9489997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b99e4adf677365f36a0e22e7750c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f9ed2351451c6b7e9e194a549af2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41110799e8d89f57792a4ee468f9675a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad6a7cb356095c54a9605ddfec5622101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7bdd491515b0f18a73ac77e04b63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d636a65804860f6d146c3815ac9d30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d76aaddd842b74b9fc2a20b5165a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55597fc38fd248a8f672908a1c16a2e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0feed20e793a6e5bcdd841f11ae0e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf43577b356a480dd3bfef238f09a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6a9e718f053fc85e21e5a25d455c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7ae2d61dc7be184226d76dbb1294d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90db55ff11bdae4f166ab6bff112be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2231d261ac18268faedfad83f86753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed57262f47b327448b18f73580733112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96219b93733d4372bbf986cb234e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622f3ccc32d0514796b8263c71eb04114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a191cb5b67d39359e9a5bb12c8fe3a7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89f9748df5a2969523072cd1ed7ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd1e95316f4e2abe2fe95cab87de1c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da916f690b57e57e817678b73f1bf14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686a8f97d7eaf82cb71dca24cde635a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4019219b9d4962aa216fbda14a3a64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bab231a53ae31c3f0650236ecd1b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc942aec5d9696d5f540488e946ec0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45396c4305a3c211b0024cb6e5279567123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e593c0942ef8f9f56b2e5815b1dea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c43ac3adf5069a5748fa1c63fe7b08125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaede0c389dbcb26ae18f2662d539d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8cd86901017d28a7e82acdac2744127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b959bd1fce3bdf0936503a1889a5216128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049b1f85b6b77a116c9119b8d0ed7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fd9eaeff38ad2effc1700acc6ff7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a50330f05454dce5a7b475bdf5951131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3169e063110e70c22dc9ed159e2155132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5df8c60b33b2adf7915a2fe4a29d07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220ed7fadf8b3e8c18be8dd3cf8f61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac2e1a71aa4d77d561f8e6f0a8d924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0bcd61f6c6e82396a4f388ad8d7ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aed22d512d435698ca1d9180240698137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44a079eafe03373bdd14e01f2c4ff3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc79de549476c542f96d44d8493a7d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e979365b68382befc425da23fab56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea631506662dbfb2db657cccfa8dc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac67749c9f797255aa3509bcf0f997142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485adc085a9c5401bb4d3a0c3800b0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9308e4e9f9bc8f1109745445200af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb416b39e20b6748dcd22e64673bf0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea031f1076646ece8fc09a25f5aed1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867866d5d4f80be2fb041b07474b4a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f34be269d948c7043a4e008072c79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c588bfd67e08a3a6c361fb815d9d831149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151287eb27d5d96c278740e4b4823729150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424a35aadb87290485cdd8c37638774151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c517921996dd081eaf4794a03fce6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655f49ce585d4252c20306339f2774c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c6593176e05cef82d1853961e4a65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64cda343c952cf9b0b1a08c33ecfeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97960af4f32f602a7b19f3255d487a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5818ba86bed580fe18fb969055cb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029d0860ec0cc2df4709013a1190e4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8b2e3228aba39f046c5a5de5b95d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8935de5a963c95e640588c0b1ec932160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8c94dff1c944a8ba847a0b999d10161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc6fdf122873148e8055c57ca99b45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0ce606d9d2558531635f49be80214163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4759c00c9c95d2ad19e8b656daa787164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7580c3a7296e4d905756cd29732b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd736cfcdbfc7b6e7a54a87e163475a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c00f51c18fb35e98a557a78822e1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2b071243d7f409afe65953d8db5ba168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588c10da0ef776eea2faad3d9d78200169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c13721e48470e72cf2f677c19851f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c95155fd2f515f7865064f2f9b950171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae060cc5e05a56b94ecbbc2a47af190d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e376dc0191504b2133bb26099b3295173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5d57721c16e558a2c84224e9a3ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0b6e6b587cafe17bd40d8ae0d413b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ca78bfd247c07f8b40838f1c4d9a9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e81f0eea9366c0daa2569695e7582177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2e3e45c84dbd7d78ae467acd1b9fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6f60c27d00ca4e2ba6dae246169c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae8599a385bcfa564e5469430e554180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208004f09f17b1bcbb3f9352fb2559a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3a217a8db95e64a6b53a57fe4f2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b0dece50299afb1afac297e4cd33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b1db844f05fc74d74c9295729b05f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5133de6be58f45e8c8dc15813920a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7441709096e4890ec73e928e3fbd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25201761f47c8092b0e039c797f7ee8a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e5070eaf5e8df3a9d9c80571f822188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf7f9e151cb5bbd436b704a204ece189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ffd76e6cba33f2563b23d68999f2e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b7a4a21726971c4861e3a34e8cb22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60997b1ce03de9061aadc849e23910192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913fd880be0b86137ea6654b0409a51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25de4d4cc51026b8367e19c21fc4bf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58b1714986662ad2f90c1cad258d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3a3eb664739dc1759d82e32a238ab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edd659de0ee8e17c85bd324543ea2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae71f01367cc578978eb89783da483198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7343cbbc76a6038147537e526f3d332199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e98e978666d15e5f50fa4b85d684a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5d48deba006572002f03699256661201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3087887dd0652bacc8baca1d0c6c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a88c0e80800212f79ecc94d7d41c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53b016e5e695c995d8d8f437dc64f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a46799c5a11d698a5c25e5e575e18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb841b3fb285113d8740ac8ed90b531206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c951d625b074825dbc97b3587d121dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88722fe14b8fe457000ac4d8bf21d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15f7ae9c149693ea042f9648e5b27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e554f31ad60b1bb99a639ad782325a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440152f4099138023eb4632395e15ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eab4714224b94d1acdc07da90314ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7bea601b8d4558b391edd5f0e731213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ca983697e2ebb5d760d35c560efb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b07a9e8b64b9c46adcbde66a9a937d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fa50449f7781c43c2d11924bece21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4567c1f03c03ec4c38580383db9600b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79665258135c719957f67949cd5f3021218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7b7452dc1a3c680870d6b03cc450219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9f0af21708c67d69ff83820d86df6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc3ffaea13c526d3c91ca7dbb319ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd110d30bc005116e3a2e5ac23700b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07db818503e7f6338ba64fa1004e4d31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5463f2318ebb6f1d5e4858411c2f8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e4f99795c78370bc0077869f4c4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f002fb51c34df19e7658f43a8da012226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ca81076a4811a4349885a2d136422227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d91aa92ca406033544551d4b4232228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444241d74a754affd42210144a8d681229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff7f1395f3523bc427c90e03e885e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a714a0d4dddf44bd96d8155d06468c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034057fa8d46488875785b9e64b72eb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f481793da9b2a23573256f7e74ed61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af903acacf45f9097405a87983cdb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c8e1b9489bcf4e8be43bc01fb737235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0319531b5f1c35a272282d6fc5bd9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e716863baeff1cd37796073cf06b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d68bfff971c488283bad24f30d015238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c866ba9368b850f0c08c5c8262b487f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6712975f9f206b2540ef551b8e78c47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b9cd07c9ff3adfe7d62118d2d400241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d31c25b1f3380194993bc6a1b36ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344bd448d5053d1c96cc0be71b3dd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d95d9a30552132905a4ee5ea376b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f0fc7bb02df68680e25e63f5422202245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94241fbf4999dc4e7f721bedde3b8216246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934726cd3bfe1a58bfce750b636a75fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688007b209e033b9ca365bb901c5ec3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81b10c01b9f01a09f22c9b5f49563a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20733ed7deef267705f662700f8e133250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a409cf0623b23a7fe6430f4df41df6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdfa30cc0843dbe2078392f90a74cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd96b42cff1c3f64c2b9957e20f14f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bc1d1ac1944881ffb7834afe00e7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfa5ff02e84f842f3037cf6a786775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543884187f6dcea26adf724befe90e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df4fd1e81f331213d744f74b56d3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeffe68c1cbed26dd2ad1818797870258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223970163af684de8fa0586805d9b3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b700ca45dcd10d6ab093d4908c86e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d78fd1a94748e4428438a87c79eac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56276529e75afd973a19f47c3054fc8d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ec3055750ba4a70f77d007ebb2a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25138092fb3ff05422e2f9c584142afe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f303ffcc07742a19ff42f35777272265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07136feb039d479d28efd70587b8a54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6826c40f9054232062832e2fb38d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495956896919573df3d997d1be6f9dce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e03d529afbf265f27a8f59f2fb529269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bffac64a3d456cc04d69111b579ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3544b3863e72ea61bde89fac9ae63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f01473dca29cb9f1692e22f03bab7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07ed0d60f8ded8f6282f56df9db5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fa3b0b424822cadc105b511c6fae9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98dfc0424f851ca8ad8fb3d1d08958f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f81c15456c83c7ff6ebed73e684b83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a1c4d85b7fde108cf937a0833cdfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c02006e733cd23cc6708ca3cfd11c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32295e1062df271491b1122051723812279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ed67461f18a29d3108a2bea4a2d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c067a89626f08213e5932dd1e6514281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489758c3694212b12cac15ec76ec114282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346405d5eba69364be393e09330e3a91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0148b3fe193674505a560f2c379a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec39eb89d6fa3ab54b05a5aa78d733285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d394a45316c36cb4d172c017926a30286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363019a0f3cd348e93c06af7b5ac4a47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8780fae44c74e13e1548d50ef6efad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7b453f6895f21da97d7131a8b479e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc249804f401f353249d3e8a9084814290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960472878dc0309f9026201e89562f37291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30ae64377594fcba1332799ee34484292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80614a06747991834de3e61450159b7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02247bf2a918593a73818b1822ea4f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69509be5567b4c85ea7f60573aeb834b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a77779a6cbffd0a42e5e1ec641424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d0a196767ced2b24c9898d39c344297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a032790302ebc8489d47e83295238ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9289bc4976fa9a1dec4febdf1c59d60299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc23bd66334d6be0e120fbdc6eef54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4bc5d6540f7e2a97c5eb79c5c0f09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca4742ba4de230b209ffa5a80743f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012fbde7a236dacfc06460d79b7e5da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2c5a776217745eb6e2154458b1bf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e16a32c102bddc97f7c7b2d0b98f82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc4b284fa6f49c64e0bcc0c384bcd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c40376339141e01c53bdff240a8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9f1bc66ba1c14d462fbf3f53dee3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7b86b1f44d110e25452cc9c603c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e81f954d332946859f02dc7294589310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84c23efd7fb4c2478093028e33139d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7ea3408aedcf89266d0f6e852431312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5c6f84197fb3650c777f0dc43cd6f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08186e576d04a868b243d93c55c3ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fea861df20af90f2880acc92cb380315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b412126d1fdb26c3053c3ab0700780b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb7bcc2fb664fcecdd223529f968e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3aeb635f6496cebdcb8f6fef0081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b59935f27a4e845426274689d78b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5754763c51a1656eecb3d2a16403d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414dded7fca81346b8b089118116c66321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb6ecb929025d83a3c5877682136bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55322c805741a01ad0dca10d88ec270c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb284a43143ffab5ba13a8af9ef69d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe83948eed72c02d807e0685f2235e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec392675ceb3f5d5d8557e18e1b1ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004af57976deb238b733cd19449873b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c85e465f088b2a4a7e4fddfd64a1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0670e27cb13caa870bd945f87a66a8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbd5d973779aba9b3501efef3ce168330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77539373abe2d5b06bb8cbca8a354706331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e31bf77a203b96dd80a233f7ff14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232bec0463c37fed50e99ae7d3c51b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cbec85c726f098fb73690bf7d1e07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c87fa089c22880cba8fd7c1f118673335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e090ee8d916b3b55d81f1dc6de267336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df7d633256052e8c54433a811b654c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f324561497a0514e9fddd1c0a77b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254bf86ef34ec14d45a90c9b6c3d236339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bc45d9a59d03df3df8eaf0ce118c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f1e100c01337ac75973f4437c0755341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f491fa3b10616722ae848230ecaec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88570b5f75717e48dc72bf584d651d27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9d2c12872aa6786e4bbaa2c9f7819344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c934f132eb8807273ee9d1f89dcb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c565044d692e71a2610bb54a463f67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12414286525f6a1ab48e20b4d2023ce7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924af973af0a46f0fd88d615049ae3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af3b88fe4b2891e5cec1d25265b591349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72379aaff89fb728a9f3483363cbf38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fce93b9b7686d2fc50e8c744e04f5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cd5f42ad2a40b6ce8104925cf4ff5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4049f92985ccc51e6c81ef9a0c46cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c611b7f28b598bcf11ce4401e146354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1783b5ffb0c6591c6cb48d99eb13a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7929d06fa6405a41a55cdff1e13de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf705290c0739bbfe5abb2e8e909557e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8340e04dc0f4a6c8efa23bd6adefb6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b71e2f24a557a323ea226142062289359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e672880a9f58d2bfccd061b1c6d761360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb78783968779ee48928670cccd1e4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399efc72cd1175835388b1b65c6f346362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a191c7a6b04cef4a6a93963e6118363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d69f0b8029c8f9f6d6de2c00eba91364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270a4bf5ce5e380975ce5fdcef54ff3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f3b7bc96c433afba61c1ee09226d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed82ddbcda439e9bb5ada3a0fd9e28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cf1654d8674a4eda75085122f5c77368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5386ff5343f20cba05d466cd4d44bc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f17e1ffa538cc305ce3e30ba5f55f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd8d9b036ea5d25bd2d06549d4822b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e228b0b1585c0beec2c3c3048480e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c501e177f00f2bc29f62d4b4468901373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6676b26b4eed5740cf4e9ebb4f0c0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac81f4774c6804884ed4bfb15e5be6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50039bea1f47b9d7d2d40a387e4e3304376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2190d757420caccf84db9d094248db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d92a9b39f63b7d9152f7e61a6fd7b2378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4439a59aeb8dbc59f73bc4ae4974bb31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c842b6e06453e39dd07a2a4c329e3442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e079bdb383eccb7d7f2840b52ba743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221344487665423e96df5a43c3920a224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f13ac1f6aa81806a0269a089e7275c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e039e8d9b7790898e2a387768bf3a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c93defd8daf754b4617a88a7f71137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d441a3ec912ecbff746bac3e4789a9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e4225adb2c56a8abdfb771c19140f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c97562416b685caf23ac944cac4d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46b41aeea1363c9d4cb15b044a157911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d572151ff6fdf0cc753465f6063cdf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3b0c02c12c965c90cb215b7ac78d413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaff7491b3f6d1a5f770b3a65ec109814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896de297b801f5c37ca2d980ddada7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba416d36d9bbb36308169eeafa521e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd5c66d9cecdaa75b374079f5799c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ec3d330b8ef0260555e687c02ba5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a0b8b9f94d03804c38e5e92f09f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb52f0827216571e7a4f90563bf7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90150090f4a0fb65e21f95da90748b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e2a6f87465d67477d1f0dee8bade22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789d2ff4f9a3972ea0f509dbe7b833c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebe27ec530309a083967011122cec424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb742a454e95ba2a97e420757e79225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1acdffa36323f171cea68312d2b22126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d437c87d6dcef2e9c28855a604ab04f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d6a9f56f64c44e833ce6c6447451a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8c11b22709a38a7c4b4cc58c6be329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3598fea045d625a984973ceafd06730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970a107dda88b8d7d653b77d2c3b6fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f976b639b5292909e8cb3c17356a9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9407f167c19ff1c44f01a0deae467333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931adb0f603ad1e5c3e55bb2114d40834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9504f3e1e9d4a06480e35f72090001035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e94768281138f28617a380847fdc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebde735f71760bd02570ed4bbce6f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424769b3e4da911711b0232056e0e2dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef0599a92e76cc73cd411062b5486b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212bc1991b95424033cb851265989e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff5a7600d0027a382c85460ad7ea5141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625c480e3f68d30bd21e8620ccc6d0642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928857a63c0e6fb2518584708772e7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffcccb92066ac3a7708c5cf70f5ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2373baf7adb93e367ab9bf66677fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285bda6c587560017906043c66799b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d3571b1c1d1bb24516eb4e72dd8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252a4af3ea56fbac8a153440999384248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283fb162e3b2c0cd3ed535bb1439ee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69cf437dfacd5422731f773d486a2750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba5ee4685788acc076e0eb9e2b2d1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99393fba196d1fc2ee59f2d3ace459c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93346cf454e39971af097f50f098c40d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2eff717b92ddcea996c3ef215a54254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47d1291cfd6b9eb6aaae9e7ab318b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4cc3592d257c16825e97cd56dd3a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0249da1e09f52eeb9b1e266ebdcd9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf3205e8453a78b64120f4f994f6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ab90b55f21864fd8be072d2f6fd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93ef27fab47544dd01845bb615179660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0e9144e90752be1441e49a57262df61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1baa2651c22facc1a0c12b9bdbbc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84a3c5d5741fb0ece1786ff2c9b0cc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d61e248e8778f120dba9979852bd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb4261cf868b0b555941b19daf7c4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e23b4398eb865a20d7d4f483b0479666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8786e0fd7e117ab026024443f68b41867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c49f45afac4807002c0bacefaa7c8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc7d6fae38dc2935eaa848b53d9f2e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d7658dd9113dae2e9a6dabb427df870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189627e8c6d6a5cb1fc9de156da5ed571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238ba6dee330809efb2d4329c05687772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d701aff3bf5304e20feb8c672f3d6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7baf53270b9ce7be0feb177942fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5dfe1bdbae39cfcdd19a4a5583a8475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0ece69f2d7d0839fcb18efb4c91e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69e64967c9d84ccf7f80b67996aea177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9723d527375ecce0186af2ebf4a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51718b5f57a48487860a35748bb3fee179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659549fc591326c8e69874aaff9559080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d9601ff39ecad3bfcab721469234181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ff902451e9bcd215b9835788e6bee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97189a64704de22574256df76b66ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eafbb89e7bba0f948f82ed9ff1434784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccb38d7ef4e871faa7b4227acca9a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ad957602632d32a36c67a0fcef9c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ecce49ffa554fc11c7cc9f98b5bf587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac352f0c5936589143122403efe7aef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fdc4cdc94987c0cd2bc0f6855b6b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f832b102d7017c041ef14eebd1c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939c1a1720a18759faa7f621abd80091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849381660eb10c3b268b3d38d14d94c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef67e68a687e27bd7cc56adfcac6b8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275276ad85799d03aa487c5a2a8d6b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d3934ffe2dec16102776b524dba7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a5fc4da1a14f08b66a4fa5f42519896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d9326cb74e2ec496253443299f25f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df56c066fbf3e84b72060ced6b3a9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9b389f3412d7f9f196f4e9cdf1f9c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9736457d32d75231529a00020de665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717cb17706db307c313adeae4a54fcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ede54b981de43619d99c5e79fc6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25ed455390dc091c185759330017e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b19ba4fb84a68b3b717918395b652104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631bea6a61c036be6ee8853c60c9a61105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aca3e2cd0ce460a61a9084decf1ff0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a03746b5bc691daaa8cd86d7f92a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f294e5eea91600127aca46c121a788d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d880246760576ceea42c39e0746d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667a8c13b537525b0664cfb092e6e20110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc73888ccf73ec7a7380138e6b953a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e25dc16fae7f3259f24c26ece0514112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f891db906c73b84dbe2307f6f21e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1a9162b33c3af47191531ea545ee4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff3bb4c1fc6a938311ad37ad559b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778ec052a612ba1e26070aea8665db6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d90824996932c63adc9d18621fc19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203376fa14e4742601696e48f49df2c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da5933aa210d89abb5d5d358fa92f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599180a338b411dfc18d80d7a113e903120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268febd2f36b05d6b24bcf9b77ddc27e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eba4d68b6a9d582759b617fa8edf0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703408f99b1e93d188c422e8c9a14b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789ec075727142c1826348fd0b3c4be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb1135f5200b63347582c524ea070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eda25f6fa2996014137d09bbf5daa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee445b7dcecea249392a8607559d23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740b8f75bb87a3122fb9d5abf69131a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26321ff633aadf7db74f0eb25f324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30933a19837d205ed07d6b81d5fc289130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9ed1f72711db2d834162501976c72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14947ba06cffec1ec71916ca1ccbf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0b5d9907d66f0ae4c9d4c289501ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f817dab591ce48638c78a2803d216134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e277e9353a39797a66132150227c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f912dddbe82e982851f16a564d8489a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd806774bf2c75980c2af7a794cd674137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215992018707036a1918294b7fec07ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b914f91ad095395f58810644f17885f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336f154b40c925a77f81d825a04abe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db18c2de3041cc3023deacb5e46239141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554854ad3512b7a963c5c6dde58f2e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038e9e35dbc989bef13de2b1911d05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed93a91190378ed235a18136a3c3b5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60129418166c1f3562d28c9687bff0e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095cb6677db004ab4b898cd630b0562146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6695985a51afaad5d5c0e1cef94ad0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f655135c4a6f665f0aa9b3ce7e428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c75c54632c37a46882238f08b10fb3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc47de0ba87bb8a449bfc47b695e206150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22e1a13e5f794c060fda162386debf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e187c81e60b4180ef47248ebac571f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f76e4e6dfa806a5db4dd345e5e55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feca95e290a769d81c344d214c4bee8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073c22a555b8b557f4c4523965af18f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ba5d30d4fa4ec2cc6d7f78eb421c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04487ea8705bb64664a23bade9021bb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a12544d78da4133b1c2ee17594a54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f0e9bd4745258bd299927bc27bef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a795d14e145ce46c214212c1f1bb20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb1f5b598f5fc6ccf3f9e5b0a585e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487d6d1080bc5ddba10e78e4ba0d6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f0c5731c0064eda926b28105f029163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cf41b6acc889aa46fd8bd2787c3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbc5d5ec5cff3506ee445c1d98065a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf40d34066b4f4b85c39468de17e05166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f96c75718f5d105ca8a39257af6c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4032a67d379984ed34d0de2fdf7c7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31949a46b296aeba3b6c5a37ab690a28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5585cef83686730e5634f5047e5282170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a14e3d3465e2db08ac3f354bfe63da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f44e8fd0dd5e356ba4cc4f41bdcb45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779e95679da8f4ba89ceec6a4b0605c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c71ff146403966b6f95c37d152de65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04e696f4adf9b452457159cc1c3852175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1cfcaaab0f1fbd75784bd328759f5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ce572306904ebdb784b5e96386c94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee4844f72dfeffc47487a7e9ee0ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390a65e0158a3d9cc097a3b6d69e1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d44ec7e7fd22e25e31e3ce06ccb938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca08c1c879b0b0d8b21c2d9766c986181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0e32f7ca9caa2200eae208eba5832182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3caf80ebe6e6775e4f2c15a1fe9572183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3d9a640855511b35e13850f66e5e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5118383ef36f32b43bf6a350c712d77185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b48b649bbb67ff0f38159310e8145186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac181bc6428c876ced516235c82e6494187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b26ea2fb355fa028cd7875716955bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4dd4125b95ee06bf902ce48bf0b684189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfd3d0647b952b4696b89d218d4f54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d164c94d559df5c89f5f8af23775ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a426317404c1a8ec9aac3460545b1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409e6b788a0567563e677e6d8a0f6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59b869cd23eada3747e20659b7175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c9304a605e4c35256377655c54f3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a92d685c4a3d22573d9e1e1c260d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7afb48990806df4b80fa5f851386f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ea43077528be7a36d8740a3f88ce7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1a1d68e29873e4d6f41d7539bddf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e339c474ef98b73bad628792342db5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9efb81390b30c1e382ad55e458d2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c2a815a9c16e4575c4198a06e8521202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281b8f2fbb50751f2925ce87fac5d63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126772a0370945d73413b58a434f79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33872b051a389905b9451e70348e9350205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6e0994b53753820998c138abd867f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ffafc8eaf682a0e25fa0b358ef205207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251f32cd1b597ea38db8bbae76b75c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af624da7d956c45f933ac1cf9aac37c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266898e4c32d213959912e5df52d8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd46835bd115b867900186a69ecb1c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92eee996089695daefaed6e1aa8866e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2196b0de4ad4471fc86556772210c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed7bf963bdedada1d9f83a186528b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a03393bff79c8f6fe27ed1aeb4064215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d67841f9c5f8433efd916f147ad36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9def66be96b093baad55000a09f34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbeb31914bc81f9351eaa90bf35ad5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e829a9da960b6fba5365c9ff3451b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f545508d8340511fd94f75730a5c74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb8f7932ee4b1e8f3f45f0a5cc818a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598fd591c5610324010591f898ab3bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6bf58812dc4ec56bab623f28cba08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04e1b35e9f93387829adc2a71042f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159a69e8662319f40e6e06a63567b42225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acd6ac5c731ec268cf6a6ea9b2ace5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d8b23f83922ce5645af577eca4270227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e8d723058100c1431c321bb42ba9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8936cd3237ac112ff87fa0eee2790a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460793c585976ff6cb36ee023ac391a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4de1059dd7747c868b3851184f9a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db4a0bd658ba6fe7c27a3d05d9be14232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe46bc8e7a9b8b856edee5e7cde13b0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17457e24ef5bd73f49ed633354c1fd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8be0ba3b67be66a3fa8bca7f9b6594235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307697f0260003068ebcd8c40885235236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae50d80ab6f3d6083dbffc74bb85c35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81906b5684cebc9feb20388458829c81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc001cb18636267d5f98d906f3d1295239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ae527bfcd8960da24eb6355e0dbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700714871f68867ecf32f7f68469a640241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ccbf7ffafb9c8bb4f45f12a1614a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241433174567b88673befa7ca456ccc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8f89ccb033721896fb77194169ef5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559459341de135ffb27c74b61b2432a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fadc31950ed06c0c237cd74c14bfc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad162b7cf862f1efdd42976f49dfde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfa4cf52b90ea25fdcf28f9c7f5a79248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120829792f1d5dcecc71c2fafddac24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25a956ad7a294949a8cf40f8584636250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc5f46bc43d3aa32844841b9adb171251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d8d0e937a48bcf58623b66db2bb37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94b3d164590e1ea37915b63cc9fa41253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5ac0ea7877cc43fa5ba91676e4905254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb3b24586dba72e20889d36cf487c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24021177039a5873379b7aff1ec591256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2824f20b1617dac9ba88916aade4819257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff770e236b93b205802aca73ecbaa6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353748e7d616123394d2b41dd5fc72ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf6359ed501e10d55b8439c266ff8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85490d2aa2b0475e0619c715092f4f3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705caf463ba47a54d3499b17de49dc6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d98a3c76207aac43fae33fdf46cb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa734b0cb4d6a687cfb98dcd65bf580264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17a6a00a0d8e5d0ead8efe3b58a382265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd8746ed37b48537655e08df8b904266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1620d9db58ee4c129a754249e4f026267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d53bad2813505244e1bd53f285444268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14c86180359de1e2c54fb64d23ddeb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060167371b6bb261eedddea70297b3f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dc6a12337401e7ff5e3fd383451b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432610a2197be896d260af6de43c59b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ae9186338581c044825c58c5afc09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7725420e74b2ec1db6ee52dc116d6fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc87185807b7b6940ced0b3b8c79b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8359906679c07f6047dcda970724cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517a8307e5ff29d9c717a1dfa9a0e24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec591666951870ba9e785fb801bf8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee318da536d30996a41fb3d968f0e14279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca658cacf5f214342d439a3b2a7a8cf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c97e6f669f00a95bfd9dffef4a3d9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227886391ff86aa49de3640bf053a03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b054a91d84cde3ecb031c73cb082820283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ee64870105d3c2d346ef10e2a2c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547d263e9219b3adbc9236a9c3b32a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3762cacf4e6b953fb8508f665810a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82bf26d805d3e483ec810a2a1745e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a59f3cfa194e6abe7ad8aca54e8d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c95d3ac97ef826ab36a0c969fa9f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7138d973f7278751a89b36493d5c96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5423200aa1f58c939793264e928697291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0471daf3ca0a9b3bd32101bc64f4d53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040e8348d723495266109006230805b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bdb20ae144b7225ac8d354dbd743c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdf9a7c528566a30c876383cdfa890295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87caaabf57dfc7f14ae8ed3e89037296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f5e02130dfd6693c11c5276ad6c66297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee9f08768dd1dbae46d05981cc01e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b7a1dedf3525e5dbcbd8d362dd2c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e9e30936d0533bf19dd53d0ed1234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc818b44a902d41066c7fd1ee33e982301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997eeeba670bc0f5e66203f8d24eab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4922430f41ce7fe38675dd2574dc4b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0db2a24ec925a9f657fd2ac62317cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a88b26f4dd97289649af8945ee76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6185be25b0d46711a93ac85f32ac3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a42cc7715311822cb00d37477a8c8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097009757e82b81c8b28717475fa6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abfe3dabbd0b67bf64f167d9d056e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593885270031628a395f0aa43434ec44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b4b4860c7015ee0a35787836d7dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237c61fc7e98090ec40aabd251d338c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee011ab539414e15eea10a744e76df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ba95c0c0a497f8b15a77dfa14b31e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc121ea02f352d897e1fc220de0d564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283357bbcc57c4a14d6343ea69cbb91316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c5bff5e67f1a643de7fe985b80bf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae0ab049a6eec9e523ab66070ff210318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce0ebad403e9b617034bbf8b57add6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87813874bf8f50f3d2553aca096a591320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd11c13d78c2adad5da8b265a1976c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669a965b1493daa0d316132a41b3638322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c00c62dbc8f9bcee4acc1d455d70b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2ac2b0b5a8b835d120a2430030abe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65627987bf9a4c1fd85925be1850235f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d9662b6a6dd8373c9ba17733b5264326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7d744e10315ff8d39cdb595bc72c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16283fd8e795a96fcc746a7d6138605328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82647f0367816286b05ead60f8c12daa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc13a7c83a5e38db1aecaeb1425851330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f955d2827b3dc244d8324558816a86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86214fd5c7830624490ed688e2f5cad0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d266407e0ead2dc3a61acb4b714aee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3233c749a2b97c5ff062a3dbcd1f048334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b9bd93d5b249f02ea4767009c7fd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c57634c77592f12eccca6b575024b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12693e4233ab9c369e607716dcafe2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbdc5afb1995839ccc4885d3c36151338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b416b0b76d497ad7b7543913dccf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e29d9deb9eb4e442fe3b08f0418e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec476ea356a0a92e0060f34cc1fcfb30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df9d8c422c4ef2e8e6757fe672477342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54965c3b5245cb0415529635f64646d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc646e2ae898f2087ef43320503ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc11665b93d917d96e0a6ce6931985345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86e29c5b43967e9da1bd38c7b8cc1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ecf69bd9f0f804dddb77b2faf8c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22964cd8945f1cc3ac9b8c3c28dcdf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db158a48ce7489af3feecc19f9e11c79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64660074cdbcec4dbb5abff57edd32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e99b66d5729926a76e081e16f13742351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b5c4158f40ae30775814b2ef59d3f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73cc861c52564a076e8eac7567748f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8b16e39242951821d4c2a1644d251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17112f7346ea64841b5a26585a30c1f5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e7765ff6eeeb791c711147b5e4b8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42810f7a6cce996b568135d60520c93a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397147d13ed15473a585c0643ef06cc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc512d0831c66dba6b1088d35b3ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f126d9d24d501752653582425eb0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb4d18fe4328c5359971adb0f729eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89209164e09d81f25fbdccf334834a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dbc3a5e42108b251b9cc53e849354363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003ead042f0e483b842acaed3c0463364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7907e80a03f1eb6994dd510e5b57f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6301c3c09215aefcaf1556d1bc09c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff77951b350f1d99382dad3e15fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000e2fde9b3cde375ac271dc0daebd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215079300cba2c0a09325a20a54a8d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661991830e237a710371649916ce35a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb88ad6922375ee36942bb6363eafb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349e76008c52aa09c94b3fbe952362a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1669f8d2f08437a2ab853ab115836373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91cc19781a7b72f70c06fcc34b614f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856852f84b680b310a11e4ea40e85f11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1311c8015239f0c4219eb20bb0471376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a28013d7ffc08faeb77eb2bf109e92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f1323d090a923104c410f1dd4c584378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>