--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e61ce4ba2c7a7297426ff6bb00eae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ecbefc7340c2ed6f00cfdec8081732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db310829e778c063868cc6c8b990b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79286c7551aace682d88b6774ab7d27e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182035971a95f6514373504dd4ec7e405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b3201104e28e71d9c43ae6573fea36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d88abf9d093ec88571a26b526cd1a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b8e87bb8c3b38269ee2c4f53bfdca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186838cc6758ae4881e7ef62262b1779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebdff6705a7c2a0d3a3fc71dffa52010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546045d919b3e2491f14b1a62e9a63f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fafaadf2c9e5ba0f21b21f109a63f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d603ff1e010c8334029fee26bbcb3ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fef7c6292790819846e73d40569ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a86e3bb4776dd4c931f43cbbf371f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46060d88a272e225f36d9828e728e85e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8f7c00f3406e313b116720587af7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eb7bdd3e3f5e27602c91f856825fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ca7af72ab664a451849d92eea2df119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692174df7f2893b018a12526d77051a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eb990536140b4f82ed2dce4c0471121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6dbe0f0db8383ca0a97c8624906ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fbdf887d93f07ee19030c87d2919e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ff000371d0a06f6a5f7d13b7ed6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d5cf276873711ce901d0d7423195925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b08dfe7866e715aa41d003ff4a99d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe10f7031dcc4822e1c861d95336d8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d4f62a50dc9b8c3f9f7ed0d151eca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bb2ff41bcd2496635ac8c41f31c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda20fa2f405c1d7135051065e29550330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8a4dba279a3ded3657740d29944731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2ebcecd997567e640e5f2bc88373132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ed43ceed81a7ced2fbd0f9f28dbd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409be3941b1e96ba2a31f0cf9ce95e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a8d6ce0830343101906031dead74635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71e25fdc0ccc9906ee597c66557fee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48631a240dcbfb39473501c40dd6a31637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcce7778973d34123bacf504b5b3b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b1b8e4816cb2e70c110cf7611ed7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c668e2ed8f3054132faaa5ec25498940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834722573f27fad17e9c80d65466ab841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d21360a9035d17f0c9eef9deef56c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc894457338b8d97360082d705adc57743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880fe74746e130000dab2815a8abbc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2905de6527e187a636c6233f0d6a4b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea51fd3c30b3f63cbfc314224b9679b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffbb39d0b7abdd62d35dbf1f6bd75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc8859f20cc1482133abe796f828f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c6df062cdd42bbca5661bc448142f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bd689521169df4fccad4aa54837da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196119f288d65a4a6a0c5b28b09b01551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf547a6c1372f47b1c824d632da3f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a055c2ccd8e6451bb92f8465afe77853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571afce6e2ca927c6590079ad8958a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51084b3449f8ff49ee4c7a8fe56a699f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96040714efeb92b2df0f89bed296856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e94de44f91f6c9a0086623202d8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d57d8338add6d3e51ae3f91b7974858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1141680799286377751d5e446a1c4b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9a71c439d2e5cda568c3ae038372c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d4e74083758ba0f2064ac63c2f91c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382ef154d87e1cfebf5fe311d4e6b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a4c27cdd44766fb1be1370ec2710263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d95a2f0344c55f6905ae29cb7a09664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bacd64030546427832af9fd997f4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d948481627a22dd507275cb49046dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e830534ef344e7aba3cf120b010d1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8aa6f1d4b6c08257f18ed2f87d42c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf9d6380e994339f010a24d470af869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3d2f748198af7d8a289a14c59c42070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c0d9f4af1a1487bc6c2ca2902042a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9dae3860757ec2453d0d4a22b767f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96526c12dd5cd6c9469c5b3eae766d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f752b22d5747cbfeb578af34e7e40774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006115fb659f2efcff60a0b064119fed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0037fbb6a8e5b074414a3a8893cea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a61e32d3adfb98dd661bcef8332777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2912b23753f59814d3bd75349568c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f41a13e2b1a13935399a3e37b7912f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c0e6eedab6da2356121ac046181e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f0d67569d5fa767ac7c7afe784dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7613cd3123835d583fa0472307da0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8638e673afb24bb5bd6c03f16e99b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e72a6cf72d5f81d2cceb830ef73ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df3d47cff9045ad79a233e9db1982a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e77335b0b148ba2a34d792e60d52e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b8ef48c5947af702e65307764aea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c24acc6136c29c5f0f3a0d3b01088388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1d99e25b15aa8e80a2be1f92382789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b451297b3efd47590917d9a47ab2a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a2fd6b33958f3bc46757df1d16e4091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd92db4d7b1af7c527afce38536de6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d507953820a5525ec1efd8b76638a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a619de3e3657a45671e65fd380c5a2894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68877e916edf24f2a5b5207e65a357e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fae02523820be2105b889c8842068f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe4848e11e16cf76f2ae5ba9bc5cb397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5adc85c8159aa8fc53c81bb8e6ffa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737eb68695aa61cc53571cc26b0065c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725275b8ea8306f9dcbf3f3604a1045100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d028dc5a2966749cca4fbbf7c1e597101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d16d3905c2de47292251bc6769cbc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35f0590ccc2d8d7f472a62069a9932103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2f8cebdba43be20886159b864242d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c133401490af199ac55b50bbfc569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8620e63e220aa311e5cd40d550a24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b35c860cfe2a155e5a7d6ac1df161107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426e62c80671f432ea0aab81a6f52cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386436c580448771296945971673006109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e90c724e3369e6e4492ac5d6da154e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8f25145bc010c8d639bd124d04d28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce2b56ba86ae0268c5bbfac3ee76f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c39bfc3922b97d943f04ba7cd3a19113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db54074fe38bdb3422ed4ea7119160114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ec10142f6d1258d69171e8435fcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868e7fabae1e864ed320bbb6f0fe91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552327dc5a608b2de51e4321c3b00f09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6970a713ddfe5c9386b5bd58525a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4608834345f179a4c58641890571170119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94704d5a4425645acec7d2b7cb5418d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714440d93680e74e8f206d66ba14f9d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b33787a92334cdb6cb4a9845c44022122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1817082892dd41fe80479a2d0ad342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a50c3658e5b4d69d10193db718d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307aa8d1dd6a130d05089f9735d1bf9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6a25c3505392243dcdb1d72a52f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535f093ece855bb47d8ef4c2d22ba4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b9d98a5f51e5b5512d3356df8bf26128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181af322ff1af7a00c4ff5716735db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3c91388a9352f64884250417975e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a5e962e04c5171c02444e1c5ad213131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be2329c5c108e76ecfb13f554b7a47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7510b0a0dadbb075feeb865d6375674133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56430ffa3a8a9c6944d8b7f3653889134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26649cae40f5915d5a04afe4edefe81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baacae77c5b10442944fa0ce0d0798f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d3e2c36e4340b215316934c44faa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b60469dfea5ec50330230d544bda48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd003f5de57acf7d7b127909e03f31ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e431450932fe912beb1b69a5cb6a036140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aa624c529eb1877584ed6a973f8af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ca6cbc6b76bed009d8d2633c842a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e7a513279ed3ec76a6c45cd430cad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309334a21a1f8630c65ab9dccc399be1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae5a01d46f5eb9ab8529d101f89e74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3084bb7daee2fc4f728d8e6935b7c5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a9895829fa0d52e0ca7f38bec040e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaa8143551fffad6fece628943b363148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed024bba6c98f67b996c84a4ce5c5701149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af44466d18a448413bcae96b2d78b5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152be14f4a879e92396ddabae1618cd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cae7bcb12bbf3e5ad13aa5b453aea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac7d76faa86b9d41c2da9b0a20c013153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de941f057b1d2fb136e9e259ccc78e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0522a9d74230b34f4489945361230a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dc702474e0e63453a15b6b1fe5286156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce050b536a6f70b5b76984af927d842a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcdae01936d57948b4e4bb2fd5763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ba721c8f0a8cedfaa971e98d574d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e4b7ee8d4dcde60e388d0e269a4f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf442f3a4f583ec72560e31b83036ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13deb22f400b9d1c0064d95e52572fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454eced23cfc4ab5fe306f9f952fe1f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7691a563cbc01442f0ed8806594c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4bebb57445454135cb5ec3802783165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3fc84cc8281c2b35dbe74317a20e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c1a0e946bc502391bf9d58bd55922167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069581b9dfdc9ddfd14c20153eef6b24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c3290cb4ff04404c69c2d79b48322169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db40fa48653fc90529d86d71779a5f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b97a7b9e2458bfa2e4513b6973927171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9dbcedc8edeec4d3fa540d6554201172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf24ed36fb21e424d7fe27b1c15dd36d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83027dcefadd08ea2048992ec818c1eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3a9623d0a8bddc5fca9bb3f3277c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7574db8d4bc6b084f6a5cc9a0d8f85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551867ee3e8a41e6f2731bafe3ea51b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190cb801c0178ffc1449168d2e2cd5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e22eab303aefdc6c1385918a2c421179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168e4368e38111241d579e0fedfe11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc9798595e1cca1662124e029dc83181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44aaaa3cd1317e923ea6c3410791b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829da4dc0e2584c51ac039e404c1505183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ce8ab7cbe00ff2da4ec649968cd1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b67aedb9eb4fa8e6805f39a1990f51185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4742163d2653e2dd79d43f275ff1c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92d89ee6ed46419df25ee994bd6bb5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca97a16729a0cae474956f922eb8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267b8c2bb8bb0217c20f71941644ea3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07eb433c646704ba8e7fa27a1147b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7008d109e3a8a2f51fdd009a96e5bb8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49657f71c7fe06d715c379e9e116fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37bb948b0318a424b389c6014b0f06193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb58f64ae4a2bdd4549cad2d2e32c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c97dc70f9e8a4cc13f4e8777275f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440abc53f0829057d854f7c6811c121196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b39bd09f451a1f971c4b37e09908ae197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a90ddae2ceac8d97eb5a609118227198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528357d5f122949bdc7ca2424266ebe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd35b729ab0eea8e8a0908ca267d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1e48635217723a354033a29a8a2b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c61283b8840902228aea1f7513fea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb2002970902630ead0252636bf6e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5a1158d0d96bf37ec1cb49cc3e090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221774f951861065ab6a80469a474e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4155c6fc70ece78544c350d0db17848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38ff8f5885fc334f2a411de5b35ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d8a97f664fe482a3f27f9afd098c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fa9d97627a1daa3e5f36ce8e70aba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d78a3f989ace09c50ba887df2c5b25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981094ead87a3a43162f8c98b70b371211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d9196b44e45c371ff1ea74438370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa069240b7c7d23f6dd433c08c0235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fea10cc3424ba846bc8b421175823214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138faf843d8e0238d0674d325fd26c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31545ba92861496cdb237985e7186c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6cd4935d5316c3cb5011afd2a3c94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5b426d44a02d5e6a107cca7b1d712218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09a93f90ad712bb8126a925b4c1cfc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012873a73db5b2c853b0c5e66af88cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73f31d091694eb23905ba7d7d64f21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893c9eabe9bbc39d2f9a9acd17381de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91734936da70711dcda13dab2a1c6afd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61a5248b322a4ef043ab485d711caf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5246aefd0a160f4d446956c5d6c671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229e2dda62688f47870e00b82f0062a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f496bc43ce33efd9937cc03d409c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec983d0029c2b3fa67a9cfb0374e9d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad332f3d9458ae63744f63f39ac0a01c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709942fd840289855501aee587221035230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508ebf5ba05241ef2acf8cb1aafafa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e43b0680b6c69cf66fd7596b14096e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb72e3b8914ecdc39375e14d5fdb45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d58d2d48f4e4fc414acb5bf288581234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b036a0bc408442b9870bb2b9ba5a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77264162836274ef9fa5b9c5f5d3e0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f44f7bdd8be172ac2c7ee183e28f5b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145e5edcece9f978502403844041a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5d06da1b5115be25b5962c8d97c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57863bdb36b096ca499e817b6f2226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed891925d8ae1aea365bae89818c474241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c81b575a13382912482cf8b5e4090b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0966a7717206ef44d39da7668d6f08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76eb08b718b168b25dd047b2fa3d97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e77e7adecb99f52c1827e037867461245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4364afe9973f09f8d44363d50acc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf340a4a3038d01b15bef74784dd50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292d4ec13932d88726c3b3263f94537248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b262f465653b6ba05be33efc9a58b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5b25bdb45a3e76c9d2b4cd57d7117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec463897917dfaaade9ee8c9c839abd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd405263d1d458ea30eecbede2c6f5ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f43aa0874afb201c95cc51cddef4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754aaa0d35f861c4c36a46a64c3bc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35747ecf20ee22ace7d5fcbdfc591787255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae7a3d5c8c99d2732c1d58c407a716256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0200e45dd45041b93775c6638e3909257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db0df573585e942122c19984f08fda8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52370628c22ee902a991ebec44f5e602259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ca66ac231c3fac150eabe3b383a82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0855776cc8d7a13f46dd54792ea08e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda39393bc54035d1d44b66c4f25fbd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea2c5bfac3f2ae3f5110e836b2a8c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba717d264db2ce05cc759a18a33b05264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b897bae1a2a47acd2d6d63479362c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84557b79d6005a1d07a6040062014a60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946933a85843ef784705f80c4aa7b473267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1d41025c4d72e55d47ab68f13ae0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746fcf212bfec90f150473327478c94269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41489a0d6e5ee926976bc3ee7f701c6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a6de7f720e2b4a6e1d519bbd33d92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5d8e7f286f5be93bb51ee152fc526272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d40355ac5c75206da2c3995133e91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d79cbd3177e00feae6ba342571b9b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471800e91f1a264a8cacabe871edf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc683dcc29faded266f79bfb94766c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29f819504b395b85aa4277323473b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba191e125f17725bf12e49ef171df7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832e5ab9b3abd4bc317515c803f021b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf36befb65f9ad248a406651152de6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4132d8ec062fe919a421a876b693a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb572d17ebeaa68425ca447eed167ed7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b258546ac6796abc6e3b25eab6d95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d04e443afcb9b5c27426d1aa03fba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67567463e57e283880e50be82fb384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c3365149e6c0986ea94d06c2ca4a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6aee0b40bf3444c32d16660cc09a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6362f0f2f5336b399ab8809d75cd120288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b6d355554e30a3c7b465735a96379289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e0ed6338a9cc6331d9135c5eacc5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a02b0186235df57d57a9a2f331543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a422b881f5c04b0d3cdf386dc142e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ed452d8a75b3ffe182151578e300b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3f37142a2f88da65ec293168e787b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaadec632e23a4178c0134ee42f14b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c14d2a7cd866bb72b706f0ca3fab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc918844bfd68163ec857eca704000b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429fd01fa62919622d00285c92eaae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33039439772f369d8217aede3b3f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca80901f84bac6f9396935aa73f0fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865d0da9bbacef28b71ec0ca92d815c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e471cd8721f45ef6c8d911feb4f05ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd5eadf0d67f7a56f61387bbc32cc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990632f57541946a8f0ba9df558732c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d030c44a730cab4656e99dccc900aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15d53f39daa67cb4da67d587599317306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdab16799dd4d9e7000c166cd2a9e08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd386086778f47bc00682c32c1b9d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a6d8cdbe1cf62a1a5ebaeb4f54f19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaaa1ba29e8dc9f3a7f5afd754cc63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01f332801344f5664c997f81fd8743311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920d3b4be1f36b3acde4989c58b7d45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf7e78b2e29597e21ff76eca636d76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3c9f340820758f7bfba1db1aaaee4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded30250be1c9c6d37f05b02c7623360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c09141811acadb197b11e8effdc0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c2762a20a48bf1a2bd9fb48feedb4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fc4273d02dec425ecba2ec42e8243318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb1505e3cf6e04e7bef9db0a9dda2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399827206b8ac506050cdaaaef3dc5b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955c7cb0396dd044e24c7732105305321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efa70f299fa065158de85ce96c923a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cd6d2627b4c0db12892086d511b6d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80db2b16db1e51b4d219e61f9d30cd7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cec08134a4c7955229c88a65266fd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94b1d596b322d2e49fcd666d33c4e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9ce4d38fc84fc12ada00c5734762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d411aea4dabb4cdb08e540980ca8af1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b307de5413df8933bb0461c2639e0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c7974384f80a26b8b2e3d63a7ae8b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca36ddd7058abe93807e479a6fa9b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c24b659c5a225a501595cdd93e17fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4321f135e1e9e62ed5a6ff08ac0a95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b910e9e49493172f3c017cc86cfac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddbcd9b36cd0858ad78a71380ef17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148062be8fa545caa9969336945917cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023492d46364e2f579f4853209e0d366337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aba13cdcc8b40bc43fcd61f3a4883f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884f11b1e7d7063467cc7761f4c809d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417dbecd115512ef575deeec69f1c0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca479b88ee3f831e6ab9c7765e277f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e08038d79610029a95fe2b294af7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48f3f3687211b05d6e0af6a90a094343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ccd258c4df7e6e037423d90e4077344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5f0bad7bca78c7a3942197ada8422345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484569519d4cc0b1f9ff92998dacfa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2678ef306f30e31b1528b36cbd8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d16c3796a23c8fc052bbde6f0629fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f5b989abe2dcb1867b84b39223b84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d7473f3e5b5ecab85187476c17d66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260373d78c8a8322cb2dddee579d94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b35f393486ea2c485148e227d6a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bea27a780cf197c911be1b05964dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe6bd6781db469a3e74f3194d3d81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde14d3cabb04a51379bd18e000204355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4938120a1011b9b66b366a278362ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d527d5c70cb2de6ff3ec019ccdcab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f222af3accf20ef3b630a94c1d783358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a6316eaa5e98c127dec32276d9c2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf68cea6ac7ba7a87a6b7b8eda522e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e3fcb2f05c830a4ffc9f18868ac47361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf8d6f44b37844ecc510817c7dbd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397da8bdde4bb89a4bdd487a81f0ac0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96810de2a143b826c6e638a1173865c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5eed6460d8b7de38e1b41c4db356365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593aaa0c6ca6f8061339c8f30f4ed3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328906ba1f031623e1f793b211744c10367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28103e916d2b69bbe74230089aa87e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f19adbc1fde474cf71d1a6d2120e06369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e5ce145af7311153e35915e536639370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc976847be753f7514b8648960dcc6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fd806b671d3f6fd119d57ae9249cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15e6daef0e2c8a522f121be1ab5c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730df428498bcc99b4012be3c042542374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8f6f2484a4cb8fb255b9200f1d1cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919c1d5a29ca7237da021427af909cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a921e3ab17c4175a162c72cf98b054c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7c7874f509d28a021c945456ebbe4378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f348c053509c769934dd6536c8a76d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085de16e01b39da184958bdb7fcf542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9494240f51bc91f90b2e76325f387a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd154e432025ca26f8801f96896d796b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdcba12c76089824b0dda1ce6e6e015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2df77865c7bb7f132f815b1e2240ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808072d46c07a3eadce226573217182b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9ae2d6d7737f3926443aee7bfb8458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d4e3071b95017af449394016123e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea163c858abd020f1d1f4958fb15a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf343974e2804cadbfbe206a901ab211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4395f0640577f8bc828777ece16bef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8510ce5cf4114a559a5d41b37393b5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9b6a39c078d7c1731cbf52e1154bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a67571b6a127f2fc90b44eebec529a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030bea575b2effe44ddfe5e5a31549616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da543a8ef9842282ce5063e990cf1ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c639824bae9bd8e2719a58c71443218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9060cc08f9c3de673a551f7322e7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53d753d2bae526c2823bf0cbf5207e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932bc8bdb659b8c51013d471d9fd2f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637cf809515788011b77c747e6a4cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ab4d2bd2b5f988b578fa55ccabee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573f661d569aa42a2331226580b42f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c5b0117de1917b16e02dd89dd6ea625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710ea328906e15847da9d6bc114875726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae15c020757406a926c7211c8452cc127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa5414bb309079e7f934779a5fc14628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70c3bb7f6a5621bd4a78b4bf11d1fb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef7694a3c53d88dfbc7aacf94179630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe5cabc0e38edc3ec5e4bff1fbcdb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bcdf38eb0191e2e971b76257d56c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff35a7466cbe159ef112d0800dbe98933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0360adce77cb3fac7fe85e0af2cffea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96699eeaa53b01de3c32ab2c436f093d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a0bb857feb82e511122eacf8d87936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f760f81953c22019172f855e0aedb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff4b281ea78f3f1c85a3ff80960e4038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850047f09e4eafbf0640a662e4ae2a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0192dab6c07f01a13644775838f1d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f749cc6dc45ba731bd4b485ea5b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eb73d4e4eb69cc20603fa5c154bdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e3531a6f8fec4a28b937ef89fb9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8178f21d395549397e3ea6fc0f9b2844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a805cf1e7c1a8ee2c72bd02942ed78c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5576efcfc8688f29291b5ecd3639146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8554ad71c1e23276ae05827447f6c6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fecf68754cad11301c392ef2e4ee0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e291ca544b9efe3a07e5a95ccc3e46249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb9d234279fcfa064a25aa9db908f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6ed037ec0781916050a119fbd24b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f028ffd8bdb3e0397c0a92f84ef306b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13e23ba8bf3b3ba8bf656c3a41a8be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0a414b390c7450eac5e407b41a8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42649c78c3c1b4cf529d7c8cbe28311355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7905f5d90b119f21f0cfb08e00b3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a20c094e05572540a8c47767d370c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44f14921242aa3fe0cfcc8f8d8b5c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a3cca94263f8734950cf4a7b8a38259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970e8675f8509c9eeeb9d26242c1fed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787e6575b94a5bdd08c7f7479a1ff8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b5a2c1327dab3deb4b29bf557466562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ef7ddd7aaedddead6381d07826b0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d5b868fd8fb3f92308c2089d27e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dca79e9e63d8671f520ab83bd1fec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9960be0a5c3dfea4adc378f79c51366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f801f77b673eaf78b54f756387d16da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0e6794320d07639dc124ae8ae14268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43e085f7c560fb85a824ccec115df169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a680143e6dff4b0e36184cd39aed77170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e16ef0a496861c5f040dfaeaa525a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee555b4398de652be3723f043d76872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e16b924c964958e54a2a671ad6081b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df37129628dca5acc040dcd267a3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78e67be9768f5b11bf175e814a4b4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a633a03440113d97a5fcf4c1e6fe68d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb92c282bbb12bfc164a96bbeb06f4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf27d9e653b2c3e1ffd86a6886dec578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed06b9aa6527f863293f6b9470566979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93cd332de1624f6fdcff1a8b0d0315580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18815ace6438bdd0cc45b11e2b02373881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e585183625a46152706d77da5f7b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb867bb7abd292fc8d07881085755783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bf512ecc9f3052662f62a94be8f0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f8f43fd90f0440d1a13e92b0273fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78903c08e96ba987f31909437bdf8f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f6b842e05d0763a6cc729bd44eb1787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a284a85f38c73064435013668c26988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7361c3030cd9d3a42ab8ee081eba28289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513004a7ef1c2d6fb24c741b13e56090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce618acd55aecc029b4c00a94f6af1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77189a3b3dc0971514aa47160f19be2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba4d313a08568bcbfd59c851b09a9b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a25f3369194299d4b966c4647c328294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7b39ec80f64189d98ed90cc8d70695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029463943d9565becf8b407f8ef628096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73883265a075ba2ea37e8ad354d649597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6829cb03a34661a9ab6e5e0b1ea72898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204d0fe7f4950a459cc99486f9f603d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b5f4c241e4311c46d29ad4a534eae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee060acf17525ffbd84cf3d776ec20f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13577f6aa5df6974eb8c758bcff19864102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96926d83055bc69b2862190bf73cb85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff823c1c56b6399f8f94fdb325232b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71172d61285343879c3b6cb2ea3072f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c295bc4d347a4ec9bf9c088e3f95b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0470c33ebcf1acbfbef52841f5e93107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b507f58b1df32014c43ba8e33a4a77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e172483510319048300533e3b9c0c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f4ed19003022973d6f416e7710f4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5fea9ea563e674a6ad77f1e433203111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a339b9bed56ecbdc13442ab0d7eacee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ba837c76134a4ab7460d26faace6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a37ba047e0520b994743a1a8bb42d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297777bf3daca19019835b9ea175c630115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c782f1376378803333a262981c31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7c71bf591083723471ba5689df48d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331b8828352f4b6925f925243df42f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a66e672756fe4bd15d5bbd88aa673e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247913075c9513dbef4057473511f79120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab0c6b2335c850429892f1353d6959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aae6bc298d9250d2d42ea8a756b91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b12146a8533335425290f4edb73312123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de490806aa4e242b8f0140b0ff491bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c56bfc3dac00b7d9729573a98e3e22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6d9e39706628218d09a81ee27d94b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a8d3b60fef4590d15fe07c753059f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed911bbe29b3ecdf3ccfd7bd2d1fb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d6f3992d1e6a52c96eb014c80d2a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a61bb700a557fd19077be9fd36aa52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78308143b6e2b7923ee83ad92e46158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853424ed66eaa85727837e87fa6a1e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436524c66ad487b2a1cda55530b1d47d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcb5d7f2bc585098d7f8d16e7f188b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfd43ed6691a5a55b4fb8dccc0d679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b71e3c0deff49ee624576a6cc704b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658dbda8d8c187bfde9338b422a854e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ea802631e966f101c97ff28b022d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fd4e588b08ede2e6e586f6836b1bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ef4c359e929ef5bc9519186868bab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd4abbb0392e1d173f282ed04ee929141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a932a4c223ada019d0c789f28c178a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9be0b2f481ac79fbe744d8e1a4448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72106579e46b2b24ac224866e32c07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31929ce66200c5773f7d8a5947183e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd6f65c3a638e437755c2a04a321a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d6657e251e96cd588990bdcf45fb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8710b0917d47dc1acda56125dbbf69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ab3cb0e02948e306d66550054f9df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9e9c1cfc935916968975dfb41f858150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bafde658c78cef2967edc23172576151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a5fb041005193783b21e07d5a4b15152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45cc0ee1967b9b97b5e4a24eae0db0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c88811fd12801d1a62bd048289989154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473b62563dfd68984ad26f3421fa6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04238dd821dd273415ab24b633daba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f37f396cfd2c20f98779fb7b52c6b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee736739ac2c541395c3db34d92ab95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cf4d1a76dae9fe8a9c8508493be6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c8b8707e3ba701f7b14f3e1375b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd4afc713853d971c2a4fd0df7fcdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aca52321d67e9247cf1ec33f2ee52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4815974f93fd0e1c9a6e8cf4c55fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d49bd34fcdda0929edbde19d231b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356674e13be48ecec71a8134be7a25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e4c3a8130eb89628b0b4cff49216a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c875b902d016584462155dcd1017a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774d01e2555679770dacccf78fae385168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e19685b0274233560766fc1237560169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924d66555c09c21c3937dba201dfa4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9ace28b69c8c5424db152f5bf725b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d5d03ea5efc117d02865764782e5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749456029399eecd9acf50915c35d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e6f80f124e0ecaaf9d547ee09523174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209308ccfe76b2064f18c00fe33dd0a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d6464774d1513d8f9937fc24a84eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569996b598707c7a5db7d3479cdedb6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027552e73f3ba34dbfaa05804b9ed2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e5f858abd25dfdc0cc3973fb39939179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc7427447901c1471ce4db8c6d750180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa8ae2e0c5a16a25b77b33981f613a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea1f4d93eb8468920abd2598e8304d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c0524deef8be989372ea08553e472183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f259084e5566f01a19797941de269a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7ce18f9201a7dc48f148d642f825d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b73a85ec5a5cbb2e31e4aff5b9a41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3cff4f2e02a602fa7775b7431726a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183267065f0d9413f4c2049ea9da9c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88366750e5f69a152ba43547d7ed81189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd2f7729f4a53f3051be80906a2fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0abae4b6162de3e95cafa62a82c88191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9635846009cf32ae7736776dfdd1827192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bb24c12d056db91a58a5c87cb1d9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8914973c6720869a5035ecca4cd42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ca1155ec2a6a7f9ee024dfb7868f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb09bf1ca1c368aada720d7c7c30108196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96293834e5911935b819b6c589c1df1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1464c80271e89921d91d7ed9f276198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd87378abac85dfdebb6661ba69b097199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bcd7ebebf4569ea6993ad512c7568200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ad56101d8d23cb7327bcde2427bfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312caa80a21e8ba0dce694c35911b7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca93a6bb9244067f6045caacada4b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8410252c851af314c0af1bdfc0c747204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a84e6af399286a422daa75035b47b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a0df3470d2c9ae9a35f5f33d2770f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad30562733246dac9473f14cd8015d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260407724322cc82e28b530c0a9db880208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca75b4c585f41c1c56378a74996fe39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528425cc2371e99cd36690daa3b74dc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcecdb4a0024c3d3aa4d650d9d51296211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc21542a8e40787fffa743abe0529e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75cfe9cb4c4ce60363a7a176187fe3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa6185f8cec44ca543233bc19e251214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf95fda491c7c8fb7182733b407812215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb2be3a716e0783d2baebd8704bfd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3914b774130857756de921416c7967d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78312f628ce3a3de860685337d80334218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c631c54857b7b1f759d14614d82917219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf7d8ac3f649bc901e1142c061cd7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212795c4ea4c88ec22253a833ca1a43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ff22dea66984787ccf1168b8c042222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025ea21dabefd06d4343de796296106223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad13a86586fd80824b57b2e9bf7a2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fdb9512eeae30cff13b80c9e37f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d499e676396204223d2a751a7aa1e83226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc23974a470a4272fd89ea32909510227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13914ff9d53f04e47559129ac9dee76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84aeb36f5274dea506c6fdfacf00ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e05c9b8c4410d5bf9ccf2bc5115036230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cb2a8f8afbec998a36510e8e6e120231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cabd7ef759b75327777583daa15e17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f0ba4777e52fef3240ef430cd53d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4bc6825e698e6abd7a7b715e1f4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bab352d70bb189218014fa65fba8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea01c6007bc7213a4942559292ab9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7943716046bd21ab5fa3f5e4d6a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c291475e72e6f5c574c786ce219da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59f2a7528d443ea9e5c050e3bb5a16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8242917bb2fd19907df2728f53dc783240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced2adf31689e5d984b39a35691afec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693993b20d900b65af7f9234d0167478242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f8c2b4204672e771462079096da87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d627247dae93a4e587a7e42360868244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268a5135947795157829b74941bf754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b387cf8113cb5b1019e58e1667db7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77585e32c41bcc3d4f6f755ddae127e2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babde4883d7699058819e81bfe69128248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c24e8ce01604fa3097a5d61653283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4f74a80a66f098912d71a63fa0c26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9d303acde154c938fc1756b89d00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c750207afc59d52bbbc34da0fd2d4df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ab36a38af981d611c07aa82e3123e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0ac0697dbeaa9f30365e0ea7818a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17948205923e302281832184e13e1cc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa335fa973f9a8bbff5825d59d2a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4958c9ec63ee1c43b310fd2e91eea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a119ba01f6d7c0f50b55b5d372561c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8771055bcd83cfae6d25532b2173c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92517d5ac9f7350c99fe8176ee9bf4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bce9ac5afc9e6ea4036426d654ddd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e5203f8652d9852abf57300a5f64d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c13c98d56c9568f51af106c006780263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7208ecb50c954bc8358cb23c111670264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0b6047eb324583f7c7fa2056ca702265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772993ce6e13aa07d22a4d1fdaf4f115266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a42efde91e4fe214281d121f8d7f3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb01b11e4419f4ea1f3aace7e492edd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8941042d0e5f866b9a9c0ff341a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b6ff94a4c7619eebc5d43c3e7d39e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460695c9b9f23f2efdf76997219b63d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bdc6b8e8d3fec4af77123e10c09b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33e7a03a3d93e5f074293829962003273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d8ad795a1ac10cba95b65e77ac0f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ce01a4431627a724cd59169240108275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112922f3a45f81b797fa3d50c36ca6c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd52610616aef37a9ed831622da7a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8d5ddf9e77f91ac81dc62f5959343278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08dbe7d5ca3a4ad2382295efd30035279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0ea0e94308336039be0d0a0fd685e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4428d85659d8c32ce7b2c49acccef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb3608e2666576614c279b779bb437282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc69a5fbd2241c2c258170700e94e72283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735005e69a7546d01d130369dbfbc3a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391152326d6bc54ed20c42971b48a9bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83e46ce46113b741515d3f7c53e497286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe124ddd2e7ec17ee0c3167f57ebb8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3d72c5caf8d657ae62b48fa8736b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d7ec4b5b91f919da77d1b636a5a7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d614cbd012caf43585e14c6ede990290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97236ed105ee8a0009664f57848d5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7160a8b98be7837debee1cfb4deeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f0abe339583175b62d1e168708d59293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc57708718ee92c02d6d98edf435b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82267565b7a7959f0858dcbbf8190d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab44e5d073e911aa92af3819c84faa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8389e9b467de406a503cc8209a52890297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e962464166dba6ddd53b239f667807298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474bc6f8d7050c838dd4a9c87e08b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6fc72000a7c508b81873b034db3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366d0f767730bfa949f5a8a3f24674e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada9050594a8e688c94c0a01ff9a78302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5445372035a0fb5f7e1708af6935d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae52deaefcc62c48bb1c0b17f2d4984304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff397f863bf760ecc7f24a265fbadd0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a80c94b3536141e4f306031b0508de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1950292371d4bcdd0d761533c5f2578307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32f344e36076702181db491f45f51d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d3b5bee5ce5dae2a684c17d788c28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563064d5f90bd7353b539f67a4e9feb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a58e9d1a7352af5febfcddaac6a26a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0eeed0005b8d30ee2469aa47cb07c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8d3a758c1d77a103b2d18d9d961a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46729211ae028c4c69c2791566d13aa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787877a3ed9bcbbd8a4d140a34c0a95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce209f76508d2cc951a8343ea7d0e35316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3d489c92d7099e65ee9c57ed19feb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640a86bb5fae68ea93edd16da6653fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c8dfcdcedbb30356801bf8a168f44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92383bd70d6b36d54e6ee6792b318d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6deaea5a30f6357ef609db27a44ce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef23d9a85d6971d9c1730ee0b0131322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b048ab1221fdfd75f82c34457a40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de17dad96e2aa51d78b9f42c7eeeba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb456a699d61c39a39a98603596c82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f9d87f4daf3b1c9c198f3ad94564d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30d6cc387122a7fa3d6d4c835a44d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536ed38eadfa64cdfd512f13f108095328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e992e8458179e6c9ab1947d5ff6757329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ae03c8f977af7c7727f7ed6c9e65330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf9d2853e3dcfb4fd992ee13fc97d5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b6cf456e42ddb2ff792e0aa91dca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240add72c3b2dd12244b3ca12284b9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3297f139c838fa23aa578587c22d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789dea08237655892bdd38162eed98335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a89c5f89c2ece5e6a46bf4306acad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02fce8374def5a4b088c540eba954a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084abfa7ab52e57436335c72b1a58b92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdaf931b40806f3b170e0da894f441339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e252e3c94ac14df40434801f4e4b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb8fb66bc3a6587691c324237e9f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e3ccfc1ea7a148de2ae1af45e33ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9c244361f1d13422d71fde1786365343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968323b936c666e73a206e95e55a117344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5551cfb7b571dd5b6c66e0c00dbff8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff528639ae8f6f7cb3db35a12e16ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec56df361e632e67551bccf233b1374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f8288a2f5b926fa6bfd6070319eec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf326aa7345a511102f9f74da8575a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a6c7c0d8d76a1f5b49c55be7c751d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a484d6cc117408a3dcfdeb50af50f98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1a59150d1ab244e8f3f718b199124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb5a252b306295332aa94b16a18057353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dc8c521daf45a081e53c896a0832c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a282d5c7eb489d473c995b84026a1fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a193a43f96e95dff6465a9db7af98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6447b781936dcb0e9e3e15255ea76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fe7d7c14f09ce3fc156c90c405f81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d26eaca2b322e8252f5918e8ba9fce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247881302d2b3e2e1ea832ee5c5e8d2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b5536c749101a587caf64f51ca1c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aac767779d117d9690f2ae522d1b45362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7416e3af770da28d2580302ade4f47d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1c5be5c30ba2714cac5c6660272b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9090b26ddc5a1b60f87a04fb5d604365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ccdda7061f31b189e3ab3c7ae5a1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820fd08cf64fa7b10480aa15862e39f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41799df482f9e818ef1637c3081c585b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fb98544d280e8ba50c4a224261c39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe342cd7802b4b87b4c0083cd8e8f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580a8776a45478d1cf867298cddbb46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add346f4a93dcc5a9df76fef8eca12d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71517a415fd06f4a21f4feecb6d70b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba81ac76e1d713451b2a586ca80dbbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4ee19492e4bf08d4bcde760e0deb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c07654b201d5e5d0b4cf3b69e892376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865dcea9ede8d86d6cb098ff4f61c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dadd7519fa1c01298b3b9c5e0169fe378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>