--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ee982538fcdd655e84dc2f6bfff41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f90eb8c55158c0d7613c9cd0e25532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db168122a0cd7f222eeb97743a4398743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7988db554813f4f9d452025d1a83ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a83ba2962c1367a6c7be3c571f58d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c63d6e22c21ffaa22870cc7abdbbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638020ad222d96571e28524ac30638437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a27587c3cbe8e686328c062f51770e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c90167e083e9ab8ffca9144d8297a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca07b5d8f76889392d5112afed3477310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb0f706f55f4f5f14ebc92899174b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefb73b9a324cd5ff51b53707c962fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d167543a8322a22870260b72bfe4bef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4d5baa9fc9ef6843dd474a6abc38214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fecbaf44056d291d8b074d176af5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e7960bf78395e4c267886787bca6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d71d767cdcf0ffc035597fd7a984317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3eed82514c10ad7416adbed8ec80218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b5d6aa39a9e5e3567377839aaba9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b313ca398e93aaffc764f15ff451b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e043843351f128a7b856480eff4edd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5afe13727dfdf40f05bc5e871159022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a07043da56a7e54c86b3783edaa5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c679c359bb175cfa7fc764fcf5ad324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc451365fa9ee47eef9e9b4544191c1725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33219f33e32231a805d769133a08c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc59aa65b2e404e4b1ddc07fda9fe7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd94d30e77147dc62e972b6b72e44b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ae6f58817a0ee9aa35ab454cdc7c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6aca3320c7893fdb8bc7dfec1c3e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a075632990d3138683d273c69211f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7feaad448c3c712930ec60a3a3f6f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89122a517550ad517da79ced5843ef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c1debaaf0fd59c6fcfb387fa4c15234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454fc0a865ddaf062d35211c4e9f6a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032f882124674bc96982447527c96a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac71061f347a775e29dadb22cbc5eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3fc659f28e5ddc8c0a49ef555c6a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d9f4681b64661bee602965008d1c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b071f203416b4b3f6399fbbc7cdce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355779179513fdff9b6fa0d53781b02c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81486089514d628cbb197d953c3d58da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a534f4550a33efd5a676575429f43743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7e988663b6c66f4d24d86a7eb02f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d9dafa2b67fa2e6b0544200669e4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4619b4b0236f7befbafbb78d6c43ec546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca01cc2eb4e76f90a781779b538990a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40494cfc995d43e244048e44d9947548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae974e22c1f9932654555ced6aaae449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7dd23a154e93ea2538ab1b03bf89150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebc64d3c994b420bd1075d170dea151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682141f2290f6cb7fed10e67de6b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388ef669e4a8bbcf21aecf57e4691a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f3a590800f87fef03f7d2c6238ddd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac69f7b8295fa3b4493fa1c7c2d21555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f329c65bd0a30ed9502c6aa49eb3d8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d41e4efa3d742c0ae133947dd0ea257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f90441e4dfb483b39833e3cea056fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513cd0dd0b8f34abc01a9802afa0a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504126642696d4b16616a958bd60020660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae318f1f20c3e50a27d28c7bc4a638861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4e9d162ffb67ced052fbd2d63325262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc95d6de6b5eb2c210817564268248863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582e755fb87619ea4b8981e9d19e09964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a7ae2ffb9fba06c5028f9ede474fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ea31059b2edbae00a39065dc3687066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a108a41c756f90ecd2d9de03d0f72b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305ad0b479bdaaddf1edee31a36bfd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc2d53e0b675968dc6c74a1e40310c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e47cd048e4369e5b5415be3011c7670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359c26331b83db058348b28b62db2bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec963753ba40ace7e75018349a0894272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7a14d6bee15535bb655e69ffa06273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628b3865cbfaa6fb38855cee9cf636074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda560a8f6be0c5852369a0bacd9c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73d466618d652bf0c8f87ec517a4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f95614f750aea0157e4ee1b11717977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f3bdd16e82521c28e6097501ad93f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9431699082f96e98b0f815c03730379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d1cc842551dd98b7d0581ff1214a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111e432b1aa50ed518f68b8d677ef5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7844182739686ce5f0ee6d51dcdfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ae7f32f1f03f801be6eb9bbae56cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d38b37e714966ee8d934bf6b5c628b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256794c12e9e690b62e4774461c3bf1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bafeee47428668b04f3275024d0d1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385523fb63e2b51486d37b0f3c4ff5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bf2131454b2d0cca77db7ab734ab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1c44fc8cab61d2705cc446d2cf1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14eac990fa9c0b918cd82692e2d169190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19269d9bf02a4a215663699017d01dc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3db22cc6fcac209da6425700c7ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb721d74cc09b1ac07ec0d4821da50a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773efd0a3ff5af1078b7b4c6187675c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac10f115ea740d7e1c02704cfd668495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b2028aff9e9a1dc4cab369915fa2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda55348145b4ed6631506ea5d97436197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ee42b1d3950830f71ee5b096042598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed01119380fed171abf14b380673599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19693dcc3a0cc70a2a50c1c5762dc66e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0c992fae8ce9d83dfee631f0c5a9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66487f623fe7554bf4bb687f178ed168102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fbb36a53d74568c64b85f4e6dfdf5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a0c407dca16753789abeb5cd5006c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e15f939c388bf493cb893d8e14141105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b80e7c975e3f5a377b71a35edc7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483982ae615d52a8213ab3e3464e63f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ccc39230287dbb114544f2bfa486108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb8651c8de4f9a2c789a70e32182b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eab3dea83b729e16fd2a46e7f15d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e38c423f70c472828aed6b00ec6954111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967da14d860a9c5ce81a25a91f372c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea39609bf4e56dd97c1a329b696d0af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ce2118f698343115af1e46f924200114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a292120661b4a851738cc1a528205115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273338b30e8126ff0b4607768f2db3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159da69920b2d447013408dd581dd6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36524aff87ce8d442769bc439c5561d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddd3c3920e10459c30880b5e31582e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8768969bdb8d527287c3cf480ce2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa04064312a14b86908a4c23b324a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce7e37550e496a6e25b2fb8873c22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96887b9bda25050327d93e19f43d676123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a15c82649636d475e4a5f9fe5399e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc642230cd2918fa09dc092ee48b51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06011dc22a7fd4affe466007708aca36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388bb7508cf68ecbc8cd85b4ca0349c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7aea14a97cf2b9b9592d169205a67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589c45c86de97a5210a4600dc694441129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905de13eb7094671f31354840d7bf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf8f213ccef5efb70312d2ce58cbe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56935c7b927af11d172a5a95f984a529132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d85b51d6aa8608702bf6b47c7068b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047cc9e0a668e1cfa9b2cf4aa9c570134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9c88d67fe62c36dc6d4f31fb8eccf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d110774e419724a03679bf52ea08d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f69250bcbdfe2d125421a9dc3a4000137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0a33e5736fc6778cf4fec89a9fa35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d850fcdeec53cebdc0f2321eabc6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853b08af968e7e6091c49c51738968a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd6affd3102cc47579a423688ac71c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15b76c281d38e14536104fed136d7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bd8d12b6ece9ff5a749ef4bcf576d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a4e537b24c649c8469c01b979d6d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0843cf96557de21f7f05432ed675530145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6273a65feaea20c87baf705e7d311146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8afc4064d6957ba5fd00aec5218ab8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cc3749d0d8f4425787cfe50be3fdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa24845b06dfd5ac3e863241b51ff67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e15773b2d5e9f90a76a5802cbf5a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb576ccf8979d2cf4ba57cfe0c145df1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931a477356c892a90e99bc6c838343152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01ead5197ecf47f27c37948dd0ba7c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76bfbab6577485528484f03542ae65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90a41e20c3ba0884af5ccbb457c204155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8455cdf10217c5670bcca07f88ca1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93282ba977748296c9df1043212a6f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af109f7ff7c98ef551d4b5c8b6b602158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe5422183bcbe6094b993a98b2b179159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ebe5f5ff0cc65e579bc2d23384132160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac584e43e64bb58f56bd2ea853c2a44e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eef1339ea493358ce774765b86f16e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6d6f8b0971ad3ff87b7dca89fe824163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27205cbe1fc9146a6b7dc81095f86cde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a599753f20454e0bfa957652953e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca2eb9a2386be4ff6622eb11d9d29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e87c772e5ec16f1b7ecca3e00664d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715b785172ae690aaf2b3b2e1b0159c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f2adf4e13262cd3cc28dccf37f99b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1236a84a1747addc6c21995b4222a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526647d91538afd922b60d83681b21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172f9fdfc423888fcbc17c85ba98e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02fbefabecf5495863cb8deee57a7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b245d1f45fa7d246640726a19e0c017174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819080f32f1849b43a634460cd66c90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae7980c49d0312adadec4bc8c917e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca6455acf2d709eb8bf1f1a71cffb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c31f6564a8f9dfa4e48921320afaa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb645d0f7f7da712b15e0032a667879179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20437ab949c36734aa5aa134bafcd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991532480dfb7c62ac44d6b86e234d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52533af30c8b7715a89a1e8298f6c9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440619f13fa9eb0b96b4fb72a4a2de5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570d3f34057d3640ca071b432c20fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a977075df3d26cd53d9e6b5b2f7564d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de92da1b8161a1e06671c4ddbb27965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c6cc8b430975c8a82e9be37b339a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b78cd80ffba3b904a6531f741cc6f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa4fd711d17465bbc38fab1915bb47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a50a4e8d8b69394d30447e3311f1e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d2da27aa26b19187cc1179ba3dc42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7135b8819e1d30ed9dfdca2bddd19a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d925e7772255cbbb45bc357376ea5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fff40829b8f5ff1cbf860da43401f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393951b44cda36b9ff2b574d31b5a432195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7b55f9979bf6ca60e0ab5ccf3302196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfa0e307945b4e5a217f1eefef177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3accef4237edf141712348e2737514e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21b983b8cc006f26e5d9eb5c19387a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae66b2ce942987506bf1897a74a14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3032416c1b00b9998f210b5f54ed16a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904652eea63e0f89f97f884594cd9077202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f168bbdf08bb0587c76c86e0a0a638203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b56a142c14233c4910b74fa4ee4e4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b27aa860c8ee55fb0554e5c3e25649205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc21e8ada7d8146f59d940921ade27f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529ab398b3b5ee02f58e62d20ce1b61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cf0844cbd0e299354be65f0236760208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27b4a0f8d7c09e3bb380c33a36f5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83096c94d3947833d9d5083f3ab02a99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f27510871b1ad0a85f23e78fb412cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f8d4d2e1948a3b153c76cf916acb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c356ebd9e1abdc7553043c8ac5f7ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236018a5fec512243d3549d152fa2c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65549f835357b7c87b4a9c41eef013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd4d9f42317b306acb34d02626790c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa25fc97cce2eeabd3d841c5daf44e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73174ad85a1a910ece37a020595c6a84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3f5469d5cd8a382741ac9a88ac4fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514faa9054da6aec24dcd8cc83a88b0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b18f1adcab2e8d7dfe356ba712312221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5b22b4cba9d5eac8aebf373b65c11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67539af5e17593048411664cc9346836223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ff477db4c04f90c24959437fbde9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24384a2e29464268a1bffecbf04806d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d4c17285de23fcd46727fea80ccee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4359d0c1584baeeb8052b5e6f3637227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd400a50bdb9df8d21383f4890c8751228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f12bc2439065ffeca75d9e7b8ad20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ba7c552b396d34243add0116dd27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951535f9536c0127142eb500dd0db5aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf12af41d049f3467576515be333e7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f664612df164cba6d48832f6fd10fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9ee6fb39d64aa22caa60d931e15ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7619054eaf8ef82a87d6d10f65ac5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15457c1a59c4eb7c9dffaad36e31d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097156542e6e152dd536a6103bb8572237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ce01bd327cec814132b93f2111d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b5145cff7766ffdac01c5f115e8b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5cde3826793a456a07527f89321b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec1c2bbc62ffe45dfa88b9f01771a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0451c8d299d363f9139c29c18042f89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70001284b773724f729c014abe2537243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252af3acbd080a501db4ed21110098e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a103d8468209cea179e759e828f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c1e89aa62c7ecaebd36a575d27f8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280e4776c2cf85297bcbe927828b43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58a1285ca85eb9742ae640875deb75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49331b720f8ac1d925926b6e791dd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f1836673c5eaa49639ea30ef06282250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60234bba6125c53050af0ed98dee28d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa50fd46c5c6733ad02e19b0f8516b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0d6c58e5d50020a7cab14209ebd4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cf5dcad8dadb8a411942832ce21fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb46847eeb79b56730131660eb2af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4c7f2fdebff39bb04492a24532cf9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efb6b343c773c6c7f7ba42d5f6c4af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673f9a983ea94e21f1d3eee8a388397258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d68f1e818b542ccb7ec47daab9800259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8c4d281e56a260879ff16e754c974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874215146eca690c68e45b12e55a037261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c8df13d28ec4ae53b687eb1c262ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457657cc7dfd2157f7516e335191cf8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d152bf97d3f9276c1568ddc6c49d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112b717d957b85efa17c676ae063ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da153ee2238d2059b1e496b6007cde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65642dbf57bb1f0dd9f612a9e4540e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03427fe1f91c908352e0e8277edb279a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec6c655ba12f86fcdd2d0601681a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88deb882dad92cdb9eff064dca8cfc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2ee178f8028d2dc68242616ed31ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd07c098073a64770b3d962311844b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fdfba34e46f940c4d1b171a7d9e2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30397820b74ca47a55a6f135fbcd98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b079bfca09fc06c1dc4af3c0bf495275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b19bfd8cc49dedb51c4d40b271461e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe054fcfd4a7e13401d05e91d04e44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a3c16712b8447c6327772d495d155278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567e4d437fc5f8725d3ac6a2c23ae0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac635b6d9541247f7ebd438c5548d6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d0463a3062d79ea4bed428c177886281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bedf176814a8a38f75b49b1ffa2c0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f304fd991506d8e970316e27c0ce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1c78d38dfe50d0543f20d95445877284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6a7360f445524e737850df70e76fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55017653732708cedc5f2685df83bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882c3f4076f93ebe9fc0e8158e3393d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d979ff8bc15de6bb0b5ffa449b897288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191df78638a72eff769b4b32d3334c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e2fc8fe8c53e8022c6589c4b9009290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbaa269e630d51cba801b6093a51195291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303f876c02d82482c2dec9a755220f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346ff6ceb836d2a66091361ede8ff41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c483fe97fcf61ad1dad0f6cf1c1b8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8b595493dea196443e8f8dacdd77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d612ff9e6729ad59c678f1f4f2b68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967219653090a22eaa30b8be3ba2204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0a492b5018b688b1d21950c3426f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2375ad3ac038c7fa6d4bc7b8116089299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971bf9b898abd70b16368555280abf0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a99170139d9fc2e366dba0e8369187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2c1a1e2534d5ac9b05a9473ba971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094456b6523fde15be0744fc76a26ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8cebd13b8102c9b77e50ed48d1411304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182535fa6fe12b79eef1888674fe13c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09955fb10fa0bfcc380ea4a275dd4a14306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c269260f79171eed145f327e6a102307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72970011795ea26da383187600d85f8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1672dbcbb884d4057d5c1a7a199e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadd789c575d7e7356980f264d43de8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79b301bbb3873d53fca7b91b7999a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd797728554b682d45e4a7d7640144c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688125de0672c940b5688fe32a107601313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d023f59b6512a85d8b4a7a1f63a8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d556f73b09f37e65b10261f7025752315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbabd2cc04555a43babc398efc1cb48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede531d29ad30f7d8ba516283477e37317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d00bb2b0b358b22fd2ee20d415968318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eced816f6bf52b27a22a3b0e68464b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36899ba981f73b1948187bf82bfbe2d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e17d3c0076b0f651d03437427d7f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f8fc924368c06da36adba7cb6d568322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3bedfeb44f71754bcd0824c8f160d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e0c71e3bfa82d50c6370823f58a8c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1dc73bc355f5c84d34d0e1d331f55325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fcc9ebb9e47b2fc151d4fe33f0560326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2565fc4546ba0ff7fdd30a090465774327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe89a349d023330903cf81d14895ada328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f7a269b27493819c6c538de8bfa21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2172bf5f46814eeede981fbe215bffd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433693fb0304e498f27358bfcd72622a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da646a198b1d0198800bef1fe5ba7af332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4483bfe650466fd1248637d18a73b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedcca469f9000347f945851bc0ecf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baef4ee7e035bc2b2f06f561b73062335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5ae96e9f867059a00cea6aed1d9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d36ab08efa557925ab8fb53ba562e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2799d4089d5437503cea527a156e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf7778c878ccbaad30bb57a82fe1db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfc05befcf043d9e7dbcad0a4bc89e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2b24905f889a79660734eb365c250341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035608de1ab3114b533d69ab1180e27a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c50cd97bc658c55fb66211826cdc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ff44c2d66d5493295c04b0110936344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035910262b7fe904371a59c442de25c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eaf0fcce8d6f460adc57d7065ec32f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17f24c3621d8826b0977a3605896ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488468de9ab144c3535e520921f751a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f7c280c355334e379c65543258df2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75468ce5ed8c97deb9889cf7805e956350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c2001922b5b3faa2beb4521044e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680349c619937ae6f4d5ad9186646f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931f47c1fe6abfa9230d10361d2a26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca321c47523dcdcf43f3afeb8dd62d7a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72767ed301c81d275aff38e6e35ba66355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd89601676b1e56ee4f13cd37a60014356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860f19f7c8df0a6551e5c9ad7cfff9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918df26fd61c29beaff01713200eea66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a3ed405a535cedb59f323be534147359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001d096ff6669c2c3b25e9f50320bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0162116fb05cc4112ed85d9e6ad30b2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730778261df9996affd55cb523aa368362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def200db9c50293fb2340f7838a353f5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b6c40da60508ada2accabe6a898d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb5b3ace98d29addefd326fd92da5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166dcb16b26489061a5dc13ba78290d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ced881555b6dbd11af4a5737265a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12f9ae9e46a5500928108d4775293d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcc85c00f455b7c3b50cc1a1cd9946369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656713fe3cc356489cad877b6bb65f7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b755fcc99476d07eb6df4eaf832d62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f008b91cbfe299f66881ef620929c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca0360839a557b8be3b38735c9d038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa9ac2c2aedb4170723360ac69c38374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ceaf629dab5f69610e98d34fa5521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc379a3dec0b0caee3bb96485abe0c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8e68e2d33b3d35aaedabff95d7df5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2e0e42e9d35223c45f95d19f22886378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a60ba55ae2089edf2e1d93ac271e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ff77efac10103c55b7ed653c166192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c800eaf65dadf97769a9d3a307955363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417b88e2e58fe678cac787e1283d32c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508d4eaef50a6237fcf386c834c171b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74d9a74eda6c80d03f1d986b857bb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7051a790d329c010cfd30f3ff81e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bace5bc1a2ba30b621f53bb12f69ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ead5c37bf22889f94ec163512f139b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429a80bbffe68906725d8abd37569c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aebea32b61424f8c7eb1a4b4d84a111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3edf3353aafc5f6c509a9f4920e9a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba81594673709da4809d34bd837870013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9728ca503cbced9f664c2cc47f7473f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2797d717c4002eab90d50c526f69f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915ce96824915c5cbe4ad589ce8d05a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b86ef851e4b6d340311418892437a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec225eeb932b9317ec3bc6bb69c88a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15932069b3520a2cb484f0cd529261119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2fd7ecaebb0b2837c2671f2cd0c1d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dacb8c6306c6f4222ba4731b6e6d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45148bc71c6b3314f42adcb703ace04722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713fe9674f61b69f642faa4bf539d6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec5bb5b552c520d335f452bca0111524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03e6d5dd4907d417b82c076699ea4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83986aafddf43121bfdadf7eb17ccd5526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287ce3e5edc9557deb9c04016e357127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f037fb658437b289170d5ba1046f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca85d48d93e88a141b93ff58ddf71e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d834d6a55d78bc2c4a3cb5f3bfce02730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f456e1a68727ef311b40619c494b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e62868c0b0736c0ec603a5f00b7d2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145276ac4584114e5eb600dd13403133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677fe0ed8205983c325787f9a29116a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a401d1fa20f0422381e9ca6e8e084ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cbe32da752a5fa26751e05e859c7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a0b5da148e9b0f974d540a95af6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b058bee8a464dd4bc0a7e293619b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539f800e333e5f4a99b1e22e47dadfe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171835a6273c6a99db16c413249915040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72de1b769e16609070b80bcfa0ad841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d312ba7606685256a1a5a2ff26f4c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb660703e4d1e816a1e25ae17146443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e0269275fbbd992d2d924680fced44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc01f9d56bce1839f5a3752ea6082f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8557868d70e2e631ce3473f7ad873a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53bc076317cf6cc110810c44f074e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac0ff25f4df588c90d7fcc3fedee5648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f51a5ca5274cf5804ce207fc7c39ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c95bf648b0411251b09d22dc3d32950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d216c9fbd239e1c9c44084919d73b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a73f58c367f33e962266df642413e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e8f7cffd0f39d188802b68f21e54a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52bbf108640f3c11ac8ce7d36a53954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26ea88ab60dabab4b14b9e7d109e2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c5f55396585edf2ce372ee9b9b6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8de0691bbc02074e6eca2d3965dac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecf8bf07f1b74bedc7456fec754cbd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcfd004656ad9e70533380eb807d3859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada156d2fb63a56c6919f04b24542060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4eae3347087e39819737349bfb89161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d945b2733b18e6bf13c0ec43f9cb562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43078e3bf8eae313e849d21294f660a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5456d8360a2e94e4be76ff0c293d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00574e55d73e50b30851530086e2431665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b38279d44d902f931d3b561a04cb666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a76f0f194e664ec41256c33ec6422d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122f7b89fddc890ee1d1a7f7d5f523968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e0183b607fc6b2d5d90dbef1d3e9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6e6e38d9f2068a62099474ed951870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c64d0dd3df0e077aff46f5efdbced71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d1e704656b34870116d2fa0e2bc7b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0ae7f83a2be11dbd3dbcc6d89d82f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc4a2443a276a6bcd03bd3a822fa574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964babd0b31dd5b1f1ef6a9f521a12b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22741b42ff2d9be1e15b63b2cf44d0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63b58456b1fad4dc03dd91a4b824af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f1136773c442e048f330ed3f720fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4dc293f4bfd92fa376f1c5a06fe0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a965adefe7e6c9408e634b1fa3c6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d591b4d56c75556d1ecadf5b9175c2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b12c1ce2fa87ce5130db75a9a753b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944464c178b0a56c36e1985a249d94c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d024e0b31c63afed50b53a4cab06c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7447ab15f812778621c0cbc589ff42d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9d6cbb9ae30f2feffff48bc030d6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f7e1e18fc278150833043674ce1cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781f8a9b9ad7306f51edd03a6a7df9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a407e160bb9a0498c7407778446ec789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5672942b964d934a14ef75a1a0fcd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e1fdf1aa43a06a73f813702f987591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b906fe823144d9a17f07d2d9d56092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683010719bf665ae0fe81dc2b65e73a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98be4e318e50947fff0b09ce6cbca294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067d76c88f517b2566958f25d918df095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239748cfe2c6600a1670937b935902596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81d4719fc9f041a207173f4a8dc71497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9cd71a388663ff7f53f30147dc5d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b78d2db94683bdc5d5c3708adf9ed399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047c77dfa216ca6f0d229e4f68c3b30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173467b386725f412c731b189021970101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd82385b118897dfdb5ecb3fa3602102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32acf969786ef8ad0d806e359ed273103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f138fbcf322061db98c2764ddc51e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382f057f547d5f8574db5761efb6a5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323b662ce897ef1fd8296ba030399e8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386181eda142f7946115ca09972798107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20608c07c99f02286c6a1c23afe1827108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba973aa6e0cc68403e1419094370c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91a7bee7e6f80e41134231c3ae30cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685efd66b42cb5cd6ba99f72fde3bfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bf5ccf94c21cc822405feb18eb786112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d7b3c4cfd17d31db4584e4fbd19f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c5adb20981d18e31b5a0b8457222114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46da43c24b6d0eba112e1eb38d76fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eed692022301a353e03c8308bab65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ba8c165f0fb6b56f164ac98c206e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef287d850b2034e67b980597f615214e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ea9de1821d6b6921e93c4cb2128dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468196f446d8bcdabc87eb062e3ceee1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9656649bde3edbd452e7c221a28d289121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4d42108ffbe5e3b5f2786d6e991af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ea199e12ae3f52e110208eb06f6d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c973e5e28656d5b1ab74db40569ffa7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e32f0b4f5e78d2bca43d6f48b33b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8fc6faa039259c9f46c3a07e0e49e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c30ad1a949076c26e76da2401375e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f9f5641673ff9c0b897d7e755ac7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55509def414c746ba60af55dadce7f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d458375faa9114d3242078a19c0fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74831485612860f510700a208983e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c75f7bbd6a069577620d98d86c13132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749da36f5e737f34ca948ab2bcecbbcb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846975b34eb2d315253cf319cbfa6d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765d6e8eaa926c78e40d3bf0e336fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b628785157c4a92b06b2b5ecc788136136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ab289ccc2f8c40398f0e8acc5a345137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f09f8f04bcf849aee43c26e50f948138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa82c3963b81fa880466ba58f7f8cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4378e2b415d68402974b8c16cdfae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a20558a119e7f6ece8e92d015036e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8090221570faf9c4463e3e2045e557142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48095f3658676c6734737e877190e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5c40632214f640147ce2bb67e043c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc639d813e7917e543bb91f5105198c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d769e9f85f0ed15672a493761ec3509146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f975ff6ef719a4244356127b2378d65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515917bff900aa142404a407c74e36cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082a9ed6ce919d07c5275caf9982e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464ea17f5bee96a020ba9388f3061e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94709ba792d61a7d660e73cc8a14a51c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e139f9f4fa1ebefe3a2ed8abbb6cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45decf89500e1ef445967edf9f42f71e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1083b06dfc69ea581f917590cadb2a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e574dd9c1702304135e00fc71715f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82c3a62ed577ffafe78ce35b7f2d3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500896a66207d641d61cbd32c0482252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738dd51a5c2c568512afa2ad59c6db0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ff1c47bf9c4b0699782bde20c25ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fac9144f2b5038c351a3dcb206359a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc642b2586dd520aaef4554d297b8b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3651dc1a017d1f1c4592cff5da47b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32902de8740fa3aae91170c01f00bc4d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a514b91fc6cd6a6534a3e1ced74e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7ec55555edc25104a36049878046165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ebf0b2b3980307426b2748e0f234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad015d59cf60c340e63c5850953940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc665db59f1c5d5f48da62f0caf2914d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd3f22d2f815eb7273c3c48050a61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb5fed9ccf95b15ec85c568e03641d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfc5b15b3b82b52ee7e6a3e05a79a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521eef932d818a2462328cf4f4e17e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10d56af6116397213b5f1e9cd778be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09770753a1f775b119ef9d26670ae9c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28050d8d9396f717b276bbd3c3e7da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400caa59e0e33fa6d7a202aea2c44578176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdbc3c13a6c6d51d1bf072fdec01f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cd5faf71592ccb34a3cd021619eee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a822bd1cf1d9139064e1291081bf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac389a4e69795f67cafd48abad80e7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9199db28784525ada55c899fd0300181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864a06fc778c3cbbd611e7d338a7457182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67c42af15f0e07fa9c12d07c1522ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664721111afe91dac856d35971c87b31184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcee2e1c7147f28bd1332becb316d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572414dbc92d6b190026c63d236a088186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f8b87f8ae3a8199f8d32b02e6f97a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd00ea9b8f9b5840ac0ac1cf827fcc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7263e5764554e4bb2e07ad840c23c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04020ddc91d0c2225e70f991b475776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66664ae2d2e67062142cf71fb3e787d7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c924d1cba14c9bdd04d211412dff61e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446292b6dfdfdbdb0efb39d42db78dbc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff8ca44597aebd2b7ee48b198f251e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d505395c7b1a671dec27e681823db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1f89eb792de107ae38cc27342144196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aacb4324daeee127bcc096f10de1bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fa60ef37052aa6314511f5ac6faf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54669fc6d4cb4519d71aead6ba209e70199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e358dba8c60c69da979b426effeebe1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc2fd5149d544fb28344f290f3157201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980345f5d754dab3c40b416626c4c9e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66056c912064e5dc3daef412e573e0a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c01f31ef874177e7416d5e9d7efff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13646c7d7e914beeb6b9cc230c4a0b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa356686b5081dd63365ead4a995fe7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62700af6e9210d3801625787a3ad7ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003af8d3abcb689b0ee66d87856d35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894aebcf14bf170b2930e7bda47fcb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19be99622b6d464eacab0361273e651210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817b9f05f6ad707c79791a7b8900e6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9bbe1ecd79c63f0219d097dc56398212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439064d03429c08747beaa911bd6f382213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6ae4736fe19229a429dd705a3d939214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caea9485521ca47438461fa5db65253215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9845ea25693453ea85b5c0599f7f4b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036667312ed4b93edbfcff780194b11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac70dd189e82733d688a99f4f2bc31c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1acea3b2f5804887f43ad9a087493219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb27f459a12eef75fc0e8fd4d948c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cec6ed51c3b4058ac344bc5a7b43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bfcb84389b4acf3b849d3bf580bcf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f00a3a483d6ace892df32f15c1a62b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5abda8a98f0e545fecfeddd398b8d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad9e2154f7a191e510e5ce85e5854225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5337d133da530bd7bf6faa643ae119f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc001492fb6484efb2beeb873b6c7ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25eb857c124d4c00b5e9415f6fb3f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03b44e6a7fa54f026d20fab4c6c2d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894188e1fd4c5e63185425691923a9df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1db6d4f5c641b1cb6b19142359115231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43489a6b9899ad47990e02c86f67657e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c086dc6097b7d153ff49d7bacda48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f471a6ecb63308524fd13a38172cf3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54629245ca8bab4b8577278aa33d383235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746144a9d2f95cef787ec64535ba5ccc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4283858f48f67b8fa8aac7569777a47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e2b96c51c9f265d4ac24296116aae238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57d360f7c49e435acf9351c99f0ebe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f11be841df7eaf76e74107d76c0cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5c31fded3f9583e0d70a093b4e26e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbca9715093ef11ef239c026b73f33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87be5479e5bc3d93675162a86007f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39f612da7600a3b6e7ddb348fce575244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739b9c6c75296d6dbcf1bf89e6495b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b133bcf1280fcd06371bf6187bddea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568922149de302530d429f1316737c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d269f637e7e7aa76f2bf7ce9e296ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22125ade7632bd1f10dc922673e77ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8a02796428b6ddad677f9d7418e3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce895c0102916811dbe62957aa5e49ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b95028bb3d45b65928b5a903db45f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855d8a997d69bb6748296ba063aca2f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84597f90d2ffaef1e699b130882e1925254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348281f019d3db09d327ee5fb9efc963255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af166ff16933c1ae9528252cb0323d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb3c1c1fd50b4d5cb78a3fd14d4034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60990e92813225f0a8a00edc6a473b5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c6bc3c3437e3a91193a9b5031806f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c98823cf5e4a7e1439d66a7abe56c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60105c7a10b459f34dc557465330478261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939adae6f07903a034db30923b091f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0be23a96784485894a4cb2287486f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3e26e6bb03faf10cb2b95a88109a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f192f84865d202dd97ac2decf278c52265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304db4c1aa888cdaffeb925dc3f8283266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655d5332bdac686428266705f39286267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b8d7b4a9511621863ffacab3d8837268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8de36781b765f213c73fcba17d8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f112b0d7caae951af3bdb9076e320270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0fe1cc58c5e6f8f6461a2acb67568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66957f108d93d291050b9d62d08de1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236458c36fec4abd562b88995b8db52273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3754090c5b80d85ac5ac0e1ff049c11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287fe3298f6fdefedba94d5597e85f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c392a0e394b08fd4d10d96ff9c8cb3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e62ae3bfe7249499d2b8631de2123277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09550a1684df0cae282505adf2362b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93103a80e7f86e9cd44640695a53750279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a6347cc9feb8e54e691e07f4b939c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca513620a31acf67aa5e7023aefecc05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38d79acc89d473568cfee0bec86381282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2250c6e45e8d7303201cc14f9c6575283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea240f7930b7ed12e137f569a50f7c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a7383f2c9a5e3e72b3beadc32efa9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d238607256babaea1350d1c4a950eac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793af09f45730e8230dac1f41494616a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d2d3a72f40cad6b3605d169c6a43f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debc5a9c0a806cf9234fdf447b5fd8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005edfa02e7dc1ca65b4ae010905f2de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd9b08d3adeae801bb09dcba711be8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2888da95f914466d990858b91c302292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2b5ef113732fd1f491a461eb6c9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157b21657eb727ec324daa229bb5a27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601942c74314d3302905e42b30e3c5e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27097fc5e51fcb43b3aa6d84f09f1d01296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb75e3612a26255fce018f7462e5ee3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3961a40b4d038b135fb1c91714026298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c682cd6488789de7b1133f6e948a4e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56ede1f312f3abe5576a0ba73e14d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294480f36cb4fa49178fe60c1c818fa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a079f5a7f6f269ae82e90204486e22302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f82f5c9ea2af6bdad3e4689dfb13f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411346954ac6216ad34e0417fd7a734304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed62cf00150b1f4e00d0affd93ef2c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0da1db57c71e4cac5db55e0181e3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd771e9fe9ca65fdd4ae79c0fca67f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f5d3d9551223b8ecadd67b5862737308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e92d24c6e6d8cf4a061ce54c1e0e50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7316da64f6a9eaa016f1f3ea8248f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63fdce8405090866e5faa8c5d16351311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ae34b97d520329f92239c9c8220a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46425f1f171c59f3d90bfd19b9e9258a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16047f0cb7dd903656313a716eb4cbdd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19373e98915813a7ebb1d0a9c3dcf7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543e10dafc6274c231923e45fe1d4d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6755040ffb278c3949a8763be9233317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44b3d4c5beec1fd756f15684b2083e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7163afc47eaebe82ace7177dce8561319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b8418a3d292d61d12680da9b04dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00dc807ba3509433bbab229f2b2a6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfed96b62c77d3653455e24e60178d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3abc70042fb2dff45129a9b26ec3da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf31a85f33d2d1659742c3c2bf1cd1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66533afbed4cb0c62fffac072c6fd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e046e260fac039a1f5cc51777d20d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c867f33f3fca935d02d36f9509d6047327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0478394f15c54427d9e8afcf2a39f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421f3d7a34b9f088b02cc5114bfc37329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbabac0c470b670526ed4dd445a40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183eaed3a394be2fa89f05f6b709c404331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bad943eecd60feb3d1cd179af0ec1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df977e9eab4a0f0ffb0381215209941e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6679ef94ba9b94624bcd2fe795298334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f4a230a913c4a574990df22cd6e29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee34602df69bf248eca28666b070fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baa610f3459d5f0688b757120fb78e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bef86ef078aeb562a4f948db7c480338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72918025785ce1a1bde31d6e1ee0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb6f275030ca70871358074f8b7c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b39b7cf7991d2681c9c9d56368cc3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1281410ad51006dbb9bf968e9985cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c0c80fef66133b78ff475d7e637e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed6edb04b73964d02b0abc14d6474344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7e8dd740e47f865d78d7abdf19448345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a61e7f993be8b0a439d367cbfe831c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27900310a1f903aa39cff5990e06accc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70de64d16a36d377869f90496c1f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ef850a7ad588341536aa8775f8be0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ee5fd1dd335734ce1cf14f45316e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd042d912c10b0b06e7e7ad54d61f106351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49733dadf8f38135ba5ec8080e26db5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb247f1de50a0095ddf1811b54bddf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4bc5ac5e015ec9dca63784f11296b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a77e4d6046beb58e09b389d3a45b95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912d5905ce15b184eb77b4458d5e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b5e15003df07f94b150d26943305357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32437a1eb143a53176a3355ea4b9c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e491106e0360ac84514070e528bef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9961fe0cc6e497ea16481ddeb8402e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be44e8f53aa11f4a78e9a34f703f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb3e4e49962cac793617c0e7ede488362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70056801ce8d3aa866ec27194a08385b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0e2d13a25503acdda69ede4ecb45b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f6b5ecdb4a42d15a76753891941fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c1472581efdd6b287167091ce6c6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfbdf8885a39efd2b957002d6ae967367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477664ef7cd419bf13a5a97bbd6cd38368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e177518aa9b5ff52649a10fe5ac8afc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793172262ece7201e0ea7d4304cdbb44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b3a0c8324c658c2f3901a4bc7bda2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23866efbb4eae9422acd2c6c91c50572372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cfe7f5e2987b5796165ae6cb4314d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a5d9a2fc058e7cf70b25a8c5ba2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640691fe791e1b4cde9ce4ad0733fe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315fa1a1d6f4ba28da1ce040d595ccc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2fccc2ec51c6a00efdf3187cfb9d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcea8fbc1daa5b2ef4103b766bb21c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>