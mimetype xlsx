--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b7d8dc8b231468cf5682ddf8fd671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fdc87ec6bddea78ece6692a3f960e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ed366dccd1211dbb5ac640a4d3c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d44435e87f1ec61956e5a49c06e424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba42cc62679ec0198f094f0a27e7125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b50ae6e43c9fd690c36aeb62831aca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae2fb0137145cf1fee5edd869ec3397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58aa02c741e9a5a560cb7da0bd56828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7109be9798c7bbcc33a3dd1754a2fef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3df595093695e30bbdcefc5d0d2f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92ec097c680802b50b61e892408b3f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30960a3c13b273a5b75892f4585e4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1427664e7e2d20c408f6134419cf5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db4cda63630f3d8ed28924658271814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917197abc8e249f7b483e5034dfe12b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abe66c412129223641c04d65a33fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ee45d8e989f563206acf355e779617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09a687953bb43ef72223772ccbfceb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d047d6f21a823bdb07d43b5eda320a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74ccc3f85ca52a73f5d43f95956e2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162098fd67f004a5792b7e05fec4216321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ad10843bcaca72ec73f68435f81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ea2ca976e96656d5f23653f9bf03e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb02b49402ddd8ec23ab8ebe6ffcaf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c079db813ef35d7fe970b97c3775d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545b230c4600c67c4d4437944f614a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6fe79a25915583402ecc9773fb02327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a93f5fff0fba0666ed3a49ed6666f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9315dd83b73aff3f1171fb4d3f0b7e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170841ba7907c9136fd0d1d8ab8c4fce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca15213c2131247c9209cb159c32d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d34bbb529b65ebf37cb062486adc432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bce27cfc0ffc399956edd001253ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a2311680b09eb7e0bec83fabcecb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82453f158638a1fa1d610c1875d7e8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94aac9d8ab20fcc25f42847dec2c2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ff37225593318a8239204ba922a7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa956adf58c8293c127b96f25d4bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234e2720a3147e6de5e2f84ba58db2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cfcdcddd9f25f962d49d8ee58c38e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c6065013c06cf421bb27783649bde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473f708c854b4acd222e8b3b7b4eaa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c412e353b3ff06157146aeb098a3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae3549d02354105a99bbf3bf403c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2986d18a3b7b2cf6eadfc0965ff89d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc49172be97b1f4cec4550b120336246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72974e8d34341137389c6c10568be047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a5b90520404363c249534b69fb8c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97958644698bf8de73c6f6018af14e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6758ad7d5b2441141fee9a861e6f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad03fa1e08fdfb9d2c152d4365f72d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b7f101da863a333954f212fae777c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44e2f227b03cbb4dda75b3b36bcfc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a129252d130b5c54f9661d38a22f854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6d398d604fd04d13480a8d51ed4c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f0780045c0288b6c780bb03785c5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f4e423b457d6a4a0ecf887fd4d58357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012681f50745cd85bcc5b80c54a2d3d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ae54ad2f9c2e53ba41367a75e2aa459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07f41af8bbaad263ac178902f02c8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2fab6cba38deb52fafe808d07994161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb34002cefc8028bc6f2ecd0059d0d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5240cc53af5b29a959724d2adcf82363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33dbb49ce691fb58e7b833e0b52e94064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b303ae582a496e10ee01a3ff41f1865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85185561aaf188c599b3fd9ed5e1287c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89817cd59234bcb78fcddca76b68aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687de994df15c20017a8fc3273753a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b4d494261fb8a667f0bd3565355569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b9df1cd81e2efc947fae6a3ee1e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced42390eec30fda19c9e82511ea33671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6e5064b36e98a4e5d8748c87cbe0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e8c4f4cf3ec89c1a6a740d755f47b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bba35de1099d194384a3536a5baa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713e90e54e356118af3473537adbf6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df8dd7b3873707853c411b4f8b451376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af1dfcf3737dcaf3171164e2b4170077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771afb02d9909b6af8231eae2058558178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b98f043e8b36034562232d7721be279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f3b9d496487bcee0dc893aa1374e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403517debfcb3be7ac3a4656b7ac6ff681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6517f50eb7f8a075ce115f8152464e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b74c75e14122b4525928b3e3c510f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b9a17c560ebe1031621dab8763b7484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc6e7f7cb1c0dabfa05fd564cdfe3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e15f21e0ff9d2cb1e454ce7f68d5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b1ceda23cfd435d40cd5a7714b24287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf7a424aa6c310b88e6fc47afd51c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484d3d26a571c7a6d7f4a13253a9de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e0453f6b49a973ee5d59e8f8d6b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9debf0fbd123cda3c2bc7f0571bd3f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf19acdba70849477b906fc8cf136c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960dd9cb26354e9d0ddc1d28f601f5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ffb550bdd9c8bbb54fd89e784cf0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11ab9e7762668bc1fb802c349d1a3a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a845a3d97e6209cf4e31e9e56a44e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999806543756e520d206d1dbe097cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78416c94a19fd40bf6de6888239e581798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899439fdf81e58650ab5e908ec0e8a8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baadaf6de15865502c8135427850aac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb6fd554817190539680ff7f66aae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07367ac4f739481408f6e6c721a1b8dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859060966a18319194abcdce5ca0daae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c66513b46985c78c0aa41ee6fc80c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551df77c62f80eb42c64ae15e3a510ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48834b51d0095501593e56dbe75d78d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219721cc762392725d343302129c9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6072b20d12332b23bacdbfb89f74813108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc9380fde7e4abca4c002bce11acc9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207f930174ec2436300b145a751f35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e2152d7ac526d8493251138daef89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c723377529ea04bebe27af92aed3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362c8999b966ef6d223be89d41b0834113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143e977e8614661bdb9d0df2f2712c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bb42c1e5f634185a1849f858799fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c74bd4eae10ad2575603512ae3e77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43117c6f047caada20dbdba9b710d3ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896ee74586951046aca61de2e866013118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336251087af1cd87b9dc7db79949c42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1d33bdc3bee80f9473f756e577aec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343492483e07b5fd29c1f4f3315f207121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387b799499dcce35be1ef439a15b628122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a6a3c4dac6e23a1fc397173ed74e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0cb130a170a6bb93c4e7b0aa8ef11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ecdace4505acd8ea1a12b4ced543e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0419532062b45c9e5e10f7810fbf5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec13760e461076020616fa27a85b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c9ff51cf270b82d0949fd5eaf61db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e78b690549c5141a67e0a969c69b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04106dd185cbf31cc990fecbdf82e62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8dd6e06811da3babe4faf557f04ab131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05f5d85d83611460338bf172eaa199132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d2fb7f939fe45257393553138bac5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8c2bd82e0492c32d9acae7785bb80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968f3bf53b2b4e75913fa9ec051c020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2030f8751ab1ecc089ecb440bf82c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f0fff079752cfc69fe260a49cd031137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ef619e1f18a9565df86c9d429769c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38af33c3dd750d3b667e0e5d0e1aa8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa92d36c29ed64623c11e3c6a8e7f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f9b0388a5ca8585affb72001d7427141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76400b32d501aa9eddc112075d7459c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3feb314eaef55ff3c2721f7d64f01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9addda30b51d3d922f1ac3189ffb2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218def98bca7fb541318ac719cb657c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c3b8e36daa4750fd21b453d2739a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92019d9ceca6e2a72cff893d18dc76d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dd2cd51cfd59cfcdb5603b4822fe7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d706ed25243e572c147571ecce3d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeabfa368ca6129e760ad2cd84f273150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc2484043b4eeb6b0d302f9a16fbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de969b4ba44256aa151adba34ecad8f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f44c94de777752e08ad2a3ccbac6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc7aa088bf1a20db71c225f240cd6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235cabe7542e057430df258021d5d56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16088fda3f94a09c999815be9b5358fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958175c4a253600303bfb76ca1cbfa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520480717d20c97c2e57c121379461d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90934038d7efbd1d28bfd7910458d6d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95c6e8e6607e847731152e70ffc21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667cb421f315fd21da06bd99e1f474a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4db63a0fb50939b0ec9d4a31a70930162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14626ad3b10d7729fed9ed82d9faaafd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6352df4b74bea4a06aeceb2d574ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913828810858e395b9ba0817297003b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bfecc4a18590a36db0b00303a2152166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d048212395f75b32ddeb9099f541b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a716d3161d34bccf880674b8d5cb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf90268c8c30828ee3fd6527ba0925d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4195cbc855aa10efaa43c4bd3f95e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946563d7b9740b6417847e6b709954c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31358e1f5a357afb6b057aeb11d663b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d383fc1116b62da9bc66186e5238b3f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0b3d81fca8613010cf201b05a8769174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554489abc270d739fea2218db87a360a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527b25719422f9959ebc865ea4727b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f195f66611e24f549073c3298c6b31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4aa58e54157004224131f4f1e4546178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8676be3de1b30e5bfc75b33e695e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50245d53c85c4198bc4d4661b871cdfd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dec3f3ceb220e391ce92153873f67f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502ba1e9babf9db3c36e8fd1f62de21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93e3bb07539ef9224e7c010634905d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f793630ed43da0e29013beadbc0044184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2bcc5f953f7241b1b0b43233dc19a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f28d1ba6152429e3cc91b8cd9399ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401eb559150e315ca758a652d7a10e1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11d68e8f5a88d7d98e85d93e1cac53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bf5dde9145ac729db0eb35d344b25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f40c31dd7e9db4955716ffe0f3ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce42396276f9476d97a338dcae609c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a04f6ab0890f0088123f6f690bd7a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1792c86d9cc72bdada586ac62f67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c8ae2ef69dd168d2ad75c9563303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3f6868760649832ce2c2363ba7861195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173460d63184957353fc3c7c611f842196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b411526360a6c14e112088f94910db7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae34892cc52722c36244013ed94bf1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214c1e02522bc5aad3c08417d3909d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a33a2ce6201e15846c2a59907d9af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f67cc8c5df05a94056dcda9be44b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee21e1189579a173dfcd5b5ed50788202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55600f72f243684767d4f963975f38a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3aad69240d00d5c99a9cfbbcfd803204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4681d012c19c1a2ac11643409dc8730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6f27c19f7bc0335453d335f6d207206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac691d461e2f14580829627ac444c956207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5339335362dab44b1ec634ed77c770208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccae75b4999d2830e9df6ba2aaec84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc1d0dfffc15be29fd1a8fa15ad08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d231fcedb7dbbebc2e613050c8faa4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b19b3f95b3fc81401d296799b8e0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9714436684e4c929afd5d641de9fdf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242ffa8925ab338197618c58b2f7e91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd0b5702abef5fe87b783ebb5e9eb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f5dbcfdf7fed40497d816897bd755216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4f53da5f3187d19e90b48422f76de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b90442f2c26bb24bb09981ef1486c2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4515f85d54f5dbc0d12f01ee4923f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e121af0a90fba7969ae48c5c53309b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bdb73d6b279699bbfbee9c1b626e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51178f764c51a7572632a21f51377dee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef59f4b8abd34bd7cb8395d103160223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1576456098ffd58d7b364d78c343c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096be86c8e748a5178f35c38012c14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3183b5e2807af0c92a232224e608f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43bb60396127bf1ae10f910ae70425227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888de9b8b734969fac437d2bbb06526228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d677b013ea94e19584c9b372a9248229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ed608192574a32705ef68b882b22e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df8d1adf667862ad7a0b2a9487e81f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451531155901d24e431174c2065c8353232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d270a6da69cc50dcf75514c6e6257233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7942dc3c7df29cd89c6870482c47fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f330d5ad924887bbab59781b5f4ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d29f6f24f4085e2cba129aeeecc748236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c267b14479c407ebc85417effd7a71237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e17463ccf3f46edd49dd2ae7dbf824238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908562445391d8fb21912c074ce5ed6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665953aac7fb9805c3dc1429b5ea9f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f0e81646aa3a4d4e304eb44252876241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7eb5fbe60ed84fb95b9847c14ce6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9631d7ad5ca18c02013bc0a93232fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c7137d4349ca346b6e9faa141805244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf29f2f3c79d040bf05c4384f124a6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c955ee64c8c52846ca8d5df0bfe0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05651bbea5867ebc6921eccebe97129247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672825b494739e7f22b25018eea711d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca556c8580128bc529a0855356ca1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d7966fc4b2f14fd867374c352cbf6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2808374b9ee33f3c174623aff11daa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d088e5a15bb237fb47eee175aaa7a38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16690b5d5bb9189557569592ab0403253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe03d3db68b02d4f3f384d25f53e16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb91e00c081aafbf5e8bbd67017e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489fe07e442e849b087d4623f70b08d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061c6c9966bcac5001a03d374762c7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b55913b8d801c823a9023b78dec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e9c4d7293f73ca8a4364faf707434259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a75f316cf9f0e751b521484041746260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49175f10de703f4fe36426e5a8f644a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25300371906d812bd6cefaeb89ce23b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff5e42a9dc6372da2e5c3ebed0985e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01e8ad87da9ba7b3e4c241dbee0b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933c1268d3d3a0b0a8a5e213ec0d42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaffaeec7b8492ee536e3832e073245266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ab323a4db804c6da02a95e47cd9b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6cc9895e8d6f4cbadb12c9ee5ee92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302365579d9d55c54bcf66cb16c1ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e1ef7833c7a259c6716bdd7ee7144270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb820dce370a205101f924b7b7de0d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65033fa029d77eed89d64796de64091272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b110cbd055e231a67113cbc6dcb35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdee18cf0197b99c9f588be34c3342274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc6f0a65b550ff00373d6066fed5da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7369ccaee7aae16175760180d6acb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77456438d2aa4a049b1aba095744446e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd426a99e3ae35ce8b34973deebd15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45a8d902de8748923192b800f395e1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6a0c1f9f0df4b1cb5551f1d531802280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2087c9c25ac825e09d596fc96e0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b717a5decb39c317093e89207895b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb36f180441f57aa39a105a9a4b8d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c665bd8b8ad1a0d7496398745789e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fd468f6cf065b2aff7e1a94eca2c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d792f6fd170c26d58d309daa409d9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14485edfba101670b1ca74eab6023455287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b8fe40593147057bd358514d66d8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fd0571612b275308e4658df6e6a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ded6bcb19a77258b7d73b773e719c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a605d144f6506d71faa86054a98a4b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bb3df58d27c76b51e78bd3fbc0e27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de55c30be1833f196a949e5a4809409293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d92dbc992bc186ce3f12baf181f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3689eba9325651988d348c87a75e4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef25c7195c946b15623496d4844472b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90439d12649d3d2c5080ee32ff8d2c8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3832322bb37e49a3261717e39abe293298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96a337ec48c6a2885f6b3e82878ec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7b80da5a3b20b5fc2d7cc152c597b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6d3f134f4fe189bf14ea82347ec47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b905fde809d4d215cb658a8411b189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe5cf6c0e68d7a1ea2f9286e759729303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa04495b81c3218fc944849dcaf7e6c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103caa0339efe544b2f6ad7aa6db154305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95981f810df4074ae521d5e0a9ff006e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38260889e3c2fcf9934db7d92fe7c29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4bc9e1527fce055b5d26d7f5cdec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd298706908550b0c17f89189c4b68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae29aa4ee96e1cfaea736dafcee67f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d846ccbee3a3098af412e57869b5391311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b5521ba3b58c92f5f0197966c796312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468964fcbe6951573f818dd7949d09d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4e7d29aa49b20db542430beceb094314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40205055d54f924a67231cee10bfab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91014c4d7dd3c1c7f1f9e425b9cb58e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc842a801a5a9788e1340fe26b43d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387d22565e449762a4e18821cdd901318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531608e3c7e46363c7d6f167ba05ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51735f70258306dc4d9a68b4988e3709320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a822cd0e2b99a1401485afb70704321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a47a4a3502c7465f251d75dfee2121322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500a700ce23dc52e7a5e35b300b6da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57dd3a6954f400b49151bc29b0eca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80e6ed8713ad0282f2bc3718a1a0c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562b0e4be6ea8adab01d06311b8747c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154930efb5848ec814361cb267b4458b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1c227adde45a98eb587e120906301328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400e627cf70bd2bea25b0875a57f3aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef489090619408819d53135c764ebdc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d2294c039ce9fb696b9ebb7a30dba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f64dae17b895ef9696cfe7c2d7b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c979c148150c0b087d760d1d690bec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead434d0f8c36cc4455788d895f928c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d97c26134b980f9a3e26b173d57ce4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a35049a060350a4f691a8864bb0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea636d01035a7bcc7f97ab697d6be337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d1ff1bedcb19b3279651aa3e23eec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50ed3ed88a50f439589b54a06ba2e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f97684bea541dfaf50672086f1840340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049baf4bb10f7ebfd005d4098c735d27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902daad239c78263d732a826396b909342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e3bcd7706cf982f3ef444d2b8073c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337a2b0a21c7c1a2baeef580fb2094344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9549677b0377a5c7e55fc920a206506345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae50cd85c77e450e17d57fc6974f4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac4f273860b21f37bcc83007f1c30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043cd8077ce31f7d605251d660bc1d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cf4c29d3067ef08a0c02b044e60b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f9bfee48870e4a56499dd9303916d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27bdd9a6360bdb677772368a3c76a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8966ffab1bc2b9eb5ca205b81a66647c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560c9031d0d1d4a3656bc2583f31eb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6d331e7041c75417aad6c24325325354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e436eb0a17984f0144e5067711b15a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d357376c799a5edce5ce8894a7009b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cdcf044b6d0a36af25809e60b796357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06193fbe0e877fff77df01c1fb168d43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfd8b18c6ced494f9da083537fcdba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114523fc8b9a0619e21fa7c2a0297e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610d54b86743abe5ebd59819dc26fc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d27f129bf0779f12cf5bb59ecfb25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b721d98ca1dbf9eee002232411c281363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8448602add30dc9de081b186038d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900aa907ccc726cd8268d67929823e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bb8618d5edfbda5e990bd4e9d3d25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd4dcfcf90edabbbf2b0d591bfc7c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7d9c3572f4de9ca1510e951f35df368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8dc9832a35e0de89a4eefc52d4677369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09954955bd7a4fb10c07f5675124d726370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bf7b65e4c24a4c62f19dea1a8db95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e640077613459ddfa13c2ac812e20c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630c3dc166abedd29c2bb7310120db4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380aba1ef2d488e4b5898ba9bd47492374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d7211f86bf1ff8f60512223a4d4e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c87851116a4a924245f0742b5ab15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba53cdb5e0098bcfba347f0b004405e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f51972f383a2eeaea62592d8e2945378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb8c30c67a6bbc07bb1bb37ec9171a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06cf7d4bd8cf9e6efed2aaff71552f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6d5ebaebb8bc022892ad8f05b230f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b88f23e492444b61312d5e9fd8a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bc4154ccebca8775b4e93b5231df45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da80ca2189d09d11aa1e67a496a3066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05cac8ab3b743642bb8af613900157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775de3f0735fa1fe64e99a91fbc56988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb16ccef9f1a6e1070139d4177af8249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4c251231d300ea75da1735b41d38110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039180d20796b5c857368a28f4d5a9e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89901a1d727fe8b5c5957ea5aa38a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef80daabd71c3fa2c1d2355828cf3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20076542c210852ea5a9a7a9bd9234da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff6af2d99fea422c5a7799b37905915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef54f50ff31bae459c404698bd378616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1c2d6b904c94ff24887d7f4dbc47917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eca09da642b2642ef9c225d31f7e1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f941bf0ed8a384b2033e4d3dbd9f9f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981662ab9de135c35134e976cd68bb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a40bd5733d35b875da9f033caa9fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d319390f3bf75412e4596173c88e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f4fbb8e256f78e0d9dd749ba29ed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190b027d60fad91381ea4574added5924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70744ef3a07c0c15c7d72db483d4c525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f47b619f088cbde9583e903d4325f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8758784a7ddc7fe82aa05d74d4f3f8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc618756884bb9f9a538d3afc7cb8bfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118d9f1ae6b66f891d9708a802d0d7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45eee3e5a8f8e9913fa3835eced44130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c924e84b8cc21b496f6a74d1cb94831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd52c0de55d64f2f2eae2f390272fa532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548bd5e90b89b5b52733215bc6223a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a1c078f9554f1a3c84c793e6b476634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee05c81eb5a717d57a3c9186d0861135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374eda06d3b05d3781f3f641c9fc29c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2fa7b7ce0a714857123a6e074db1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd70c7d0f8464b9cfed72b78b2a16a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0976ce10af69366cedadafd52a3a6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437753a731e109e2754140c90ce960b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141e8735105eb95e56a3e27d828c6b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923efb9f7ba3cbf9aab919ec256f078f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6386ac140aa5236e79e5c775c4b190e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f36ca5baece15b85ba9e7e998bb3344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc0c7e92cb2b40c7d6e944fd5b53d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7199876a23bf01348bf5a1cddb1da3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e78b2457a099f8104f4499d83c603047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df084eef191c98bdb9cf744639536a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27868e8a0e4a3e3571fbd58522070cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08dfe0e290fd48c58641119cc5abe050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05af1ffd34071e801322f2e308b1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad745c83bded48b44c6635146587ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17253494185cb116b3711d899fabd20653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1102a4fd029e3aa185871a48f60b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5b8550cc660994e0583f1dc8d6ec055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e8b979ee9ac13557c5e04e4715c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c8c856bf1a4afdbaad7b5303694f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0913677db0613e641200eadf1668558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60751dc3bfee7ca0a68ee5751d74e9c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc66dd5ab4ac26482f21b4d198754cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667881b6760250b079da8606b294400b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46519c811f2ea543fe4184e4f8f5a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9978e381c498b3df50ada9354c4f7c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec5362bad3003079cea8f65224456164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a5533ac0a1dbeb5128ec9ab2aa95b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6c1a4f95a6f73dffb6f85354126ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ca435b3dc84c8fac5b44f981e933b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b24b0a2d6ea771ae17e4f2af8dbb5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fc5f421094a6f1ef82679e91c2e7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14eeecc2e34320606ca939b752aeb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a949a1823a2a60e8423a7dbbcfe63971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf41fc9d924cea1a6b934c45f7711972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0aea801ae485af6f24690bd7fc06573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c467289a7dfeee67845b58f45385e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e34e295a609e1a3d7b277479d271275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a64bd736c21744dd9e1c6689b1570676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e8576f3d91b69ad2ab0caeafd9f2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572d75620281105a7d9b21e334fe3a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6d6c377b2a36da6edc9c5b796878279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11599eba84c3947a070e8b2321cc4df180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79700dc3b9be4afe42e2104250d8e14a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd9385337e7701413ae6576c78f5c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcee1fa5589a9a413b4d9b83ea5f59183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed4389d2bf709c55370d8a9195675384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd57e0ab80a3145392669add14655e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee4763611e4f666bf9c5b02b8584186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1558f4976bef5955afe096509783be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea72d119e859361ad8e86ca990e134888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ad135467a166ffb6a7a70ab0e436a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d666999a15eafb77ccd1c45074790c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4458b05566c14026731d2e1937b9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf5b3f9a479e9b3a16d82987c3dbaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dd2e8c20f7b378c855662c97e7a2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f124853237eeb726fc9070a9a2249ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0aea7a58a0c5767190fbdc3f9939ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec07a89ce4bc3f10dcb9a5c7e6785f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e448f1cf0386b9e9f0bfe6ce08d78b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f289bb74db6e77ece4826f71c47a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b34e4eed9fee223fe59494b08d3cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d56e0aa64e10a26803be460e50656100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763d8873398a5ba14001873b5ac9c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f133d5459c1594aa35d7468396221102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3470654ec319d0d947f020ef1e4aaf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee5d62f081605103150b13c1dc8477104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db783b2462349b3658258c7833e9479105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e3d59db034ce30a9ee71f2c719ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b788044e6b8765d164cfe02ac831107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828822b7cdf8fe8b41b769170a4a0e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e4274824ea37452037c2dd91e068109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f480e8e4bc813cab29c1bd6660424110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f38cf3a4a67c005a7066cef565de2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a587a9c1d4e5637fc7d91e61d24ed6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbc495a8b418eb12a60c4e6c94c027113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5f4e7aa2968afd137953ba6749eae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5c377ed94818bd4847e1b20a36d6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a55f00c05dfad11aa9dcefbb42da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa465f1c5aa8de89a4ad8aee90ad6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5c89b88301cdd696f6ac32db40fcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793ad784ab8d304d10b293bd3ee8d83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74e5944456571e06c550d60f28a93a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69184b59fd7f682ed0f6db9f8743e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ab3ba64a0c63a37670b5dcb19ca4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d772d5805b460d78387a5208e17cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efc33490f2e64d5afc7f7e08a6a79c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193e61f80d9eebd5d7ed052934a5d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01da30183b8e5b6039abad21b818b2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92e4607d5daa1de65ca4fcd613357c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e9ff54381dd7866fd71cb2944cb20128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0cd0c2938d71ed67e170dfdf715b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b92e236a6d11f5add961557a6f53f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2519cdce7a401a788b333ee6eb415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810800ff93ba80832d09800ade8d2ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe07ab83034d654b3b250a944d23f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d1eaa7106b16cf655c9b1735af70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98337d9bc0e1f6105598c47c2787b2b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c796281b0fe0bb7a2a14a3a55fe0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3257bde15e4a5e09f719546e13c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858eab43c439c24954be006d4eeec01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23642e026c0594238dc0265643a67c8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea20aa840e82a82cae97fec66500d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7babeef39e498b0da264e38ac1d238c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f149d114b0be23f7e1e5aed4eb38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39598e36f3b2eef2dc25422743aa448143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be58774e142dacb3aa0dc2a0d685fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea9cc618fadafee17bf520e298d101145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088a070e1c3ca6bd0381ce473ba541146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35a1f5a6caba2b8c65b3e60bf5037147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8447e849625ff4ac209f366dc425148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5846e30cb922b03fa96f864fec649e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d872e63fe896088775f77423aeaa515150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a20edb94e297b3638dc35e12ffd8b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66ced3ca356cc149ea88485087d879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a5ed9f648c7709e951b27c850479b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da32932b981b00171cbf46824374ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff180c12cd13077841aa0e1a7ab74e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658f5375735620981f7011d8cf3f485156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18495f4e873dea47723db456d332acd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2034c14c3db0b73ab5b5d9bafcc85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632afe397ca57e8ca44d78316cf3a42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e56b07213492c1d881185b2b6a779160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277dd29c4bccf114085e95169b5b793161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af73727b7099a50480c33f4ab237110162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad35fc4bd1e10d926f8574b596b5ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0abbfb378eab59fec195100e0100b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06bd383daad1849c0218c92a8fb20c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09dc6000100c6a919b99bc2c3d213b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833deb24c003dd849cb00a2a946f2648167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1eb560217811091e77548eb10f309168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc68249456c914d9eeb5966ee8ae9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb95a72163202b7207bd71e6a0ea42c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae81be494b42627abc43a1344de5292171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c854b280a593f8676f35f8197a7cfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9de9310f277ddcb90d97948cb3247173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c44d3639b72cf1d4bfe1ad65e1bbaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349bc0878ad8caa88be717afe3e1d5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f32717feaa538f15e3179e50267299176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7711a6848c1971a2311a28dc2b34ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1e09ee1b3e3900cf54a7c420cf04178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2413da614e30261fbff9790f02fcf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b442d327248d52c402bef09fff3d20b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7559301c719a5ef7c3768f02fb2a3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83db1d2883c4f749cecf624dd19238c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc91e372e0b056a5fe8ef78b739c99d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6840dbf9362f981073f9048b848bc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8aae9703d17855fe74839b5c027070185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa2d02d1edccd8bd73078307bcc84a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d566f4487d67fa5489e6cdd063c823d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec62fda58279c8d1c0ad0655573ff5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74e16e2290122ec41d341a14de1087189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c698a16e470282dc8bca043434c9d8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59620b5b132d2f4ad812c5895ae741b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5249e92c7919c8241eaabfb11555d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38d11af7c4e675b6b9e955e5c4078b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e3f2e6bf84fe91ac9da282c6d4a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad535fc1591b784ae35e42a21f3cab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420fe64063658200a78c5facfd7acca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517001c2df80b5ae46d1c10934ec2abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b98cd678bb4ff03cc23cb172e0ad89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8f4bddc30fb4055b0720e552e58d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414a80753c710474fb5349ef6d7d468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825eff1ac9d7478df743bd243322b1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822ac857f27d9fdc0b2ea37cefb578d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ddd53fa0a0d87884a59a26c143a5c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcba4015465d98d8f43587c03dc5e37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec59a775906d9750141b3dffafa93a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cc4a4e5324bf1fd89dc9aa8d248c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbb2f12281c233173e57dfb87f1862207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc350d910b05945c3813c1709c0aa0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cc029cca55fb5993ffda8b6c8174d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0130227d80e317d1b5a6a9b0d826af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b0af3478680be49884758cb7556aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964a0850ee3fc75c35765b42245818f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d2bb57ae514a85f8fc9d7ed27549213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a583baf574193fce1ee78a7f147ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347a805fdbdfd9f4b4d43886ba06f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee399ba38cebe21a64212aef4d21ada216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99159cfa13de1992e33127b8dd9fd9bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35e6523a3316ff380b01878e81f185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac49ca2750c1a2692a5d9fbe9f3215219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa568d0a90a07b08fb0c3aa8874bd443220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aee4bfbda9c8295bfc225c8c43ba5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5018246f2a53a2de91ef3007e43e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9cbd53b0077329da40adec25cb3ab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192db3447f4dd38f1ffca55758279b50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b47647f6ed5bfd2b9d2b14128aeb8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69111f074d2e8ead7a85da1c403bde6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e637b5a577cb34c21178c4eb286a33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b71e853af024ac42da860adf6521c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395a299b93931554253d95b45bdf9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80962485f6458bb9469fed3cde7f73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c4e5d9f4c1eaf5e206d8d3dd1b053231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617335aa5c974eb31fecd4b797213092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b970d662a80cc59b82bab29454d3d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646e0ca8837056d85653a17deb4cee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3d3ca52ebfa925c46777efbd9691e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aebb474dc9a82bde93712ceb6cb3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57122af1e7c5c8f571b45b3bf0a7728e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8976e275d6f3b454b915b77608b554a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8bd86053ce0cf8066ff868a3a3014239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e95edbd8fad66af79f3f85bef561240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4d113f302ee33d64a749add99c72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22ddfb122063f6bea2c33390868c96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d11486856e759cab7786e8b5498e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6189d378eb6c48a86df5126ad107b0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b303c4d8647d0b28ebaf83a7834d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f02c0af439e22c7a10c0033ad3a0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c02a35d6491efaefb7af2f87e4742247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717a15231b074c9848c95a7a9b8181d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784fbc4e034eac822801ad55d7a7c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e4a74d2fba5123a0d15308809456250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca1aba7b8b8cf1cbd622de36e90464251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa98539df8c619dee61ca60ee88c06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b68712d23fa1b7c3d085d5c854eb3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355141dbff72aab3974879078585a04c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f82b589ed832d8c7c2ae4093a922e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349b901ff0499f4fce860368244253256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77f68535fe274212ec88c3a6861226257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0ecc1b88e0ea980546330af0afa84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d895b5b28fb7cbb5ba450f1df1a3acd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26438c4364f4dfb28d1c4dca38e69d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b3da9f0599426038890352d40a35e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27df737d0a5fb6220c4bbc66de017c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2849a1c145a79829f6ab154629bd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe5435249eed314231e3c68b11feef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746f1186924d707f7d590159ecb22e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f14593b5c46ac8ef6410c953080e40266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba99ca4e1bad9e1a6096ab1995f082267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcafb1aeb775dee321a5f4efa3a575268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf36d4331357fb01e7906b71210f3f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aac024a07f4b335eea17783a494393270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe11a938cfa544d3b24f602e4e7bc90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349899a3db2feea1083b9391a7966f1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bce515e887c3da4bafa2951c8a395273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a980621d1cbe087a9f87d1511c179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b77f1114e0661cef1ea1a61e3346eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364500fdba1cd672501c69c11ed92f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db533a15779f99726ec01f3680b16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa44e562267088f92ce067c7abe29f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4481cc4870d6d76913baba612985eb4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac068ae94f0b433031abb79a15c6e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9eb298adcf1c7656f338fb3ece3e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d46d0d2aa92cc53e105f41f4bdf262282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25278cecf1c194b556eaf85f0f6d70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c90354db3668da85af997c404bb17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d00a8892ae2e08c0f2ed5c017c804285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18aae82c2da99c28873c1cb3fdc93b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58316dc64b58e839de7cf7c5a07bfa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76506756981003620e7e9a435d7bc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b61575834fb8d12e22ec1b27ad8ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f632cca59fe7a9a356a5fa5c05a50d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c59a84dbb8c6ce833713554aa27f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d886f89cbd6c02b36a5335eb0cbdd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f94fe4a8c20f581915e1c336ede4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de2ed42ffdd03528591a7d17e39300294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ce2ffacc99b35e73d71aff2cda291295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c2215f6189618842b56e6c526baa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398d852d1a62b95e8f0b160d3f8208297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e0e92187e667464b96eec32c3798298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcebf4d8b987565929977e0776352a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7c508917a9aba4e3fd493243f2330300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173847ec71554d8bcb9a4ee357680e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fb436dc9b8b7ac8480da50a639a6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b0bf6d01d52f2ed7072d835a040e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be499a3d4ea21fbba839fc2fec9c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a72256c38f7e6a1f791cb43423bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3586e3aedbbc384324e8a4ad11b9b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ce2826e5e7cd78e665ffc62d6b156307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111def972030c13713ef6036056959ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52e12ebb865645a082c3f2428c7375309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc716fd7be0798eecc6a7687b7e91105310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3154b45e0c16c4147eb7888701720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1d2036ff062b244ca9162c6268ee6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7657300babdcf82c2d4da7fc233beb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74bf91d016e3749b72321e926cb3dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f76ebcc71779444e3dc58bf9dbf182315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3093aa59f4064dd535d8e48d5e0b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42889a7ec956464a6829863ae46fd2c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dd072d784fba8d57cc536d5b0e72c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871737c6524b38628abe6de2f1a562ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2c2720be22743743b406f7746fc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6b0d30690bdaab478a47b2ca10c1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef8779351db88a0b67ca6a752b29a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84d138c38ccfc37e863b67763079f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee59ceb1839afb1275bb3a41895db6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c357739a4782ae79fa02e3150fb040d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474141877dcbdbd77fd3ccd3c542423a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6518ce5e5f356b883c09afbfd711c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79cf7e56c4586f68c820fed7620fca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a72ca44320b3778ab2d968d535402329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00534d41ec664a3c14b755d5016373ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ebc0a565f9347f6dcc65a5e451fce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab9cdb04c4128a586fb1b8085d6b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a1236b02a6795ecbfcb840e90c49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046385a8f3d491e53352dd7db2e9293334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbb97168a5edd979761a53adb109c7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883157c11035351299fc1dc57866e9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0ba38930bda27790e85ff78cc9f74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc8d8e87fc7167d442e6943a5e9869338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccace15ca9043c0a258fc7db23043bfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b01b207c7afed66c7f31254dc8a6bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a79ae23ca8215a16edf7485b5f285341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a41942b2c0fa89836fd65bd3f5dfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a282bcd45c9e1674e4fec65fb0aa2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f002b1deffd1cd28c9abfbcf5988ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179819080bb3978cb2a3ddc11db608a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6a56da2e293e44de05e7f57639827346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78307e4c264ca8b4798226676765e3b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899067b5044f508ae20f0a431295993348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f90272cbce532186e4a3b32e2e8ea9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03c207ded596f87ffb5e6565c3be8f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd163e7a6e8e4bbcd7d4af15ede558351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1949e52c97970e97d6b3db9b6daa9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5fc4a9c8fa73cba8df7e169cf6e68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4a6ef0fd2213049585a91090c4a15354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b634490b81fdd6af02d10c82a9434a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0632ceecdced0e9e7b6e7c7bf22ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890160d779f380fa1be1f325da89514d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee382ee24d5d44944491ee585382af2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e88b2406392dc473de319adacb9d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890401bcac021291ceead46d16e39f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f27cf57d881907e314b45290966404361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833b48f5a5df15a27872484d5fa37c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fcad240f85bac8c11715cd6d980cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b2a6d6fced94ef2651e99fa653f87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500a87de5b4b2edaf5c2b03af4601c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04cd75162dbb03d386f9ad4bed57cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a04cec3db76c030f43c53a96620707367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f23cd2a0a1e771142c92318e8d8d76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef75536fb1586e7c2523ea500f9305369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca5680f34805b1c15e15a9e91a7ba6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e930c712bed870a0761c7246fb0507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a6ddcbc8319910db55cd12396db58372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc349dedf9a7f04e5e920da1edab17e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ad947d4cd9f36a37dfe7c363fbd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342225d1dd0f0979a3f2546068a7378b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92d638c2cf1c52a2b3cd725cc4c17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a297a4811a1e2f7cf0fe2075141c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5363ef324cea7390a5d8920b2468c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>