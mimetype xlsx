--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4e7530bcdda9abbc20cf23378aa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4044b634f91386c82392369f476eeb02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442a83a3d5c215e99b10fd92fc3d23f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72238d42b30d45dcd029c6ac5d97a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494a5f2bcc2909ff27d32631889c75a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b859a8843f9f6ecd5f6512964ed92906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2092740f3e8a282d59c948ec20c4217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdd2bea3cfb658f3185d1aedb40c928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d28e0c542c898fdf3f5161bf05da89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a62574efbae829eb2cd8af2907e4110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ce577b7c28dbeb735ba6c34f8b0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570b3ceaaaf699bcbcbaa987cd59fc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372c50a546c1cad1b3124e26fa7e05e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258ad45ce9879557e091b8c88a0053614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bea42c16402a875f92baa555d79715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3186c4f4afc0a5862f44a9e3d419016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809b43fb39703f90e52655a8e4a2e0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eea8f77acbae6bd7d3082ba13872b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d504fb108d9a1e558e05415aa2fe5e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94d51c9e059f2e989a63e69f0c5e2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4f8e3d672f122e1f0d19fe84803db21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f04a085a83162fa3590c5845d96322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07737140438ed80cea262fa2bd4a0f6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccb59048bad89f7b3cd5f2a8764ada24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c721d02ffd9cbddf5fdc1baa38ef6be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12addabfc1abbc9f258ba5191e53e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493cae51854fab6766b5db7c9c38a2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab1ff97c56373d21e264eb36c690eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed1a562e3d0d1a6adccfc68fcec93729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a339a5ec7dec325e9e45b46871f7ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfba7acc13cb1abb71a60181d1cae4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5546a6959321f2277a7dfaabcd59ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119157c971c4e4d6ef3bfa7b769efcb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd4a6a6e500c32b5a96dd212df55434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381798334c8756f135773a4c0fe2c9bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc7fa417ea242e793c01576985524736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc1a0bd759a93662a23c46ddfbcc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4bcce801316eb551966656ff68d8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6ee2053f36556b5b687ec5729ba6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f95079976974ca0dc7d8b84f914240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b7dd7a063ab86d6cf8c2ee944c84d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432976af67c8a9cad818d1025c5a069042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55aebd27b1125dda0375b760e935b1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9579e85cec188146f2aa4984d7ea9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bc25339b6aa89b1d7c79412811adc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17bf5771ad5cce6bda28286081164b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d2109cb271606a98d9383aaa0dfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2605466c3c81d7116fbc5ab1d7902a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4db275283b98900b2b07dc4e489349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38707515d25f10594e5d898c0f9c30e050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637ecc85511993cd57ebd631331080551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0275d2ef97e23e991d7c9effeb4d01c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a99b13263c4c380d2add0808ffcf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397534daef8aa394d3af4368ab73d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb99386a24e91ec587ace642fca7da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8317175bdc8aa78a33dc92039c1d3d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56932b873f2f0d13de348215529871fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e3ce43eb88d31009e12f6c86529558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e791db6174cd082e5eddb16f034fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1805a907ce9b0e5f2d299a3ea2953360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a084d80ab36078efc3b2215671a0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ca5849f5dcb8fa6ad4d06d674aa1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb45ee52384fcc9f145f838bcf51f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f04275b39d4b74ec13946c12760e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6d4a6d558502883bf9b912c5a615f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a6d8ef28800101dfb09f2216fe1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f173813951ac71cf0c8b9ed7cfa0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12289e25aac70d5736b7f107761ae80f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cf6011d908186e099057055c8743569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213dfd4a2523d97390c23c5cd432284270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa9411120cf204826da1868ea500d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4cd02e362519bcc03ae33856bc02772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489ed291b5155ccf6c226534d9beacc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d36b9ff26efafa8205e7f7d25fb8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2f9a055e4eaf2f3f431adb99b80f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa9a2da2c212b83e2b4d0626227f7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6da594e8e9e215130951df538685b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce39cd009c7d89c60b11b12dc6b986778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0672a9c8ca0c80c30f6508424911a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc44f675d06b7cfc046118a086b71580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1206aadab1c3b5fff705e2fe432ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbb099170f92897a7ff8b11dbbf6d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127590bd3ac6373b9c480a1d2cadbc2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d5d8ade155d5883570f547f645d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771a9a35b2cc927e5890c59098f9e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a1019a6c0a8c7474cda5b44da957d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffad8473ae259aa859aa0e54845e48287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e9b3d9d19e8c9feb759b6e7ccf7288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b98b9cdf8ebfd29412c691c83be90f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759451d15e519bb5fa8de05173bab55b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9200f1f1fe418210d84539d1b16d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aca8c4699ba42b7a8f53130794cd5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf774dd6a3796c93e6969c996ae05e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7334fb0fc6c1c06f83cbf0bf2c338794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7251138d71a0a6d23b476c96a59da0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ba101e22cedca1f4c7fd398b33a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32c277c6684b898ba1ae14ceb2021697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7652230429a19bb9b6d62598a43c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4dc8a383304888842f593a9f599899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09e936858804af2f7f542c4ac4014100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ece83c56cf834c53b8b9503fc61af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23f333c128bbca63b3da393d51105f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2339fb27c6d6c906449e5295c2e2cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adb9e46f360786d3d7201f6a98b258104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462231f07e67d61eb376cf581a071a8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a91bc310438d30ec8d7143d1c434106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612186dab955670fc52f8406f83e9602107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d6b026440aaa4a05ff90a3920bc8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaad43f8b84697e3c720d8693303d79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cb740f12f4b233e000c086840f83a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ecf6ea5f594c7918cc0f08f85bb0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac61752cbbbad074ac80b51a5c0fa337112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c6b6fa6ba3635db3f15538dcc3ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227aa1fee9e09befe87920282765f126114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec0794163c886620e2461fbe2704fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89a0efd0e8d602b710e2898419836116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ceef4c6ebf47b33b7e386d3a65b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd066041a5ac4fe088cc86e00660f01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f31a521c7c9585bdc71c6869b07bcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc8779fab75f38824b5cd9cb1ee1f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d918a20842c5038dda92f1e02f75c7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d83740e665459b65a8f7573074ac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c451165c7e65f21bd986cab002b7bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1558a0b8bfb120e088bf13bc3e9269124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b5354bc79f9f008a20d20bd2551cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259dc8de75355c88a54f2a93388e8bf8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802a2fb11977e515d922a940820d0a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32918553c1ec8fd93f81b815e1f68d33128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f8e10914ba28bb72af8179f26eb90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17438f906e5b98c342dcc700eb87534130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f427dc78fdd38740b1b850876f439e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61114fff32fe6ed5c8e6ffd7dd6e002132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965a49f38f2738a18cbd0cceeb3450d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882145ddd7b2b3ac18bf646cecf32968134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba739bb6a54087e2ad6e7ee179fb92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c99ca4f883b72cecd9ca4c9e3fb9c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631d526983f3576707ae615abd43197137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f18e59db65c118c24a79e8c2e093138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe78ed5c6ae9db9eaea65e9460b8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692dd13f9cba346d22b5e33d8747e31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce00064548a8b1e698e74f2e23eb45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932191af65e28b2545ffc8636be2a15142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7ba4200a32f4b016d1ad5fa30837143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77c8b23b122ffa8bf5348005f5ba9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c9bf0bff2d3b085100b43ecaf020a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd39ee6c0f05f40878d8ded823e74f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a208caa7387dd8ae58b86e6a2b10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18af7ed1392c56f6df9946937dda102148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74d1aaa7831e5cb907b109c465d9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2cbb616374d85d893603811341ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89511dff895dd3ce7d7bc00ae24f2550151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afae0e2cf1fbeda648d3f6abd953b6b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9c8812cceb4f6836c18c55fe32f27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356cec714783b3e0ed12f41debf4296154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23afa60efae3eef786c931f7c875c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8cc90b397acf98e8438f6352726dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894ff02bfd23084ef255f5e2c4fe2dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360bf45bd36c98c8357d4bf23307e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea3c3734b5d2fd52ddd5eaac5a4867159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51112aabdaec39dd7cb660ea3b7aafd8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05b297bf3ebc03b0d5ab2689546a00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db62867e913409f58b692cf742c3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eda2dab0dabc8da54151ac27b374ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f484f3b97228553bc1bd0649fa28283164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859696d8a73dc58ecd90adb1a13c7f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef051f377e05ba6c964e27da9e0ada166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fd2159912636dd54dbc28f8cd59f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d65467aaaaaa8b0b5cf88231b16852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9721f1a20f5422f2ac7383ef58408169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4f46890a77ef75b30b7fa742c3445170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f26a7a9bdca67aca5dbb46671f84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f330f110d748f77ccebc84cd3072152172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7cc437ef3d8d4b9925563d6af8e43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931b47ea04d2eb7da9b053ae0f37ff0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577a407a18e3b951dcc893ec558845175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2f71fd468ea1a0307f7ee42a572b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f955aa213458e5b2d309f9b2f939b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649bee368457ccb2349e73e4a4fb47b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98b359005f54779995464a8f7697b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d85be4a0da7fdbf2143d41fe10255d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba78e2296ffe26753adcd50a099d71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6410288c6ce82dac1fc40e5b22d741182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903d61e5ad3dc6b059998c5f15622fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618ca07f77e7662453cf2466790f5ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b435fc559e96a136e2a4de3296900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a855a2bb63d43a818274a7f743a87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d5a0deb134c88619c2ad9f394a04b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7756163cd2c3eca1ef0b87b46b36bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d3f0f758eef5fdac70066706c2d52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b7e4e249a5f9dfb9121cc140418be190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5c6ee59d56918c537e5e83c935021191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b3f0460d84a84df6f0cb0ee44cf76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014750c866ebbb052c5bb98301246a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a36997635adabb2b32c314ac73d330194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b6920d3d6f26a62d8c99fbc136fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdf874431dfb2ce7dfac26c7ff13a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855d9cebfafcd810e5130e2be68f2b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a203a17b089107c764d2f0c808fd54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50b8fbcd1373ec6b86b8d635c3b822199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e0ec5d591146ff2e95ff917cca59a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e71d29f8e3824e66cbb3a7681843d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c12eede652f1839c60fad80dd9190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf331c507bc6ca4a6d9eb0de22ed7a41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b08d6664d2205fcf3365f1c9708c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e68275e24cfb69ca22982702bb47e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a132c651719c9f5c112995774380af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aab3dbd8ec8b817a90d66741fe2bf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6fb80281e1e93c33b19b24be0a48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f2eacae80bb5c51298f8dba9e5d3e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35101845301daa7a34538cf13b97e6bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a711e5a176b446f5270f484bc2ea669211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9bc272c3d926e92ba9b8621325c6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b04247c12d7df7861eca9b361daf8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8768cde839d0f562699ec6fb9992e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cf670de79abf268faaf507372d99b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d6f71a18beb46e18a1c1b96f32925216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9469c4e835e022ca38d007324723dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f60e0ff0bc34a9fc4efe261979ec9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a528fce06194470a8dbd8c2d52ecc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171ddcaff720cfe6c9eb5459a06ccba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae7dd7e57d02cbffb3956f15f48ec8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb20dbf700695e51a3fc8716c17af0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364f24377dc6068b11beed0f71c19c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0355bf6bb66a6e269fed77015ea20224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30053ec0be89d532fa0dc388c8870f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a4fb04079138552a38399c11b842226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162378b4b4c2eb6c30416eb41654487227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d669b4c3c524567b4a0ea7793cebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f09ad60c4a82dba08ac8c6250d4b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95108a75e5c769a428b3c8fa5cf87230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863479d3b0e2cdeab0a35ccdd8527b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87342d5efc6b29bc6bda71bcb4828b9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab15fe6f575e961699a20f1fda8858233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445895065f14ac25256c026d61f37ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee42d8b046fc25c0757c33cf96f9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3be6f9d26663df373f13465f275d21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c21188ab6320708080e200f8dfaace237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782d16aba2181d007a3b81a23f5e3d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cea715b45fa617ca278ecc5f198a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669a58d09738b6e59aaedf7b89ebde5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb5e86049127db756f7e1eecaad71d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c05095615e62de0c07f8320b1e6a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca970a1519ee75cc6d29b5bee20211243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131153ab32a717b69d12a2f31e9f892244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f4a4db18fcf7bf47774b3c3d9d0f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe35b4937a4225d95fc1741454c76d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe47f4ab42e54b8ba45febd4a9faf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e84ea39e7ce5ca4b078f767b18608d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f837c19fd8f9c8abfe267cadaac98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35276d7930509959ea9647e0e9eb9cdf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ffbc5d3177951d9dd1bc001f08895251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c44bce0d1a857e70c906031fcaae6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2218b1bd5ad641132690fb120732b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b614da0032e10d7976a439b80701a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403eaff11dd48ba8c72682b7fd62aefb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fecee5939d939f85f27b17b14068e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4516a928808217ac48fbcfdd59af2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391ec2a77e44a2e33c17737c94312ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de51c21a1a27474adee6bcf947354f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019712defcbfcde99070e438d609b7fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb83062d31e607b438b7da679eb80b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfe94032bf124df75945c474616ea2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8dbd4f13d1537cce0391089dedb96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fd190b4a6f1f2123b61d41b784e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bde83388617aa4d17ec5008f82818265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98324ec0fc7b29594c34660d22e0c62d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a10bdc7bdaaa8b140648fd42750dcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0e8cf4332a0851688579ff89d4d96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179efca44325651a2637d620c998f811269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75f1fb2964e629de30743a2f8fcfa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04377ae3bdc53b7dda7a2b2f944ba0be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eab3079c784afede661dad5deb902272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13ae75acccbd7f81a64c0301f179d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b48130f7f12e5b82713c8a5d17e327274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcf546e63323736281fcfe80b61798275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbe95db7831c4c5864ff4644eff842276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68560ff3ccf92349e98fce9a227ddc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc75517a9776be29f9fa2cc15bdc95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174a84d7e41c32ed6f30b9418b86e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ced6104f31fbc786612e24ecdfcdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff1c85b77c4c83234ef56c31ad5278281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cb1ffd65d22600325b5ace1169c21282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dfb4661a44c7845fc2828ac17fa33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38008c4459575ce3cfc7e2817a744c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d8b4c976319fbf241dd475600be11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47648068e3c915a8dd1937bc36b7a71f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047291f20aa2665e15ca929260ccfda5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2fda3ce3c60ae52ef269611da8813288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598261a5ac8db9c2d0a4ab019efa542289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6ef465b28927882a2e1f7224b1349290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0132ac7104583dccad5c22525182318291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5c20c770842034ebe76637fecaf7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadeb266d01c83ffa341328253937241293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913236c6163b92ddec7006a8d83b298294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09eac0767bd54037b6ee363d9d0bbd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb74c8d81a8b255b0e2f6073252a5a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b66c951d45cc796d5edd827a24d94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc244d17cdfffdc1e12e5c46cf980ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2ee49a623c959e9ff7f1e874ff0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9d1cf1dbe89d11909fbf2a44bea09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4479314d13308e3461719a889b4fe8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc571f8448b3b9302453b081759aa080302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9ddf73e139f961abf8542d44d8e64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2013a4a7e3d0b3758f9092f7f0e6fda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ad8a3a72026972407dea780c04e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7bac9354d42201703d484af791fc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd706bbbba64b82ef35396df0beb0c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b478f40e0a539717450ecaad5b685d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcb12df77b0514e38c5a2b69132b32309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724f2c4d1e1ee527acf9b40f47b01a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202df457ecfe09487e36e6c07c703d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c643102481b68860e0f26d0086b5a17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159d1aef984a33d5e2839896a8ef72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929b6732e1e36bd064803811664b9a98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80684c0366d60dc1577c4be9cc6c0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f80a8fee27d62c0a7e9268cb5e9d59316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340a0f7682a326b6d7228c4c8309195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc3ca1a6f4a0ec12cd93afe971706f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bbb2d18737b43faf279eb6da530d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c75edd27c3d92a0751ba34127b476320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680804953b028aaa3472db6fc4ae9f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc84d2ec4747eebc8d0c585ea813d51322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac9bad28dbf2beec00159ce44b00b7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f9b19a6957972cbf54db622eafcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1aaab29677d5255832476baef46ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722c76450f73e3af1cb726b3045d886326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d19a1520f38d2ca59862b3350dfb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea868d4104f974361633abddc28d1a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2f6abf06f7a443503be5d7dea4ecc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2808b206d9918a6acec1dfa05e3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cc38ccd6c4f0d71f8e5979b191c8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4bf832755a70a52a4e4a74ea25406332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832268f4c7e1c3848abdcc19549bce1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82d8f540f465688f047c994ac72fd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadf8e85b4765faa43fc027e81ae384335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c2421ef9bd0b04dc1f4122c06b126336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36c4070d4f3dd0e7f419c2bfa4294e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f96231cfed62a8aeb0cf12d338e3d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9cb050de34a5434a7405e144bb5f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ee9615d76b0c6df1055645f954d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206a2a87fa1c9a467e128ac1c9b8a28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bdb502e64bd5576ef484cff201b5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0562d2929e45d7fc88689b149d088343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583855bd732f718df79ded82db28526b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746320ec6830322211dabee76c13c4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d805a0312986f1c75801ff207354e6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a436358a761508e62a1e1661320ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c9fcdb8117203172fb3962eb0ac50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb427249c3fe124bb307df01047e80349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aef9b0f2aa8060343a0fbcf85a33fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a06b2f2ad3a95e44249878508d97dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69425960ddb733e6a61d30b67f724e14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb29d5b5c302c91e0fd65e997d722353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bfce6842fd421df17fce77c96d50354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b9ebfff2349230db272f40421614355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3464a252c002b5974465f7b0d36ee15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd125884767c5a508ed1dc008e9317357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88eebccf45030ca311b1fc39be5479358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2771bb83f7ce1c1467ef18a1b7f1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06745fa662cd71262067d9c92adf3ee7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce404b99dcb4e9a222550d1ec6bf0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831aa49442360525f557fbe0553236f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62588f3e8e3c678bd58498ea881bcb35363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f882635c7bbe7e213c1097957f7d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e417ddf88e353482cb921b3521645c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bfb02ec7194bc511754784524ed11366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b580f0f0a85b2946a69a04179931367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69832b849d182a57442d564f85ff4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e948f5e6d6ac0bcd7c950d4031118369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75478f9ffb9ac2fbec99dc5c23089a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f5978ce7846a1801e5e977b5fb5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868d521019a5fccde033687322181d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea15f5037c0b4cfd3bd711b9649ec3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba9fc13862713f08e080ddce53a4e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e56814762bc0a14dc53909cf335a38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6767f4044941eff396ca0aa481795d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0b92861c382f062387c84d1f6f244377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c6f71357af617013cd7fbde851a15378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7f16a3e08c78aef908cd8569dba831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e3339320a1bfd2b9e1a12c24cefa72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb74882ee099929ef581f8eebc8b343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca142975a64f0afd5b696a9977ffcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40702a1d52c1053706f7fa5312c7e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da82706b4360a5c95c1370a9bf25856.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efe2ef44d3a114be802a6258a55b557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936abbf841cdf297d354631400e4ea528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938c5768e79ed8b616545c57ff7dc939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8502c8b868b6b0a7db55e7d2f620910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2bb6bcd495df189808d4c2fb04d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a321a68ac538f9ae712fe9bed3086712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb81e3e32717edce6b4b6dab7efe21d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfcbb0bdd62a92cc11641465de8efb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8992c3fe0631939e32769861af2ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c085dfe44646684df560c8b105abcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc96cc46be71b9306c9152ea37135717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786324e2604e40a2f25bedea83b5d59f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343073f10db4f481bd4bbb0fe59385a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ce3c99b5269e7c676aa115272378020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643ffc223c99dbfac60571636179f7621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc74d4f8ce8e7c70754e13c6791974e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee223d6145450949e1775a0695c92d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307188a7d5d27da46d9b557a66a3ccf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c7b31a78ada50e9ff19432ac5fa4625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba7692554764f18ff7b2e163265bd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf9d6626bd9d03230143252c891c6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987ba058b51f5617f8d0b1c1c8654a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250fb31e1d8ed4a92c9bc995982915429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9892685acd1ad20fae500542a792f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a04b6fbb8faae43f369dd0df7448cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889982267d1d30b00ad317dc25363b2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86247900deef5e2ee557f1942c7b61433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c56820c66205845384cc92ff5b3a3b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364b23f15af0930b181a093be3b40b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653931c33550e6ba5e938d5301ac26336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e3b2c3bd386ed4febe615060a1bb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba5f9e2ab0b08bc38a8f5854d153038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51023c240737948000b598fffcc237f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb3b57742776f7020b2749decdb24740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c7b72819ddb31798bef86562ef46441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ded1257207105cc19e124d5c9fe58542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccff56c86f653475bb8bc73c8c2b03343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a13e6661194c4a0cbb7ed4daf00da444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48018669efaa2c37bd245b41dee096a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1367eceae1db419d510f81fd224a13646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd178e68db3bcbb2457107d207d0886b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec4c47058221a1585fd7aa61aafb948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f03cdfd58704c5540fd6b979910c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faf1b7fcd9f0a60e115af5dd68a4c450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080890e690014c823e4159546d0cde751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1619e795d81003facadef60b1679e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b63eb163a0494ec1af1dcd039f37553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc21214cd198f4aaa0b366b18d6d70154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2128c3c6acd529d4035237ffc505155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5d0584753c436751999eb09b25e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c5bae364a9386f782ad301772610a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a0cd8330e3e9936bfb42c2875233458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a21dd3ab5275bd021c7d4f40faa8dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61a3e8b5f4a6121a6bfc1f67e3f7b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1cb95b00474fbb00c11bf845d29a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad17c8551a6322e1c43d61bbd8fb85f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21a81b0b4347a4b0de9d4524682e8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93291c34e5eedd3e639e369264fca7f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1a6e89fcc38469d2cdc6c06a508665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c5266c483bbfb687cbf1bc79ed21c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f0627d075e6b20dcff80594fe61b967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be733731ef77cb7316fe1114fc7ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4b4263da74108f9cb1bd7a05d129669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8112e611736f9e879689df59982e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcba5149c4cdfa2c53f04c66d4a515b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc69c0da43e36991981a61855932d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d89dda5c22caadacdfb63caaa75bdd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8f7192a91d05c898ca1246346c12174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9756d94ea35cf3a56ad9751676bada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a11a9d727e0ff4582036fbf925cce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230b8b22e05d6b0336873c823c134977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82023ddd5f6561089bf5ad6678ad76678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f025ac443340675b19794359d73a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e78764fcc5647ad4af83c986a0f9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780cbb1e253ff698fcb73f214aa94181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3706ff8b0142ad9ed6246885f44689d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92fd387ba6e789c2334e7daf83c0de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3e2e7b3551843adb7e2ee7cf8e06484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489be2a16d3003482696e3fe95178c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c780d3421ff11cedae905277065ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdde22e1ab472b46ae40f3a98577387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867865c44c38187a27eebe5af88d86288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3d4bc696464acb8a59d7510bd248189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13058fda3172e6e0b39e966093260a6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9c99e5aacb9d58c6875d0201f16191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a89bba73003cc83df07b96bd7650392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44425cb776414df906a59a65d6e25b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f1bc27e670e6ea71ee393833f190494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392ecfdb68bae218879097084f93fed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b58203d5a246b8a57a7bb2814f37a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc22b38805e45787793add05cb5c4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3c30090b137d5d6f07a4891fdf47e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57253f6c767f3f439217ab03e5836b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff64ba88f9f4fdcf93125779a35c78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c747d7e83e6c24131d6d3183b365101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb78c1e56eff60ea958544b4e7d5217102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3acd33417f144afbd1f7b63d1bb3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2d8298ab7a9cfdcfd09b8da2043e0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4adcf08750ca9d257e1c0f1b4c93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538f23537a3eda47d3e5edc5ab8da17106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3f2a975365ecdc272b87085fdc693107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb2aa32adf73cffedfcc686db4f58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dee0175c3551f4b48170437201d979109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c5858eb55afe50f8fbae3ad16b0d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035da88ae6ab8b227a69d37cad9a81e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374088895cc816cf245fab0c53f76bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0c1732b78577100ff2b20b302e44b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d9630b7ce46b37af9a5e35b6f209d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aea331609b4b5d8574ab9c64f61226115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf58ab83dd0391e3bad0d4327a12d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565cb52e3e06253cbb9a53aa48f5235117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89697cdf17a437d8663a89dc578f5157118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4392394d86916ca5556841a48fac6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb4c43007d3b10bd12ca89beda9201120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05f99846ad5774985355292045209121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ffc6e5f0eaedc17dcc5b5762abde2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198512caecd5d8845bd520feeade59eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4e5b4c177789ac3e43f396a2b8fe9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e270aa279eb23dbb4f7f2842b22f4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2703a4550a8e05e7ecfb910fcd15545126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d9a45bc134954e51be0e3a3fa030e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544856045709696736c97a010e3133a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313595c77dfed1355902023b54b9f5d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a03e515a7b50bd99e4db2495a4a524130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14a802ef9c2cdca6e4b4deeff2f4d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd678b97fba7db75b92ddfbfbf45964d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3bc17305522fa1df252d8413362f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6282b26650b69f1ceea9c8963dd0acc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5f0ff6f957cda4da31c6732069c92135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e2874ebaf72990ed0b34c73050bb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206d4827da60d57ff738e0dea3d885a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e608cdfb7be10266429cdb31fcc7ca1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb79d0eecf545426e874da71c40563139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a9b108e7a91aaadf26ccc19db9a5c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8909cc297f79d0b1a2a74e7bd6721141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc7fed58246cc61a1f2eee7b9e1b14142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b56bf28501aa2f7b46aa7daded87a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d02c5ab92c4f26489956c5a9e84a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56de6850341ba28593f3eabf02686f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a0cc18a722735a9441d8444411df8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36e2a9fb4cfaedd9a1559d9048e677147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56788a648f94076c4c282443e96dfcf1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf446385622e0d87a433952b92f877f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976525a8068ba1d3a71eeedcaaaab193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd055649cdf4aabd4c9c05946c37e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b980648759b2fade32dfcd088d62c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0be243d073a5e2ec2fed3ce2f7682153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa4207d90a95cb196d4fd02e9554ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2552ef1294a07f234c009739b654e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43216f53bd7058a4b44178d57d88b6cd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcc31da6c8d9a8c7a1a13547201b45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59930e649b6d4dcb875633c23766c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf0bc7b15d51dd58bc0deb8509f6e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecc001eb898e6aefac50ed7b10844d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b7e3a18983b24e6db485ed174c785161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410da3a7365bfe52255073cb9c6b346162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b330d188437e2251bff842ec7be9b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54b1d1b79c83d84e4920a09db61abd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5860610f8e38c4fba47c25215940165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c5d27386fc5b81cfe191584f109aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf1011ec87ede5a4619961e7c257a3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d06ad9bb2b62cc0d0c343d8e0e457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757c6891577f5ddc115e2fe9cb7c48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a57858a532eb2dc598478a0c39d22170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3798f33d7a691520fcbd33b88e38819171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e2dabcb536e41fbe58a1510b79d87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f28671bd9bee431fb4e9521c7743c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211c7b97e173c806db4fddb687e7883174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0d2616067646013cd990e1e7c3c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308415059f657af3a944808753b9602176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de73acaa3ea9512c9b98b303fda488177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f30fa33a7135e5d30c90e1856cc17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304284aaa7045587bffba11b08adc3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1d183fd54784cdf8d8f63cfbe7e1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87598dcb10b3b2e13ebf561f4a4d94181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c7af0e0f14ceb136f7299289b22e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0275bdb9dac8f36319c3760b356050183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dd61af7f76229747287da119428a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ac2f86a25066a504f3c9c12b7068e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ba3e076461254aeb3d1cac4eb912186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360483b683c591b8bd5d86d8bea2e4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f239a373e68a9222f93b08234e476188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a1ec4fb3c42ccb48e3d810dae9bb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a874be473d2300b242e5adeb5f2d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449b3dae7934b088ad35426810accc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6aa89312c1715840f8aa2e4513179192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374d58d260b2433edbe71d1b26aee0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7205e60d77ca6b5a7958fb272209ca5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efa47c708f90e14bfe19ed8d0e8fe0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a30964ea9af07118807f8e22f64eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2a740283a6c16f5d440c7d9ee8025197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8514778d357acecfbafbf42eaf6f1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a7077a74788eeb186cb92fd088f34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05e8c90a8150e6b7177b8c22ef3ea4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37554291c902ed54fd05c25532abcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862938cac66dbb032b0ce73a94fc4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f88837e03cd3241bc861fb557b44d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9ca38758c0986f898d348981adf3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58755ebc90f2cca580488b3b184854205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289c475145d7068489a22871a7c0e25206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef040cb5e5a592b1d8e33ae4451e3d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3d9495e269b23970b7b04f3c224b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cad92095db50ffc1e79dbb82e0079e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358cf489bba57d4619fd22d4618fcf3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1c4a6000f06473aa7e29ab5382f00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e761450c0fe0fc2d36fa32a1d609c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734519d52c30ff238c1a2d83bf94b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf2d57379d28886f4686e7898a85a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba27995e08b66e9d7d61cb19deb8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816ea0bbe0f936b4c3a116e357bdf9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293504c6ea08f90381f86e5abc6f0343217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3498adac925656facae86b6db9ddb1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305c13c537b2736769a41cdd6ec2a3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05630228f78844baac06960d17f2026220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010714252bfa47dd3508a36020372b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c6095851421ed882f3515a0c59bfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285afdbe13af6ed29e49f4067f549032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd98db473334fc1cd4119c58fde4d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02505592a45d9cca570e5a531f38728b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb253d75e21e2bb1e2985d1f87e6fd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb55173d5326c616e38e7abce150b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d3a63a97e78eefc4300dfcae0306f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915279cd34a7d21578ea69b295c37c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd803f5480f6c5cc171c9c69135e5f4e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbe0e0d38bf58f18ab0494518ee46b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4209faf376476ae4e198db7014653232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae5aaf7d0677b9fcbb88e080a4010a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c94e4fb8dcddac6bb819a3faed1819234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61a6e9e6f55b3bb92b27f7808eab59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146050747b487c324563297f924bfda4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0d1098ff144de9ed5784e2c783e8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602d4eb246a29c60cadfc87513bffb3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067db64fbc0f29ce6d18523fc25d462239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1995ec482c6ce353209def3df917d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb451dc7ad2ee6e3b317f1199b73d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5adbb2970ac772725195a6fa2c1340242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d9f0847dd5d7dbaaf43d89eeaa2f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20119edf68bbf9c76fcfe35a95bcaf8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fc044e82a99fec45e2a2a3ea9b97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788a7d8d4820c413e0b55c2f33332ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc72be6d6a0174f5fdc939b26bb25247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df00e11b6adbca41380b7bbf7a771a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a908c29c2ee07d121d329e35a52960249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42332948b2a2f3b0c1d7afbfea847b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bd135b835f8a2f80512844fab4a07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5e9f4629a9b22991c12975c7ddb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb277c0154a269aa936704e67cb34b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d1e9e9086497cc1c727439668d0bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14183eb1d070c25a981289be38c83905255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72195cfc073bfe3a744bcfa5984b161256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ffbee62e2878eb089c3951570fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86b954ca396fe442682aa870ea8a81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759664df26442184b08107f7af79fdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d08569f83c7abc9eaf1954b4325f73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d59f54d354275b828d730e579990d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c457a72ad79f0035690c70fcf0b4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d06e72f5fedcf6bd04fb5f416bcc3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae04cfe692967f7e7f62a4032dfc72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679b826bd60078fe461ab80287747f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d3a36ac699e49ab515ef257a8325266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f955830358ae7b015925d946e167b97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc377a26b8515fd8ba8d14958896b54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5c30b573c2227dff3e4918e104dcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab044bf4de0252b4b66ed11a5b0b0be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2736ed7944b81f18b3bbb101ca8512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28323ca43b351a068fb29371c009e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e5be6fb4c942e33766f41d0588040273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b283e19c688b9ab45b787e6943769274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070209d73fbd1f15a4778d79425dd4b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7a6ef7abeea0a8a668a2664db8a13276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b4db80e80a4b80f893fd3937174d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46af5b42711812138cccad65ee3248278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7479fcc73238856cbdbfb04bdfb76cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ec3a56122101b6a05d6b2807c02fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad588a4bc0be74263321169971cb9f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ddba6520680f243d60098e337428e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803716ed7bed7abd914d698d5790190283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77838153e2e4adcb317794b30d9cac11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658e3c06aee92a9ae9b70af09e16583285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7e091205b581a21dac6797f20c157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b41ccbbf6ae2f2baed80e6ab9798b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8db5f9bee30c858e4bb69cd991fd8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2ff1584336cbe1deacdae3ee029cf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffa0ad09f371658245d38fbe312bd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fab78811f7e1b19e0febdc900c5d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602846ce9918405dd39cb055c06a5ee4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a4907c51b8884365b40ded00bd03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf35f943ad5b776f0e24590a3e688294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457bc3f8df446b1716c2baa7cbbd193295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077cf53d900a56c88e874bf6335369f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a2308cb6772204cccbddc592ec3fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202dc01d82b0d364d668f9053699385298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dded39eb3504b6dc13af901740219c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb29589910275e418f47687f67bcc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cb442ccd97d46d820bddb58cf1ac6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b320e694b6eda4b4be982508cc5994302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357751456a2af6b74d53ecfece9f884303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471fad31f922210d26dcd472e59f821304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba00910dd55d7b7a5c7d1a1d643b91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed2cf432810227f7dc8ac89a2a9c64306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed58079568b7d5451bc21f81bf87ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c6c4912e2c7f9f7ae60e4eb750985308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85c178de091736b73f0ecf4bb5f50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe6f5b152f1260e6ed54307aecb16f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2233804eb2915e0ba810f476dc54f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748a6090da339c776760cda5dd859f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b33a32d6960e7425b9efb480f5338313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eee41e6a4d74cb475a423a9a562b7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aef22df3a145214dcb496f7fd2270315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c6230922bed459c349ad959835ef0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c8eafbbe741f53ee3a8ad241c3fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f637c13a22cd644fd846d3d3f17a4c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a264d17ba445e7a9dbcfc799d2a74b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b1cbfb5011cbda4253e61bbaf3cdb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf14d1441f1d861ce1a21d2fb35b3c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b162ff971d71834a525cfb200d82fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c5d05087153d2687979da7eef046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef07f509f6760e92f24c0e45e8b998324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106b09d374c5ad5cc6480d9c7e29fd4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d3fce61ba0517cba305c6619dd76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1973d45daf79294629d4ac5ce4ff2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975b23e55b6d4965405363b6c727f7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268efa1e339d3e0f742330ada2428b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ddc765334806a0f4b24983378e35f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc73f9f8bf62513f6fa7ed4edd45720331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d10bd238e246301f822cafca8378a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497e9273f00b3e59bb87e09e30838d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2ff2a22dfde72a278b669bb132fde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106d3c794c22f164cce87c4e58093d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3348eb81cd94cc4168e1631075cb6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2842581d227d518429a91965da546337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f7774092b0a350e5ff9ba2afb40e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fa47ff17b04b593a00fee2bc01670339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eab52573c7d3282577aca897a89941340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1805239b03fbb8cd0c6c77b313f431d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539c4d2b91d5cea7961fb1a055adc7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85129ce7386749ddb54f7e8730faaf41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68869c5855e24557359552023beda3ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ff893f6d02c98a7fc1190d0a003fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5127eef3c7a9b3c8a84d086d2fdee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f99c421368a4fabe6fb4badc1389347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f393be610bc2b5afbc0029656a2270348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1172c9e528aabcdf7585599b24d459c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee624031c938897f5c93afab1eb1d59d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7a1ed322d0a162e8fb7758534b7e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41df007bda0bc31a47c76dd9e68b46c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa8e6eaeb06167265a9766a2419260353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d4660d89a67cd4303886fcfa0d0b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf62c88880cc7d9dfc13c12325ff1660355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19245f6faca2e05dbf361538e210a32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864255babcc3d90c87b1624a948f2ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c9503fbccb47cffe6091e7a5b215c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90546db6d1dae18a1d95e33c30a2a155359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12847f801867900d17e4afea2945da42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9361a8a1a22b5d01a0ff6f3960b07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c3457081c816689205c4cd7215a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc684436ea9482b7edd2044d0c16966363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716142ea4ae06bed94302f8fc50177e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36bf0e905c73d73b6b5383e4183a4de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154d31000369bfa7f8b41c3dac757e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e899deba839dc2541deae5fea3437f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2edd44dcc68ab5694382616752441368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234ba7798f62e434192b7cd95ace59e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b8f573005dbaafbdd4495cdb31b66370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed27e76ab4335fe37308e0539cfd46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e70ba9f8ffc05df6cac5d26c4c24bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625e2e7094b9d392a06630318d011af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a430072d2407291980c4a83b9f40ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d5a78c7bcf8054435216b9b6f76f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1dea5b5be7c3ce2864e28467c2198376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea016fa3811f9738397c9d28c269d38e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef537da3f95fb708a83278809cff0af1378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>