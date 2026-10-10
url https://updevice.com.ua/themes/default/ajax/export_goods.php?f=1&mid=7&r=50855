--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda961c244b6e54767f0ffe89f9615ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73eb780d77b6e39c79d83645cb03ee52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933af6251062a7796aeed6d15a388983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb8bd5addb7cf8d63b402afb57386f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a37a3fe6bb98f3571a1c01639659dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efb77b9c1189d811c8a07ba63dd1456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6df39b66efe8665945adf5677ddef97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1cb3ca758a2e7be8bcdb791d5e32bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059d476add1f4a7e34c45726c1ccf2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42896380ebe354c5c311e628880d39c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab68a49c92d6821f9007819ad4272111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3780ec2c8aa98e6b2b6512adfc187e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd21fb5b68e984e60ee8adaaf1ee04313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07070f8d71ebc99f7abe04ba926deb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71fb0fb130fc2a7dbe8ae838a26fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f97cfd669c87d83de8b0b20a8e9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bd068d47cf02d0fe2abdacaaec4bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091284533f8e48d7a0ab2afb8c053618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccd4eb5eaa1d6bff3cd258c2d391bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec778881ad37388bfc0a3b9ccb115ecf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e595fd43b6e0fc4bd077c318ab28ab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77639124b1facc7f5df49248786fe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93d53b2cf19922a261d6a0feb974823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8718f0d34c23214b9b429bacb11624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c20ae9e17a831e8ec37170585e5c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8d262b8c07578c3becd97e48776d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe377c37798ea68fbf87f2086c5ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c7066af32d8c2bc51625715734a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089277c0d98ad8399017d141fe8bf5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47006d9218fdd38a211616b1cb87a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a1abdc2aa676c428b783a69572ce231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67321da324ce76a6387e4f272239ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3dcb1c770369d25137c0a13ede02433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6694f78774da5c4801a2cdb98f2160134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba42524574cc8ff89cad140e132a2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af61a65010e1dd0a5d883090aa8c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c685d3100bb387ea2cc37e6397f1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467cecf4dad5d6e58cc0fd0e07dcc3838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c00d089fc6f4006365a51914ff6eac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb704953ad14db6fa9c55fd0e0ba9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ea46dc06f2e81948133f9d5ce44941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901002fbe58fc05284a3d9a52a874d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083d0f783e6c8380e2f39ac3f5b7c4b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0990a1cbca9fa57db07e4b52bc1113a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf80bc0511e8854cf46a7f0e8033a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378f3f4164e39da190d98183c9bd7b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1849e563b4f23a6d4e5baeea621f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688415f3eec60f6b2a711da0e8e59448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d06246454be87b87b004fa1bd1fbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010e0cb0e43cfbcbd6a740eb705c49650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb5d7ceeba6e66a1b2faa01ded81051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01421944ca0d39a75b5aa300ac95652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed2f154e6dfd0d4b9c16769b2ba19053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6550d7a25219dfc88f2d63eae7f676254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2360a816a44188bbce4676c35142b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973373346c77c9f4872a6f4cacc5597456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9dadb663988f7dd6d835ff2d956da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ad4687877a12936d2d5450b8f6c4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e7a3db6a6dd38358d8e1422d07d9259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456467ea5766c1c898c3f968c2fcc4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b2c43027ffbbf6a9207edbd4df8d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dfc2ddfad2f1271d92b6ab210533662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc620c4bb01554cc8af25ac4ef5bd2863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96826b2aa2a0f8043619920395667e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546ce12f95020dc37c51248e24802a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2206efe6c5445c5ed3629ba7d0732c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17c3e1ac841cb4da51ed9560565c6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35935255dfa84e9a58ba53c7d8f119768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57771342f64b400d6e86e51fd0263f5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d897bd0616ea2582d4d5ef05294b69370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b7f6ce21130e7ce1acb30047fc4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667ee852f8264c840f33b8e68295ff772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561f4d2171a731ff9a7a70a4a2286e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec84727d19c8222e7a99d0764984c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb88a17bd81075bbaa4356ca9c45fcf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87c251b548ce76323e7162995466cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec92af6cfb50c5daf0e9d0bb0e436277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064cf874c1c90624f47b37b4decef9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966127a3ad7ebf43158896b2bed7471279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03757df43c5bdae2dca106ce77c24e9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3bf0cb0c8dbd3975a938c8d28b63b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8bde2baa68d7010a6c7782e2e0b1682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac3a09f137318f8e1fc3785f82e8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cebcfea00a855f561c8dcb233d67684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb9e972cd8248aa450f8ef076de97085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6f2a69fc0aac5c88c630222dddc0f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f40d688ffe566a67914261625f9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd7a0fda9216f7c78908277a34401688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd504c2851a587427f34b5bd4eac5e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8faf8b76943b18e5743c096406a43890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a961cef60f6f4480cb391df34bab391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e140c78e092f69fa96d669bd3fa692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38736539fe66d173ac8d45919cb5b5fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565d13cf199cac404c7591704cc47a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e1f7459289b208afe7547d4b7cb795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a75d6e280854bdf51c2fe7f94490db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dd0e071bfb1bd6594ce10a36668b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a01d9f3a7bfa4bbd4b6f68e956b4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9e3db37be81a5bf08c499e5a53e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9ce601cfc65091f2b810a2ab53eae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d54d8c6a80182ab0c94a2112184ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ce14f68543985762b03d82b6e16e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1de26f6a4e09cddbf79c7c9ff7dcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c1f59dcd4b638fad449d683aafdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b8d04881939ca650cd3596d08ba34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863956247569db6fe32911c25ad28e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578756d7b6014dbfd47f33a89009d80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb0666e441bfc05c8931a79b2771a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c577bc08df6ad5e1afb6dbc5e66344d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfd126789cc7979632a319c9857192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431943ec310ce9f8a2a9d97f6b7d9cf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2d2e6fd33eff1ffd8f9f750c0cbf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f99b4fd3ccc367b486ec2baf529b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f862923b38261605445da150de43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5531709e52f8b91e55459d940b76a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e4e75a89f904fc20976f300710e99116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc32cb4546d1b00d9ac2ca9f638a2f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfe79bfd82bb5ce969d05347004d72118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c51d1f2d1c7e1ccf4f1114bda18b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673e30d1036ad31bbcb02f12a2f20d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c473151acd6131692d063a53d8d4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b6995008d29582d36882d1e8b2ccb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bd4358d48861242bbf83059f1baa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff0714a67577bafa724533cd900ee9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbf38237c838330fbed5d8c24ea934125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e0cf4b867b8cfc790359bed71c2b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfce0ad62970ea3ed5c608860114fa0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefebccba62e8d643f340fbf2713573128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27185614835db2840d43e6a096d9b96a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3eccc599da71c6f68da246edce6aec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8a6fce55bb72b7db64a4285d53ef3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d73aa45ea69d66269e61cc38ac47ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94500876655dfcc645fdd7cc0f2506b4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddec865889943549fe2ba8c328bf1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d93b17cc4940bdea24cf2543d483c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3605bc3bec80075f95f13b4deaefc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b10d652f4c14919fe7be17c1182016137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0958f2fbfc5f8d25e5d0211966eac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f626d490f28c2f3d6cd645af545f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff9cedd841ff41d7f767e3ecd87d3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a818ccab7282d78ff66ceb8e2e0ecf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efcc9be2ce7898b9697cbcbbd6a2a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaff63fbe5ddb2eb11934a507eeb957143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1641f16db0dc9853e183a157a10c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c8158123f35ddda34c9d37cc4d346145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10005d0f0ea32bdcbf75e0bc56784146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c01da3f4586f3cdd13199fd9b016ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa8fa432ac2bbc838d419e1674ecda148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a589cc6030fc46f61192f3c4a5ae754149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bb321e87d956ba7d5f35cdd42b013150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1ab89ad297618831c0709936356c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d3430860df1c164cd1928d1217de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44e168a2126a692784c23a67efdb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2e8e5878c36871c9162c01367a84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45852396984ac3dbce2e3ad186189e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04f51bedd20a3d94ab051a06ff3490156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768db9423860f5aabe881a1a47d9dc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b170c4c5c2e62b157fc68d5cce60158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d871f058f2d214a58317824dbc36e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472418b49313ae4eb58d4db08c4c09b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5785c01b8abe5d339d0b92a185288161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b1507eae47822405682c4357b9cac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd77706c5e3e223f9430d58a85ebd15163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90a5074eeb871a103a846fc1901353164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62891d3ebc2bbf9209474b65bb94750165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140dc4e41866136da500a0b8ecb7401166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bd936e463e763c8a70b97b372925a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac986d1ff8753fe65776ffd71b35e019168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928722390d3ef5a11ef9288d567bc4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e25a9e9990a732b0b2149ed8f34cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb20548783d56e212bb32790a94a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f4d451f8fb0128e102656b5611558172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19b43bbbe7adad68b557676315e9f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db576fcd3285b557ba7228ae372bcf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeedda47c80b13b1149f69aa65adf1b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29690580df224bf29ad0e16440534c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c191e13690479efb668275be28a938f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b620192f5c05806cce8cd17f25a375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b509d520a02f8df568b4e46f366ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89217b6e77ea4d9ca205e6c7218ac2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf76c7bc93c4f581b95862e6a15f658181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4d2207f83501e9f2eee68745c01e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493856dca27ac2f4e1e783ef18d9f275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732ddc947737587d18163b23dc27256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85055df0c77c9d5566de8ec7948e8329185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2902676866c2bd286c55b6663d35e5a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942ccc953e289fb98b34187bf997a55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae02e4e8bd72457739900c3b41b09e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4a5db3ca6b5bc6ae9a8a6998645ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7711ef82863aca5fcb59147ffdfa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98a12ee5243c66f52c34c6dafc661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a1878460ee007955d0c7083452f80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676d5c4a5e891dbc6d3c62c2adfb858193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fd9a4da3971a3e1d2665f4ba2ded0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad47e55d73becebfb7189b84d3096f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7468f7aae5e2beb0fca853711d0f3c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef347f35b8c78d80352091aa5daf55a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55adc495d4fa4bc490efb09814d06198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c22bea194f6b250ea99f579b6698199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07377e2c45e97168c08b86e8dbfa3f80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4fe18317f300b0acbdddc08e3c4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b9fbe2fa685d142f6e744451b6ef2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdf3a86d386f7103ffaf542cf5139d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f24db2c6db47be14993d323203e6ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b443241df736c402c97557ecf6b608205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ddcbc470e282446e236552d18ddb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bf43a13bfe0a7101444f4b7fce240207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10c9ae3a7c38529718df373bc17099208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4203ff01305cc59e5865fd0745103209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f6d3f686a7cf185639e704cb07655210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcbd44de13e5356dc045f7b3c30845211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be985531af7d9aad52dfe597629758212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b2e31b52dddef334442502e6c900a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3f5e5bf074b02ba8fe5af3e20451214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f94b787d80992ebcfb06a97c2c98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58559ce2d295b7f0b55e5cc02c77b59216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea917e29f24660c28b634346d84297217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c34ba21715e22aa415e0ee38832e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b04ef7128f33e947d28f6a6bae52d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be453403e47a42e7c858d9beb75beaa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403c1ef0e5c483ba7ad5045f8c977da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8148e4ee9862bf7c629b37ed7bf639222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b5fa5661e5cc98833ac084edc7bb7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d136e19336d2f6428a12e4c635e4ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5367425fa52238a211baef42c54d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94897154a79457c5fc9c45d9c96f4b04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f06517af1d8de3d9ab17bcf9aeb6e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403128f4e7ed42d981327073daab39e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c91aa7b6cb40c2b611c2d3e2e9733229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dbc200eab6dda8a158e8714f22773f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996023094aba012ad1cd7f5a977e764231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f6a21937386df098d9c6b6fd03b89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435028e0525ae905075fd6491af8ac3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917e3de8c9f0cb6bcbf3aad9fa096c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b918f9e82c44641af65057fea06e8e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab531a3ea75ee5d30c3772312b22b13236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8610fba899afe3d78ec882e05877932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b9e32d92d886cd3280ce8392606f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd270b8f72f4e2cabc273b29680438f7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b7ce1847c96c7ecc88feb7f0180eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b3528dedf750ff09593ed9087349241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09b5e29d84cfdad6127619eedcc62d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a337fab7405f4a592da85d7ce590dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c706798dbc30641285721aac0e01244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd43259887dcf428bec1c0464f5231245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23544120201265669d0df14ba49c14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3133f11741aeae8b669d9209622a7ed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18428844c7b52153227130db18454521248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ebb3b5f5444b378decf669cebc4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bff55ced1120508eff6964251b63f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098465e0d59d71812607b80143ef07f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639464418a5e535215c1b0658a25b65d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7616b8b15e8a12425e96d00ca722253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129fd81e064d764bec98655017073f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe1a194cb32aa0285252a0a05efd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974a257993aa4744f6079da77acd2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8fe891f31094bd20907392ac06c6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587675746be90776742646beb9846d3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0418b8fcc9300080bb9c8d392ca9344259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc314b2fac8be049d54ee8847e49af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef463c8cd6cdd1fbb5ee05d0cd8644261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7f2e40c1a4fa99ed225e9d58a541a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bec853a6d509ac87d01970b3a63d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf256ef454a314e204ffd2ca82f40971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f9df3d27fe40b9da779a550b62af2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553885ae1a54a9def216e3fe2a937081266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72942081b7d65c423b0c6effef0b2878267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ccce417ef8a91c0c5127fb19158dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f1381cd7c395cc5429a1815e43a79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ccd80048408dfa866cdfb01b9922c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201def372b41a9a91dd9f4c923f763ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9a51d96d70bb3ff827160c458c2eaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83f1de6777cf31ec65767052c4793273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79b0bbc8e505c0c74b472fc9b5047274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56220f33826157f1ba665b285e17c6e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540d2f9f771a707b105b3e35894f12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7380d7f304a0f1b57fb71d2d00a1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03ef032578e9866a9235daf5dff17f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459a6d179e937865173678381a3bfe1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b614a29300cd8430027c68190abec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58931fe3f3395bf5c386272fb89e8a50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e304d9bc386b51b135597d468fddbfa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614cee8001a868a58e45585ee72c418283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b6fb1dadc292530eff6a4fef9a9a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4b82cda727b6050eb319ef763ebef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c1e0f432024deff9911cc8e17a56d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835989fc098c50a22dbb11cce0e32ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033fa8048739e8e79f5c0468e4a5b34288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f64940f699f9878aec51ff42b7826289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1b0c8487c98c100f427f0b8d888c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8757be296af6a4f8bd06eae3d8f77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f33966c0b8f4ba636debe03535a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4712dd7b0279d33c0721fb4062906fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102dab0a472ffbaf179404ec9d9c87f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e724ae95ab094f136f7aeadf31d12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509deb36443cf307eb8d29c970a09bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faca35d4b73929a7a4202ae5c57f4ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed483b0c0cd2199f9b3f734de7bb3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9bad7227cad7fb58b269a201d8739299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80dfe1449f98ed751e3e164897910f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7e212475ebc562a1ab25442bbc8a3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d52dad2052247d2fae8b6c489190d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396e82bafea6a3edf151a6da4004d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468e34408d5709d87ad7a8ea34e23a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe31a4851b6e2ca11a001ffe45eeafd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d971af00cb5e0bf514ac7ec0ddd0a78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e45c6af6d36d54722a112d53674d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3aac4a6a3d053cda998d7ff3fc6fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92554e4ef8a772b869a5d65bbb63c41f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd02c9e2479008e22259753ffbf0e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61978735438ee4ee0c50cd68418256311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d4f7d406793f5fa6caca9c8ac9205312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc9fd7dc28d56dbca012bac68dc0c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717789167ae08f72137ce64776bc06df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373afbb7e979d92c028584ddb1a44ad0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f9a3a4cd6aceda4061fe9b74d8347316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf648823fcf1366694b7d4d1381eca5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73d27dd96f802c3c05f7be8eb6499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e39dcbfbed490d27a2514500ec9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008265886f72177f770ec6269e73f2be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be17b2f899544c9c28ca671e0083dda321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed591f5aa457da80d1788ee9b6dc4da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fa0118ca15b08e484b039f8fa98a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a06487e8b33f1f0eafa78da06e879324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf257ed4e60572093692cd967612df6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966788c44517dbe7eee4f6b54a41b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0db347ca38db749415d7802fe6850b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e22e03d0c694c547f945c2e8a199e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6fff17b9f123773a073ef30c8618b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a6b79c37f4aff95ffae9f9bf847c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e2a6523a8daf288cfe4a38408a290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b7b14895098320731382b9b544c56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f896cc9a2d8ab7ae480cfe53be9a8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a770b30b3387e311ee32df036be136334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072249b88683316bc90bd8e29e29c512335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cc707828fe4dad8cc92ecc709e2be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be135742856e925dc18b25f4ff9b1f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0fa968c599741780151dbfb5b94f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f776aea79c1a08f8c31a1dbd422904f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87f23f2bdeede3cd57113faedb19c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335709ea86c88d9f341fc12e29a8b3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6701a675d79de6af9654945035b80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6555c5a7bec7c4e08b1aa471b9b2a8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbadcb5d3848d473fecc455a5ea60bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f6c43a975c0f008fbcbd73a032a7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e4bbb78fdbcb7e276812ae1f5d70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bd33c2bf526f4e1b25bba236d5194347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991702375c36ca1ecfb8d0d728fa1c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ccabe8444b974923aa0f7aa58705a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8246a3fb926e7127e2f3c837ff226350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0f81ba51cba7d2d1de5f8354755e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de16b44e21375ae828d95ae65f0adc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402583a6ec68943e805aa0ad8d4de3e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0658509d1cc4a4e234377f114673f24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe69680740ee1a98f2ccf846e17f1c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6d7e3baf3e603d439433ebd852195356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f22486db838e19671f7ed0b489f10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8393e6e6d5cd98db967ec56eaf5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd30554d24de713232aea4f4b039181359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c228e48e10af9700a3d2c709f26a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014eece1e700d50aa6c6ca384c1f815361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf46c19b483ae06a9933f826af1c4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d00b5910e5f767dc308c9b8d2653a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222f6e0a1ea403e4c06b88549e6e650364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58cb536b594023204356618d92056365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a8353881ac4156f55d20d5c05414366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00279abc20edf55a696b08b28e64e9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92495f55f42559f033fbefe209e6284e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836abfc9287ec0a0ed2147892a40d4d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea96f44af5ce1aa98a435ea510db84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba2a49088894a6aaad5007f85e6b0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068182d36df73f0fbf07e3ac240dcc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f562d0b4cc5f9efed0a2bdacb24d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce7c32f44df545ba065a7a13d5bcac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611668db2836b29b51d6ee3ffcaeddf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f75d41c4a053505cceefead5d2445376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6ba108032960f97108b1b5ebc674c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12e03766958c37d2b134dd88509718378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020424470fda4383b9ea8ea854453f561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73175e8e329719c54f30a6d2f2e43a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7cb7e25a3116c1a66ae3665b153563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1dff1ebb0ab187712031866b52aff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a753e1e4e9c41ad9f9131bfa695ca65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b78ec7c9b0ef2004c8b16eb7f323ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbfa7a6780bc944be5e873eb812bf97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18e8a1c899cf4a8297c95ddc2fb9978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440468c00fde1863a957e6c31baa66a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0c7bc978496efbab8ecba6d8131f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10320b65936c5165a67ba12412ae2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477dad1e38f57252bd2ff9256d58bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749f2fb437d5b2bbda340ff85ef11a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5146014202a6b7b40310adf8d4f9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecfb65964b4d663961207457c486f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efce02dc8f8a7993e4b3d911681c72916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3bb096985af2ee496512caf24dcfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838fbe063f2329c6b99e38fc33ce44c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaedf0b357e705b1c3b734003cefdc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36f1b8c6af8bcc14958c4fb39b91eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab790af3dda9e0ffb3dc2e01bfc34a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e1aedb2005a7e029bae8119d10d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52e749a3db01c75ec9d4cf9fd89a9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673ef5250cb89609fc4a185e8d9307524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2421149d324e13460785dc9fa6d310525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f3b1f7bb950737b9016714fc8d04326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8eba51e64a888e38b870681be8a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9105a596296bc8fdc46c67cad60d628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b77b31fef51ee6eec97414254c13e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4d8d95a52b1b36a2b40360296964a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392b72c5eedd932f7d50e0460c553a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6fdc911076d393b145abb0e4975c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b62419061a4a226eaadc81f6c69d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50e26be44059e47652e70b7157837634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365d42656d189e1d544cb745f066fa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57cde8ebb74d0f6e7173e1748ffde36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7733fb94db5c52a210dcb67ecd2ac1337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6434866fe7ea2bb6dccb6165e104aa538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ce66c5fc3e548957c90603f4dcf039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f004bf76719ab98d42a08e6a997d0c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae334bafc51a3288cf9667b512c32b7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9cabf1a068065e04deeb02a5ac7d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f689d89c60e712037d65256da68d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f3ca212a87624bd0e1b0880ea80a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e230fea8999bf589924ae0ce7db5645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d026f889f0732e3da8b12782f696be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da0cc67039cf55cabed758679fc2c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142d6c19fe8e8eaf61a255ec8ad2ff448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc585e1edb2af3a3c8ee385ee32c4049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec5b0c152309585301bfa28a97dcc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6d21d1e5ed66fbcb3675700fa9c1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eef52521c93e9604280a68c6a8fd752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c462e5a6ba58ff4b963c3a9a2874c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e51a41b1c0a6086c9967c456e4fc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59bc7e71879bd8e26063af3ebd528e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249039bd80ca1c8b82e1567d7a0bedc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca5cc96aaa9739a16cda9346c1e07257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd408f322da4775c821a36b8bcf7bc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adac2b911efc0403049f22b7a4a47259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6bf2b79a72a8d104c90c8983eea2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6b5e0bf811899259ed1c33e002eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b3995c01c5617f201f9cb720c2dc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7b608d86857e8429956d47cfd70b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be84860b75f3a836d05935cb0e481fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf2543070a7ccf06d1e2d1f5eb7e8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d46f1771ead940536a6f12273596f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510066ccefef9fe79fdf9380f9909c2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded817556f25e45b46c90ee9f4910e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0bc709e7c81a0f63015ebd3731b0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034f57e0f409b5c9ffaa11a72eae9c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd18eb311fb359af6adc6b08d9a45d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff668a715b6ab8522d66edd9c61c56e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6080fe19af1a229ea94b2bad5714d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c3c95cf8631839afa5076777e712d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fad32346a6632cf3ac81b7da52010975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968cba2780ed664bb9c1415ad671c5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384032f91825dfc3aeba541fb555d8d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df96ed0b44243d86ac1bcc944b5e4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ba97b30eab87f3c7a5103f69fbd9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d6b3681430debb92e6d957f3923b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea326d144d6da43ac439656c74142b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4ab11e93098ee6043ecf8bed32a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb728c3534356b62b15e22d6f0c40a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad9e493d9d0b41f7a484a1fefff9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26207bf16ea06f6b04034b28a0ac0ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384addc944ce6ad7026027f69414d29186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91049ef4f175b8092f4e7a00f8a2666d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e54593e8787b03d1da538c5c3c0388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cebcf139dcb64b13a16f2011ebb3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48215363904630d543e69f213478cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41714b0cf2a0d7c37acb037a83c2b8fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2b96710849e858d4abe86081c44be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa10025d5797f84ae0ad1f560ff4ac993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9809d8be5f386c76c228bca813b81e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe7f0fdea70d15d5a0a4432da1ea0c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662b8dc774e0281a4541763e79d455e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe39fd9d26527ac56d5090e268743297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78bfb5fef555aa7921eb57a70ebe5d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181299454bdfb6d4112e7ac4a6ec10699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb49d6f49f907dae056c369b514d573100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8b635720bfa03d207a8384f7edf10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6bc73907dddf766ddc4e18b55552102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4edd69a5bc417af0716f8507becbf3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf3d3b1dc9aeea291c045bf47d6056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a8f6112a4f1f182138006c57f6b24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79ba27369a6382f61246714976cad4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316dc428cd00ca52c50dd1ef4bf9575107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e33529a25831235dc6c3cded09149108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81bf479bdb7c7243714be55e619231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b3ce93cac297c4906ea847d1479aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854c6b24a30183c2789627ed2950e26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eca7bd79ce4086ebdebbfe8f91c318112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc45331f73f63053dabd8b80ac246113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b43f530db00ba1501045b24e375cbe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed367d1667f7737ef52f37cfc4349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f8cfaa7785b58c4939065218e3b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739177c2fd2e9957a32d776eda2a7766117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f366480565a7ffce4abab3e64562118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da2904cc91604fcb51ddc3e8de67cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4598da58f4ae06ad3f9ff76d9bddde0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471544a6924f1d8c446695e6eee51d12121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33b8de401ab7c9f79825be6d8815ac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad306f63458f048e356e87f8a437da64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa1b5bae76fa54214e07bf922e601e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316d878ce9eaad82142efb129f3aed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f57955c8c9e65c8c8e25b31eeabf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331898ae3b4a69144aa7673dc603900f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2d754a2606343df16461b68892ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc402f94efc099fdf0468fc46bb58b16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff676c6707878242b0c0180f6e64c9b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da228d254dbad874ed98597ce70190131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f3393b21fa88bb1ae5e778219304c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0eee47a2037c8ac66f97248f3991f4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f21621df2b518351daaf7a117c25b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70906fdb33f6f85428a2b1b4cae529b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63b176e0acca308b38a965d336b629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdc99ff2e0d4a93705cc872b892641137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d06badbc8f48000cbec21fb8316ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e95034e3f35bb3130ded7e224b3b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b3805f5ca9f32bcb5ab260f32afc6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18676d30e78e3ebfa2936b234d6ec6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941559905641b24dff99344d72cbdfa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da381883cf4933d66b5c4ecfb51ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51030ebc26a73c3471fdc6e63415f192144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875325a132ac446977b3b0528e8308b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecf24863dbbb5d791542d39ddc2b73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eda6d347bfca9259a53a97fac8cd8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a81883edb6b41372e8bebf652adc8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21863636d6e3aa90f227316d867d1c3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfb0f807224996e9ffd07978c9d04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e6617b97f0cf64e847ac9bc6f0d0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76536fb7e5b5f2e798377abd5e9b64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a754ff9847d7bf5ca842f71af3c9c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d94c69a059609fb0cc9c0ecd6356154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d363e28735609acbb4d5a662bcc2be3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895333dbceba2ce6202bb9d7dadb7fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a89167ad526b6fd3ce7a8ea340ede157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bd810facdb43b71c89245b7029c56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c83d6743fb8e6645a8db12a5cf898b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806406bfce5de5379d12693ada9ebb2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239d18235a4f35a5706b916fcc77430161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9581fd1688ec73b04894923a5d874162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce767e8e79659739a663c9d2f23ac3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cb2e7779a79cf33118c190b9de0a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4035103dd26c436bb0e36e5c781763165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a205b0068df92ac7ecc01b8eb52e9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f819f96ac80505c44268baba8262167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43c69153e2f4e156c7c4370eddac92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b463e460daf559a7ba9a55cba9e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7735497e3b3e64c0fef33b34f29485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c5197f2c042c8343ea65715d5d3e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e243d6d35ae0d38baad7dfb5f0ecaa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530bd96932fd370dc58cbb6e40c202e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e924cb8d2da9093a67eae235332ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea633b145061ecbd4974ac6c7f9e12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8984d593b8b4e07cdd66a6669eefa61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec2f43460ddc666a10de94eeeadf2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b212ca293ccf48f023c6b4ac36c80ac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fafda3a01d98b4539ac5ca012401a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b26f5a8e800e352150dbddbfccca12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d357efef420c508a123d0fa713f8d95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d36f2b29f4ee46a44d6c2c106df18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f2b74272db4a897f0e06b50882380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e6ff62e9388e17ed14c503d4c36d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad9b1910f0dc26e60d0a027c51e65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e2d361351bce5e7bb4b528f36c843186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e79dffa663496e408f5050e600c193187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40027d20c9499a3741f330bf4d72dbc7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df02ad0dec6abe08929f52fd56e01a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31337603caa8f5d4ae8d165aa8e336c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c832b40a7d6732fc1003292c27f79b2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255dd2d145137050c9aa165ea997ed6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b1c08b6ee1c17dda1261f141ff888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a25405ad9ac282d6d267a619e2bab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adc7d53ae133e295f848b672b70817195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de696073ee3ad7210c0bd302413091ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f72352aa558bca854fa7e6a3f53c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72af5c35531f851a4821073947c07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba8304cd58c3ae2af75440aaa86582199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b721e7aae967398c9976b262a869200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5df38670ee324febf729e58611084201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3c8a89c59afdecd71eaef17d6d46202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8999aa00fdd2881ac7daba6eae0c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bd6c8c69eabe8a68bd12256300d14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a899d7bb54ba5f8ec27a3370b63dc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c94c391935b919fac6400fd3bc5b9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59e2008696b22219f50531e90b8886207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fe308ca1fcb3f3f5bd37cef648f40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eceeb528fed55a5122b5b99c8b70d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d68c5489f812470b770cf3e30c9f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b8d15e4103921e50edc4f8a5e7673211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eef0c641e6c718004cfb302436e081212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162c32ffb0d24e7ce38aba4960ca26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f9c7f3a4a3df2da9846dda6b2b242214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58f988a6b44cb53f2cc9efbb1abb8c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c57f7c738f22b5466aa9310e25454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed3f4f6f83a793789a97c0f22c62d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60fe79aea1ce44ec07e7801254d97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ee07413e29404492daecfb23601be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d973e4dde8aabae1e4dc85e15f89da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f58db31408b0da4efb31fa08f0633221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fe25a5340a03624e2c29a699f33e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0842b9e2df7666e4ff04ccbae3bafc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18ae17e35e3119104e324a231b58bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56773bb6b9a5c204daad300c1e21bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a9916e6062189b9092c4ef7295c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4947bfa13763850710cd3cae95bca2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65f96893840db2b501f612269ec4b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09788355e897fdee781ebfae81121a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f271d2b50ea48f380e269d026cdc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a51a49ff3fff9bb5fb74fe001897ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6231471046b7eaa38e9241334fd0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfaddedefb218bb663dbd379fc0eb5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7ce9b5d8e1d049c77ada5cfa1b39f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024f737433c0ee64678efde5ad17c2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1dc9c272907c015d7a8c551c520d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc96b353148eeed8e66d8843bbf30dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8f2dbd79340b0a683c01360f9931238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66c680bdb3810f228f860a7b43ffb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e1cba479ab31a2a5b69fb1de33bee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4309076b3cb35ec1a2663284f60aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1b371ab60cabdaf10df07d13acd0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5652eb0b0ead676665c3dabc064e192243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352e26c0e1d32cbdb641eeaaf84c467244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faec24ec41cf643ebaa77e1b7e42e75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee8084158682447f9c6060e9c75d40246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26b79872ed570c0c38bd9f4bf58131247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0446048478f26cdd07b594cc78e7bde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1368cca56e7834bc7afa6be43ee70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bbcd57ca4b0364b88e38e33bf0c6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3c2f8f3f89e19a31f426ab7a18d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e747e6bb46f4c518306f18e48f7635c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbba20ab32afee826ae1d060ba2eca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054674aae105193704d724f5cfe3829254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987d921c07ae559352084073fab217b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aae697c4602fbbe9d57dd53ec2a26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9bad673a60d401deb0e4c30f1a8cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275997e13b193d72fb8bb2db0df5fcc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925fe4d1498b21c4a654f456160775d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b664491805415e987cd13b1fa4730fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c388ff969250d180cc54209304e1e1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94774c2adbe06c82f085e96fa1b0306262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e38727bf8b4ebab165414d6af2173263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023f2ccc45b654afbdfa326798beca0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a7dddb0d33ff4ed3b737cd1545afc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078d08ed2de92ddcc12e4c1c0b4af3f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0552b728598f9d245356bc0cb38efc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5575e381cbd46031a1134277161481268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78361c1b3c7ab007968f39626edbeb6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771ff1d872a76ffb418c9254cd041fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fea85668b6d3b711e4d5c37b5506a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e7feb1f3cafd6797500021398d6b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338ac697cb74f8219c51547f15478c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef987b179e7f48b3eeb806fe6108010c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b173eb95c0e644d6004932ce9b422275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a58f712c4fec765c8c56e6e8462ea1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51658eb61b122dba209e64ac1d4b8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a9018f85741a58c5e1864863d7fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953761960b09cf0586c30d3be726e3dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e22e6478501e43c542ace835e272f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a3194cecf0de72e03818d2f8384ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108b29cd8e98355495360db8e753bdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19499cba36cb92269454615dd108cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf638e9d37c3774f7da4bf8c84688f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2a2777c724955aad169de0a09a69e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d697ff66bb4ddab767577d9312571d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cc2dab36ed9bc3a7ba700f46d4744287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bd241e4d314bab9c550ed89d27ff7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09971550b0d4717e5933f125629ef8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869a8ff88549a2e7b6dff9102a32fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae666b807ae9a1691612fdbe6e06e22a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a928cfb432ef326ac31d4a257eb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9699ddb5b22cdd94dfa149094b49a0db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc630960acbb7283bae8c9b0deaa6b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1892a5aa640b7f45b036734a981a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ab3b8d80345891c11c2d27a0edb70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903c130856f40696c155f14fd02dd29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4968fd94d91773cc76a1b5dc79780298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f73dca840f5d24c63ea2326171ae5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c4715ec12ac02a904555d237c8e3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62d3f801c894797ce74ba258b02cff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbdd09d7ef35418eeafbcfd4aa35ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a940a6130daac42b449976e882f83303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e891ad38ca2b65ac84022a06524759304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06585c9923833ade6c806c0b7f9caf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d23204ebbc57602fc7d9c65dfaa81306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1914a81e0fd59fe21423235e0d698c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3a6b726067246986ef276c5a5a65d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfb328eec404b9d9ccb8bc974ee593309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622d254adc79631ea9b663700c83440310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504c8acf20bd55d65da78ccba9a237f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeeccf062fb9430667196ea1cf380be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d7b62fc6ca6930723f767f3412b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e591f7991d6bad79abdd3191c097cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c5f27e3524a584fa9bb199cd45041315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8396991393fa0723a39c35fc574d23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03004de8642b07dc9ac60445bb0a6054317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4dbd21dffa3e774792ad2ff49c89e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486d61388f9cf26e81c75690cbd1c5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3f2b2c3f5e980893b7e5d76ca2dbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a217e9d4349015bf7e2dc7bbf2e0283321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786fb726ad2b26fb071ed75f2c227e9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86e36165446a00b80a9886af8969ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38376912960209430e6c22bcf5d887d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a25b1d28371d96a9ada89935b0c0b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219470921cb8849d8f73cceeddb07f24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a353dde5de239cfb2416ac9b0deb99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8fc21839dfa7b1d3acd00ab22fd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4eb4ffc02764a8b0cc3752091f79e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38096f7049f89210979c7e3eeeeda02e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60119b245bb0f8c482f802ea87e7571e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dd6e1aeb4c3fdc4bb674922f6e490332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb519a8d5aa92abb53c7e5b3f2e44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564be31359560216d1da644ab8ac46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c0511e42316c0b3df0ffb48cb7797335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74b1aa89a6bccdf985a25ff9c45a80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3b0df0d9cdcd1a0d035188ac01b21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0dabd2fcc94a16b2b1df644dcb30d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586cfaaac7c181258b6b7959ee7d9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928325125238387fe6466301b90452340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086d0d135807c9259ddcf5d674a09a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff0adc47f51eeeff5a476eb41539a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d26a3cda611297c292750838f704d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe027cac2e1adc985cc0dc241607cbb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50b5f4a3ba226ed6827f3e2d00a99b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce94db72143f816a635d0c453731a97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133134cd9c7cfe25ed85a19a66aa708347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73feb256219df1cf9e06cfa5dad78b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672540c82e6380d2d47ed469a9297d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4aac075bf87cc8459f43be6afac0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adb7a7a7c565d74f7d532a121ecc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca1d0ab6cdef5f219127d98ea08f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ff08ca4dc28b63ac66d7ce679619353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec21451f9c02d6ba0fbf968f59801354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9345429d4b3cff9a411bbe36eb4e6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b1d3580abfdb0fc72f5d5688701b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afb4cace5975de53e5a0098e2cb40e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412ae88213057fe7c18c0141ca18482358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981e96be488dfe3726239c9458a83a4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1540ef3de9520ddbc40ff18cef449e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf89655265d48cdc5b779a9d84ffc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa248427f28e069ea3c31c1b2724e36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f8e9808c9f59847a5b684f99dc719363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1ac5a1d5fb2bc0f703fde32318e4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58080662a497c3913b11a2f8e4614c4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d5c11458bbf6ec767a0b1959c4c91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13b8e23e62204dd7d36a474797f56367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f529c25cd8db5635781e3887fddb4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4f562903f403cb0e71b56da5c2c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4464068c743234232f7925dbfcdfe6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b93da4e8807599dd74446c131a21371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb45810d1d2f49cfae9be7b7b2c06b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d0187275ecc82e0c68a50419d7aa9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8adb6c4d6ac5ddae7343a868a6334374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ec71d1df70c524f5f23483f56bb95375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebbcdf68eb53e42a66dcae77aaa9aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b220b0e5d716ceeef8a4ac49419f626377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99640c7dbde2c3d8889602916162d378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>