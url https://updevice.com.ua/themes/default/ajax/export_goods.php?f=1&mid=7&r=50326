--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf7c036c5bcb9e4a7fb10dca498d361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44390a43980516a91ae0591c1e7ff0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475684f1b62866e33f41ba47fa68ce763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c024ca28e93ccd3b764db255684ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218743aa0db930e3147341043a4142db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32d1352bdef2b0f94d1aa4b51fd2976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618f9fca0c47ddf799c530590efd9df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b695262b69033748b17fd1e3db44c528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a8fe0b3c7532d6a13095df039afc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616be44cb415262fa47557c57df7f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8b47f327444b48780a5b878bf8cdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d961236a933df972d8a421a248b337a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef1243425c3d94659737687f041e3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e4bfb293fdc03fd9613c6b6c106914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549244fc0c039e9d772cc109806d4ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855398b296fb8ad8c9456036e6b06fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb948f96047f67dd84c85f889d579d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448bdab4426e2cf18da278bd6776cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c419332aee935c03644c240d2470df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3979ac1777f9fd332fe64874a1e2920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f451c3ce61b43fa2015afc32c293421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429124bbb151f3da81fde806caae68b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eadb9c668f3f0f22a4de261763a47c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9f60433f04c50cc3acd731e87b82d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6570104948cd30d47ec8ca6266a1aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395effcda3ed5cc40d755323587f4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3882c23f0b0de814d5722864121c1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fdb7309f2d2104baea3de034ec8d828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd1b8398b072cfb502cd9ebaa7952029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718aaa5fd90f83be2314bb772b978330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46584c3e3d705578b8150bf4191c6a1731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94bbdeacc72b8f13974125a40736532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64c732d13a4bfb96547190aa34b8133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a20b990170decd33514eccc01f0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdf14166c8c1480087af3ce365385e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c54b74a0f2055165d0ee91643783236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afca6a52823e769a51ffa0b43a4bb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5646f1dc77a8dd74e02700aed4f2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f6df24abee36b04bddb97c391ec5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9ea8ff95a716fb576e7198a941c2540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59655d238241da257faf67c361de7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc0bac6a42b4637af5e087dc9252a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa9ea377d507be8d31443c6a265dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d0a5268a6e23fe21f7e2467ee808244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f552cdb1796eabc93950941736d31a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b491af9112742b536bce8930c03b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb515b1b0933d42131375368effe0ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b700c1d4def8dc8c6495109cee87bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3431bb33a16c98f4c95879e2f9845149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a29de69e19c745a64ecc5b1c9b60fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f43f6bdff3170656e0163f2346c15951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff56d4f87e558236fe9d98e0a0256d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d6f0424dd4e6271069db96f79a8bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ca4bdbe0de646a5741a52b621e3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6ec9f63d40db7fe1c0a8823f75cd755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831ebf385675b2b7f28832a8014f2956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52a1bcf849a288f43b5b01b43dc77757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940958520091f03ed8a351471025ebb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7935f153462be486f2aeb319d5a94959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353765b59c3387e25fb1de0328327aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480bedc0a9bcda491924d9d7d67a4ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62d494f92aa669b8c995349c10390362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595607c3767cc73e26e25939a8cb734f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9027d9f681db03fd80d69314ca8d66d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511036620f302ebeac2924e87827b7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed6c6c1986e6e88e16739a3ffe58ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c07180ad79907bab970957875a24467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebce2593186e441c85fef94b063fda868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b45810bafea78e355299e102b5d6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d482669caee8e358769fc65266b04e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d820e407c52f20c7a2682e852a9b5871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fab73641b175ac6e73f5d260ed3c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a705c878d249c3fd356d04bf3079e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006cd7e1db3c1f8766ccfcba9cee91474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539128aea712d141edd5d870c4427f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c8c1b6b52e39d52d0c73e620ac59376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb35e1439346fedc2582946a1b27677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9392a71b3bb95834f9dfe62d64421c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9570558d1bc470391545b265be89f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558e78551ccc35f521d6cac3417924b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7a18b67a5f6cbfaa25f39df02aaf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621a546cce1ba8a19114d0541c6e68782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29149dd11388bda8715fbae70c81886083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e459a186141e3ef62f341f205bb7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05834edee07c9af93920784c72c5500f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a93f21b771e374e58e6db7667ff2c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f4940360d6ba5f03433bfb650d5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b8ae2d5ac98dfc2ef8f01105c2f9488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e84742ff23f590d1d423d8916b6889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6dc1a8ecbd06222e425966473bb8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a46e055f96f1bf7d0233b9d1c8c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bc28fc12904adb051b9042d1aeb0192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7918b558e744e8903b3b6575cc856f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520b1a9a7854b44876daacbd13323af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d7509533e75e2461a367359286d1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c937218c8008fef481d0a55a4c02bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd737b8eb9a86130b5ad96af99985c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88775d1d6a88e657c0c2ee7f46e74eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7d9ea71a4fa48f8c0f141ad128eda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210080a33856147328b64d759d9f583100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97968c7ab406a054eaa9165eda6315f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d19429950f03442394464595353915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f82c09d09d45c3d6fe83bdd8e4c793103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23bbf915995797c40e6925f14aded4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0efb70533238cb3cc51e47965a242105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5af50ea5b6fb9262d492f0e8ee32e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac964371ebe6fa1a228c2f2cfe1fea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b6ca89ed63ecd89af294a36e00c7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7ecd67171cc0581667c18b3b2ecbd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17619626c5b97af9422a9733bc35c1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aba7ec529f021ad88e6e134130a48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b623046ff80649b3ead5ee41ac4597e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228b0b5b2adec39d84938d99bfdd78a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a979e74e08c857ca6490816d875bd2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe8444174c3ff39badcd5e4a920cdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c243622c2915749aa1ad15f111d1a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58316b87eb02c773c426767d81b3e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ee9879655ea7ed9d3a78f23b4269118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b63389bc61282def5ae7b29ef28977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93372b3d0e56165f48abe882dd859ea9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e6e101cc35bb8c254c210d80bd8dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae176741c35ef025d3010e37b5e644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd07d750ddea73f608b685869a4f06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c687e0ec5ce19c4897ff6717ae1358124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1382916530bab7d62f0e3dfe2fb768125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc18e1b4b3bd92f58e63ba791ac609126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d5d205d6eb80ebc6daaaffaf1e0b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48acf49693322caa7a5b0f54cb75df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10629b7513424b68a4f9d622a10a24a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3d4894f3de162ca67e1ffab673d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c3d38611398a043315f59f25cbd7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf76b3ef478169505810a147a964b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b43c1eaafdd1dc49cd0a110218a07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237ac8f5523653b385e46885d4e7b41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0227587cebd48d3a079f7f4500f7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1021ea7fae3f70c78fb427e84d1e3f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eddfeaaf88e694ac3c105b7e8f0e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21bdc153640421d83fd7caa14505e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd5cdb274a5a55bb9ee1dc83f2843139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808946031a048ff304f39cbc132daf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1bf9dae8cb6cf7f27cf99b8e3c2a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab522761b1f6feb66382139e3c588cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219355e5cd7bae12e439c4c7a5047786143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb73fc2c37e67db57dbad245d3e24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fcf2e4f01c9d2f100cda12b51edecd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7683bfb8ebd22ca336cd00da15d74e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8a7ca1c018caf5e438465e1fe83a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325984f16ff6765e0f1bf9d32263dbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc82536a4fc724fbff3294be263c70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8fb02e9dc9516d7978eb1f51b480d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492d462debdf4e2f9b9ace286a297e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b08b6ea256c71299af83bb897f82152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec8153e2d3c06d57f2d7b81aedf765153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced4cad64b077e225eb9e81c7a6ce5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6cedf015d9e7a026896fc000f125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d05f91f773409f19505495b48c2d5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522f1ffd1877b4479d988d51723ed48157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e147942daa147640be937c967cda1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f11538312ea861bc89b8bd8c664b93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be69b1558f4a74e0b99d37d10f2b07160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10c79be6da8e1e0f1344aeafc68b0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946fc1150d6be23a38ea43be7b8eaad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093a68306367013782cb4483a46eac1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66508202f1bb472767f55746be0e13f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53c0646861f9a60e6560afe7ff58e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417858e9c51de9b8eea13bc9a4d5baff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c49f3e3fb7c60831cfb2cbdae89fbb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745094f27c11bc8e944fd440668f654f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e79f5931699a2e0505c3266c3f255b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4fa1ab2dacc9fea9ba0e55fe822c3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf140481b22f231bdc78e7adff45e85171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da2544045dbd2524ce18ecd3b31cd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85f0d71a73c029edcac3b96d6bea64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2e28595257d745df4fc66b3e43106174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3067c814caa20a2615a472ba4c218175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822599dcc1372cdaee6f8f7dc4dca07a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80114c932f58a81d9b9c63de50e8140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb683bfeea88cc3e0c35fd376c5bf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee2648a6ce537b80c1c0855578e33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973a5e32babe0b98dd0a242f341d00a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e1a74f6d8c00c46411f8127864aae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1897a8b2a7489c3c8ec1d3fb72c1a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fd6b516778487fce6914a6009b4be183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e8a83099356bdcbef79a1c3fed5a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a95eb54ae972bca8bd5f7ed7f659b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ca22ddf8d8daa93108dbf55b3b566186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3be7e7a319e2f7861c3d6ec92cdded187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da86f664df559347a51713a9728112c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c2a078851a43c25db4c73baf35471189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2debcddf106430c53673755b94d21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b9a7d2ae01bb856bb63d70de77bb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ea5dc10ab50ddab140ce08ac75cde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360cc56945e3d8731a0ffa4db82506f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c41038c70b1ffbe60db0b5fb22f07e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dab95d6b99351c73ef5826c82790fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dcebf552aaef928cab227ce3f80c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07b2a945e27b777be7d0f22731148d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994ed9e57c07f6f174737f8439840e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ad1a7726bf83e7969d4d7b0d24d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd35ce350be2f93cacad55cb3b919f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54564755853714b18a927f8105857338201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453113f36a5aabe442735ea339f0b7d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b79ec642fa523b843f35c69f9fd947203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a276c8ccf5bfcfceb914afb8c72f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47640acafc272e49522932328c75c65b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f3f31c47945912f4c43d215b95b0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc2bab3a0ae15c448301ecbb1af80f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1df5944aa147ed5496451d99d437d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0fbf0dfd39e6ce583bf9c0bcd84e2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7036771ebd778eba02427a1af8e23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c784d6a75c09a119e955ba99ed29261211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105a8838bc21c6fa773ec73e2f501e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900a2202c1daf84d8df31d72babb47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca8a10d2747fb40ad7e7241068e623214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def6823cad26d86679359d0bc5cb727215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706bf096f9f10ebee314780e2fcad1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9edbfbfa363c7a509cce60578481f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe37e6fef31d9aa1238f7a56dc0482218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bfccc257a4c1ae18da927f1ae78b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444ed8d7545c3724302d6c9e32cd0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b729925cdf0476eae96b017aca00c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd979bba90834483f65849d3e80351f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1ef4d3e11129cc19982a6044148a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef57519da63aa159cda8af5265e73b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84cf330fa2113dab42145315f5c09225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b7a495add33bb5d9d8e3141ab50f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790a21d2db3708d8e4b36a39c93e32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d6f91c92c76a3aedd8a4adb465990228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ce5023939a2d2d9fbef2149faf2b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dd005176e854f9995a224595bfb3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413942e4202eddc9f2f52bed5d5e2506231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b315a4442ea784926723b9236f93c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c860d6eee62ca91c058d52056ce2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7133d870efc59766bac31e1fe4dd7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015579b3ef07a95de4f43f988b3fc8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd7db8b443430ad02a38c16c52210d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cd9bf6bbd1e68347715dd3f135c52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3eb628afa74280c280b53c7845acc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f295145ecd215c94769698b9fba67f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a9503fa34e1917dfcafcabb6bcc08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50912003d9a5a23857bed7a533da0496241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ade7d0dc0b26bf8f1c02fbd2c11261242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1105fc6b8ce27380f78e66aec6678b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131d854810a3971469d79c48cb6c597244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b2b6ac3ee91e6cf77fc706f09398f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d9a03b1563b17da6f4abfa708ffe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ea7c2ae11b29f6f2825082a485c07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e690c36871d640815e80395dc68a1c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb808b7999f6a7ce5eb0ff6b9267501249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8621e2274d8bdf77b4b812e37eaeea250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf8b5ad7fb2ca72bcaf12e115850d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0832ecf95c0687543e634106f88a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd897ddd4fd3754ca9bb5397f3524253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb0b69e462fe69fce2da4cbb2d38ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36f9bf852a7ea22d216068789ba66d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ddd30c3e9080775a963991d4980d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb963508f56c18030482f113d0131f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c144a7102a111eb75b38e7455e23e53258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d2162598d16aafb7c6c725a54b57f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c324bbb11718e410c4aed48548e88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7caef342cbf6b89aa3dc85d77cbb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4e1534b469f561105b75a51d63e2d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd717e4149eca4a59a9ba6afa3e00ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ea872a77a2bca94deb09109ee3527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368a57d0bc379febd130997c3b6bb19265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95a6e042ed0032647b9fc699b5006b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34ead436484c8f57fe7f33b37bbd5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a5e8fdff441399600b517362115e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ed59df44733c0992d19edc63a5322269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a7b5d1307d8a24d0912977b07b0e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38222f4b66f3a0113bd2cfe3d25cf270271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648c5165f551e0ae68d892715dbac90272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b888e1293499822d9379bed3217541273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c03acd3764f66a1c2d0a9d3c86c1f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecfbd49b770386a9db1a7a0c2d8f5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04557df9bbb0ecc0b0b400bec15a2ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1f149f1d9b2244123aacfa526087c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95558591eabe99e0f742bf7d9ebc400b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26596091c89b5cd202770cd904c760279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c0639993730a2bf5d1136c092ca5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2b8c3ed5911ec2d84f34baba4792e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba416002568228e57684444d42b9a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a00ed9d30e3e8581f5ddaa52ee63db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299e281deed546c8cae1283b2a902e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39272706121793df38a9fd4fd7c697d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee090ab6a25fd91226a5fab582000fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441dc5927281cb31a758baf8685288f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a1a8d45b5e23e758758d2c63c5b9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbbd7bf3a5eb91686b23b199c4ab5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffaf1db1c91ed09344b08094a2bbea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0bc913e01d4a932f8107501bb6e80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03d4f4dfca825cdac062629f521b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87071aaef6adba881b05977b3f7fe24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211cacebdefc13bf828d88cd4df0f5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684ad419efcbc878b30853a2667aa3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a14ac957377f98ba07a4a160ab3b4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba03d184f9d50f33244a4434e0ebd3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14129c9939cde91db5e236cba7d5228e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5603ed57d6e2e6200388c2ccf2c66299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b2f491159abe6cebfd8e02ece2d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585e4f84fdcab8237e798e2a67fe9f9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61af7de9843291c25f08fe59a303eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17d67c2bceabc7e70bc949493acae2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a1b19e471a1d5a916cbcb55136a06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76380d3f060ff23ad050c34e2ccf15fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245566a1aa7dc216b27cf238f9246976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2612b183126f8a136b90b9ace7524ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560cdf24c10733e02d07a6445c24e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558aba5b36040a81b31b8e9e80789bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807339aab83de72ff99dc8aa08ed58a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe90cdc0f7b6d9e3aeee4e28642e24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1536dfbcdb7625eda70d6c3845c3209312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e594843ee369c6435f286396b800bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69424bf208b44aa817318dc9fc2f2601314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713a9c0e731fd8d0d29c9d8ae53c87315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9637ef319c0279203fce55f0748a0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c569802dc0b2fe2e51f806298837317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea46a10484af2b02bdaa8725f8c11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f0fe1835ca1466d6837531efaefa2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995160fb9dfa35b30d38a59f861f66b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460789b49d045c3386643bdd7ff1cbc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ae8233b18f9b91b73c84e29b9b699322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7092705b16ba0b91da20951985dabec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dd5a8cb505942e63805508b96ecf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e80b9d33bf1e7e224c3af83187c20c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8cbd0874f7060b8fb18c1b4624034326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b009016d782236badb0caaad624b64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600dc1b9333aad02f3986ce65b058a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec2b92f9f519c659d51b42d957f30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dee54392d5828a1efaf72d83443ae7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1487971b1bb0fd476e99a6c1981d79f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c890e6deec7f67020e21c1caddcadb4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877740d48702f2e46c2df48a7842e13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad523cf4a14f41d747f884c5acbadf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99934367b31305af129ac1e14bd771e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72fc5aa9c23e0fde442a9ad1ad8435336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c8fe2c65991f3ef329b3abd54a815337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711495b7f7111a1797019ee7a44cd209338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f239b577addc78a777a1b4b791e1387339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50b77ffbdbfa62d3dc2356e628aaf0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4d7f67add7fed7945a10b7e5c74db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf9ecab0710e2015fceea0cd69f140342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c88977173937123af60cc60a1860343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b54eb16da45db7126100d6bdc1a177344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d7828d745f15febdba3e490e9fe5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e54595627f94db9bebf36f5da78f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92265e1b84a371043ceb6c6a383db4c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fb7d38aebcf840a3b7bc84a2fc65348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77987ac486b9ca043751641ac974cf04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84545671c446468e153a7e47c8c2f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f965c7c3f2e5adde2f18b6da42309b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bf0f8ee82950400dc8708eabe99f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46aa8af091743c8ee3a256b11ac50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24e83f88ad3a7142ddc36d773edd69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e214da54890116ad772bce6a1bc06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260fee8d8e1a8efe476edfc9f314fe5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81940586700117180cd51fad13d23694357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0286b23cc6124dbde03b13cbb59493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ea50a6fbd144b1241fc42d642adf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f6252bfac981980e57753ef528243360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11024f0d7d310505c5c13721408b3ed2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1bf20eb55af35f0f26f44198791f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e71c8e2a3c41179d83ffde03b7157363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6696e6bf6f9a1e36521fab0832894b2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356301016aa7037111d2a76eddcc2901365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37e3c682a2a82b2ceb0a845a06ad75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ba0581f6d8978135818ef088f99c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2cc3c7f431ac2da9a50c98fac37de368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d26d4641c733613e414377ef8d26369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1afc308db8116acb6fcfdf50d2fa88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0463ab2849ec9f9ef1697f80f6690371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3523e7ce56683a0485862e5361cf2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513bd5ecc39db2b4e991ba913706482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0f871b42b3368aea0eac01a7e18a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486b48d8554ad69bad0f403f321129f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5dee275ff411e13b58c24cd18524376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44027ad606569e7d5a8776e64c5c42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8efb79e01dd93e3b3af5ab3515d4e378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ea51ee147e10a3355f631526778021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d76c5c202f6f3f33adf865b98910542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29516823cc46afbc90e46b71b738dc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3185a48fe1611fada4aab8c4fa89864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25af5ff489a515b9e401dcc066ef3cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea228e4e97bac5b8cab5d9c1259a616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da6206923cdebece50c08dc8b73727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d649fcb7bf21bae57de31304d28c448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c175bd2154a7805b96312c9d3ba6949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe09f9401766df04145aea98531ec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee22a0e5f6cd399c25967da801e94e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebdb5fe21306ded57d5fdfd46dab712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2bccb8c2a47f9394b35784ae6843213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8395516c6f38361906448d9386cb4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408f00e247fcd5c027b64cbf09882e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28e81d07ec6bfa2e496a1e121ac67716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144391c273c4b919825633a9187707ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e908082ddb4129e700a2c95a692afeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33dcbbdaca60fb8ab5b00535c986e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400baed6ae3b5808a6f7832f5f0bde8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d39e85e9db1e984d3c6d661b71dc1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc019c01284d5f42ecef04064dd5d2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284788ddeb6b761a44c1f71931d1701623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc91eed5ba314f7c320009636b5ab124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c332c3aa6ba7d6dc8c88057c2314525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1ac88b2892b380814c82e153e5f4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3ca19778b05fabc464909819d6c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5348748739b8f11e2edbfd2d99f0ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532670cc2d99b42861fda9fd73c2dff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235c402921fef9092dc1b2874145a0030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab615b10dce32bb3fd70075e8becb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d2dbaaf88a58fb1d5f3a2883110732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cef9f955144e223f3e14fcc3b306833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8695644bfbaf428380b8e3152b43f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a5dd6b4017622725ac9f362c5d5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef6cb4b05a2191ad181e23026a928d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67343e3af2b5677c91f03aa16b15e58537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24867cb9a3aebfeee71d3c629c719938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846b3dbeababbaabad184bbe170ccda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee272bc1f0b983e2d9af4f908e97c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f70608d2fec8a89adc64e4857250b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62597dfe7182d15dca6d8b25c8b9090042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d138612378afdc0eac97015e1f3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce91bef3840cbf1b7cb7cd0d9b03a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a203ff46ca54d318e97942104d505445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9015c4ac44cab0902a28a9dd302ced46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e19670f6949e1c05da60987286fac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbcc67bba3aa61e4993f1b7a83750848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163136d59205ec8cb9e416bbec4326849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b0177da00a38a69b161f7cbe479150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd725385eceafef79185c663a7d395451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638278872c06eb937963f56b28258e6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b5fc75e9d05781006f05a753908f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e73ffc39ab2e785b22db0918b8d6c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c265aaebd3c819a0bb26e13f4adb5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310c43ac78f374c45eeb0f60dc16d5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72248feab2f4d268a0ec627941e7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd8009d3171487a63dd90d2fba106458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851e0424ab018d74fc405a5eb6dc76159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c30b14fcbe190bc6c44f74226ed260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49e5f3807770ee477494b80732ad1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554ce7b94383ca11a5b5f87afe1de6362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93d4a01c1f4b2d6250bdf90257bb863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05ba876654e59ed738928d0258526064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521adbda785b63d644756e3226ec701765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f1aa5eb24f90e2320b994cefb98f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6e2e4eac136b3188422a56afcaa367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebeeb6ed6cc3b55a39f22a43e62105668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d698061bd4865f9e435e803f8528b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9bf95ec1c48899a206fa865ee1f3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b28a171b84fce613bb8485fa0ee0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dfe8d8d5953ecac6ac64f60a273c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1eb2877471e409488dbc2bdd8535b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fe2273c660e15e8239472c01096d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bb6608f6555d2dddefebabbc208c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7f2d0fd14d97ce852f8b5a73bcd2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7063589c7c18a32c02b15486db411a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc674881a39f87609b2a4efa495a1078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69181c70ad2d54cee70d1670a513964679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4238e73e8e38f8ab66670ab0fe3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d449b7da6d012a804ef7ef23cc5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fcd4fe2c9bb5b13e5a920856d7db082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43595c3f320f9922a3046b14426204d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e05371d05f3b973552a2aec704ed4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e372515745921d45cae7c8b679c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81160a084113a4f05e6f859ac86bbc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe289a4534328ee3d422abdee9e08f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d84e3efee7fa8efc79ee2ea1191f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53957ab087959b7a3c5aebd0b991f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284f9824b68af1f1e5af83b3eec214a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4cd0cbbfa75aa0f4d77a77aa3c90e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ef825b49f2f94958675021becd29392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28f021e6851270f32cacd2a01e08a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0460cb2964fc12ddf9c30ff705be594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34a6e5133e050a1fc6714f1eaa67a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908139caac2842eeb74cae403e9eaf6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee311bde3d6b14f9f873523facdda0f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9e60d17485c77afbc1737a62bef8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b9dea5dc47c3718efe1d5888551a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886f3b180ae167c1a31fe89cbf2f919100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1d4ab66b1ac65a1e0a44585229ca1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb09d2a195ace7194bd8592f6e684df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb57e9a277408422443e9fa537c37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5189cab3e0f6a758d2d03689cf98bfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d894291dedf0118ca2109eb420e1a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afbce87add1c3ab3aa096017b87d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da319e870d681d075135103fc40e6c4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833197ed00bb3e83b0c5568ac36f260108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca20cbae1960ccbe0fdb3b41c7cbba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df38a8209aac6d870f111503ecd5c3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1a761a703376f0ecc807fcac655bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8236439404f1902761012d250d6678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7700cc876b85f42befd024a34b58d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdf9ab545d901c355be8483a49a29c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3af65a3babc5cb55ea0e1dbc65882e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60703192434f6e75dcb44d97e23a8504116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227f24f062bf562b7005833e56ca7ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb5dde144bb3f1d32ed098fbc1bad0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4c1f3c9009108130a2ac6b773e23a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704a30caa8c4a977c13ef80e536c14120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edc272f2d2fe2ae7f7ef96e2bc2d2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244dff3e8d43c5c4c4e6d558e6be8403122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268f40aebc7edc6918abaa11432cced123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674522b5c06cf42fbbffe46eb52b0260124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee1d070861ee6ba2fab9043a4fcb39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb32be3e581b66f9ac9eb4b2113548a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e166ed2bede0d8503738dd7db7c98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc9c56648066209445a20eb8cf630128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70448fc614f02deb71fc02435948a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7326a563713af6c5a16b4f1538c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71cd55caacce531c3f8f3ae6d65264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b767804f5c6d8d6e83d21f369a8b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7645cb4685693a875cd8262b6cef3de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f260b4adff16a097fd9a4c66e7b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1029b41756ecf9413c408bc790bac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3513380e8cf4af18db1c7b550a34f86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e871ae71b8a51051df7ec6b59d4b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055b812163e74829c54002386834684138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2752bbe529d8b7b70ea4a4c569e6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97ac62e1c263a01da130bde16f9f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a974b2982d79616ba7f3c0e5dc87a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95312e7a0568d30b012f2a6ce8dd9c2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970405c6fb8be17fbf90ab915ca8bccb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3e89d90e9c965089931fde6026b22144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78dd16f7f1a1d13c984489c298ad956145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15edc6b103e1d941150d87ce869341146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67cb2db444309d5371cc17e5ea5d05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e424e0b4751057f97d5a1c1a60d782148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a4ad5ad1ac9d47e63634ab2d3898c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e92e399d2a0e7c090581fd2804e723150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f4d1b827726ebc915c8bfd68163c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6ab4268abba07866be1e2fc0b0c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c30daf5ee29dae95099f9a03b5d4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac347310b8be2719a14dd09e687e1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd7b3ec5a2df81d66b5304da735c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5e1834d6340b2533d7e8e1089d542156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677ec72ee1c216ef6eaec59080f0d00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1b0c25d93b4931960c7bee73d3319158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439eefb75bebc6a207e88906f3a18430159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a039f52d91f74e00110b32359edffe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ef30bdd6e1a33cc093832ace2c7ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec4dd6b5f33cd89fcaa8f2efc8e4f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194294049db43cd76c479406141243d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078bd6226f1bf1542f2b407e0928172164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123616a800521f924bd76a1b815f324e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bf131c659867296d136c88bd328c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55b6bef599adc11eee2b63cf9c7780167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d6c8a7335446c4175f408b8871ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff0690aaf3621515dfc8429b402957169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86c4542a7a88e3fa6b19ddc6ec64d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec25329d01fa15cf67aa0cb83e4f95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15beea558e527d55cc8c44c009c67c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe10b9de3937a35a89beba81a9f1075173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cc623f9466a588b67f1b2a80da43e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e1771017d691fc51b928e57544f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0304d54f440768e9053d876d45f99a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be6842730ba471666a6869ef8aafdf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5c799296749290c582cb1db743008178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a02a96b1a694dbc294f365aa05bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f683ae43161ec5bbfda81d670024332180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa03a9833aa55fd42149a21301cece2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba3927036bdbbee3040b8ff629ee70182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da290a1d6eaba67c6b74a49f17a798e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078929eb9c6010f80487c85ec375df26184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72055273a0d0980e56d2922dfb985a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4f32614235abfc0e947f7a7c21da9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1e38febbd27889bcbf3c98dc02115187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6394579113d7b7b2fa2e125509b51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c071933e1b1997fc53831280f86fa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07c052efbd101f0633e5ade6a50eac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9542ef64022184d75c0404f09bf06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d05a52062dbe768a6d577c97494bbd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e9f1e4bdcfda7672358fa5fbc869193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072750df04993caa532607de292b615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ce422484f18a8562fb077e46b0a80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4272d57eadae9906061f83befa4fb2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db064ce6aef4b995883fff098550455197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfc99759a9d781a3aba00a0f272017198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad4332b2cda3b7002f25e1415367b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db308cf6748015aed164f1457e438807200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf80d8b3a7cdd1b033c516c96d0b007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93551b678afdf3af4dd2dcbabf304931202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a07eb4ab11bf7c38ea77dc223c481203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bda06d15d4c592ba84c19de994850d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894369186271abe5fb62f2df12e48b6b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c5be6d379210a8fd07cbb7697559f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92239fa9828ef3657acaf01fc337ca27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6438c9647c4ff7f6302e2f6cf9900f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd9e34de2c60ff999504d2fed03ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f462274dc29f2f331e6842201f024e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58774292e4eb9d668e0b1e2d9ae1568211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926e5185ec3c95a4cb71883893b1d66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e81df593401fbd11bcee68bf34f92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52a8fa392b81060d8a4ccd7f527d12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14c61e65ee6e7e7b8fe16045fba3ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e19dd14f9cc25228c04517257c2ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc1d3bd13e029b869601a6b1997382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc46282b492bdb61f8713f86cf8755d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76de3d991bf834ef97a472d47fc727219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582075286d99115577fc4b5641776a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7f29d1d2d8aada1dbbbda1f402cbb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18c3b581419e4076b4678e4eedf8e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da67c287b244d289fb5ec7684000909223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a434412b9dc5485e8059556cf6b4e74224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e264a1ae28903b29b72b383200249225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f6648902693419d920f16a9b03e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b634afbd6c41e076028051b887b2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48c07e9e9d59faa602696a92299c1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23752c4871622ad1042d96801731f39b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf55014990608b661a3f3ef5278427230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b81c2559a2a25f090e5b93b5b512231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8caa33ddc1f7d691f1a96e3e3bb5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432faf12b04af33955271b8c21e5050c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814258a0fd5bf1ba0e32eedffec096d3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8b9bc4e663da97812c4986ae9921235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb198097b974aab59d9bf21e26952daf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6f8cb3c5a82bb399ff740392d172c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaa2511badb0fdd63f0e86e5ac7457238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e3124dd171dd74b97fa4416008a79239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd87f8cbb9945fb5acfaf30367bbe10240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283458d629026f30380fc38c736476c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad0df8c4d0493d6bc3e6c7c1886f1a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e111de365a298a36f28249933b9d31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a66768c2c9f35c7f4d1e885ab63ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c3546da8b5287ddad391832895fb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e699b497f28346a387605fff8579246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c79e713aeec6404e13d6756cbe7e09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614861d0fb888e69183fec67744a00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81dfbf5abf82c5b1a0fa95294c6f0b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a89801b8433a3c3e3789c0b98d4bca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bef251aa4a3960bf6ef9cb89bb09a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a214eee16e8c5212945700b69e5d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a2f4b298a7e46bf4c29f4bd4c956a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6958e78e7e6683cf7d1a77947abcf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311df6bb0cef5d3d944089c9434f39b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982249290c423d40c687d00bc2fc4fb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0503cee2298c2df2157ca4fc08a893257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392418680f22dbb29203e272594e122c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19fcf33161fabe437b534b26380c1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17503938a22f461fcdf54f90665197d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970cfef3fdf860bf5b447d82d44504c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339da8eddf479288728fbcf1ebfedb35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612d23fb2634888aa21db1ca00a1ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa268a380f2c0dba5db619829696d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9c44f4e0c2f26918faed67d1669d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ac747d75053e24f7cc5cbc6891b67266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67ab8ed423e3c5e75ef06d73c7e070267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e85fa1ec8e23000f081f018f00cc7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ec830d6278d01131ebd8f5dfd10b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70919329fa25497f37fced84dcfb28f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b94907bef914bfefe700661c3b6366271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f65d326ffdaa1734465067cdd1ae70272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1a2b718c4c38cfe9a8e72f863031f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bf3e809c6fc80a0d72a5cfe8324a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9fdcd06be8fa1ac87e47803f9e99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694bcd1e315570468ef5cfbc6e3515c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caf23cce60b9ddc4d1625b1a978b56277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21d3ef444c953be5d2399322f7ca79278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b322e9a4d4edcc36ca76927c81e1627279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70639a6c0d7b9868e27a237bbb0238c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf88784277de7dd2b11d5ec6c9ec5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65f95e7002bff2be67bb3d59119e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494a69f94ec3f88fb52c178a4d7517d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78e56330d15bac69057c2470ec737284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74053d80264b744195735ba2e2f1cb34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce51cb71c86bb18010184a5070a90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39e052efebb9acb00f8b80182dbb2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944d1a20006fd78868b27f8af8ebaeb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5eafbc53ecad19064ff0d5e72bc73289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e532053ffff4f5c69bec15ea6f26d88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a9f4e3a9ebf23f0971ec7d609e4de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045632310dafc16102742298d40bfd8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7745554a576649d011c5413b97896293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f15015116f08fe1a46ca2db2f16245294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a8eb4b6137a40f399c72f6ae42e16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a511f7ba4221ca59d00fda30576cf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1b1fd7fd3781f251235558847d5a0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467d91f9f6e85a64702af24faaa7acb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20871bc74d469ac464120e7df65463299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380cf008b9ff11ed7097c4d9e0b236300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b954f87d901bb561aa020b0fb553c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3873061dcd47d9eb7edcc61afca9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db1d7d9985e404d1bf859f223050c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66698de0ed605b585970dfdff19303e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d67340149faabb4279cccab384fb6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24defe2c7065ed734d4a839a4462abd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b0ea988ea52b6605c65872a2c342307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9e6f1bc4cfafeb838d1a1bc30cb4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ded3a1c3a5ad523f8b9ce2a77f733309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e950baafc34b9ffef789acd23fdfca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f918c7c1f7e8e88ba89298827c820311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82dfec43a63a771557a8853129c31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c5f2674c59f72386f8f7065ae75ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce776f68501b6f8d9bd856dfa57434314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b2f851a7c91eecea9856ac0d1496a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29adb774158ffd20e084ed8fc3acad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b122fc7fe94f300ceb616bd55f59a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572423af027a6c4f250dc8cf42450c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9fa6d9601cc66eb235f6ef8bdd2ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331fb16e8f28790899c4b8656bcc178320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1025cf95621c3e2ec37b9a77186509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a6ce2638caeeccdbe4ae5cc66fefc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442ad32095b84a05cc27753bd9e33cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9980580adf69130b51bb03b402c8a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5fd5c564561f0e1261e12e431ab10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c53065943fd8449c26a16dc651050326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec17c0a874175ec10e0fde33622b50327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c20397f9ea777d96e8d0cd5c6590a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a8edfab70c023cf6d86b74543581e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ef59dbc433ace148a9837e77f18c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7bc7fe7b90cf2946d8494de98b088331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078c017d02dd4b6e7dcc3d91fe9c12332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f456f69e677615140e1ddca415576f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bd6f4ab226ffbb77f65b90db25779334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4f0d66ce27978e3e0f38a5646a7ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2774f908751acf963a2e88c2414a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f3629c3d7abb578cfe9f0ae781eda337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4e8f311f316bb3d51ed6f0d6da9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c8eb331db85a70edb6689b14a6161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64e9e7a66468cfe3a06e4bac53e52c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484188d5abc63297d488310a0cc9147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f00ddcf464cadfb2bef4463f32224342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a46668ffc47735dbbb0a7eba14060343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d7223a716424d6a44131ecb3265f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9711f65c529305b602691ea64744758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3bf3a8a4283e3689c2a944844dd34346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4db4aba56d514b4ef8bba9b91ef07d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4164cec0797f990905234fe6c98af6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a53f1dc37aa9b0c69d846279ff291349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43d3342f8b73be42b914f3d3b72d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0326d32835e99892dc058d011c6b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90144ab28ba666b74e9392fbc85ebdef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04c569b5cfe5728efdc597a1e9bc24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e257f1882c4670a79b42df01c9f124b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128c558019fdbe1cb604ae7a8c27c9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac01d95b48d6fdfa755f59a6fc689a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50e1acae41f06b043f532564f8ea5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cf452c6d607e81faa0dbd68b415d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbac9f8b45a7f466a1249021806257359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438ecd5a22fac23f7c3da4b7fb86f33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9155067a1ec94413f0e15fe775efb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786baecdded0fa8fb6361082f1e7a3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea92f817e157760ef21fe1394b8029363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc091149aef574c53f293c0795b2a9ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb58ad377e7991a04752249f1074f9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c35cf9384946b35710ef6a856f6ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3bf2d8c3ffae2ddd84574b4c2b867367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f7fb6bf81bb8c166fd366b914b282368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c37e0f49003d8046b50adb78f255f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18249de2f661ec465174abb6bc7047370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1aee21a423d2555e049bc672ea1c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700022e5e33b99eb162e60d7151c9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c871eccd5a67b3d72e3ed71ac9f13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0587ca7e4a7731a36aa92ee557be5238374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27290167606df129d1431aa8d08578375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecf37f3d33eee52bafea99af5f84b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36489ac0387ec518ff92728ba99ae56377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadb09e3170f2b4be22a5ab1648404b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>