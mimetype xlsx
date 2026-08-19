--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1df1be8f49c8c7ae0f75ffc8f6fbc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435e3dbf78f0bbabf14337b0ab00e122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f4497d51b58133686d55578cc45f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1aefa828055149dc7c9a09ca50af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d6849d9e0b0b4cf928e5598577c335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfd334adb8232b3cffeb126d1b59906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61ee512bd28c4b2f59755d7f59c077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea10339e2db84644186c02093abf4fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144eddc0ae5ffee9acf75d03644bf599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945784320982c1e2c642d5de7d1bea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47656b3ce6a1524d0b62966c24df611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4891d53522a36c059199ff6402170012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81cdfca707ef1a7476ba48b2c831a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eced412d1c06b23ab88c66b03bd99214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73a055e5fec8f8a4ea4fb71b72a06a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e019e2a845b836d2c242e048051f47316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb82a6c9eaf880f49941ffb0d9b8970b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a577cd819ef0c779021550800053ade18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd8a0999cd1ada0d5a86bc7ee6e48d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68e114cd828bf8709346528d5a0dae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228121a8ad5c8652f74b04811484f0b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a08de30b137086a4651f95eab89cab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4899ccbf98b9018b062b5490976f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c3c710b3c8038fb1e67042e8b856624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cac7c7261a3ce514c8f8a4ff72531025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d020a6e19c01c1e24b14e69bd205e5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d8339536bd9f383876515ddd718e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10c9edf0fb14c7bc718486e83f64a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cdcd8bc57b07baae22eb7fc7f48b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145bf517cc4d5164c389250e8c6bc8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0795f2ac8bc01c42dd07ca04eed8831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfccb6f92a5f0115d37e11f806496e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de2a7bb68e4f67876af2940d1d35e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9060a05bce6c653ed6b64eda180aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389487c75a6eba58060fae78e6d49bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0320a6b2108cf5f33cca0bc64c5bb0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1254ba343468b6d7b251eacca8d2edd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfd8cdcd54f269f144d7a6698aba9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622b0f47851b12a3111c89f188f774839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce39c55910a0e5cbead19fc9ed54a3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9017738c3ceea7f5f4431fe4e907c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ca10d00790d0c80ea6d74def7597942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2147905ae466494fa46b1047090eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc65dce1138cd5ba09eb10ea64cb2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c05c66d550c0f0fa2f01a896bbffa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7d8e18529f4a316ff82169b9082446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33ebb1179782d65b2d4307476a60647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d65eb3d8e4ea09faa223e418ea4b5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b16fa61071f49c5503abfc8a226249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7432b9987d3aacf54b99cb0cd0d70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a55098baca4a0d9554a5cbb216ef151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0e4d38325fbf84e5db45ec4017d9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977981b1a1d87cb95bbca275883d3d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135030b274bedb03026a6514daf4e4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9e86d842d26539d5b9a600e4bd46e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa24347d246680c3322d72acf7838b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e3113259a8925cf45e620e1b9fc3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddd58042ccf54b64788d86b9edee5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641bfeb5727d9c98a9ccf97347e0f8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e14a2ed526920d60df59ab4f3676060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f345726f65d9f11b18e4a04f340e46261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7de9439424b28254ceb5d25c3b18e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6504cc8c74530ba0f4e4bbb9b1b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e8984dea45a94c40dc6d6de0bb76264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ec77483b1e799b5d11ccad65b29ed65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164445ef0813cadf26458d94fc70b5d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ed520867e39608455bf75f33ca50f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45060e3ebc57bca587d2727be6b5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abbfe69e5f524ecd80ab512839c55769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20513bb7e460ed1c1445c38bf732983370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156ef6791abadc5420834542b81069b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490de1079dbf975af035593152f68b0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c72c65bce2710194d4f5979eef9a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cb3faf71bb26e8270e6733c8ff95674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb97e1c97632540543d9c9a971277775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609f2d0369cd4f26f4678050b73948a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d767d540791e3cf1b7647d7a947c0b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505cc48bf8f8553c5219fb072a5fb4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf8b04fad7f03ece0b6b642b905fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6051369fbf411b1d961efc115840cc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b8ff15b538c1743585f1c3d7b803181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41eb3c8d540b52f56f78a68b323c6082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1888a50a6c299285b6645dd3bae7c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d04bde3b872b3e3aa2a867bb70f7884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58d17e33cda01c2db12b8663f62bd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fa80f648eb0d503c8d157613bcbc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b427afe29f8630af0cced48415236cd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60a682ea5bd3a234a9bf0e074ceb9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4bb646de744c1065bc79e5e66325389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df874bfef80d4238faa1ea051947190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f2d8d69905eba649f3a9e000203f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bb6cfe32b3e9a6882ad6cb5ad02d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de3dd5066bfb4796aca178c97204f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3d70df62001fd0bc88ce5c138c5ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8435dc0521d30f1943240acd8e676995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a7c73d58cbf84f4046d3864ffd18b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860403bcf77d80acd45fdc3d2bb9baa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019cb8d8298057b297b50d5e8631b2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe12e569ebdd59a696dbe941f9664299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a73ed197b7e9d4eedc393d0cb55372100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7d493afefd21b03233a77438ce526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3e1ab65e38afbfd889273941a106e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9fd7846f6662219d8c8404cfdf881103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b441528c41ce0390d91216d50eceba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7f2c9f97d886a09b9d4e13334585105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6144bedcc18a4bc53b6bc9db3f3eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62cea611d998b1c58b1a24a66b5458107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d150d7dd97b51c335d0c96276acb083108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dad02dd34c134358e0ca2f785d1eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332417764f4f1e18859dc3b9299188a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678154de7240b4d1803a486fab173fd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6d3b5719fa8cd1313351a00a48f13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb9991fd731ea36b63e326e83f83bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc2b40f3bc1618598463f1f68f6147114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8898a0b0624543bb09aaad08b1d2ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f2af554e3dedd7aa510e1a0b5f3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26708e2b0a062bc71cf6f653d0a6cbac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86981095b8f27eb05a35eda3f8a5d85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2009a3bd8cb06d199d7d66b676c9c1b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60cfcb31d097ad4129d7fa932657cb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651285526d566f3ee0aa6f7d47c70a33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776d47d6a0e0b1374a4411190176ac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6175982502f5019f3cf7fb5fbd656123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0752d1765dcac41c26b8329488c48d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0754a4262bd4a6e32ae918a04264e51125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1e42277cda769865f62d8df2b9bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b09aca4c0b9bcf51ae4a6532da384127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5ee1bc71aeb557299d7438b7d474128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129900632dfdda7f198bd56c05b1399129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4ff4e6b77227d4a36bd458516c4e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da39739e9a93bc2c4b693c782fadc0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1e2e180c549d072d08919e30bca15132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3602d0b420169aad96a7bf5dd7ef95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da326afb30d0f97dfa87f5d7931b694134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c76e6a63c2344c8815b0797687196135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df417390c71a2952cd41cf590ae590b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ccb0738dd4eb5e4f9d5be3e3dd433137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63692159c615a39ebe4d66cb4d045a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aba57bf323b482b301aa913271656139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7f8cd3b50eef0050c2915f2807790140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4b54329e056ac4d3415e3ff8b3c14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928f202e8f7bb4465aa662408bfefa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342244f578918bb5018bb6bf68f4955143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f808fdbd0665b13fadd41b0ad9e7035144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951356a294c119b00a63c3f63aea6cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad6c6ae20a80b5124dc35e24b88ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e1594c814aa5f2a4cb6a63ecd30d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f196ba6bc53d43891231f52da3ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0e4a674d13e4f1045343d865e1232149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408bd67eedd0382503b14c363b325b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b129b708416048154b13782e91ce0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee7c022c04dca1e41b58c8b3c734c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcd7e51f3f1678711459a3768367f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc12f9a5d2584f3c99b5e1a105242154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd981c4d83e052fb0c0f5ac9f6885b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7173dbc71c79e9b7ac95c6d74c637156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b1682b9961b08d4ec50d3d2aabbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7432d25781a9d7d9b4c4792c96f1045158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099780e7da49178298c78e739f336dae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8de93c52842ddc80162cff0194a0ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59422cc88a630c6effc31bddad96031161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d7ad24cc7676199a16a995f98451162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782bb6a84cce661f4f2f0a1cdc53a10f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185e6a0abac8dd3372e468243fd67f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a293bc5c3c8f350db90f0be1a0187f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d75e47956d5548267c1a8149cdb5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c2ad2483477912c38895090cf80c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744c6a89514ace5b96def0581edd6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edb248a922f79d7c2d0cc7c84bc2b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e735ad0bb1cb29c1f6dc4f0adf9930a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed53083f96e92b96abc2fffdc2feb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb332ab3cc829870d1b628e19b0030a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839e8a640d0d9e4aab7fd220a79770173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed79e332971ae5c1ae8a1875d3aaa10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57214bba30a77f0398f63fa834bfee6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54503c5da0658d1ed2cd7c57ad72d46c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0723a809d420220bdba9c37509fa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483fd2360c0d9b28b9a136121afb76178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c3e7c5d57ba9a9ea687090358ac47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810277e3fadee53804cc791c74539c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373b4a974b543d0e0bb5f14ba65bde3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5efff2a3655ed96702afbd60a15408182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684adab8c1714d3b1c4294eac8df4fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45bd2f6c86b176d0326a6f37402e0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34f709195e9a7e604dd6878753c52185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eedb64810a144c5d7fc850fdccb76f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348e1ad9645e6e184eea151417a015d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b38f59c821aeb135bc9d4c842fdc1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63fe86be5ff5217903072aff023937189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ca9589ecb10db05f13034d839f93a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593aeb6f8984b7193565c6ca2f2b1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034339c4912d2d394815d2f0b9177b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015154f22b18e2e43ea0c04f0cac946c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93a8a1e6fd0a2e82700c80b01e6cf9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9b1aecfa4a1f63a996b95d9119cb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ddcc6d629bbd9bf19a2a4131959e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b78061b829dfdcc5c18fd81634e73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3687d8e5a0d2fa8b245551e58bd32d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395c83be9c34b547d762ef1c7a39049199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea3e3298d056c05c9b3b45038fc521200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75eb3a47c452a304df83776c74b2e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041591c4a7a9f2504f4f78c4adcd22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7e8ece8774db83eb43823106a32b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9205ecf2fcae026f102e8dfdeb2df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae2685413336afcf0eb556a047c645205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b02f321aa7906e5769c51acb7798a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d557cc581841f9b4208025cd1e1a83a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcafc610a20d7657a2ffd5aff751942208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382e9499fa91e113733a40c47af026a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae4ad9ac38d2a5830944b97d7b249210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce0b47553c8a8d5167d8b0c99ac6ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bff0f5bd08ee3618d687c1a250882212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c0c6c8e97e9131346c6c80a1eeb4d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e319f50b430d31f9464e23e130906214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055589e0ac7977fefd249230a7bde7d1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87ed0e5ed0c09382abec67b0efac8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17d14e0e88c26a3d6078389763a19c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31075b397f1a4b1ad046935982c12dc4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063241884b4c5485423b27a072a7d292219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319efa1a6ea3635f051d3c61354b5f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5dcdc5b305583c6e65198f5f66bc44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6027b46598b4b2e1ddee3ce8ae7a45b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae52e3565cf89c3126f79f7414cf4e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d9705da94406602d8fb3320575fe1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca037de1b40d349e6114d8a40fc7c87225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0041d2b55ef5cfb343b623f47f331226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1bb2668261c7d40dba6cd40a46d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df0c298540ea08a8b387af3f0be151228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7a6a7055f10369ef357c91432478229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0cf93072a6e3a151d9bd6c53aaf85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e7cce4068b18d9b397d719cb8e84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ed3a205e1bd234cb5c4748d90a3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee05bc87fe8811d4a01e943f213708233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc2e235ce9fa5532b3132d7d400678234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbc7f17c7b94d6cae55db917662f54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf0688ba0134899a7eeb8ec4e0540236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc61eef8583939a76c853c610603fb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6933b2828c6cbd606a3ac4c7c72d0b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc26e77d27f9bf5697016a72216932239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51323e1bd35429c6ef6099031116e1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017278c39a69f9cb2abe28adea4f2f93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e18cb7ca382803c579a7ad5171410242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1db7f57136203c699ae9b576112bbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0fa1d1a1a187fa9a6c440557b8fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a215bab3a97f65419a210147b9a9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5aa278df679e007da1ae3f24a030d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a09af7032f64690531d73d1706c933247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6df5dd5d1701f3c14bb095f9333e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbe7515656232fc249a26189c35cbe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d3e4b340710c209aa0ed496ec05d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96ec12d92de90edca804de86054c06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e3b33d30d56fc8aac5be04f9075ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e1235a1a6e75daf5460c4b08cb6ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b83ef2b51b1c340f7c1484a4148582254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9b95ab1d3813fba73c71b6772fe1b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1707f83693e6b16f2bfd68487bb572f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc15c54001fbb6279998fa98b4b216c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1c0350525406e2c2443e4cab61326258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97837bb69305e2934af17ecb81f72b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871525d38556a3465f0cb4a270ab7f3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60813ee013b0e4ac0860fdc388eb9753261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e7ce30ba33d2951af26f30a3de3e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece985b9c0e402c2d3f94efe8550583263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec1e47ded7cbb622d3d2a3bce66f63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202d060906669138a6d11181c73de44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e25d7791243577ad866a7e6159e74a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c9f087e738a61ad88d82ab1641ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81cd8aeb90107b6ba6aad0ded0dc7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc1b40923435bbfc61e69218e215c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371b1f2fbe47f9995059ecbcc503eec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbd6831b21e07242f13ab8abe4485d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c87d5db6c1a403ba8e80f3d1500d4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2009d2ca1ad3e278dde795c5f870081273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232183666271d202f8eb9c6cd58cc1ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34134c069a7b69ac10c0ae5eb73277f8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6b4183ff73ed72d2d9d7fd2a8a01276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480bb11614bc8bff93c466e48806bf4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76129275e20c659ec70af57632f006a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec673c3cf1b956b8628b7c4327ee61f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cd16ddb3d06e53ac89e7110dbaf26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b82ac98ccac4b47053b483be3418f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defa7147048779f536ff95a7e94ee8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af737e06e7351789542c3ed4cdc7a5c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540f87dfd5c7d9a0109985ae683b8e4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94797fe1c9ce56fb36404b44a2d646285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093379000c04b5b568ef9ffb9f9b324286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfca075f51d0e0b536a5f0b71cc0bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0043b74f909e3ebfa71a76efff2ca5f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7a7d2212594ee6c627f101ac1a3b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6e63d832abcbf3f2653d018a81e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5352faa0a5459648dd136469f889260291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1c144fd11ef953fc7faca2ae0e95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923488868072a909471829eed3bff9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e5dc1d0efe2f8c5c3e4195576bcc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e9016fb883741bfe49e9c4c39fae7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86873abf6b727cb9da55648e832859df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba0e6ebc8a79744cb2b4be9247a40a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efebf38f89850113d4630dbc347f7f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc6c96aa2d2f88540d1e942433b879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ef710ce03035c98f1c971e6c80c56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cfc1e5f62ee6b54460380a9a030ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568aa21b30a31d29151400dbdba8e51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c788294f8ae6c3cacd896e3d05191c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d8473b6c9e293a8835d4ab1eec171304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce52bb432189debc636269953f94e3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00695f742daf0e34673ff13067b681306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac67c3d21e177d0f4b30e6922cbde2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ba4f9421f67729030b0b85d19885308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d094ca838b23b96724e0be840aa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5864b41ef5e1a581df10163eb6021a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15f454b9dc94fe3334b1a7a32b90c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ebddeb30ea1331ebe754538ff2ca2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f3a2b4ce38fb61e9a550317fb9e0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122ede067a510625479edef99cf21f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e917af48cbe09ba7031da7d60d474e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6127eac856574d095f0cd970593cff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c633331fae362cd8b565c00288053317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ebc7058ca8c0b9633ede45a805f20318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbfa46397a7bbebe15af777059856a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caf0a490ac62b0a1d54f14738126b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea9647abcf5ed86ed461c341699135321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e747a714a2349352f78c591b35106322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0f87f91a66131894ac1dcfbb0baf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35d4fbfddb27767d773c535520c76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17624aaff46d6e0e09443e9168c7c508325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60199a3ff38cc3a7cd65ff9553b935b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd01453ea8666d71caa2f9500492a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5a5e1571b249106b027c3432abc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc98b4b024165ecc481e57ff041e4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c739f79708be5ed76005fbf9ffa60b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c986f2d251d46febf35a8dc603abe6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30590cb9cabca5246be50438d05696332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faec2f80ee7b92f215755cb904271f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26c57f31a70f04fa1146640eaa126a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996fd5d8b4437818a11a4a1f755c498335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e693045912301aa593c95043cdd24a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ccbabc5b0178fbb09aea42e29812f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e46f591a956a205f1cd8cf1e8ab13e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2f2ec4b191bb3abeeec1b15ae635d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bfcfeca8fd4e5440977131bfab013340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d940495b6c36fd77e4fcd7cf48a59f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a5d0196318205bf90f1ac62969014342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b86c42ec2268e8be52d1083c3f340343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92eba9836953f3436c24b76835c74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7782667adbf2c78be4617f47fc3c11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d77b2d2f6d0006d112c673e5dc5d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea625dc5b62c205ab95528d462445347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a193a2b2c4b060cd7b5f1c94ff75b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7964c59ca10a9e326e829c9433748e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50fb5eda72abbe3a4090e93a02961350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70e095f81bc0b309fde00925eff493351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4611fed4cdaf56d668820ce407f1074352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba2f9d61fb9ff592c70d1c75a1581b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e041e5d42f96513b46fbe96b3422d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff70bf71b2e01f09ce61646262f308355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe577b8ec542d70c98b59ccd2523e90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653c23d713475ad5c041f7f09bb2afa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758427e6db2827e7366cd84ce904cc36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089222e74e9aa0d5dfe3049a516bdf01359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f503cf4bbd3195c2c58f7078698c09360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89d898788e73bf27a5c9f0f6802de5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e248177781119f990a660f05b4aa8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3f236b6f7a4c7a1870df2d0403508363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f38d7548d6a0051c90dab10c74ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d78a931f5ddfee82b0d610fc5e956365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154917e5fc7c2ce35444c1f17ac35f92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0002ea7640f2c346a806da19c04d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddbc6ac8611ac23367ee84e97e8e9b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb936a30a873ad850656c31ec354b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d60375aea57d3e46866fae663300d3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb89c4a0204f9cca11f33869b340d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ecc9f90f563407013d5664da68119372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6928789a5778d05bfb4121f90f06ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d4b23d14d4ee78a91da16ba6b63c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c721640d0dac05db8bbf7141b51d8c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca968f5e585f015aa61c95226efa8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8eb043c47cb52db6d96e8997d0e78377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87c0178ca387db9e0798f88a209734378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea318cc6db36b51d54316ebf5100d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5050d00d72cb95affefee6d90e26e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7573b8e63b1570cfbb0a5d0da9e53a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd85b1784a4fa243b3b00a52fc814f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea602de74f721ddd7cc6326b6f030f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b47285be4d74da162eccb521e1a876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf29689ab0b0ea8d0285af06e5ea467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a29f5435770dd5de9be770d8c13e858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0ce9fb3ae879af8ca313668becd4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ad64b9255d6241a243d23d85e228110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ddcad54f96b7774436e4759eb093811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e2afc1949c835d25b1057805f0cd012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a914115964790d9844f9cbc44682c0e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36517c284107b30a6d7137ae36edb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958543738afbfcb110f490cedac2bbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152abbfe09c6b1d45a4199520852ead16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b949d908b3e44e323ec5aed19e0e11017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f09715ca0f998d57397fefb99868e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb35b2b8ff4a77d48e57042b3c9364619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726118020bfe86d597bb0e0e2864b2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c85cb10f34c01afb20d8bc3b9c6c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12826d341cb06db5c3fcabce9ce135022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379fe21b23523097bb06bf9a3e80f4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b390d12074f07d70a46235073cadb8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd138daa2ba89009f0116259edb9b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1e6895c327591d16ad05821f1113226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f64388c84938dca5a978254051b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd065e454ced0ae420cc4bd6e3dc65b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb1b65c0fb9e7519fb7f905f9cf7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cb59ce762870e65976ec172d6d6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304d6e8808a2389c307bbac3977f0a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347184daf6607a32fd0d41ab69bb17132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d69b76b8a999f90510d87a941b36733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ae8fa46281b1efd0ddf1033ad6b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30078c8e642c88f5d44e1363f792ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48008a531aefa79d683122c12c0b222636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d29bd67f1a660fe01528fc27ce9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f16c738bee759c4e0b4f80c2dd65e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a617891036a55dfe6e8809e82cce839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e046d73a3b15961b47b1b864b0e6db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4137c529255422b61fcda71bdbb6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934f2e55ac4a94895e5c7609043a1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0302b5fbaf6b198585c21830b54751543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c930b19863146ffd1a2908048af4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df8195327b6605b6bbb6c1c038f45c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888396f81cbadafe72cd35b15ec94e7c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c2849578bea26cdedcc95a040a08847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec449a0f102d6d5211f06ee3d9f222d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557d2cf063170d4abb357ffeff1393e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea67a9635cd557be328add93b1076650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6daf721471e37a751ddf8976a9a1fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e45eb9cdc34484c93e43ab8d3058b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c636b64c2ec2b90b71713863789d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555e425aaa252bcd86fcaa4bdf8987854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d801daf86c5321bc7140b54a55458755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148f4662b75fde0f4f4d6d8651baa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb4cda9c71cffac7a64c1598b2e57757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c884d640852c2d6e210919a2b98a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b0a826519e0f92ec0c975b2de4db659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9344f39f934e6715fb7a1f4f7e1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b415c7d667b4cb803dc47368bad54d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9e3ac509a66dafa5dbd6adf69855262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92323eaecdc4dc1667715618e75f55b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e443a435a942e9038d4220646daa6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1aa599581db5ed957a6cd2bfc07f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d61e76ac845c78d6e5643368f83b0f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fdbdd2555d689a16ff917bbff821867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55ab2e636b44ddcca06cdc7c9461a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d698d4f1b96254be34745ce0e3f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20063c774c982f8b45052df2263812970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f895353aa94a50dbfa562feb5c3ca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd00670a80542d86f12b286b157d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04306bda5684ab011c52aba246a9cdc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67e2fbb5ae269f45a67bb91235dd3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e7aa52378cd5f9e1083eb0e1b03ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1ea21ebfda8c6b776601b5d2af7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cc182801e0e8ff31b1b8e5118902877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcfbd33f743026f774d8c1a75d282878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d1c8e1a6fceedaacca92450aa89d979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095aea9bbfe6cec7ffe8d8716169f8d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1c421eb58ba67f1f640a9a2d4c93a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482aea4d99f380db988febeb1a959a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc825d8d4fbab78e7fbda977b6a2da0a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a1fdcb62752a908bb1b44c9f03f3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97df329afc77c474563d366c5fb6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b4d2100949f96672965a6589aa6b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d999e0e3b0b0b1e949ab737b5ce1ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dfad1aa0b8b438ca937b7882c552b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2387988a2214d74a54e1d7ce6190489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a679ad2459374decfa265518786290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02c813c78eb64eb72cdfce437d5f1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d33b7d24b5f1daa096260fa62acf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f512a207eec9ac85f4694b2f98d7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b7a12b45e8db6e90e7f0bdbeca81d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61956b7447f97ddb4a33e5281583e0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f007fef50c854620a72301ea542e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e4cc1df35fec4ae2de78f4770733897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042d615ddab29dbff520dd292ac2aef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199ce340dfd2f8b2ac91048540a5e7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c4591efeba1f1f3fbeb02ddec9f71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2001ed29529d279663bf99a62461cea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ee03ffb2873781d7139b07aac20ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ae89128c49d73fd0a45881dd7fa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9f0d5aae67fc8788644643dfc8b71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79897fac716120efe5a2c7dd3d4fde105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf51207a434050a25a8c5e741e59213106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f5164d09dff5521ed6f660640c4b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880823b9f1c93dc45f31ef182880f96a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea0581a8cb72c6aaac6f9b91d9d0a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be5793a2184ed9fa2758baa0340916110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdda044449527db2f1478ba389b3e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217521a3645cf74a45ba06ad61632f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464136bd3e2c35213a5f30b2e0a0f1f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609bee9e3b5c07aa4b37d4599fbc095d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044df463e675ee0898ae11734c5f05ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23445bf7f0547c310b9d76132e9c337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19886bcec4eef0429210ffa8ac5e9e9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986415e11537de325d3f7450d7445d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b54abb796ceb1fd1cf8623fc36460119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251628087e837de01da3ac1ef9e9f66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769de5c070b5196f0141d4826d32a91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e18a65014ab281273090f406a00f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5ee73c799260bc01815ce960b3b08123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01f4decc74c8be0282e53635727b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778fa24d7ed96dbbe40d22d2c23e452125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e07216134d460e4a09bc53679e79d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9c3533483de22f49bd345c7c1700c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dc800e44b511fb28b20c43a666ca6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093406c06128dc801d90a8db48fb4112129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de74ba2ba82b511e32afb8d56619790130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e015059b1c0934a5a699a1d91bdf53f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d48bd59f5315d4920cdf7e35966f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e9fa42b57fd03ba5e5a76b8f2237133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35304b43b0df9fe47bd0c4c871616d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bf206eb1f31e7b4deb5bf5e5a7dd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e9ec82d9487cbe2fbf93a2bbe3383136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f634b70c039d96da5c23623a6641bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16907eb1913018765bff15ec6e2c4425138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f26b4dbb2be895cbf77d30da52719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f582f95aa2011eecab9d312312b79e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae00f078061ee7f05f46a3cfe1e1ce141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d292655750ce9492bd514cde09bac97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb89331d6c7f8e82001c8b0698d126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88393aeec278433f7bc191946bece8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee6077f801477db8712c5054ce9cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf95547a4b47cbec02f86d73892c72d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9f01c2f466e6cbb76a6260ac10163147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8fc78be1abf8e7ede850d43b5d704148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b92b183e56a1604dccdefadd2390149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47ede83aa0bfb5ad280d7bd5626f65150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3890cd7dad250b0b95212501d9db0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5791bb5ea2589483fc69dd434a82c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf7b5c93bf3defc684556f354a1eed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85885b4bf6836c27f7be32ab53e166c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975579209360e4abfad7790da0891ef2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2a13fd73b9004f900b40790699c53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ed1386169253bbcb1a1136695c26157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efad42e50ca021780dc3834a5ddbbb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9d8fb5290d7b92eef6ee2facfa835159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3d13befa026d975eea87a7e23e793160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2d4f3d5bd4157b4e5dc05bed8121c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03d22fe5d88f03fe5af4ae57c39cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f2c83ca4fe3a56ac99c98f88f99f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004cb02cea048939f3c4afa1b3ac23b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd39a628cc899c2301f7f043dbc7287165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df24b0cb26acf21ca509c943b9edec1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496dd833b1e0395340f08e18c3ce2c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8769ce405189af4bf140ff0ef69bc9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eec6544d9aee93d7ba5d948757331169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847d47cf49252dd4373d6112fc8b62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebf4ce16e7cd365eb21df0f8d80021171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed62bd034e35b4a4a44c3fd325b923172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a762da9e42d880ef9cc55cbfaf16c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc1635a7453ddf2b6c6610e1c3d45d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63033cc6ddbbb4d6d1d6ada141643d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e949d98a992ccb3e53e37b664f093176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e65df465531cfce37adecd40442b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b9b8f523fbbb21350047a2666663178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e558ccd91ca7f815c2f5f8d637fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e178e902eef1134b00d9e65c70922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46386f5a25e00f2025b25a9f31c0c1e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf1e2d2a46862a4771508439a6b51c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95c9d04c74fee538062b325445f7c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf55731385637e6d46b77bfc895a93f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7369cbe2ef33a26ea4f4c855d151a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170f5f8af93d6d5ada54ceaddf9e889186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94808380d2901f0a99868b2d298774b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519afb90c8dd75adfbaa2610588a280188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca316ece42a4b1cff0858893db6e63189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ee31a4ac0d4809b9d5962ee5ca9ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb4d20537cf653c2df4155ec43b6d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ffce80e620c787ea89120f32cebb8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed81533103d9e627c134c3b6789cf7f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e551a7546e3c49446a7be5dbc47ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd4881ac1d47dce8324bed222849b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ed4b3432bce6dcc2343d2235fa76196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e15cb3da27288205a1ba1f39867302197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25270afdba01156a51ca798b7055907f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621e08737cd0deb56b69c8bd4938869199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec98bea0368dd3077a2694cc6f1e29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451e093aae9c57864751eafa675f76c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee28bd38d5273d5b75ddf3b9a1a69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f980102c40caf0666677e886bd0ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3da4bea3ea0b733eac3e7dc6acd5a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca661dede1ec9f1911496eeffa7590e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27957ad53d20f0434ccdbb31c64dab96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e189cf70f76b72e010d3473138a7854207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c02d07ae40143f26a9fdd72e4aed85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34bfc979065f9a3896e191639a06d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917bfdfc252eb5c65896011b9dcfb1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fac1eee2604bc8269fedc332eddfa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c700f9a14baa05475bf3fb2c9b32412212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11be29dd713d79b628187fe384dc9ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ecbf8c8809a319ae17ae85fb3417b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa71bcc09824921b9bdd73e2f94864215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf3a8ffae919b989bfe0a88e8b6ee9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e60ce9ab68c60914c51e7c26fee1e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058ea63c0e451f300849813038350218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5da58a8390b8b3c4c5d0db94ac938219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce760e1e6c5e03fe29af0887debe8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37a05b3c0898c249b7f3a14b32628221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ddb421ae08916fbe03382e4082d45222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8545d928738cc98070889a082e5edcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ea4cf56e9d2f7cf3229318c7d1678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1877710efcde69c52949d2942896d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a039d2353195503d8a90d4607767226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546220ef13c2362e830125fd1398d39b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790113ab3269489a9647e8c81c55622a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bb6cdac61e3e42fcfe6426a9e9917229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a38790829e182896b810706ef49ad9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19cffb73fa7d6dee8d2142c181935231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce66cbdb93c9a7b23e6b0c66822b91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a184319daa49667a54eeffdc295b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8b5a6aff185e44a99ac4cf3ac7fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282cc2bdaa76beb080050ba6544921a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557f0ca212d40fd78a5c07f82e02a6e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b08719fa3a054dc01ed532ec73802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dc74d176890c5eb29333d261e7f51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd367b9b2d620f2d7c3301caecf01fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10ab7d06ef5a0ce2541556f2e5ca77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56e6a33e722027f5d3084798fe69b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77880d62b1344c11402275451730f2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd1d4fe83e43234f4998968c53bbd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319542325129fbb22845ebb6f00e028d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb50cae7be90f11e2fa9adb62d5663245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e836cbe68e6549ce2d12ba973de164246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d00802e30095d9fa44e9f16acf91e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd121f98ffee4fed4e3c84ceeb40b86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365629e6f9d03ed1d801ba58b1b6178249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e44cc5843885cd94af10d23f380d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922deb11def28bd90871bcb5593ed2d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a4c715b20eb2eca9fdbcadac1c108252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642b4672ed15f0e862b567619494ebc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f6081dffc09ef33bfc198bb0f18e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3965309205a218446c577c490f833bb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013ea91c46bff49315fb1263a95903256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdf1df0a8d8a0ec0c7d00bd5c484db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89ac6f3146e9d5d53aae99ed7efea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c670126a563cab0456de0f05de6520a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c2cedc5fe0c4d1a4f98baaeff343260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87c0eb406aefaab9ddf12fe73431b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58e60a97df5bd66257eab9599e494b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ce23f7cbb45948e545128e9139230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22af31507fa669282e26ae0431ee01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54bd3cfacb3662ad9e38cbad4b845265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3a5123bbe7b584c69b3f63db5ce49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd47b7106ca636d9d74a47d46089c81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35118ced0a1d4bddeac16a90b822dfc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4315aef969ddbccbffb1eeddc0766269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83370bfbc6bc63f08403621504472d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67038b062b5bc693f5c690d38912e356271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacc67445dae5592cbeb94ffa673146272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8cc43180adc2df2c506bf0d634b1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a226bbdb5a8440e01550357c74b06f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824941f7b223948e2ed73ca17d490218275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921ace35c09ceba4b85ecd3eca820a9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b15179ec36f272f72d7b1dc3456e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e372e79f984dff154384f6681dfe02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffa4438862fb84f037f698343d4348279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77e407c42c3a4bb0362bb56995ab26280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e530197500faae30ee32f6e7cebe5b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76e9259aeb7dec0c3700d7dc3b56c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018197466eaf06797824c9cfa31806283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d7ef33cde2ffa389a02df5842a261284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba09a91c1ac88d9f3722767a3ec1892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c12a803078190b075bf068a17d03286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d0972a838d834d6c67683936fb43d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e27dbf5093e29f4b304ed978ea46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7256143d431dcc5272c759858588c9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a644238f8d3c1f708ebde6393ae6de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed888e739b3947179c4d52ed1362ff7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744593a3d138e27a3db6927682d53a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e058a9716fe8e6a19790094273570ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70bb23726697416a14496017d5f8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded765c0b30b2e79ed860e3ce42e2d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941cbabb21467182b32bedac73548a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9a8f590ac46e7eddb5b08572daa4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbaa86d09f4a41c6554b4cdc30ff6a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6920dfbe32e9d09bd29fb78d2f3cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cd6cffce30676a507141f3988379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd7eeda4fe90b8aa08b4cf04f1c420301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401044a670a39a16c9c385b4fd772ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c06fb450152b9051ba986ea6cfe6c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822ab196b4d12a019cbf798b8535c11304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6ab82619df40faa3c9533bebdab27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7850a0509d8ce9f917a3bc047e9aa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c39dff8cf0994cc9c92fc070a294307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809678771c2ef51474f540aa77c79df7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159234bc3b16e3fa85308c10aa09fc9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e0240295d02a8125129021c46a91e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38574b4eee785714a82b34d8f9c19832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c6455c0054c7ef59cf0b83f0b8b09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ff578dcb7d3dfe4bd842a1b36df92313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695f9dd01070503992a51d510947921314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988dfe87b4a0b2526ebc4ab2b94fffd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572343d60fe00206823b442316e63473316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327805be8a8a6523d972004dd09ec3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afecbcaf75dc97ea5849e57e235c256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565ffae89fed16110e87845cf4b3978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef0da1f1d36382595c9c6ea99603e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07be577249d59ffbe653122e1d03a89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b929b82eaa17a6c0dcea9ac38e39ed1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b576d3fe2be16a81cf091a37c512e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9aa53cd64c7f467ca5fe0cc17a2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24827759feb801e993a05ba67f679b7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587025148beb34795c2619f37a5d798a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa2599e2bfc96e7c7a032b35bd47d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab42ca0ed0f312f69ee4902fe2d7306328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2669fdfdde9d031daf7e6cbb85957f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b04d1e2e59c5cc2e3c6bbc9d50dea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488667ac2d9b30afb44cf86df9c07c8c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb82df3bf75b5e586c327caac4cb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c435283a6cab8ec8cb14aa90a14d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbd360ec4a2f9f6a00161ea87970bf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba5fdf02b8688190ae64bf04339a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f022295e1263c30bc1e3c952fa8d86b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ca77ba3e2a6f1ce6c7b45c3f9528337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5fd4cb8715e163c59ea7640ca5715338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471234645fa771e6103f9d5dfda77c08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdac5ffe6af0a6ac2a543675b403ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3fb33b62b762df66a5c29ec3cfb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960757707cd690c73df03a696813f3b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c5877a9b4da4f4bb76e818ecf7e87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa772081e70aac0098fc08b5ab6d139f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536d015bb83d9e34d754455d250a966345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e85ca3e52b72cdeceda758f2af6650346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9cd5bf92ab11eab2428a2bf072d26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5ccba0ef4f597d050376811eeb801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc0b77156218d97f35f816c1b0fbf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d0afdb490a0d9494206bc823e17c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6734c308f06c2ea8c2426749d088c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881527a8272406cccffd811d4cbbaca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4640d971326b2580319da146ac8c11353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5feb701d63350c7d408b78bff729bcf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271ff9bbc18b6c8ea735792c98a557b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec58023e70e2f058695c8a6741a71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed1c1d70935207b6bdb945f7b25d7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6a3d3f591784ca3f9d089bb25faf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc8ca6c2a237903223c8188e5232d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d703d63aa43ee000ae2f77a73ce5859360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f1eb73d4ab88583b46b3e7aca3d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075082445cfc83aff88f553c8a885f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147b482612a897de7cd6e32385c1d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45eafe3243d2cced28694d3a01d1254364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c893b182810597db7c74876f57407365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aba9f74d76b4b9ad6aea215253384366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458eb0bc4b4510d1fd7d1c182767c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c932037c3662ce29aff4852f706c27d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1fccb006be41b6c360419304e6dda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96405ed6b8b1096f6754560d7ed1293370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6279cca8380a59b8cd4c31cd03324371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606480186af900511fed072fb4e02b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de760ce114f0457b1b9e186df8ee32373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500782733c3858efeab07104ed790fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357f49377e4d9819e2d9fb63a60adcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76c008fd92d122c5a167dcb8abf3ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d71c4604cc8a3b35db2e977e74f7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bba1a5950b3c5abccc814dc5e025e378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>