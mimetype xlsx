--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d10ee08a48c1a7f2d442310db19e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914809481aa3f6374b5a6139a5ea0262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b153da945ffede7a747456148fd1a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23121bcfb8908e29ab814d5ebb359df04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5a268841d116da62a4bb4c2303aa05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b80dbc333caf81c516c548b82604b26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5e33cb15369a38049204e77d0fe17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d604cdd0208ad0feb71381f562eba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959b992a6530dd1f6cb3e2cc01094ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67341f525c714bbfdf65059c7848e510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4dbdb85e239f0d43cda440a3da1c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4191cc0adbdc336c78f2e7db96e5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9088a8dab690101773cc79cb271c1d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8464630f84d1b2114f5deaca0526f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89aa0fe74c2134a652a9b2e31cf9df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f657add3787bd30c1c6a9aedcabdc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab59149c35aabbe219642dc771688217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738223a4823acc9fa1ec73a7850427e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447296924f0838cdfe6a773a0a4af5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd494ad0e1f342d8be2bd59204b5372f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f36755564490ae76bd16deee4ef9df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c88edf0a76fb9fbcac2834c3c589822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65b0df5eb26fa372a7c7cb873698d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c21342a0ff5533cef4199e457aa22524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100b0fd3c8e8ba343997d3b1726bb5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14c47cb90155a177fc809142ab17a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3d6caf4e048d1bbcf1bbe158914fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82240515c186ebbd28bd518d98e8546628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591d675f5d10f3ee80b387ea61e980d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c0e17a0546bdf68b0c5866abc103430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d1dd9d4bb986fd720fdc5fb2444b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f11405f4094644918cfb2d0e53abe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758b42bd03bd35bbc638dd45471376033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d7ce96c741198eca9f7ab1658390b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8db1e07ff8cb6590c08197ad6723535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb414fb3bbf401b96719822bdd3abe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942edcc2a2159f2a90318d93d7d189737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a5943d5c5faa2cdf455591ec836c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c983aadbb20b62c075c7d8a834478839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480a610bd6c7c6e121db39e18bfc19840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688f26a1b07f47025ab4de5601f915841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479deb0eb52ff7cf33e886feb117d5ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffc867957bfa0995f5a9923ab0747943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0271a0575c692689385d3bee652682844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a96cc0d9c2203b27d685b9258e9d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bae6f68d431950de12f1006cb6781f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5d051439180ebbffdb4ab682629747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113f852cdcfa3f9426195687b989cae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5388e6769faf4d3b62098062426e91049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645de6117151b7acff11ae4c51c6d8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763271164a1287ddffbd79016877ad5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1cc5ec1c001e8f425601a820168d152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceb44a33f602c3499f830a8a9710ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8d70a90ff691537ff2d420e37185454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92a6cb01350ccac9afe24a6e09dc255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555713bb60f463a418486c2fd83ddb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeafc1e512e87a545126d7597acbcf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e6159663f4d02aaa9e98eea0030d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b587e65eee1710af1572c85336e5059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca182f47e09c3f3c94792570e77cfee560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37250f3ff62f6805397e271d3018fad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1055324b1b1f8ad5c60ec9cada1523762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e039e1550b372f0557a8547b4e88d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab069084181fb2319f8dcc28e36ed16d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3602de6f7fd5680b954fa063ad05565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e3edab93cd2e956071655210da01866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7acf51ee7edc32fd5911e5009090367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c0fc257c1186bdcbdfae296d041668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c776244f669ccf903dc7b5672a70da169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd372c622d1e855fd929bd4b8edfcc8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49694cde58176a69073f0d8b199006c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5ecf332aa1dd5ee203a622b6243b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cb50088d09f36003c1055035e0e2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99492848872cce777d435d0fba7a55274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be360307f0cf902bdd20f8c4b8c0c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7bab29e0f9bb6cd6df05c868c89a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9846585aeb73ca19b68c2cf1c811b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743fc7ab6627591b4a3cb8cb951b3c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815cf1976b22ebf471de12d848c990679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56334fef239360a9fc908a69b6be4a6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e7640ab3483ebeedce1262639d51281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24a9e7fd4c964a1cef24d16847b7e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec596645ae38bc6eb3a20478f88d322d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa323e6454020559a3be00ba478863584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60da867723fecb3c4aae32aa2b9d55285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359a9a97b7ee72295d80e964b4ca62886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0d724baff5779369929cff86dcf9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba99818d8998e4b405a9034819c13b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca0d0623d0ad75e8a9a79ffb6543c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd168cc2bbe798c9f12ec4541e9c979390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3d879180358ea49ffdabdd6ca605991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487a460b7d779406f6458e8ab6754c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861c2d480cda6289d1f1669191d96793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c97267a87b9df29b2333110d85bf5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ef767f42b6843366a08c67f8d4dcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063b7ee2025801e7bc29d0152d873b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099c1c43784925dda40658fc15c48d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1f62d84b8251cefaa531859de5a9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd2974f024eb0edc31742bf400f1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362fb98f4c3f0b1dc46914342719440100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376759681cb8b3b8b56300176b4a119101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583077899e174d3f39fcee97c2322ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c756a4ea490bed5df7e574b9152b43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee855af05bfd41a71589ee03ab45b9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e82d1ec6e46af10431289572010c09105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb25964c80b76ad25ac0cc1fc3d45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea77ae26131ff4ee158b7d76a83ecc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8d2f0b18bc64fb828ed9def8abde4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f8609476056d52c559d27dc47216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe77171ed0568352d073ba19f3e67110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844ba98db691503abd0d426cc1ae80b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280891682fc75e664b40ac03cf0c1597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef96a0dd7215d25ba06abe931a69870113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ffb9e0187477b0abebcfa458d47e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572edb71f4a1ff988922248a9d31924115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459a728d98e9701ec4c00a2b7dec551116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b59cb04db6b96fa55686638e937fd2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbca1822dd49b9d182e65ad73dd084118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7172f30945c8b52999a68932baae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a2a8b0a9b604583357556dd1cca74120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d76b8faf0e3a41d230de2818858bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29cd98c26c569d1e79a16eadf97324122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb7d31ede4d986cdd655065d736dc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8b1dd2c9b1d978adb6677f47e920a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae9c9acfcdecdadd107f84f36a041d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a0e539dbdc84f14ae3a6ce159e60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b50be0ad8b3f6782ba2c49121c34b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80f1039ad230962b3fae59c6acb3df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafb1d838f8ceb1f2ba38ce2a365be8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c56a54995c67a37fd4f62cbd9902130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66e3cd599720b48f30c503f8384497131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223221a0c3f243f4fcb126d18f9bf653132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de53e01838878a5801d7e4d14d993c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bb543a726376ee380e8293e9ce318134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9931f5d59f28e5fd326e7848a4b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becfb5b19299b5298bd7ec89383f5c8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87568a2ce17ac65b6589be2a577f5f8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637bd4856b377cd4be4b644ce7cfbe6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b86d582264037ed42d5420988ae46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243da31b1a13f0f94a3381045f17f4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5446cea990bc60d1b957a2a4a7d2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138512b98c9aca0bd9068974fb1d1f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f27a1f2cbc4ea6b038f76146d87909143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e939cb0e0befd8b1823b9f0a5e4ee7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019006910e1a5d467805880233ccab8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314349a1c8ee3996c4b8d8e51b982de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776859889abe970c1df5b149e3b6c20a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56fb49ec12776934762f1592fc0b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff4fadc8218613af35d2a32ab2fa90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5338ff70ba29c235ee72273e2b38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684cc54508e4d83a04a4d001b3c5ab4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce0aa0383df6c77e5c5af116ecd43d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704998ab47551e946eb34cda4154b67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4971baab7fb350db7cfd1c6db27650154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256234010c14f68362462a6f5712f04e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849d5caf69e154713175b0eb2691d7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1fcfac5aa87eeb16e0b241080c6e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6d99fb82031016c30453cd03c946d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faad03c9901485bd178bf8a1da2e901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aee8cae349f01faded63503481b5e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b353b8cb73e08bfc9a01a0dc3e4c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2f702716bf27c6901090b7188c00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d292fc0e28a75d4be19122852f0689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49abbfa2a9930727ae0b039948f52a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee11ea0c375469d3d026683a6fd45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49893a3d249d153cd1559bc4864755166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f82c5f6315471ed173d8a697584c74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c021649ed83ca06b28181ad90ab41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa82e8ed9597ea174b894834c50289169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1e775c8e52e29b8aecd6d8f74a17e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79332156b0f50516d3826aec21e969bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eab61165511b739cb2d1b37a737d92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b715c8d8ae834abb059a451f56f2393173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b145a4d15fdbc6f92263db3660ecb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0cf5a01baa7205aa3418ac5792d6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a822eb9a172f2d3aea8c01abe282176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c344e75fba6e277cee62723526d8c3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc8dc6a2e8da114622c3fe96208a59178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ad093cc485231ac9e1721655865c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a8517f3bbf9ebd50e6f30b29d233d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a2de3fc987e2fd198f2f4cb377a9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500295a61d224981b7654aee67099883182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace182b98fa1473257e2b45f1df994183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa03f66ec95aa1eeaa56ff46982d4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90ad330da5198aa0b674fc25727ca8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f0a683cdc2039dccb831d04bd04c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6535ddf5ceb84fd7a6d309cb1b04d19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927cab2f411a6e41e7c7a1055d6f4377188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae39974f399e4fa0bb45764d26632e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32c537fa74e999fbfe052b5ad1762190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039b90b33cdfd860f79f83d0eea6c39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336a1088f742e458e543758afcb0484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a913059d80c10a8a48226c477f23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9841c241c41a071fde28dc96f4e633194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606cb2e40f8cb1716751283c0ffdc2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538b57e8886a9566cac35bfeacae52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425126d8af74fba81ed517577957dd18197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405aba9c27275a23cea67f83bdbc20e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fceed2e65c151fdc548e7325114fa4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd020e30ef28753375aaaa048b12b1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631c4bad7414788ab20847e99b0ecbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1fd9f45c74126bdd8000b7b09f0bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071455932209f8aaf182df3ef5cb5b79203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3035a92e3e1ad4d09b6ccf6282b478204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8593c024b6d942edb42edcb18821e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cedf9e4c2d943942e0558b53023a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84c89c8f9888530962b6aff11e08af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564062fc5b45dad88038f24850150960208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e30f4d2c1e9639bd1ed9ab03dd67cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff49cc2fdc8dc85cb1792d0645847210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be064fa27023787b4ecc25ecd6554135211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d93829a024ad4be2bf3a7df72e9c64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328b8a36bacd8bf84247478ec413964213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a836af95ee9b825e5db440623caa81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b05034938fa4cd089c707b331ad6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b706079a23f1092ce145843b713e926216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038461c3ab8d8b613652eb6d77b8abe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d89bbbba403fdd282051b5423f27ce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dde44c607eaa7e2b3d61f0b4e60111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb303b0441659d59e63451ae259df1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ce36db7884c0230c3ef9834385c50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db20f20d92135917b8c6db75c32db02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882b2afeb47104784eddecd6832fb1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364bd711a440d81b1604bdb060c3d62224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6586b920d52532964da46d21c087b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04167652a0d8afc456ad99bebedebbbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6faec7e6563e1e3a6d78f64cfd608227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e2678ab09c2fa4acdc72b7f75c280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d579924d8a75d39177af74b04508f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03d91ded651dbbaec7c9dec9a20c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9c37421d75ebad9d2530de70602c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82507557c666e15d259572eb2517f605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2d12df5fff8a565ebe7e32f1880f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fee35d60e83618cc772f3456d34f27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8862dd7c3e5b78c5d94e54a54496b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400e8fadefed81d34677903cf0dae3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3836974bbcf1a62d884f487a44d90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea94bd1033286d3586e14cd979e03d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3656edbe97dc81b9b4acaf2961a2281239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139841beb7152a7a68e816ca1f37bb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ef782cb941d838f335ed5c8195380241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b47cee09e86626a27f02f6d80541e1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae0553aae341e71458b0007df00e63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a15f0a63328a303ddb989b8598259244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665ae9da4bba96a2a3a74f6f12fbcd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf2f2bbc0a601d4cfd2048f40077ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835932cff3a95eaf26236a9062babc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e804dbbe2960e50f40cf9d716d64248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee0c6bc33416ed64ed95878789e7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c861861da8a524cf91e6cff2682493250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec506656da19895fc077cb035b7f901e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02560ec5a267bf0148b9fd61f31c616e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5841828f6c97242e5be61430d47d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3d58f8a0cfbcddd6542b4abd77c08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14d0f796e3f79d168f3b46ceb246d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89687005b4289868e3ee1e67568d3f3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89bd29724897fcd27b914d20ed012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2125e90fdb7c8c620a07709e27ace258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc69c53f64448f565239078cecec0d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3803462897060c26b1b9e38f4761d0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefaa53c66adf87ab14594cc253b0e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a278ace7f3dcd1ebc8b2ba7d5ee6ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217449ac421c3f44b17033653e1f26b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5332a9be704070b097d8bdb0373a764264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2064f33c27b3a140a44129d32c527d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f522e8342627dba367734bb16c45afb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd512007f1664719b97e68e5e0f31ba6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32702d5661ea5965fd3a1b877f880a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1c0808c5afd73e888c65ed44504d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4810b6d00bcdeea6f703048690e40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2ec5d21764f159d957efa3a00c64c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee688a325c37ff5d1e70e98df55162272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b7b07cc9c1926a225f1eaab295d26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385341c411f4fcaeb865ef6d2c8e73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f773bca16087d6493bb7704a854fcf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f113b3cf9df1d145320cb2e6c9a3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417db4a99f3bf25885dd65a0352e253f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083361621476b642f57fd8fd57fae0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0ab1b8864d52babcc70f0d500160f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231cb3d354977e0cd41e586b1a48200280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fdc6cacfc0a5a70e7fafae5b6ad1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a44e95ace646e72b132c958b9743282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b349b4d9f9456ea4295859e9a6c42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9bae8e48900f36841636506df26d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935329ed4c7416ecbe197e3c29c475285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8bc064aa6ce9d550e6b0537edfd8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb08f34058f97d0fc1a4dbbfd956b3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe072870ea9e31382614d4aeab6dfe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000985f9f430d004a4acd6219da1c06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef138bba1606d3ca4fc7b09d416f7e8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbbd8ce84c437991d38895619bd672291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899295cfe7c5e190d15ca0c6eedee685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08e9e793a622b442e1786c2973e12a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955a9c9f55b8412551d2e68ced8c325294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926dbb4fd3b41f0519f532ad27c4c1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b80d96a28e3b30af7a6ac1da33e4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03fbb30928d6512b08b0f039e7a99a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d88a0550bc145f9534269260886f97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068e39a983c3599be43223594ff97de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30057068bd26d96932ace8d79c52255e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bc36d3a3790f3a2141654404f31d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a5cf679dcde238b8a376c34a5351302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026fd5860c6e219612a151c765e91de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d3518c05c43406cd9efed970109e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5a265e2ad822c34f5e379170046c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c654085e5ceb49aa38bd6afb76a1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af117ac65219ec5f32530c806619e9a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f58c187e911344dd58db0fbaa9b03308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cf3cf892420824716f531e5f477c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f76e8b27bc366579f992adec9058d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b567e38d045691781a6633d710b5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d39412f5651ffd4207926f453e8a6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8dd56f3c84531725c0dba1e3d2ec0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bbf6f29d0817de90f70b8fa738b55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f52ddb3bd88b24281736820c7fb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f79a60f2173e5ea80603431639c69a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8481d03eb1dc3879c170eb705dd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db84e23274b85bb44d2552a91fdf82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b2e6ce5930e7d229581f22b808a6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368215e726ff07ad62d7e85bb12b9a22320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0412985cf76879f7e112dfe9bb346321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c981259de08bc593573cfdb2264507322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247083db245ac6efd54e292b932ff488323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13028f29e2d6e64b482cac9f45436e6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a64980ac1ea069f357ee721b3a844325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349f0d42d1834ab1f1004195f2c36c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8878ea7c5c394e71bdf7d003d17fa87327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e85459ddc238b374a48853e67dd2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb4b079e7e26128557ff3a10dd07cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992988d6123eea8321f6b4ba535f797330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b2f5d07d5632115a77335cf35ee61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873d5406963d83e1b765238ce46c76f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038122dd403ca0c77a38ed7636e73f49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f26c58c85b51889474c53dc29b3e60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1fc7e1e1aeebccec28a5261163b7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a152b5f6bacc7b2cb49a43ba906081336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9480764c54a117042460e99bfb7b3f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5927264e56bb4e92d83de7cd0c844d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a52c634b3e1464473045ab9286f82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b4ad9d41667c230b185c8138b5ff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973a9422f375ac4a48bd657f2d8066b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eed9123d214a353f0aa25264b409a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302b9b25860d6dbd0a02813b0017e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf58ba26fa9e11135bb5691fe1f3e34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96184f2d6384d2985f5e8ac8a18722345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32aa8a399b9fff3507c170d49c5c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7da488f256a2cec8210c6a1ed47b58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3a7e369d13e17b2356b3588ddc36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fe15858e65cbc5767526e461ec242349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c820c0247886d3b882147df02a6da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff8ed4e26a66cc912e78cd2b19c0b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6a5b2f0d7ebe592027a5f52c0ba5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92819b312eb826cd08ee5f937de6428a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701dc431c78280da9664f55ae849296354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0154e5f1f34b1f90e1a11e4c267f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63300cd3a25d9397270fe3410ac6d33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f27a151bc91f028a5d590f5755007357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df2934f406a12711826858f6979f11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374e1d53505e125b0dea9fb318f5c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaabfe17badb0ab945ad4afd8c26ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8edf6717b426a799204bdd7479d837361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f564d7f2b33b408a5a481f17e861362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090fe3ebce112d6b66512263f7b731d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8feab8a7153af1a8b1b1f0c0cd009364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f3932c6920079a0b4f3b7ef86c283365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302371bdea6bb9799060eafda68db770366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744bba7d34ff70de314c33db14779c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb280a603286324e18dd4ca0d2fefc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7201678e95aa81349b16c37b1906f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef819750eda8391cff1ca3a527352b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbd58589c3ae720dbeafdd53fad313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0d365e2884e68dd2b486bff466852372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242100e8913e49f1cf1df9f49c3d71f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96250518ce17e70e4097ab98c9eae6f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c479d3943cdf931068cc8c7004241e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976c2f3d94ce1022a2c529956939c4e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f36da1113b7c0d234e8387a2d6c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c112dbbf8bd733eab47ace243b324378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377ab2aa87796041cfab73ba187f1f01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2743912ef945c1c36bf824c54acf8982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab64437314c17bf5b6f1f266cca459c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13896a9623ca43df283eba4fa5efff114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfc10d8df8f1d0770de248ff5107d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90819d7ea2d2971b3de3a232304189d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017e83d3baa67626bf320e30d7c1b6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96357dc43dda78fe593a198298d03b18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65378c14f17167d4926e8716a2f819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd0e96ba999f2abd718e5295030d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5463e5ef36b8929356916151b7ad211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55089c1e1fed4b67f8be87a6df0de4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6efd4a10e471716978dd5fdb9b0cbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce63df4a56ddfb342314ada387a8f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d44fbdf9e57007da10d7351089ecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbfac0fb370624767710c907c7d32716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047b959ed00d8bc602db256cf11ffa017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1974d45903cff9231bf58dacd46a9dc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a240cfe48cb2b66a76f96790e61625f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aba09898fdb8906519c1f519d68fe420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158b1442ec3446e8ca96bbe2d9b5e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a2ed6f1d4845bfd8f9b9bdc795e8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b36b27ece5f9a2de63166211e38eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0d7717b08232f41213d87a1c1630e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae729dcd62f149f9bb33f87d50aa2cb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8117adedf545ac21a2212097a86036d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95db1b94bf694c7d1ed7c1edc4c99527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fa1f2a9f29c13993759941611a2a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78326363f3a1a9490e1e53140f71c4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0524666f740da2d16b0a0dc0a9077630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383412362eb35c07522697fee8edee031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fce57fd0f0397e0b7e463a6102e5c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c88a81083d7619e6170f646a650633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdba7c364bab51a24b6909182cc8a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9f5d6748eb6cad697f5af1983ebe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1be86917c0446058da5f8470b2b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb509cfe6448eb8ab1d9a3666f6e0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bdd5e873c3b1a579db9ee013e54db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18669b1cf1294277fdac2d987afb45a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a576e35583e822a76bba14200479a3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217730eebe42b9cce6c38b68ba6b17d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f90bfbec1d5688963fb1e63c960bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fa93726f9d9b9a38899c78b9749e543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c30de9a8a8da0c43640711e4a90b5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b729d8148ab2bb3905d1aeab8bacd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b81dc920cf99a993b4a2cb637b891346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaab63dba372bcea21ce6acbde0e8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddfed8b2f9d1030821c4614436346748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2cea8d79e1dc060b006fb37540c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76fd801511b193cfb7f560a68a791550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a35baca103772322fbc9639fc262651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535e15da784d4a5c16d086253c69b6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb09457283790499c5f0ae23d2b13153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eab50857e3dc4ceecc9c94a635c8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e4141ea78fe17d20a2e157536739655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760a3dcbec912f6223abb11dc2fd59f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee6bcc469a89388c2be10aa2bc6ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729723de9beb147845c9a4962ad0921058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33544e478e3e787437c2d46a86e98f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dab24bbd448ccb0a6a84c8ab0f79c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09a30f87dfd7f6a92892e215a213ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf85825369b601a3aaa06e4187a1b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f91e412641adcc44d7cf5c6cd8c0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03d0c53bd689b5d0b8946a5cbbbb1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29fe12f55c3acc8c05e7025192c7e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5a463a5dc7a7cb6463eaf3efe796666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87563ba62a421d8fb87c4cb90fad4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797bc286af0f68bdfba8878d6807a1568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5cda521a443a6dd1d86fda3450fb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7f0d9c9207a61bafbb82b851fd4e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c96188695a6a5055f45fafbb5e28071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd2380755a59ca029daceaf59bf14c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7f8e13d5df989700cb003cf2ac45173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d904c518dc84781f31f9fed34a77dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8394d77f997277214966f2519684a6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e0ffd74f17e8d7c32bc00e7a7703276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d37eca9ffddc0b0a8cac21ac011177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5b18936047737837f32c501f6322478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d6a1695d8c81be69cdf9ce6d3b97879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e9a5029153479bafe012e6fb3ec980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a58e3d5c00a514d34e05151120a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5f738a06159535042f9682cf16a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317c31239761841763dad8e48a4c4ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069839309ec50fa47c23b430aa7dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef37d2ff7b165a3653ceca967e40f6685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbc3a43307ed856e826e772ad3c6b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b4562e086045b3145efebdc31df8887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a5eba65dc2c72c2bec03b3fc2fa8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9969f32bfa328c0d5c358ce4681ec6489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb1a3fc8c98996c623839176f7dcec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126810ffbf9ac7512fbc53c1ab5039ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a9432e2be68cd28bec8b876ea82392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2fab2bd277d54ca7a440f0a80a41993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccfb8b7e43753f18b881ac80cc2fb694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ebb0e924b7d666ddf3f1cfb71604a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27a7f000e7dc114221259f4dca995c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e2aee944bab3df4d7f2ab38e50f5697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2e5eb3ec548cdb8d5ec810bb3923598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e21bf0a7bd7cc404bdb6b0ae8346399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633797d6386d6e5b6bea30111321ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f28a23f66cf369f655e44efab63b0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba041f630975b068f644adf5b721cdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e4bd47c5daef3007adb55aa893aff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ebd60d0866749ef9d6efa165f2279104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d98ab5aa2889e13c168a46f359e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acb22a923d019863b156503b3c3e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d23e06190d9c557f73bbfeb9625b31107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac55f2c5b88a8e7af785f59f2c8ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77088338b4fbf4f2b61a7da40db6556109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3d119221a945ebbc0c41a54d807a0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d45ad7030bde597f830e5896dee85111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0f80b007a7a5932f42b3dcbf81114112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065b91e1de161b21141e3fbbff822d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bff4b2ff1ae888c774e51dfe8fa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08483ea0a28f21e67cf16bc04831e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e12031c68cd39fcd2cd47a44fcbe86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee815e2a22687e893d2696f7965193b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8b938e0e2d2e0693295d51e867a51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9b83b0ec2a8befae9650f47cb36e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e61de02671eda80db806db3696df7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93793d1685551fdee02bce7589e93a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2142635b99072aa72a64a6b354cbc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f55014ff6d847d9dcb67e57b04b2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fd460ea636394ae7b9f5e3ab7db22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e95f7f759d06df48082cf2d6b326d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc124bb4d691cd73a968e800e5d7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4dffbf40e52d79a0c7cb3a8baf94c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37a822614f12a7631b3ec5395f00df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25744192f5dab8dac5bf005093b152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8d7c83f0b919cce53dc5c9273ccb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f2ae5e744923d7fc34eff8b677ca9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d4b7a275393a1326172d55c13d620132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ac3046adc35e4503379a04efa016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2336a8d0d589d6f8dd58113f9c18a3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837464f0cb64e38dcc3f3bf7f8023409135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a511c1fa76988c85207bb5583d22c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb9c8f57cabffdd36183d0fedcb63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefb2f48305fef09fa1de61c749f650138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029b83f5cf0c73b91b8dc352c997e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b31fb33936d6a603109a35dcc01b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8cba3b94c1d533d17e6bc07e724ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b885dc533352836effd895eb96ed23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb80ec17eaeb7e0fdacbbdf72105b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777e9f4f950a4cb5dbd5b49a2dc0a8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d57899b3669666042f16da936d0fa5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cc824b3c08491856a567e2b8792c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783083ac2abef3bdc3b0325e26a85d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44203047c4156c675eb89971d2d144148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e37a309c71793598afd0fec9c90f8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646b8ed4f77220a0f83ee9b7cb2eccd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1da0b4fec27120b76c80384db7e9ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36cc76fccd1d7852ef66124731ce7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5639dce4f9b0c6e6d322fe12c9683f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebbd5b9b045fdfd77e7bd22eadb8ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605f9bc58aedd04e10c2e23be028f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60171799d295a5cdd32f8ab6afbbbde156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22af18232823ff0b645e8b4837c233157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc05fe79d6f73b321a371322a8ac89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89791cf00ad55eef809a2d72fae0b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e3beb37221a70fe26f5593c72a9cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f3575f4091683bc49dbcaf4b3d63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611505daa36a9b76b33fb0c9a95824162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcbe0b650c9dc3de75f858ca813dd6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd48b450af6781c7a9eb0658d036118164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5f216712445c60293db2d9854918165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061742b13db21e0865aeb2672a93159f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f60b18534ca6af24ca143a7177759c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0054e73f6b99d330143eddd53bfab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb144efebc0933a61c41fb189eaef5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca36090154a9fa9e6a6e8077b8e835170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9f2a00157135aebb190315575ee1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ec9f4aa601d8a93e649db2b09bac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b27546bf9624688cf22321e012df6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a1ea8809447c338145ac9a38772d1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d6d60d6d8ac9466c0b09203b07be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee344c9832193fd04d04a39802f3f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39127a117b297deda2e0f9be999ca3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b8fdc4bdf3694040e5321a89562e7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dbbcb6e2d3de008d4136125652b53179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d882d67555cbab58937bb95b0027b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa74ad1b5fd64dbbe1ac6a5b9aa7571181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d27e5947f8e679707b31f785e44b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841fa3ad95aeeaad09040fe95a32b2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aa54b517af2d784ce525fb06d3c85184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b48fbcb6c13cb5e74b6e977e482153185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c52bc853aa72b8aad99496df5c212186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c26c87e98ab68abeea78a9a8d67abd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af129fcda96d8ebdb4b955f5319e95df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cceb504de97e326877b0fa9283b07f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aff07b817291c053b832bc2c04c158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445632f9427c7dcabcb39b130563ab5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95a3d400a03402a31ccf61d9ee40c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5701e5e348fe3884ce58c1e1f70cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e75281c48429fdc3a8df382972a3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cc94981f2b115e0b1037be12f31f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b680b878e61c1c4c239dd2209852ef7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a96bf90ae9c6e4da39f0ac6f08301197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736013cd1f8115710d823349168c35cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34050da69b29bd5ce16462aee97a58da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5b6af5f94d685dd54a621cb9a5ef4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a03a9ab3e9720010702e7dcb9c4f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87262d736425fb3a86bcc7a4df57ab56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab94ed0cf8f537fdbb179f082ae86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dacf21678793bdb1f45c5729f9209204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5d429721ac4a97eca79e651e1e62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab4049dbfb8ac40f94d6e703f6ef8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b24d0be4fb33f22c6647f273dcbe90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25cac8c9ec65dc294109fa2d9152b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246382a6ece84076fc847687687ba0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffad7b327cf660e010b6a23717f8ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37feb25540fc1a06852cbe57d27f2890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac11108c62ee50823b0ae371fa937212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf595421248770182471cfabb0034213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a89de524aa15cb853e351db50e4738214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d50d83f9daac2ff7a62bb2fa0cc610215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92fbd9b7ce290c76c5202b552fb150216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e3291c2b0698bd6597dc78ff88c55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cfab36ad3d4c65d3b0f71f478c065a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f44bbf456cec706cc4155a917f023219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976023b9f731092cd2b8fda679d9d91220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85ad3df71f9e8fc2ed060c8bf63309221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91c570c22f405e28a4cd08de80992222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93cabd93a621a15cf3c6cbb361ae21223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f8163bd007e74224d7d85f33102c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f2fba1bb29a2846ce108ba38041f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fef2f7d982459eb5183bd8650857f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1323dbe98ef3f2f87602d43ec2b4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81928a2effe57b420ac818f56e8d5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320327f82b4ae5ec64d422d5054683c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda8b66c3f9fb8a30902787f72df111230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9085d9515632b9d6e2b0f0a22d847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288ea055b17af8d4f8162728a1dabc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869473e6c24739310d04637ce871fd1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f732ac8ba63151463aa58b6673019e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990628cacfae7e7042fab8005754219e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ea7b00ce876b4c210ab5735d75cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa331240bf7ed8ea7b740c3e194698237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f31953a8c77823c2ff2261f5dc726c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a414349faf462630bb90bc5e4040f8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8beb755f85cd1e60649ba8da53c162240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e66d8b75620c4a7849d12b94ae305241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785fc33557df8885f185f2c3a52b6a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45687f3ebaa5dd8f92b352376b3e7383243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9100cc3e145440729d1fcdf3d534988244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39117a133678e6ea3203c2461653b686245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da187d02de7917efb9c3456d888eb9a9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073abac988c19cd0435ace437b82d311247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da402c89a2a8de77de76586bb19e1353248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccb9a394ba918be197b184a010b539249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f321283cd29d455c0afa07ba6b2e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1be9ffe90aaeac71a413735889844251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c110cafaa326a389b173ac386e078b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6fc201d335296ad5fc5aa5ec84378253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a27997570076797dcaeda9da1637254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3edbcd6dd920d0e665fd2764f708f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73decea8e83ebc775150cb8fbb1db2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52315f497ec5dcbea610d5ef6f5715257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865112099337faff53354eaf8bc6ae0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad171305f0ab2a5a6b85cc6c6fb5f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17223614f7e0113741924c8321dd4847260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3651dc713be0c077f58df8135c003c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c5e0f80ef445436a501bb4ac61ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fade294d35a3dc6468960e9ff515e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490f9faa508e6d47e08e87643020bbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc6a09e250b20412f6bd50424033f0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde37656024d20d84d39b4b500ecd692266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222af8783f9907bafef611e8d598ce10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b441bae14ca36df89ce23b4261969aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a8f40da3e0ec1aeccd570c255705269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2284a9e1ecd79c6dba9ff66780869270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d8428167f61ba38e66b6824e69043271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204438b30e6cd28131a7f5e03d930c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e57da54e4f5ca965878bf5d47aee6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc5f74d0cf3726cff3f9b8cfab1f20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dbd370e554123622ca963366f38f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3c1b8b56fb97de58c77e49b6e54f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b245d531ca34baa244b55a0474e00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec40341e31232fd6ebf23af01cfa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43dd9abd673853656f563c0b9e8e3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e7658c58821c9c390d254616c3f0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fdd83cfffdad6666f9c99dcea2b57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121809a9f2b23da4796d9f347535258f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b86457fb37f2d7731b23e80cc7665283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589b0ff2cfa67ae1259f9de3ca68d68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b84efd7d01f476526ede2f4ae99b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e02b159ea0d60d2e3105c31bede5c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3724597c35cf0e49cb10b462cd9205287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9985d57e9ae0d7f666df09ea58b3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4263a7152961ad60a8f5a979e8458cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85764e443943b6089a01b68e1c89a763290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4b3101eea9affd0e8af16e7c4d099291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df85193255bdec890d8897580b08b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e26ea0a054177377b96c4753d56e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d1f8655d11e736a8b6514f6d1f7ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31ba06a98cebfb7d0e357f9b0f66b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7f136bd22d8af3017161b4f29e30d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a79d49045d6f8dd055cda99be5ad2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c282d6017d8e9a0f24155c42393fc94298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42995e0d83d5c1f3e55f292206d5738299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad40333809f43dbfb1b4e3fb410e31c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e3b573a4b19771d1facc8fb0b90b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b35c3014919c0cf51a53a53ca40145302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd608a1bb5f42c6a73c9e3fb7d89dca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c38f77c35cb146154fde9965b13d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b49e3a4bc82b599090753adfb7263305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51478ad3507e7bdbc928e714b21621306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06a9fa28cef6c1ef4d6b3f431dd753307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dc2483ff9c55bb129bda9c59e2fb3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536451821f233cab15d33a0e77474cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c930271c871ad69b79edf27c4ec237e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b07f771d739e2670f774d97a16a77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02a6526560a392ce35d1970b129b5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc459a792bac03f370c0e7b9a37b8979313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a06330ceac895800858f22fa6f4eb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c999c8d77fcc30eef33ed93ba7c3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca373d778998d9bd0de36ff9147ce71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98631337ea5d68a533151c15bfb633c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13213575f513fe68f7cc17625b5dc2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6eb87c7b864b8f91f4cdd01268385319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866231fdac20005c62cfe8d54025537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfe5dcf087880742e98610c0a7b237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3000544b8e0c3f9bc1072be47988ccf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004289b5d4901566ad2eb4996dc948d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565385031823f310e9b8c0f1f3f44ff1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b0a9909440b9ac12dfaebfc0bca46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392aad5735e5dde43b8e7886ac4d667326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6baff4d4f2609e2fe317f84862cd07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e2dcd0c7185dc1acc0edd835a7a90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e72bca36b6e36434b29817bb63907329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b9255cfe5eea78fa716b93fbc418f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fb4c4ca57da1d2058a66d5ad1cc97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd56a082404e9e066640dad1667b1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfdc582f329767afcd1aac417ba251333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbd09b6e17e34565ffc0e2280bd236334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905d412bc201b98f84824c0e5eb5adc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a388227e49f0b4f4cf509442e7d1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23d805dc1108fc934698fd9ce4e50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36035571e6eadcdedf6bdb913e71cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cc5cab83d28212c63bd67ac04b455339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9efdafd17a8b46147cb25a1d34e975340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e9f8c8dd83eaa527d31ec219ec088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98248f2599b7051b80def3846fcca54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd674f85d59e7c5097b78f8508a2e575343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a73a35537a2dd33ee57514df7cc1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a7cd6527558c13ad638332b1861a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5292e5a3db03ccb53cec3229f32c099346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26f2915abc1535a72a65879451fd0d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6726b09159c093d8f5d8b311fa1eed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b67c332b2309e040c97b339aaa5da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f7cb716c0e9faa62c1239cef151ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41679576ec3a8b616d4a00788f722b88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835bb29e30f74c8bd3a7acff268f60d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804a222d3ef811ebfad333304924f6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47aa1f729407ea1794144c0fca02341354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176308d7fc59d06be3f35647e1371fd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890567a7b6bb385a095386bfc8aec2a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4aaaa3e987fef11292a71520a4c46357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8eb74844f8d8dfbbda12ff0bbc297358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388f688ced248ea593cc42defd5262f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e4d96cf48fb2fe162e8989b7e8cb1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ba6b29d560faf9601c22e0ab5c8ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebefa3d429251c9b71859959c1bc7aa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3acfa4c1c64e80a45a9a2ca0708967363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88474fce50f2b4a4b73f3422b0dc198c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b673c45ff25c3e158a5e4b352ff7fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c1bc9723a06fd9e63f056cf149eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ed9a991b9bb2eca56f30b8b9b2b9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7499d5b4cb89edfb04fd4aa65c37f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54598a906da62216f95e48cac407bcf2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2dbeada9572deba045ebddd42a493370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3be977fe450e4303a1e42ffcef9c9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a61981f03a43de68b1d7fc71be9e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ccd06c52bbc56ada1b903372825e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cb6f413b5b80f79c5cffd7a0abbf8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff497d445e1a2f7948791af5542b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7433b2c8eaa771404f55a43d1f8022d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac465fb1cd7e084500e9bdebcc23c1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a566f683b700273bc538bafccc67431378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>