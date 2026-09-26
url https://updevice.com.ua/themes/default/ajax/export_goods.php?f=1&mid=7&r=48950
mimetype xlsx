--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089a821604b02d6c6a470db7e51bc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc13c82f95cb3b99a574f9e7f162302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338ffa011749ae7019adb1566ebe8e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b9995ed5817d2ddb91a6ba87f81364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95f5e13b456a1328c34f5dfc087785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a945445e7ff3b36ef52986f093b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79742044cbcc0cdd6a7dcdc8a16aea057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7a010697327e66d2b1fa60822837b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7bb6b29ccd2269afd077b7b27bc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93dcbc532103bd46bb935cee515be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581257665264e258e16f23c12dab2b0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb20714d31a082f332826243eff7f1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809841bf10a75ef98d6d34d7d8b2d7313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387939e83598e2f2e9956452c94f5e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902f696724faa8905db8839d97f248e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb584459fe5f0112709cd33e6f166416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4bd7021cac7fff6e0ebd472eff2cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24719bdaeb58d03247daec2143831b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca9c4497654a1e8344a5676b15443419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37a1b4842572961dd62c6501daedf920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113477046886e74ce81148bea26a3f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54affa0d2cedb5a412fbb12cfd92209422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa72d683c93e8dee7e9a4a0e7b21723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79e7347fee3ac4e2ee6b1678443d9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f352d05313a3e49896b7be4467a3025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2499d484b309c9a1c46ef35008901f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187987fbabf60c0f24ca2648747285227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcffc5bd3fcc3cf1ba0fb1e30cebe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd7f05bf17e1ccfb770bdf04314a9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e03244ec5d12f33b5674e2912ff92930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c63532c9dc9a3def28cec7252534ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240f84ec3e5f4bbc2d326aedcb09df932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec1cba9c888e0ab8ac80b2636a85a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ffb2e015da96bd82e28b96311588934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890378fd2af1f4b31ea88d64e958ec7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677b96771a5cbeb6a4f9fe5659621436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b16710fd72e58a59eb6ab7c91eb1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c4aac1e5e36447095b082481d7e9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503ac8e4d23f177cd90cc9a4033eac539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e619b44c64b5eb88b0254e80ecc63b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583ec51e823b8c6d618d54f7b128dc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc281b6e01de829acbb5b087e2c46fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbaea616167a5b143f9d22823b1f9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d976136b0c991c98c2cf76a8d8d1f4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede64db5a7aa2907421badd1f41ad8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49705bd90b0602b0607f6fd1012f2fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6601c2314c56e8c849b3c66956869347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a0d1f0b1a836d996370e1341adc9f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af37c8022841f06f68490ce648a97949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285804b187957426883f1c87fcdcd0350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e61df87bb97c29a58e76bdbdd2292651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a64217778f1910de85caed53c9d1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4a3e7ba7f5c9e488d2c8cc9acd21153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e142e7f5c314ebaddd4d64be8922cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca79d1a16e132aaca4e03e854e505055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cfb9ce91524a34a253a4cb783870656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65655f0e5b29f61ef1cae4b96dc76d5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f18261b68b00de6935254ad2d7d63458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9741d5ea7a7a96139ce8c948e1a3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d0adaa8d7b9e57a6510f7f31798b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f9b1fa7ac370d20577fbdb6dad1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b2e6d0d02329846689aeba6ed8a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6656cc201faf247865424ada2895f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bdf6c8e8e89d29c53b87389ffbe5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174ab75b0005f8b6e85efbecf57990165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6e1201d3f812456b65c1bb1bce37366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f20a6c4c86162e9f5be964b5f90b8267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c67f85b593839b7ea5df8009253b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0555a399279f74010e6a9ae23157b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcc5ff4c283a4ac61b80855a31441d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c26ab0774e909a2e43e528af5de76971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b470e9dced509b03de499ea2481ae072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91375ec97761dace83e11d2b4e1344a273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430abbcd90d1b5c32525f0248c2efa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272598e404f57b43e29fc2e66e81c05075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926a7545fd2ef02c53e14563ad63ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd435960c87fee8e884e432f63af7e077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ae803156236d72dc758bb155a86b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1c3d83f2fd5a65b64b75ab7e476779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3dc6c9a59f4ded51a0a70ca4f99f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350961253b3e630058921bad0386016f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423d2d38246202af6444426960a6fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc93c2aab5ae41f0804327484b502183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1386684d36e92888fa77ca291842eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0622ffdabb2aadac7357392c0a12685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ed59e7e7fd3ead7ea2fcdec3b140e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9af306c94b9cd0e5c8fde27ac1ce6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b6131528e6c41b424b18345ab561688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449780b808aa94a772465b08511c3af389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df912f02d4b0ab4396dc9e07eecf277f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3622a1ed6f09d17adb92bb780c5f9c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d646d5ea1ec9e6eba5f7379543a86692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a2d57c3988c04f1dbb2bfb7d6a5e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bf237d045a37db18f7e1fce258fad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1feda8780d21d55776d20b478ad2bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff6894eeaa9eed6be47cad8814e7eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4cce3eb8b655c5f7467fe78c2361597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262ba3dfa39a9974db284a64a71d91598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194d5ec0b4321b13f1ffbc42f9a4cc399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b205c9ef9fa8114a951b830df04df2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c02bb1bd0f3ddb96c9485b5d5ab21f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b0890957c3c6a802b76e224324b8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9627c9cddb1b893fa989a0513c6fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898113b2c73fc8e5187a9dac5821e3bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e072fd047ca04da96335c4624db5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f684d10570ea5a2cf8f8304208b899106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb8801d8570e7939d68821b1ef3658107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42bb80a5e3916ee3132d8f79c3c94108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf8d15b4ae6ddbaed96c42588339fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d91dc009bdb16fa62c7c386c169c17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad449c9fdf444ad2240d62272635a4da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ee8cefc5c3177494c44c5cedf689112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684787528f88e384d7a1093a4a9c7de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4d063e3667e9ac1ff85b678b4489b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8812ed3d21c351be4783b5f05539bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27dd70fc71404001dd5e9cc4a0c06a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e5e998195d8a2aa020328065afc25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd54516c0ce50e3b3c95d9201a09aa1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e370f90c02f35b70856bc9f3401655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83a4588f7e411c11c300156ec4186d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244e696c45deac7a9c4fa2c06051a01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb1dd0a54607a3fd08c37ef6946cba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6a7677a2e890e228dc19d7ed639fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf874de2cf0bb6bc273551994730ed4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b938e0be696b9160d1f981177f62d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822400339083eb68cc370a909880077126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a942faeba558909c042c46113aeff7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5d26bb0c24015cd1010ab220dcbf2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61079fa3de9c28394658790687c7d9a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba58e919f46a8d4167c39dad9ed7d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a66af8da824736f49addd229b2be77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164301966a465012ab4b570bbd56d5b1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09855bab4f18f1a4b9f6758bd014abc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200cb1d2b213c43c2c0dd552e6b386e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e063b67ad08b1be8bef2778fd35dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3085919e462e582b912ae821b2483a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401f24237c7f288a0dd0e520a580603137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2c257c2a84d27b09a201e44ba6a24138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d533db6ee48672ed2aca97aa7e12a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c81f3697e726099e12d1e5b777266140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff19d680ac87f697052e96fc70c6167141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f3125b40c0cd62779b9aa65af31b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a5fa86c4069eab64920f519307567143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846fa030025e19ed4b8f5d1fbadcbe8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fffc9c1090a8651c03c05468c16738145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c745df401622afc92d916a263f0ed94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645c30a1c3eaf4f26d527568f7c760147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cbad4f02b1a8440a649ddc567899c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed3e8a354d97f8389080afbb598d58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa08599aff6d26088f02fe48f64ec2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa52dc4c29c70246c3760ccf6540e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f333777310a6241f5b67422e18cf4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b25f02ffff4399bd3683a0320821f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883bf3122b47e69dabede1622f30148154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811e8a10776a48140855e26d7c1bea3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807dd45fd71f8d9a1eaa27a03ff615a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf488fb11180f0097389848c5103662157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b24d1bb9134ef5b26ddcaa40a2ee8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc739ed90bf8bd426610f0f90df39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61847cf75858d0317715d12fc197966160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbaf44b07f687b1e93122de6625bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fd59bdf2a0692645e27df78ac0d6b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f886b5a660f7159b47fbc42ba36b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8608e17ed4a82efbd857dd2f792a61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654465b2ab367b7f5943981a8bd1ebdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40cf42cc2ca43c2f80e7035c060434166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbe7de3d7cf40c809c379518ab32b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821334ce1a64de4ffaf1970f72d1c275168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241292edc72c6c293815073270dd095169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0faba864f65e187101d434e6aa4ec0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b74bb46662888f855196a4d064dfaf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0cf57f1ef39b129743a1f25edc7b6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcd666b437a5385f85e6437f0d44cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb32cb0684507f234acc228e5cdc73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d663b56d989657d05ed898b5a427969175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413d169ed5f196288b7c56261f657df176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a62ccc04d0921b53473fade14edfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c6c055ef04b2d543ddbed1089674178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fd67756fb9b75aa37d0a3d6f40a71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcead0df581d57f0531c68edee543916180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773dffa9cc3cb55caa225a16e4ef6cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43b713ad8fe892f8d677bb235c96e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57376d5fa7dc84dcc8f5e8a19ea928ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c91b21c055353e38a275b2c2e4b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd927f6be8db16cb943b085c6970e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc557d153351695d39ee6b02df844413186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27318c0387a22a91c9412c6f362656187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38e5128cfab85baf91db0ffb6e6c18188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02584dd31e99cd92ca59af005b360a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2aedb2f3dc44b0a6c1eb5ee5bd94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d82214819e8b7add7c394b06b4e04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4e6789090a6a6aebfc03b97df06c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295138f80f68d7f2f82312c55ac19b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e2c3ffa5ab42b2fe7ff9dc11f0ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f0746ee48bb8041fb55417de7ac14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d7958faa801adee0b8ddf21ebc09a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22de0b0fa0e4b0a3b37747b6d6ecf1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b270404df31b72640b793ec9e20fd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc05e33d395a94266fdebe072cf7ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a7c72640e7175d141a8164e8e9adf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581b32f861877bfeaaf4660fa6ea3b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab416839447683695c3440002815c53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2865769a7b2d74097ccbdd48559e262203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dda92af7c026704da9d05c5740186f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ecd791175ded0766db1848f8b6654205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667e4617bd7dd218cc3a00be307e326206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21da37a3511f0f2539cbd09c8ae5b99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5a1d6442957f755aa66df1f244d47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fdc51f90a75e7bea826bd2adac875209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7991eb5211ae6e40446e85d231b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b519170ce6f51f9988b2e9113163938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df76fbe91a42c40a9a72a9c441c27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42861894c2c5dd527f2c5063e05d6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59488b200799cda115082176ee8a5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad4c194c205216285a9df6133bf974215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f72239a498e886feeca639dff3c3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a024523e4537eb40fac7e64d5596a96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b9eab546067c4a54ce531bda693ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6cbd6e656a0419b34e544b6915250219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7924c291600e7e1c488fe640b47533220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226672a36b54b75ebd4e35cc5cc8aa20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4ae6906df30d2b3e71b6dc38b37bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e76f7461d57fb817db8c9823446b5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fa2108e15278bb4b916c31036fc4f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a238f6f404ca3fbc69164e72955f5f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4d5bcf88e2562337067171dbf557e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30976ceb45e4e6316f8984208b4e4bb7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ce88230b0474c4c97d46138917b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f32e05ebc5d0b33a9383801e3a7ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918efdb50de055893d838cb93f69e375230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90ebfdc9ca78dcc1a3b48d8e0a59fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6933ef5e00649f4950256d15a4eae1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9d13ef26769c9f57faaca19eb43eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e14c205f40f81ef7fde172fb95ddc4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68316f9274e766d548d2aa35e53fb8cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae5009f5717a7bf53cbcd9e80cbb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9bc3f45920bbd209e9a1b039fbc77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a030ab1306703aa8112c4e52acd73238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c03ae907744118ae4d92b010e0538239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d86a6dd008d3b43a2432cf928197d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede37b3858351574603727721aef93241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c8ab1b57b8ad840f0da8afca4bd91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d979278dbd0dae910d2fb448dab3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affebee17e36384146fb94a0ca4f7dd1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc15c456736f0f77f6da53583888820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354668a88b54cde3aa146d5382169ab6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140435b740c694562695f8bbea1f2c6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21f18d2fab0124245401cee33b8c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d24d22345f7998f5dbfaa2c8e6894249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35376f590227d70c4fbd8699168d8b1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4b89988d91a4dc4c863422e1ea5f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb344ac200142dbca775bf75c3a0295252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee58c1ee2fee43aaa9a071b4cca7a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fbc37494e5b6ddcd2efbff596a806254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d0e61c14c57afb32cb8476812234255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56f3b4ddc076e0223b369d55a2f2cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98b47c59158a976e6e87e3489ca07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff0bdc1fd336584a7b44941b5ca5a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aac7b6717ed9546dd23eb53c153da8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012e1a14a8b35887bfd919475862fa6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3bacd23fbdf9d62637d006f464a0c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9342f934fa3b11eb0957a891f4cc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a11cafad2e957e312f8e94c27450d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf31d8eea3f9ee7a691a64d3a6fc48f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bab11e5858b5a412c1fef440ae8f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d900bd51192907dd8d78c2f69819971266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9abbda8fa1532433e38d9ac46c59bf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62203c0c98890a3c4fa7dcc46b94137f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99baed704b6307c7db4377cb36c63ae1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea825cbbf4dfb06467583ae1866115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a6b29910d854e9efe5150eea38e86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27179d69168635f242bdac118b93cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693673e9266f2bfa328c5349a7c074bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775eaf47f32bb0602a3a54bf835f8bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9fdaf05d51d7177e5acf637d5cc51a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8dc595593b419a225ac74f1443be1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374763dcd0cf3c4e7a12557d361cc59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01a6270ecce958f855383a038d7df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee54ab8c82d59747a5572e0ec88e0d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a095dddcbc79cd9d6b6e9bce499a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982a799f67f6b59e816cb663160183f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e76651eb1772f5348ae6247744b1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5d778897db261a5e8038743f84916283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65df40be5be8f8e382edd3ee4bfa10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87e7ee825a62ff208ea0ad05c0a5d0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fae65f60e845c9a7e8be3526ebb22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c6d669e173ef56fa11e939de1a7b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dfb97a1134e1efed34e31440b1ce3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3e9d76d4b9b5a025f9fbaff7e30a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607f8744e799ab4d7a5ad94184bc96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5eccf108fdc41b929430d69f76b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e48e0641e9b0aac936c5aafdc24839292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4ac756eb9b0139dbe433d4ca7edcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40472c37d02889402dc44f2c8b058124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1aa8a7835b194c3a3279f1a4efc9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc5b314a164ab10ed7d9134caf042296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563184cbdd669085a7da0214f5b4e24b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06df0ad63a1b2f84415904d5138a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f837dcc66dcf5f636ed8e1131439d98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca175f13c1aa61dd2c05a86a28ebc1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcac32966840147c91d47c5a9f72207301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a03afddadf70611a4203dce947765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b455ec8ed6a634191aaa550dad7d1be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80daf26944d1b0a3af783b241234e9d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb6980a3f8c54484daac0ae91d4181305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515781ca4a48f1074438034b6a543110306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec3262f6873380ee100817db1f78cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feac92fc2f4a261c8a0714892a5f78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32c90a6cd107b600c07f98aa03d693309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdd9185a37357c5e9ae3abbeb2ea39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395936e5e1cf1ed84000dcc10f8b7d7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99c8f645a0d7c30e9ada3f078c827312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9a28379abdfcc36e9b6b1119a55f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431fffce98b0d8e29c2cf3362f7eb29314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee5057b1e67d5abe7b0009be9950f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0b39b357d637a2708ae6ac8aed9d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ba11e2835e65771afb27224c818a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8e4c9cafc1ba6b0467e366459d95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2facca5d7580b28bed074d255afde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052515f31aa1109135028b8bd1f3927320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082e2cb6cf18ee4d07a0f97e2eba262321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c35114aafe6d37c4e003dffdbbc603322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f2fbef72125e27ba07b7fc6feb22c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f02dc486c0079573b3895604ca59a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cfdbe869a488e908fd671e5ba9682325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8167fc341fa3527fe2354dc158611b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204c96f32a010819fc4f41b7fc0c7a2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b86c65ecef9dda013016a787465e9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2df78f69b6470701ed5f8593f6a4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f9d2e801965afe42e091efa84caf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488604c4257349fb1d6e6bfd8a7c230331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac066e3d06559685b4a0845b509c329332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc419d59a927c4bb519092917bfbbd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19bf5519f22f9400f590cb8d5bd8d6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba473ae5827e93d65d7205f5ef38b9a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d403e04fe0871ae477370e6a4db5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba4bb15d573435c1835ba1693ddfd1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01d4b920c5158d68b28f5078545e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c43cf53fcd257e551cd642f010b5df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda35589ffb123a522ea2c2e81e12f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d43f0cf87cee097af7bb5e552f150341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba601481771cf2788f2cfb8c3d436059342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62790d79cc8184fc30b4d8e6d3043d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea47de181fce96b39ac30fd88eeea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb9407bd53f5ba630f66c34e06f2a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5f5ddbf5c2d6d8a0fc127463c4766346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535409c6739226fae1607a30df1c3414347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b295a2ee24844912bbb08ffadeb31348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb57a196620af64505b0c89eb15c480349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed3a52dac21b970155658516a73ebf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d236ed62d4b8b476551e63edf26f66351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa60141b77b3c249660496993378f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121cdc2b8901629d25960b12385439b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eab5a377c4dee8c619c5be9212786354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af4936cc0c19f768f1d4bde0bd4991355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54dc25060f63298eafdeb76505be1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bdb59004c6bc7338b28dd80793ef6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932814c12adc62a6e3830d8396f12a23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249547a839ad4ce5b964ffe3c5893e27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a355dba334a6163796a66e94ff88404360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaeb6bb5c458f676b712ed73c74aa6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5fce6ee920bb615f82c08f7989f4b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcae5b81a3b6f826262f8b0129288f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bbe50bac6fd94f03ab6939de16743364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6997b188eb5f6296c4a72d327ae1a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a1dc8ebe3e3796fc46561d935a86e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739a74c0a3d00163ad8c39b784ac6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3e0c4424abea505317168b826216368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260566c89a67c81deca14f9255f0311369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20918566e3033ddbb773d0362e5dfb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f426e64f6d03c2f7dac359f94358d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce2bfd4db540aaea7f3e1364afde3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13e6f5a3944bfd622bef39053ae3d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16ba8d136dd35c063770123128173374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8510505c1871499c304e0ecf9b73e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a848cf6a5997e894ed45d012be905376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f0a8469adc2a456415be089dc4a624377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e741f52b66576d8b1504d175db743378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18eb1d0b0d53c8e1a3cd9f1dbb4f0601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe123fe1044c05e3f0dc639def14152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196518503844bd9da33e7c63b3ec15193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cdf73f94bbc4eb8f3b2cb30709db24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b0c23bec96647afdb42bac2f58d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104e42977f2972a8375545b574c2e256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288c09e024f487aac775daccffa59f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4246f4a2f20929992ccacdd3c608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da40a270c528a019bd20629ba8713139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5447e204f6194b387862cdbd11c440310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4c72998d6575b21d25edf18cdbb0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105c009a77187cab170f94b1540812412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c2628618fec9183d03102e3eff27713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057a0b1c11d16b34080452361aa620814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571016ced610ceb835c50e3e4bb1b815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b2b80007e1c133430455f753a2d8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed76a73aae3d421da1475a7c033ea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e35f8920ceb3852bc975184a82fe3118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4f70cd369f3174802398da00eb4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db7e202952424803b624d98b28c56420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6af9381d7f4190a1f6be1e1ce3f2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d0bb52d71f561fe52d2701b4ed00822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4b6d5908ae88f596e477b471d830423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a0dd605f10e9cbc625cf67770ba8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96e836f9f5eb3b368252aabf3ae39c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ad73f31464b18b075fe5a0923a15c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d2534701a55cd52f03d936d7937627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31b9f5bb3c7ad15d2657962dfdd04128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74f55d0ed9a968d527d47d6e82a1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac54a919208a22c9e8ccc33711d9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ef680ba21a98f1e2b78f6372c3f6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251a8ff1a2d8f74dbb455ab3aa766b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6d6e41b038fc15ccf8a0e28b55bad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05b425cf38616a9eb7efa29745ea1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fad598887e6520b248e2e9c621cbe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fb4e9e90b7729085333e8b0ee1f6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daae255572ee68bdd3d79eaba5dbab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b71aa54968c90214ef27a929f0814738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabf46bf378a876ff1eef39029fd0ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdafa76f2d9ed56515da051351b712b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac6b42940daa32cb6061757d2e0c141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a74ea58b1b239f07228b354b5985d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6413a636a427c4b5397cae6445b4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4b6dd99b391365e8da7b71d2bdf8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcaba86fab6f51e67b4455b4c05d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8360c2505de2eb7d73ab43a1534e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3da66c90593eb00a75a8d926a578847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3a1e137781fcf413e7a90c9e4dc4e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c409b5019d4bb130aea165b19321af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01dc7c60c71867f26f17781366e93b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26fb7c93126ef0737fb03c1c63fd8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df340ae97a00129f4abfcbf11b93ed7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc993f9cf9596eeca1ee542b3c4c9d3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45085eab08f7441cc01e13b37aac1ca054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4d8e2e256d506d1bd68077e594c3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d0763d714fdcd2da0a18479df809d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3329638c30309fe79cf9bebe2d480c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd399b88afbbd52b794183a684a4c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ea8490b09036a98ead454fe56abc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2057d36d3c807ae1f041a0bc6cef060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495f580454e4ac3fe1e644ccd325e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ac341c0ac6ad7da149cfb132a974862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689f01c677a1a6eb75fb846d92019e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad8ee43cb580ae7eada413c197f39364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858469af5a0f4feee844a0fce5517add65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf547d51ae4e8dd957595071f0b9b9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777798a186e641412840e39e82ac1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0ace02189293dc6fb50edb20b0d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36350e5eaf47ac360f05a299a93037169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e23915085361e6e28e2e901717854470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6b7900175259c165d72402db08eda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a31ae6240b64b270d4816368fee1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7741d2d6169ddfde58a9aaddf536373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca141d0a2a51a5b332ee3badea502b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ab85cb6b4374628a4b1b98793c69f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda8342d7b3cc713df659a8509173976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3245ada068ec874f54a6e5c3aa45f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66681d17f9dad05e2c9ab5fab96e7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250068a49ef6e4ab3d903d6af4c0b69d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f05f0d51ad95c908cf44477c6ec3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22542b28514a554a6e670a99797931f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194b2fb8e01a9a97fb61332a14f4b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363784fc34c3e7f307ed9c29fdba83883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18ba5a19aac0dea1b21566afd330bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd2effabe1f4c2b8cef51e2b97ca785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907bd9db4b94f78ea536d3a17d9070986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426711d37eed3369fbbeece0aa0604887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195d2064a3183abf4c35d75e1fbcab88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c35b08f98c4850b164cf8edef911489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea231f9ebb0c33f7ecedbf321c0cbda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647823d1b1d5f9313e632d93fab5465791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29db526aec25d9cdd289ec39123d8bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8df67fcee827d377fcda924eeaae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b168151e4a296df88c1051b16c4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b1c20394f5c38ea2fa64f2005eecd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee24b280af8701dddb106dce8bd83596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50c114e5830becc6840151185afcf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8383b65f9a250ee2bae078200a97e1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ad48e575dc16de4e044d89a18be4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa95782d8d9e0aef82ddec68f8038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea7283ceac7939d3dc89b5236946e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50bcde9497f1736f5e9eaf8c9535e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01600744f1a7522ecdc9af88e90ea810103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3da1b84e45556cb7a965fb1f413ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816c0a2692e3cede70845f131598700105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63537212281621481150d67f9a11bf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d5c32bad85a945d575384da00d54e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba9ae1a0a7a6c9f439142990b3a997108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191affc6d3c7bb765a01f369344ddbb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59270c4e46cb39f183b26aca48218110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c32ccccb404c95d1676c055b3e5b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531eaeda08a2dc75f2fca1db08d411c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab77644c8828dc7483de6219a1a12cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2418d4fcb03ae168c1d8db99f17f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666872854aeb31093944c36897d96f5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37dae2bfe1ffb91b1587270ce8094116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86e0cc77fc731706f8e9eeaa57a2e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a943aaaae6c8b0d2e57cf71980d8e0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c64c44d8e76e17cf6de59e46ad646119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db355bc037c2dabc25c4ebc8235ccde7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba787f0588b99859112ba4ab06deda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa360e0947d543243b2a00594f84624122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0420916202cdf69577121d0f8b2f59123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade3c475d4c6dbcb9a4ade984168b80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee5c5ff34ffc72a1fb8d503e0b03ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ca37e9039b200a4f32b17df2d3e7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803042e055e0fc70857f561af150fe7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471497b28206653fde1833c849d21eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0a591822ec3558181b05477ba3d07129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f509b596bd91f6becfb90277a20c56f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ced2b2474fff92f886073d89769d2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351f300690e6739763f0940b7384886132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ead8459a470270a6479411a7d8eb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd613b5fd204d5601aff986349d14c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b0440b6f3166c365f5ee07d51523a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaf6e17f6920d7c897d7a5924db352136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60c66b3648b5bcccc470a1cf3dd556137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20c58e018ebb68c25510253c454db3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5820f07a134bf073aff1d3bf3b6916139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8193a71bbac8a660453a04b2f8624140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738e11908a88d24e1fd7d05a3d03cdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45281a1ece0d4d8abcfb4e9d382b0bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b00700a5372d0632131fe11afca6d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a608491f50386750d8821e8799cb58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a6b15255788f68ca74165abdd21bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87022f95f33dd3f62fea41ee73617470146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916e99cb7e848949999751ae8e492d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e2aa85a71345ddcbbf91f34aa8683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25f3679ed7c3338105b90ed4dae8b7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf7f3a15639be8fe79571d9ceeb62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729293bf8cf75276c10f431f9947f99f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f63eb98e6297d3a6d0615123a22d1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93d5cd1ea9b256a454db77cedab99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0490a6320b544140617869cb8a2ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca4db18e88f9cb229e8c19e1379b00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434e4824ce1fd36dfaa9a6d1649a6b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a73173d58f4dd46a75ff4ead34b96a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a2f92c2b83b6ca44d4dff4714bcf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa45e61a9b885515d807140cd9280159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db91ba72e5114411fdddb938026f1d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f59efd35fdafb7e4668d00a235994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f48445ffbc20d43a9ee7b14f6c301162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cf80d69700b7b00bf8d78bffc9f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5d57f898bfe6a07ea7c43954d0be2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ef31dc8069c754437505ff176e11e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607b2200115847e7ba283dfe56d229166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe8a546242012d90a50fe00aefef82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e587e7b4101c046cc357b9a61f5e427168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e528f62cb54c5ff7fc316ec9631da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659b38abe737b859000b6e0569b3ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522a71913337531cd034ea048173a7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26e6775fde170d4ffea37d8d033a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a3f190006d944e77c52d26cfa2c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6400c76f03a118a1802f951ce522d0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f593d0faf51bb0ddbc2ffc71ab0ee3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d4626953fbca18f233cb2e1e7cf7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a6624f0acf551c151d49fe3c3c3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73902c2bc07d83b13d5023a0f921cf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbe13db9f604ed60792cbc49917482179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2714333bc1025c34ae49bbf9e85d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6ede24e6f756a1dcec56013850c15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9375484ce82b87d3f8e560bfb2ca8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714b73c934a0023d7a4e540065d49c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ce3f9ea386d48f40047bbd61d54fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344b3f719d9004cbd156ec745ea5342185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075345d28d35ae667be964d6eaf218c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316df807ce3062f0fd0a9d8985b70ce3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cc717af949d86b8cee474207cae41188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe128d26652417cc3021153be238e9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74000c271b6d8f1388397fa60571e8b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c630e5fc8a258bbf8a4cd7264005d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94693fe07308bea5262cdd76c9eddd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06b94d8e218c5466df1b73169926c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c248f2041ad6a8cf4cb93cef4248557194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0ff741310faf91cbcf91bac7525f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67cdb0f4efe9601248173a64cb138196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ce3fb5071129e7161f4df902d904d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c1624e8e2149412f77a8106303828198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776af208873e8aea38eec20fcbcee44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf900fca4276f777fcfbdd902b1de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fc6abe1124017b406ceceef03e1db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54eec4dfbf708b2c531e26b9981904202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dca56575c4c893da8d1c2ab70f25e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209831112b2cd3e030f13fd56d253c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925a870919f35e0aee584b33f5ffbac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e50a0a3b998ec2355b2b7878ff5e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b924f175622dec005ec9aad78eb57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc67bd65319937218f81304a29c8d3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54d7b4ceb807e0b451b93c8e8cf80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f2cd46ac11442a3ca4b2a6c80917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71626ead4b94af108be6f683251e5382211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68760fe8a0479ac9c8ed2b91ebd4afd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08507ce10289f5220ad03546591d7df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b63d6ec2dfdb0e9e9c4747a5988904214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e081228019d9b9b6adf5508eeb39b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ed3b88a710ff01fd231622f259bc2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e5f38b9c878b798f9de4071679b1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedea354b4e112d4c2eac7b16251897218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36cf2c6d709aa4fc709088e7204ffc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac226d4b779487ef63df3f9cdabb42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bf85f639c78eed72720d50de98d4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee684cf9e143e0189f25d7ab5660c25c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7f7c4c4a72e5ea72bb050394c8402223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b16382f25fc41f77cf1fe89ae7f96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f46c6a8498fd75ecd12f4c7af4f02225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621487edbaae10a95e9a7637160be596226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb91566e3480d47853215204546212227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6ae2baa408028c1d14cd756af4a2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e983d177fbaf928908822c4d0b7bf3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c353ea6aea6ab71892df02d79692230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47619b86542a8771194aa9fa6f24f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928eef23dad302904a829ee7c0e157e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6c9a66a07012579f8ab1a5055e300233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d670cefdd69e1e4382c25812a3ac03e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e528d7701fbafb3bf9b8b623f4ff1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57bd566402e6aa84e98039f10a3c92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eccec5759022415d6882fcb5add7cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fd4e7fb5e02661ad7a331f3c074c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be9d49119d6b4ef93b28764840e6a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71960d7e82e7f52d202994cf096ffc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6a5fd30f054b004b23ffcf108b70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67faf83416809356b37a7fd98098e74b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f4643ed8dd053949fbc14cd8e359243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75281029b2b3f8fbdb39b4a61d3cce9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425ce5d305e457a1ec9062a1dbf5b44245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a05da8ac4134347580eb0732d8eaf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07fbd13c92da80969b2d6774b95abd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb21f5d1f2283500d839135b8e6bfed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e382e447503110628b429dae50eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5e0222635cf886f1be863662a2a38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5d1c05ccf9f72606549a0575e57f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b41b6a7574646018b1939662e73cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2be02085fe62fb2124e89a0c9e58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59bf119ccfda179f3d04ff67d19aef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a0aa81d39c7f98a7c886ea91e6ecc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ee58846f5ba87496c519e51f8fab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ee207e46f3a6a051a3d13bd7106f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51497c34cace01b5138570ec8f354dfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a65fb55079dda4f97ead5543f7f26259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc05ce3f5ee7960f713e7f01da648f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50eeb18f0613fad6f84f40ffa81a7c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e8be3f63dad744be585f69b21d02f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab405d89a3c6ce4862f0af095baeea29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fbe0a805ddce660afde1cbca9f964264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc8d9e64283ec00ce4d40e104fb4e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa3a4acf5f7ae447e81efa4c16f45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809ba2beec8fb78ba11542a035f9af7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107c6642a7409ebe4e7021a5dd8b68d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc35d39c30a0e011f9606e6c1cdf3a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b9f0c31154072e1e6e0ad98dbb566270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743194110736059d446362625044b8e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0c1a8750f4062bbddadf2231b98ca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1dba782fe0b78e5d26b59df03b66c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c1d37a212324ecc381ecad6a5b6d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8d722f945e5ee010025496cdf7cd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d18104a3e4916f09aedc965b24528276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9add60fc7689f2fb1c89fb53235fff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f62c54a34edcb9c8543791ef650a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026d725de6030945056184c5acba644279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bcf61c45618c708405c4727f234f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b61e7f9b5ff0e87c0deb547a8e9a03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8c56e639c57107f7d7d9407fb762b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e9c2c6e83f88d80e8d7a04b059167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d24c26d9e137b4ba9e5d17b93744e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd9771d085e54182875da09624a26285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce198f176ec39eebc90393870e1f08cc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e185292f364fb20d54d76ab7e0c81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27efe6f6773e64237e494b1a65188f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09253f07c5c588203a61c4873e0ebaa4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b178b344fa657a33375b12cd3ac5b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029c4f834570d54c01332c88b73f476291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661441a1f3c3799b76f065089f09a48d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa420cc8cf9683389938c67f06c518293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d064a1d2b98694beb04a09e59f7a17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced60eca0b7f324815c095f659069e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361f089ecd753c3f8c62366ac6cb214296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df000d0a3d0309019991bbe06dcaa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6174e9201df90580f7f1a6a6b10c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd56db2fb2e2f446027ce53b628c381299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7310813da09a0c77cf980a688ded12300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae9782c29d1f935cbaa1f15a89be6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ac6c656256b0b53bf7a38223acd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c64dc1b8d81bfe3739e19092329dfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd966c2e53fd7237c951182269a9a2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc8d4e96b11f4af2e290a95c24259a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793ba4611fc3fc15288aaf6291d6f33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ebe4aa054d900c5decc6f87ee3156307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8432586d9a065207643d515795d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c57355e360233e0ff7a821642e2ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f970af756e0d2e1d4900c0a6f69a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083768f061fa5d20d91b6200c45f34ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47843cf54347b60cfff731abbadde9df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2ba8d8e2bdfe3e9b2596e25e4b23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d9da3d960a63877dd608a0b6727a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1d0ddfaaed3efbcd55a7a6524f21c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a788c891cf37b0a877865e0222fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dfa2405f268e5a6c2f75f3301b18c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474f4fda38ed20928d823e7210b7112318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf100a7ca6e556e8b9b7ba353ee0c79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d734deb9ba889eb7d746887898cd28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c5945b2452b91f63069c4d8dcfa6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d982887f89ae77ca65c07326a606c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc48ab95a50dee74260a92e046e0a5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61319b50fbb9cabf676b738c60c99a04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116067a875342ae45f224bddef7d84b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4debdca18e26271462ff88522ffd786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6894e0894a2ea4a74026561c06099327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348d1fd55c9cd3804ec58e2699f7024328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d20b814c773eac3508d1ef96fc0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a5b86c5f782b5c8128a93126e8bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef648ed1ea4c3c592d089f2ad5504dcf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74580c4ba45f231a4b361dab07c9c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82417101b295437a3c876a1db26f43ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60150c2641711f37f3d30329e3698c1f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd95f49ba3719da6d1866e2147042335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20826ce2cc74809825e0b735936e88bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff76278fb01903a48191cff562af951337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d45a660e943beb2c4558db860c87f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceda8258d8e17b6cb630ab06b00f95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217656f4936429f5528c0fc30a1f2cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbbf34c9ec7f95e4664edb2e94ea02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b0cb1ae52c35d2a34e6300c6c8721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28c494bb7dd8ed5235d3777b2acd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8893f64c6779f8be6a9c00062ab9d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323f30c0b98e11ac32433ea7d7b7e5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002665f39c6fcec44b55053619a3a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b6fe44309c9fcaf5fdb5f23ed92b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd89fd009ea1a85f73e01102ab1cef15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f683be87a5c31643ae8bc2e48f0dff4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dccd41bccefefcf7c7561a838a26a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac62259618dbaf42f2cb50695facff5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597b3b2f5ab8ed34e45c75045cb5923352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac16e2119aac10082f75fa57961dcd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a6c88ded56988779e94fe5d5c29e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c6e3a1c057092a514b29dc5ff3bd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792db963780fa01ab303452222528bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de36e2388ebc1e93395ec0b7aca601357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50f460513e5dcb9dbd504c473210f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b80b327bb9df758f94f7ddc11a95af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca3d1cff9ff7261af98faa4ee6c53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c8205454681813eba429db232903c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d6b15b47ab2de8ac0aee5ad9d4bdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f78c026bdcaab75b602620b01759f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6f15489d68fad418774a42b22d4e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c74f161f940fcfbdd73eb29738580e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960395a8606e809e8478b333c50ac61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9e10e167f9bffb0e39ff18d518b58367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e37ba74417432a0a1fe6ec2e8ed1db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613b6923c79f6f34571f76a3de13b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099b7b5db01f25a7ef827816f9a561370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c36e5e30e41cfc9d13687c29823cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8d951367d6cc56437dfbdb2b9516d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f7e78018dc5a737e6b5aa57bd577373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76c3908225d00fe8735cf4408ee07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4606a5b6e96db8efbe068dbae00f69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8c8ad5a7a52fbc072dccb3bfc578b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e035325d70f0235a9849bbd3663e7dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9f16beee4437819186a58f71f39a378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>