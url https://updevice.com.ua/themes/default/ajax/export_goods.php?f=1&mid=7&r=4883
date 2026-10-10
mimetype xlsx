--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a274a005c38d1d01b795724f61093a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a935651a779db45bae3311f4f808fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd4247d2fe441a0cdf80b96deae993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b33051538aba13e336567c5eeba13c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ff4651c8c0c6227726ebba6ed15dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48dcb789b8822c821a3e9a955fad56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9696d9b793a144689434325e148027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812f2ea8e97ab640ed8bc36b6b09c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ac8043e21f6327a68637cf881fb5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d356ff0b6e07df7b1bda587c086f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86ed68d0374957628d576659dfd46411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b307b38c693eb76519362013931e412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d20da5f623e64134a0baee8f94c2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4015450806a3b3939f0b6ec5ad0c2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe13e7ee8dd17a0f84ce9ca10683e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede4b9d4c7dbbb64641fa7fb058d45c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121961f199a9cc9d318dd346a3c6cea217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86828885f8b89d9e14b4212afc1f64b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b71f945301014ec928899696e0be519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1c0d5576ef4d01d8812a917b24f3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175b8b9b05d7882ada58a648b5dac921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1fc34126bd51f8e8804b57a08dfd022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fd9db2833b1521ffb6b44e7727fb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349553aab6b3c3ee77afaff73e2be8b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0377b580aeb80111cad725e3ea624625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec462cfa0bd543ce07b2911b5db3198626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82fdda8519244670e3a4c76bf613427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e2685ab0dbea798315b7b3fce0e6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940efce1ce7febb898dca1fddcc99ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f922a82460191dba1ee98fdaa860a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9115b00d2c2aac34e6bb864e955c10e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8120205fb9e521010df58b442bb07132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237efb6dec263248d0690ef814cf1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330d39f2167e6d219d8b2cc52f5aa1134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805953f8624dd1c8aac74a05d668e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883efe378d858b4c029f75f08dc9f3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d556155cc7dac8a772471385559fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a89ca5a153927fde75052c9756843338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655834d05c453dd8fd0f1ad380a8e6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb562feee730a7e06356bd61f804bd6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb4ddbd4587b419c95f4825a9f6f1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d091cf3595838af72f9eec0afece28a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38754ff05e727912c038b307ad3af7c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a253ee0554295291211a3ef2d8a6c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb37a536a1f12a7b4b747eac4a7d8f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f6858ca4a0cdb134244a1428f99a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e26b30d6ad2360d73407d5db3e4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7dab904c55bb4d48904506352259148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9167944f6616ae47066fe19922d0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b11957f18a8da8472d3c5cc033a5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331456bc298189d5407271c78d49ebb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd84562c50ec5c1da725c4edacebfcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e711f966a1f93914e8e5172180da0ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b145175dc93d7f82cc925f09e048754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695746726db522cae6180cd19f89ced55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d8084d0ea78b2b21cf89891c3cf6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d3272274c99707875f0492676b3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0ff9ddf193efe203b6e3e2993c0a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb30a5c4881ab060d51d6a120be8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecbf8df7a116c1cd1261b55202bdd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc3bbaa614a76b05475c15010704f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae0f91c9ce428522d18bdb780271be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febea4c074c9a1e3b3a2a560fbac77763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ad4c58ecdfc11f2497726075428064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a58d3c33863aefc3a7edbfc87950d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0796f2222cea46ce108fb63071f60e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e7f58c3af9bbd17396b232855e60a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85eb895da7e4a02a30aae526f21748068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc30c6bddbd31fea0ce72f0479981569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4417a102bd4f5098b91e8d55139a9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39803ca2646d53a1d0154c06259738bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9739d2c7cf4c434e3ae16c7be43331f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec692a9bbeba0e4ea9525e144f677773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5214fe715e2fb442bf2a3a0a1b8a8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac059f65d585b8393006bf1cf633675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d485c14d5056b0fcf58a219735500b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573defbf5d3172546e272c731d177b5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a474bc60f51a67378bf2e2717240baf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540cf000f1044fc32ba94672cbd6f4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f355c026ddcd9c641ddd8948d5a2880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338091c4ed002a8274d5c92b8f5882cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372b5b8a18195f859caf6fe9c987ecb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce166f856fad03d84d19bd812504aae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98554a565af887455eee5a09bfc0fa684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48a5cc8de0bc0c519b1cc272bdd31485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a036dffbff9f95cf961f616d2a51d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213446a8e6643d374be9ae027dd761387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05798656ee8a7bb3cff066401363481388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a1adad1a1caea9931e1489a97883c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283ba2ad36ad060e445fe78226a243690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75ef97f60e9ac03f54b78bbd5911e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3c3b2ee9e2886ad5c4bff70215ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820746b323332f0f3f7cf6c9da03e2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cb0f92c0bee48ac785a5ff2e879d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dca4bd204a3d3e7bbbae06e9d8b8c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c262db2d29764197f2bc835fe174e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be9a8371cb00b7fe60b73a6bcdc81597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbb2e42645105658c5e8c7ef10933498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2274075a2dc25a9a11e8a8d7ad5a5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6f45a9cf5f37bfcb75b4374a52395100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff48b1a30e6c199391ef6f5aea922e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12399bf5b9b8c51b640508b37d98411f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c129d7de4e0537b07dec14f97a3863103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfee58a9821d5e855f0418f6b983923104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed424f485f435579de6cd7a8ab267b02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9e03853aec9c348499ade14e18a91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db8ebee479692e014bdf024008a8bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75841d181212837258c44b34b12928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314d0ce7679f7e7a575d32e8fbf4703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de0a258da9ff86b044bf759b114754110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22071159cd186410a03052b3533656111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a4b22445338d5bcb255d7fa3c9cb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c18cf712389f81f228b6965fb04f1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6bbb6d7a94b33493ae876977a75b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289c79e7c1c8ee5cf037d63918f8fe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dace6503395f74f74d34151f28d0baf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b602a7451c98cfd71330bf879cd8d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acaaac498ac2ad72db79f6e70e624a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15904b6c615716f86c3d23c4c5d39e71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c35a4a88f41f03e271bae7c446ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed2f3c6124fcc257626a3c894fccbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da4454929eb75d706db660d5f7bed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec8339f1e4dd24d637a246b464f290123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46405dcdcbcc20a855332252703a3a6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb511815f5b5f69d01cf3f7d1a74cd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c0de510477c4ef9040cebe4279bc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16da024544e70795a29f00bcaaea10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136838688dd444b04e614561674f245128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911e6b927d6014cbfbb298b1362fd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba7a563e6d5a21344b296c0bc2692f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5649672f5ba20667b2e1e48564d06b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d8d161f424d4e28d59ab8a29db202132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce3e6b5bad6290c85893a0d3d5625a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfbf806b4f1575e1de6b7966ad8d7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a79ae3ae877797b259b40790dea7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ce641dcfa00490d3445c4e4b04b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f584166ab199b909806682a4fac7d1a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a849a3ffad504ccba90f1f55f6456c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43af4a9491fd95a12983abf607bca7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d99bb9816fab3d0a14f0cb74f2dacf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b2350e470b0c91e31ef03a17df673141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad3906b9e523d8f087b9baaf174e11142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d6068ea235d04c2f7239b5d186ff5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2fb5fe91e682ebe9e88c7eedf60c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b707823eeaae4b4f191e731e322385145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f20383c2e6d2457ff8c4c5ada6400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee32c69796da6f2f0d5e5b7db2be2c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cd108c2f83d5accf94bd7335acf30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ef36c68a7ce9a7ba839124d28e893149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4d7d6b158f02ad741ed11e00d41be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6916b7a85bfe3bc025b100a50f1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050469ca695026abcd8cbc5690989f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e9d07d38863e2784bd191fecc8dc8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b77be007e2f76c4e5742458c4ab526154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b4321ad5875b01ba16966ca52888155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764164b8086672c5c969d7ebfd51b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de998c524b072b16f8a23936dd2a56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742357905431f9ab4327d683adc11e42158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d80ccbf11d3245dea1b89ba88aff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fd94da1bfc0057b02dea0b5303a85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0b4ea73a13f7f2f0f7410821ded1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52899f86f13bc66b8f649a72928540162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9344de7656a69eb79fe4c0000b973e6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665dc35006dbe21b4704aa6a200b50a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014f2c37151eafcca4726add6b75a47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c5ef63254403636e17b99b96f1828166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c34265b26e4319dab45c30b194ecf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab48364f0e0ad43339e3f3fabe562a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caacf09c42041c06329a99321e4ec3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b3ed1ae5425910a1cc74c044b7f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab4f57952962855fce2c8cd130814a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a938515aec3d991dc8563188f62dc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34bdf8bab972245b6cf061911d234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027a2389a29b0934b9a5863b9a514f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8993ba9e45e9955765ffcbfd58d06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35d34b6ddd705a7b787435e26aa275176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bc458a0817347ddd6165eba6abd67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9e0e6f00868266e2e04b3c53c7bd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f351719fb18bf4c138a82e8e7896e08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025301bd4cfd318bd0aeba9605f4dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b44858bacfe083a1c24d37c6ecfae181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4479ca9605c640aa56dbfd8ebe9c9e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae404c203a58a303a4b8b3e459c37f2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccae11748e5197fb4ca0dc5d52c148184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d40996f8f314b22f313fb83d43b2f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fb649397a35053ae428d0385ab7d0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6985129576f15a2bad9933c71f71947187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a8b2ecb79ff9a1789da2fe9bb7d0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98eb37a09ba2dfc61ee21dd0e72f89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0fdb0e9873a2b7e796af2a86c3a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863001aa6605831f79dd09de275813a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34438862bf7bd935f63a30d78c0c767192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17608152e56b2d43bd07c22f556cc072193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ae9007457540584ea749a2423a20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd687d1e359da328427eb97dc0ab1fa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025b47a67fd9e9fa737079d110185bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace288fe99c416f56f63800866efe881197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f501dc5b3edff1660a400c99b9e4087198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6589c5a42af389fe14e7b84ecbc4746199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951646c8f7b8bc94034a984aa37e9994200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1bcf44ad53435dfef3e07f6c8703201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495bb229f23c0d47dc38e847445477d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b49fabb2f39864082eb7a8a213f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f1a3b8838640af8a80d02f8edce9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f614fdc593017888e514bdfb5c7f837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d3d75ebc1fe0d571e322d4ba39a2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3578299ba03b98a86b918fa65db225207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bac4ac1082168d3234be6b7c3758f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9439943abd7c7104d56709aff92220209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510d77bee259dad8b8a9ade739daf3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c69a93e4196b9bb418c07c4e8e016d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df3a0147eb9f2b4888aadb008c983c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d4c21376edc09abd6c47c74c12808213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde77dfc427b1bdf9a4067fe1023d13214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48136ffaeeb3303510353295326c715215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61fd1dbcce78f9049266468c5726c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d403107e7d9139426e06fa006d4ee7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809f692165fc65d11da0a78a77af2ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd903575bcda047cd81c4b2bca20094219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f1cf6b5050ac4c3564eeced7d481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263910ed20ed53dbebc7434fe140809f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1be11b346476c30c6e991c897a82f9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ea59d42b953a365fdec4ddfda144d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b16b3532747bff4ce934ce63f4b2a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e051db9973fa968fd0f39e1f127b003225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23f8df9e1eec58810cb53490a425f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561189069a19158cad7e119f7b5e600d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6fe411b35d0c30e89af8a6436e2e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67fb092f92992082b552ecc4aa4dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eb544dab8dc103adfc1eed7ee3573230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c286b5815cd01482daef5b25dac43e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af19cc449e3e2367ae1d21bc012920c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34e467a84c79ce0307c484bf0aa903233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472043829b2bd04c866efe265f364e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859c7a5a40ea6f9e50acef3fb6293c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29521c962d116bb67daee3f06849dc6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077c0e5f5fbfdbb8bc7b1127d2c0a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2137950d22ddd3876a926a547303898238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f63d815b80b29f9254429b79d882c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4492273931b1d1bc5664bc14bc48f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7c643ff70dc2c82f933589d31d98f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fee3fc715a8556740b4b5b729c91e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639e0d99301ea580a9632b3f08f0a51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956c0ca403bbc90bfddb6c416a9428b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a3bd160a565d6ed5b7ae9aabb1204d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c23af5b19cf84dc9340704fd8b8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850d41c2727d1239589b3a189977fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea2fb3af27bde2f5cc2da4fc7b63b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3c01efbb39818ee3f200b06ff2e3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f992c4ac52a8b296c780842b714d80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1202d5f460be4834f36748f46df5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f792ff3b4c202d20ecc7aa9a85b716252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677bdfb14e3d325e5db67d0aa2b9667253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82508e9acc557c4a018f2aa2eea7e93e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3509c82d9716c2a99a598d307413255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf94352c6fa777edf7c373004b517e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0444070894ef0264e3c04c714296b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d187db9585e6c65411b74c9a0a3982258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a0a8932b8534a5de77049ff3c5c54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59c64f1af63663bef6fbd38ec941ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97c4cee64dd7426a2a56af34a4250c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16623375f8dbcfa162cce51211f0af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db1cb1b3d796136dc75a1f48891e28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71516484bc6a7217a394068a99ad3cee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b5f66f0b1b72a511dc73d8aae2263265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04da38bbce9d193b389733be7bc4193266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf3290740cabc8349af28b5a63c0a8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09be1d02c67be8cfc716ec01968a19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca94419c8028064d6dd90ba5e5db37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72f5b795af176ab4f55991fd30ff42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce02e39ccd710a9616902e9776d2504271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bda65a9e5887c2239eee649d185a23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee10bc8474f5870c032dc9f4936b3c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95faaf0bae860cb253bed70b0d1cab65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f646f12d3eb30ad9b899558bf5d7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927974af5cd9236a7edcb56d83a028276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb6ab7fa04a41c5f9306bad35025b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb10286d62fb4d5284406477fe3bfa2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2697662d7d100dba91a123bf2f16f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec60b7895f29f0fb819c7c215b336a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcefb91771acd2190dbd2b27d383d4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8d1609788285c0e3ce0904fa62874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c7f102be25a2f755c13e496babfe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c37e5c90e6245d92000cc1d75a5b2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95650f807f7a82bd1860be6a7deee12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d11c9f355be0d6120caacfcc261b61286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256bfb518a7c2fcae1d18d4e00d6782287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ffd5686e4e96be036ee204b72ade288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fa83d296d276b1cd8910963d3c0b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c63a7a4017995b5d05520cde78f6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d94c15a63c59186e8f08b019140a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ecaa00a217e3eb326ec6fcf4dac18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481abdd47952fff220ef17c4ff26b25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b4adadea62805523c7814c518d966294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d11f6259d06b054d3affe1e9a6450295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddb31abe2ef72d7aa1cb8014fbb2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cd99380cbe6138e6ec4db19280021297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbfb09b2af4c2ce8048e2a5f2041b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ec9f355f54f2e2f6190d58dc3a62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1fc4d5746400ab4a2bc44052358b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057f2db5998a204142cb114d605e2e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b46e3ad06dbc7e588af6a2ec700f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539eb87ed788673d521048f60d530d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a0869c534cfd09fba3224649f196304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41034bb3192012e428ccfb6d748fe16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb3e76bd654bbc32dd2ad8389a418306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476506a5d244706316bdf528cc82a7c7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257f382261375ca344d76f96a6963c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af2a00efdf3c4c8be7eaa0dc8a2f95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934218593f9e9c4c797e1295cd8b094310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1209bcbed983206db6ca73e1f9e173311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f949f63ce6e6e3d025bd0df36d9bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c080caf89cb1a43939c2fc571b71ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f1eb7a53bddd73d6632856d277bfa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3676e845271e9048ab839406482c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1eb36fed866e5ddcaa038b3a89a52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8257eed4bdb292274626034ab2d4ab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e33791b69a1d4fbfe793a91931b09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da3cf7fff7830790830811824cd38d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728444701718f7d497317f54a44963320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a007acbb48bc5325c72594d02b4ced1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea49868f99065db0ea7e32669825fbb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881e265b0e8e32f3be0a36de94ec0de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf6b90c704ad4b72e0a880452c60d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba9a382b03c6035ef71695a939734b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baab9563bdba144d494f4586484929d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdec372c3a5fe2aea732a8c535e0f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda2a35685498febfe37b76ad399dde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd10de45d149ce3befd68033d8966b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1c2729df289dcd8f0af4c8a8232f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7791e8910d6fe38e7f3f3a10282f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b329f5836944c510fa88e1f6551f54332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa81667994bd33ce945b80db7235a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4319890386b63b03592ddd8bfb4bd13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b4289b10f47f9f00ebb81fc1813dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca066168bace93856e70106c81515a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38637956c6757d827170349b13dd5d70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97123e37859457ed0790d7ad227f9b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300ff8f8ee2605ae1a2bdabf4e27b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d0cdbccf2d90b2e3b2c50086b36f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dacf17fc39e49eb0c3c87e0c009d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749a81b4620e862bf1f48208722152342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4383877e10934850d1b1556667b674343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648d9d3b92bf51de5c73227697296e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3646faaf10cbc7e34a8ddc83f3884345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454273daa7c239c491820f68d500eeab346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e9d28747c8448d27106c9c39a23a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c03d464588a4a90a6ba30582d4cc6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f845e0337024d0d72a6dacfe66651d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9ae6d4718b7706ec1dad39a97b633350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759faa1b54ab5749a95b95850ee8123c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f60795803bf83f03d2d120c262c85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a046a4b32067c80e9091549d52eb8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208dc75c1467cc8ba9ef26c5d630275354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35136c3e2eb2e217eec4f9c8a17927355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b4df0f68101f2f7a4ef2b9442cb565356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971983ed5e8efb37707c6864cf697f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cabc0e90896b686473c861a2f93b52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e1b534b62bae67dce7d6c9f95c6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89fd18af1fb1d823efd181ef3836a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646011fe8ace118ed2f8f4c73072f41361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1344404d2977c31c317c099e1d7d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1679268c9d412af0304ef9f1fbc69e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0abfd269ce8d67e68620f4706572da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c8ca66c8dc077a0c34e0b9c3d426c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bacefdfcc72f59d01e776c3e77605366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b802f4f89493f5a97772114b882530d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9d167f15a8ee24a7414ac0b32495368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d785534459a183b692dc4d1309861d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1f08e7311f87201c1b9a5a079447e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b7a348dcc3deb41c04164db3d6d40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94541878d7094cdca0cafe037a5a2660372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a1cf2dec61880fa5196b4c41388dd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e716aa67ef3ef9191130ab84aae5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dddb6695bc5c80846a8dfe84d46f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331deae151d019bc4c6b71c789479c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be86b9b0ce63f00532fa5fd06281c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc8622806ddf1ccb5f73d93266b180378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967ba3776f53e5f4020896ec82443c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb5983dbba9f82c3a07ad25503ceb22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3be5857bad89de2eb02a919a78f8723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78496bf28610b36a84a2723d3e9133e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6da07cdc885a5e75ac15558319fb245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39b450d66f3368d42ab6b8df4d5e976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873b6597c3a2d6ea4683524d8b33727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997e05de98481db5379a1a9efe47bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5198dcdcca5485045e69eaf3c2a59099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1cf4334502d151b7d37bad267ce6910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacbc5e7c5a259bd8c57e6c64b3285a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7fbe32f0eeab1932c29375955a5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae734e8d3ffcff9ddfb2e177b83d4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2fe26fd6af06e0fc2065abff1390314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cdaa3adaca6abe5637377053b467515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11bfb006e6e12b179113807a469ae316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39481c9c8de22bc98b13e8829e218c8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3730199f378454e3f823e59b4bf3ec918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe990eb78acd4b16e093a45c2767a61919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078864d4a01d246996649b8e2ae10b5020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83457f977b8ce9ed70426b7a67966b9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b2c577acbbe26301fbee7dcf3c59222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b060dde4f62f0cca34bdc7320460f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b770ed5babd9301bd1200c8935db824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41604e8b0faa8911ff4a2ecfb66d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8979fd3318dd07c1f37d477741fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4cdd237733a81cce8cbe5576892ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1518cca45a340845c532c5081a0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f795064e36d8bbf0fd9f75e36adb8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46fc2ddee34374e2a5fcca15ceb3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bdcbefb8a877a64dbf8411d0b6ba231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3318647498a0c7609ba46f0cf9019a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ac8c2813b03722389bd482164f7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9506b2021bada829891b89c43b5e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4c77e07d43452ac4a505b9bf155a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8b5d747e0a9a6e6a25f84b16a4f3a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b96aaf6e6cd9552955eb746ba66c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c934ffaa2ec88ab556cd3d7122999738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e432a367dd3e115ab61c048839a482c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619559805e64645d6c3ed9641777f7440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a944d777cf71ae84b364a599bb2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16e4aa64b3077865e99f9418d3a1f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515dd8ca23c9ec5f163694b6b4984da43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133dd751317ada6416aa92d698d54ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf219bf0feee3378295f777de49a4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee74de7aa20742c931f2e7823893e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a64c07991dd91ef1d3fe7bd647a6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6a8262ba78cef7b428c72a00f32b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef82f0d3fa2e70ca2337726f32bb42349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab309116b86a244cbd034b0bb057b9eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d0660860f96abb000da87d106899951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb828665179ccb3272e9e46c54cac3052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff983b74ba74e8ce3c6ef7521c06ef353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461503abeeca9855f164c9c9fbc182554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052a29bbe693e99a3f71429af0d274655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d4bcfa7676fc46704b9444f94ef156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1958032416c9b5c2d9df4d41be2893757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb67e5410d9bae3c9f52c27a76c17c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029a2feb9c8cf81e06e5790d9c9c2b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc76d68dad1f0937de957e8b45b29860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c9bd06c34751826d6a42dd1c659961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8f81fb66e30f809c68a4eb7194c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7a4bd4f6748bd17da7662d4d907b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d1c1d5c59598b783e5ede249363564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560291a388d8099db27551a1ef2d39fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75992eefc9993dc3e5c0cbba76d98166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc883f626e3e106243d635fc90a4c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8fbedc4a2daecbcb6418f2ef1dc1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f970b331fa09ef5c1e1b009f096ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8e154de178cfeb70f186fa73e8ab070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb71471f73fbe5723fec184267b55771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c57738a70698672b2dbe2f5144d4a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67a7d1256804d3ea998e69242873873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29465a55b3b02496430dd6b3cfcfc4bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20be883a0833c3f4758a7c9f8e26fd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce6ecfa9a79d1dd49acf85594de2ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937a1dce3602b7c7029c612e0a9b2e177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd222ce4077801f3da6fbff318bf6c7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2226611d0d1ec6e1aa60f2d7862e83879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f285f85382e132106dcbd359e5dc980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce003c6cee5134768b2945dc1431114a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4033dbb7af67337d4007c3880719982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc1d233600c8e19d7f27e8c20339e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6988438017e6b264a55101538d6795e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c3917c90371900efbc70644acc15385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9165ad71d0f3e21cba35d17d1b428ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b76f033b208416bc93e3fbacfd2e5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb71bbdce881548400bb6d453c5d2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237118e86a66197ef2456502631ba9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514609a2e7271a65dc9573ff755eb8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e9f2e7f86905095d213147a1b18b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f986a87f09e1c66ec63155344bbad292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3028fd2d88003b116a8c2191c9c2f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c77e39668ab52543fe2c16066a08b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61503f7c6321d5a83b5b18b5449a25395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52224f8ccba1f2b607a245ba7b8881b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57574d8b955698784eca6e84938c7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e124af59f5bdeb7629d169c5a62e2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc3e39471feafe2cd6bdad1c3061b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8487bcae911fa9e0e1e8b39ecb3a3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe521691eeca788e465a2bf2d5223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dac122a6d78586a7b66cc8428528c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc41b1f0d83521e5f3efb515076bc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629bea39c00bc7f313556229db0b2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b8cacc7f1373a271d5542d6411fd6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab40965d6558ad75a8f286b91ea347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b86d19734b213b152dd58d428acf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1e2dcb4ccb3dd7feb19e107403019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e22f274f6ba087d1b88301acf1ac7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34756f40abd3bc57b4cf36db93fa4cd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfce419d29fcc57f21bc398fb75766111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696e3a019c532aab3b339b43fb3ad28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57614368c3d4a57d4ed8b0559666312113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c2d1a34d9258d520f85cc23451483114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7f44adf334ed910ddaffb9a7973e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80f553fe699539e3ef214286f3045116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10b2f28a65b6f5269b483cbec28531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351b0e143535130953e8038f50832bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c534b5f8e0f81f098268e254b3fe6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b3e716602086cc50dc2aad48769cc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e358a40e62921372bc44528642c5f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5dc4016a98ef5ea0e182fc1274e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8246c892f0c0dfb0f0efe4f6a542f9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c375c72fa7ba0c76d2d837bcc0ea4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f534305802618242fe9bf519cd0bc9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fa9075291ad6dc5b479c0f317a4a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588720f1b14d5b8b5858d655a046c77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ddbf5bad27a07f75a697fcf519a1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50f5f1671b59960010c622f5998d6b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d2dc8ab5c356f2fdaa20ca5724a76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3171e0d7e715e1d2fd9a1fb7733fbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad60e592909bb870ae2643160c9bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abda26bfbb9b96e013e2ceedba9f9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e202ca498f8414af76c36b1a7e3b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d98aca32682ff8d9d7093d2c862a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496a3e5789aa0d98528580ca517ede0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c63c8840b46e932dcbf879af90ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ad7ed4005e05fcced052a523d1da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1cc7bef0684db8bfb10ccc47a665c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4596e147613c632f6b2aa24534dcd0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021ebae52d01275efdbbb1d66cc9829141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d78a3663e8cc18078f7f109a3d793142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f19c69af33797b2f6425f6c64325a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c2bb5fb678b2cd00a34ea47ebe59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974684ac7a26ff91ff9656454ae1be8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94337ebca3541e3ae3ca8514b9018e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c3991c8314cfa96a3146cc3e69cc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82501224354263a68dbddc644833bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff656369a431d86b6a2e96052bc8f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a62009402dfdd3708bacf2c00bb07a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a53dae01a48968f3bddc43ede612a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c793a2269a797643541727f2ac1a24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5296fcc7c6b6406c8f8c5174d8325153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78069f40401134f555c82bbef86dc5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ebf18ad957429c67fa49d5465893c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68827d9f61e3717e665e36945967df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49472f68f5bb75b98b9a1bd16692fe3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e038cbcebc06808fe74be1f0cd071fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60067ad8dda806c1b89d29b324a5bf5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f820c8f5dc04298c6fa696f17494e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208fcfd740610a868504aaca0da9131161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd069185a917fe319266163dd759032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6b4da90504993f582a77687453d30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728c85acae3d2b47fa1af31ab788431164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e588f84956cbc3fb64da41d2982dc08165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d87bae2ff6c02a61cb49a72a803ee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9969cb2eca246527cf53018cf5761167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19f194476213d95cffb5c4656aa17d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c832f8850d15564e3a7c38910b495e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389e06a374038e3fc603fd2ff3dcaef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602682ed9002ba277f5a04571ddb48d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd5ec7f6af01a2a258b72c46367be2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf57b893cedee108c793c4dbf7047a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcecfa690a899150b6c765f683048bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e1d62dcacd524ee16571ce7caa761175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16b8c1f03a7cefbf62f068b1c2ae5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a03f7ca1315eed655612428f38df6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5716e1cdb29772cecd0fbcdea6c10b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981d98b3bb5bd2e6ad9cba74fd42d3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d1d01617128177fc383e43b479b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f779379f3c2ed263663ece849b2550181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bf090c1251b0c1b6c7a024c99ad9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7d368e13a56ae2d872d87d5855827183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d61e0ed18848933333b4df926f21de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095512d4649d0fd2998d13629675fae7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb3f4b0cdaf6e8c261c1d72ab904d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315a3af43f88d302d14ccaa61c17287187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b123f09334ff6f2af82b612e0608188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8e7f924ca6b61145b2f4bbde6c2a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4133d8cb75ea455ecd405a52bb33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925bfbd33ef4dfe6b1ca71b1057ff26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76824834d31e7e4bd78461b26910a858192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c22e3521d716df5b120df558be3d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d5f1a350748832b67e49ce1eb19a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7173d297658a7f8f5223aea994cbf38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93288a3bc54ff422d47f318aa13787f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a6eff6c1f3290a1bd7c18f17e429c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dab4ebf28a57c788b1a6bd5c5e91e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de247cc8e7ddc5f0fc5868e5b4ee3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08d463ac8cd8606e7b8b2f5b658655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af61631798c3c8f72d52459d1c107201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc35af6d9002e5ee959b7f796e389fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0491276ee7f063074ffbfce1de94e2f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971f0d32efce43cab4d1601f3514ec9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d263787ab3814890c3c18da8da3ffd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f0b65f1058e25d10991200aef9e92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8176bfbdf93be07ca1e6e8386755e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39079841f9052953cd8f2fc73bfa17a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1ad37a7d9d532a47a81d1f9c57796209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952bb9de0be93928aebae4cdec5fb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75ea1688f20c1859b6474b2954306a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ae2acb8033711c8497dba6eb12529212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a993829380bc1c14e004463170c04cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf53af46538116d793138f2a156008214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e577c56fd178c7da6357c66e16a44c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1dc0850bb8ce8f895cc29eb357f83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139717e9d9006d2c2c62a197a4b923c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46a2d0735643297cb326713bb43eaa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecf761dea2291e7cdeac8d2e18d8e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049edd4a29e3615814b0e7bcb3bf1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70223df2500e27367cbac87243f2482e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb403d917fb718ac92b21c8e4e28f49222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae3cba8294e7c8eccd16c08843b783223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b5233158410e398b4316219ef88c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d716f654093c2e2c3713780e712b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768a7a5cebf42ff301e90fe1228efc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787254bb1612985473315e8b0c9ae296227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704685603621e6ce2c6e3999b7f06374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3388f57ea11bfffab53883e10842b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948016807149cedde710c50f048cb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb520bffcfa7d06d10886d34882a662e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc14816a13c7e940702cb43c84a361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66079967aab46c0d27439cb66bc2b602233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f37e03f11a36c4dd43174f25adf660234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594db43a6a4a74bc5abf81799088067a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4836b62f8c8470af54a89fdf27c7b4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181591685f2e1c7e3637eae5e56c788237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20ae6207a4f28fcd7ed878c6f0ecd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767646f465f93ea9aafe21449aef64d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c945ddea3b67b0856c2c9b08678accf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3d03f03114d3db464dfe0481a1a2b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbb5c53a27c89f289067335f5a88e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6945fb4ecd732f785c23fc1040110bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69b09b3d54ed3e2690d421bf97d7fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb785d2e5870bedfae18f368ce978c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbcc0e321832f13b881512e09b516246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a386819b325068751741f2b57da7bdb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815246e6057208ce3d331574d079aff6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e245ded51a83c66ebb86dfcc66a46e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ee8eae8154cea903dd779d77c2b1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c0529fcebb36850b240c441f5a5fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e01718ab332f25fb19bba50f7a6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5796479dbd3e35bde369f158a73f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc2b60615ae3b75609c35f26502a12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee590edae0356e3143a06ba01dd03b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a43b017418fbb4994b3b55bb9a5874256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e95856800531bb97c8ca788ab64c76257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9791da39bb3fec0ce912451d3d74fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cfb7f565e0a6895d4dc84fd1bcadf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c588b5779f4f08171c5cecab075c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be267ede0b4bd428cbf8652d6e984fdb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e57c09056a72ce331815fa3f8c3f98262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2d365d604f7548fc94abce1a6834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dcaa46f84dac29feb18bbcb8b7038264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0abb5dc00c7df861ed3c7bcf0341265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73098218ff125bf781c782c5f426d3b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05533a13e26c5b218ae93d1b2f4875d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fdd0d23134c2095484bb77c165fa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea85fa129f60a330cda56d6addcb50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1dd80d22af73a3ba638a007a6960b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663203ebbddc0fdb0ca1e2cdd54f8b4c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4784e10be194ce1be081545bbc814272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a52d8ea39628c3cc57c94d4f0e0ff8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f3f4e31162340a6edf9978fbad234274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652435fdc857db5835c956c72596b906275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd7cac001460e9ba1fd5e13c6e9605276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1c4396085b891eda4ac022753ba1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc561cfa174055a2e75cc2f3453fa0c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b953444e98cf29eaca49b6759cd5b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be1c1511c3b95fda5e7975fac968e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9b54b3acab9fcbeb4e0bdeab8322281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95707c8620e6e1130de002922724add8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d221fc9756b63a4f4c584bb4118170283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a1cf00b951bf778ec844250c6b151284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18137e778997f2bb1b391e6af03a5af3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46634d6398c0b01769eef075ac1ed28b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be9296caae5e8b1357cd37fcb2c6b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523694da71f5be71f8c5c570459498288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528615991e1ec0a82e1fefcf8706d97289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2fb5c279cd718eac99340db8f6637290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1d48da330dc48fd1e600023d92aff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd24bc77bf7008521dd7792e08ebb03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ba5091a1c337449b1be32537966f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93260689fb1dcab80f9bb82c3a65535294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012010d528abc98b4d57776ab928645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825c838c86d9aab2144ab66c8b83c58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6acbb4d625f57a499ebb03a528339297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8ea296a743a343e8216c3f58996e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa555b872aeb4a3afa9d559a7af5c06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2fe0cd21775344d3b98d4bb4f5eff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffee4018bb5186c943320b53d1dafc9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c95cf35b4238008e9672196e0301302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5058f1dd5a18aa00512c059f2cf0e9e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138af2679da5c6c25171b2715bfbada5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd645713e1b1393631912d499e2345305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8d2bbafad5cbcd03ed9c9785e8545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb18ead06e479b893f1107d251cde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcff7d46358331ac4c65b01e0809d4a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ccf551c11534c13eb93d668a633d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6f132fd332f56e5eb4e182043837c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2902074cbc83fcbb9ba681f4c6d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7247d19c5a1654b605f7be482c984312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543149787fbbe8ce5625eee93b9f238313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce203f714f8afda3110f32ad4ef574e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce56b00c940e4a3d74eada0dff41b84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb4c7d1f6b3023c23e843c59ee6745316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292032626b7fabd69eb5bc14af3eb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458604fd6ff6a87baabeb942dcc1de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc28c5bbaf61acd65b7dad31c6d7f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975407237324b7164987d1ce31ad5275320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0a2a75d0416d8c1e0e75bdb40d19b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b3f8337e3d49422b01304ee2465c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd65f0836862fa024d92dbe45910006323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318916a38a15e4dbd72203b6ef56eb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c23d0a929f69ea0836b81accf26de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f22313a52ce80555f743fd0488a46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caf951b197cd632d820da46e8414e8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac3d6079fed4b851876f13c28056ea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf25371736bf49f338a69b31f2a90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71ecbfd42c58e354ddef55aa26f280330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0037a609512f2d8a6bac7538e856d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f5c215d3413be9784706e9b67468332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882c7a7c375fe459a2338301a3cb7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055912981edf54f83ec21fcc69a48745334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a9a4b3069c5c5c9811b31630742c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe02e203096a8bae23135726d732390336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2cb67896564dddab45f9a94b25769337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf779781bf54c415891819e46ecfb68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c80d43283601cd4d6f44327619d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf45e5d7f2827b813a51512b8c447ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a88bd53b24de32c04438b6ef44dfa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3003d46e1888b3882d9d0d48b6b525342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faf3ac2a71495557f6b1b1887d9252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2829a48c2fa5e2df870fc7f5913e2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea38a6e853681cbb0c6de54b1b92b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1520fafe9aaa6cb5730b967798712346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5740dbff6405d619877ceb4aa1e128347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154557258e6f62dc5ab1a2a0082017f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca146f9742a594676fc6fb243cf2f48b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63737a634d2fee0b604422a82c5081e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280bd0f5775583a3dab37ca21ccf6c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12594a775a1ba44cccf613a74420cee5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f5510bb0b70011a311a4a8d0407d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c293e694e406b5a6efbe610fc28cf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360ac6dc3aed6adbe1663f6d2ca5611355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeba28a6cfcc0d7561f683657ace2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deaea61106dbfbf6ca88b66da7e485357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dcd1602bd1f3f8c3544c5a51f9674358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090a7c8257d0f6f4a9e9aa05f43376d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e139b85045f4adcc6ee3e723650d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa3616b8aad57261d1f48283233502361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0910b402c29a49605d11af0f70f5f35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ef26151f8747bad00e4e0807bb8ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9e0ee63ee06f7bcbf0d8187a21819364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf1fc59be0a8de0b9539942b0b7ab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baabecc8148eaa24ef2534d8b6a3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4d77111cb46d43d2fca040249d619367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f68e74b01b54ffd8a0c7b4e7a4a11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e4c3feba702591897bb50c6ef6f6f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108240e154caca5fc56ddaf827b5f5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03d47e484236e49621f1d348877f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000a63d510548b23eab472441f13b6c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d172bd53377eaadf2db403b13a824373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c48b28f0dea74ffdc463425081e2a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ac86f8f18fb8f72099133bf54eb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a670e305070f7b7de3fa1f5cfd202e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d7301769ff7f8ed4c75c1a8b4a8a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2fe40988f527c568302066d0a1e35378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>