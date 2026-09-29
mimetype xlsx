--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc62b2fc43b17d75e0468a0974bc5f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e20b1aa9b5bbb5146538353125792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6a3de5ba9ea7b3ad529de6495a863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0dc80c62cb10b56f573fe0dbe60b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997786dc4bb7d7d87efbe872a0b84f675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a5aafadd398418ca63620de62d43a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdafd237e0eb4fe957dfdaa9af7c2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a915033a1064fedad12a61b1b74068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1582ea3ba85468d079e8208d7328bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f92c64a4659cb1808d4e0deafeed510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d4e3c851398b295e6a2617849d99a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72f7fdcba9defc3b51b00b0ad293a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d348235fb6e2c65f9704e3bb831bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698f929e7935ca2c20c2cbee4d983014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2307214b0110b3c7b3d19831d91e22b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f641f5e2a29db881347259e4bb9f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddcec89578f0ef452f8f4d7ea853eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c417b5e406b44bc3e5065bef109d85018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba05bf2b4027d166b44aea3cb3b3ce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05bf45a0bba6a940c4149e0f90a37c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a8da937567b2eb01ecb4f5fe0acd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b362d919d000d493838e868706177122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df1c00ca0cc6afa8def9ce55579ca723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee6888ff5e0b041b3fd83f8e5c468b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9633911c99f00312f0e2cd355ad36225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ce592557ba40cbe9290c68ba9a4ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f83d7e53431c7d2bc46c2a08a3513b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f018db637882c8d6dc6179b17e9728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0a84fd26bb85216fe1e7d8219657c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2509c01a2eb3c5d31f7e07efa21bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a860e4b08c242782270211f68b2b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b99198a63450bbce270199011a23832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a91b37cff1d6caabd42351af5bf9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52817b933398a8cdf701ede19a715dd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19a88d277a37b18c338b2dfef02ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a796c8652e7bb108ad7d61b62397536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeaf20aa9918b3aa512c749b9ed4ce537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090122e72103a5396a94adb785cbb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69a45e00eb653e0b911e9425cc635539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc2793e09e800b419757042dfdc91d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7df05a1cfcd660ec3eb673b63dd2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ed6af2757851c2811ef353a4d707b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363e7bcce390a34159be569ea778aec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1976fd1109a8c41b4bf4cc5cac0f5a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db122cda3301d37f36cf61f3262c0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5b6d345cadee5aa97e3637d84964d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09061da070273fe02fd4ec5bfb0174c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd4de644fcbb767ac42d4a9cf10b6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88324b77e00215b3c46ce688eb5297049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371761ae90b22857866807c5bcb9c9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857493dec6481cc5e107b53e8798c6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd23133a5b7369d32fc0b11555098452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bb511e1bea67d9e922e25d779670853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6418515023f3ebfdab4e01560f0d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151802fb240f1e85d2efd0ef7bd0ded55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35cadcc2e363eff25116d49733bd9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78291f42f9113f500cccf01a66cdc857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c0963fa0d78af8af764f90d58ddec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d11e52c31dec9ebf760d282d1e34059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de5417a0c424704f6d39d7ceb3abf660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96584c82ec75480990bdc03a0f1c48461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394454e0ece57e29a9635d81a8fdcab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c3bc0ad7281682d5a82f7018ce51b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7d89404afbea8dc4cee70c78edef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd1f3c9e98c484913cb08bc5155fa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1e15189a2e8c1639890026f93e37466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4b455fc4cfeff210c0a1272f2958467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0fdad893f7b20da14a05706f8cc2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982874f788d2540d92a56e0956f43d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a345e151d398cb30ce2a377864e8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade06bd3d0944f62dab60373758897671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96614581285e108328dc5382ace45872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5367d40b30c6e445a7ee7327ab572e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d6c02f35ac10c22eb6e0423f7bf4474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccde16f59c01de53856663ee18d1e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a809384750330a94b75fe2c76f72176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04991b7b9df7795dc9d1846581b0b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e11ea0ef23af9cf9d8a1d1d0ee29778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0894144ae774e04b93cc1a29bbc7f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae167c48c8ac0c180f551d32982ea880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d019bbea5370ea8a602c215a18402381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636f534c61563586bfd7e8908765ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ecb1026458cb7905a8c4d832cef783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59fefea85c9fb75aee80f178e77fb684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4da51b2ddcdcc2667c9c905995cc1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12b64fe67f6a5eb2aa30ab5ddcc9cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed3afc5c6361bdcf601a311b887a8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169aa67722128e9beed38ad701aaec7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0291e6924f58e6bf542a41075903889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb239be5537dd41d334c7d034acf1da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bdf103b094f9c8f820240880daccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3f8c2360c45b3614b19555e4bf3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7baf9d65c723c544b5859e30b6f07593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae751ba6b5dbdde86981bccf7221c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239308d457da7a920fbf7834fd51f43095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65efcac58820345708e9b81ec0a55d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c7c7192ee8d86b8530cc471c9ff2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e83b7734e31ffc6491c15ce9d7e5f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da9631dd4c16511ceb8cce530223899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9381e355aec9942a9515e0d3898ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd201a23f3661b57dff1a78d43bc3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d914e9d9df1ec4e708b5db731220b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ccbd44b98a95a09e5320c2bb08eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d9462865370afd4f38eba98526c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0542082a4cb408fcd4350ef3008a332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49317c039a1134467429cd10b5a333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ae4900a410bec8e65dcb28b914417107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b8c667f751c6d9dc2ca98b47c2703108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf3806013589e98b2daff42ef1bd3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd05f64c55cd9a0485506e23eb963110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daccf2ed2be21b2068ce5ed887000e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a322b7086fc7f2cb57e455e0e33d82112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f84d872eb707abd8f1244beae95e98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01d4b27b56782902e05610c7448a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626cb3ba7b661ab88b1499f09b0c5b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154087d37e19ecb7c0141b4d33437e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123594b89e7348660c579c30546dc54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bee84dde33427457d635d37dafa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5d259e6867df9a570a4baa2c47604119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e4e0f613ff8c11319cd681e048681120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d501d4fac3a2a5d4d4876ce79bc552121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83419b32140ff49afbad095c57ba57122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9038ddbf4cda427b8deb356dcbdfbe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b838dae57ba4216b7472c647370c9cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92465826882bce37ca28f51a67189d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b10b0df84c7985cb64f6edd236205126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad3df119f690fb3cad3f534edda3b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e28e1db57396a143c5949ad884c4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b31b088e8aabde2c01bc4489b6c09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb2f064b1d8db976bb6f833382877c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd3e9a70c60061d138c0332d7305b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a971e170f44a00c36e1c3d0509e803132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af10a282af849d552be3bb69920e3a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0de3343d40ad3cd1b814707e07c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec14b2359d2a861e32589f772b112f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc400b1efc5fc47623dcd5b5a21e0b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165f5d4eb5f0a798872163887b40125137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304782e9d3ee256519da12ecbb9755ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363af9c7965605090187879420d62e49139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38229a03c3d976524e5623b689378f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390feb59270556effbaf19c74d6340cd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cc7747373e003b88aa0d14a0c208b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f72452cf3ab9312e5c198265f5226c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6cd88501f20df37f6c39b2f5803d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59851523e9ad86e4132f6272c83cbd81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65231c13c467bc849cb86bce39b006a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4843ffa1c7e0f2533da48986a297ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d80f975770d739b3cd767210aa90b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ee838d0493d5130f5aa3bb254ad9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac8704b647bb02e788c83cd1e315f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4b754a21841e82c00c35f7397ef3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bc4721d731e73a5c8094d5a30f1c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4dbfd49c7a13a0ea91935a69db7f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c30f6dec12df6b8d9c78fa7bb399b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9f762fe7315a8bc1e9ea19d35b745155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3234ac04e5e75dbf00f46b4bf4e32d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311c621afeb5d9488a1e08ad1fa89b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3dccd70ce612991eb9841533b21d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f065be136e5ae476bb9d66ed17c159159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338e10d5cc7a02ccb80431170963377160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64966f6a94c5fda33074c57732d8c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe73aeba4dcf1ad064ff49ccfa7affd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8e477c35d115814be24fe1cbc2676163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ff632fe3a615beb94b541fa57b6e1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964afbc2120ea78759ac263d5b34ebcd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e004ae2ce51cf668c58838a323141f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c184ff5982cb1bd7cd704cd3c6e33167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f1dbe9b055663275df1965a9cab3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb81192fa5db75ac0fdce33a916c9c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa6a7971c86b7753a7e9d43b56d32b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a64d14a4d1dec55d0356710bfc103171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32b77573bc7038c3951652106f9dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ac1b3bfd20b089fc62cc7aba2aaa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0bc3a2af3de0aaa3a0c664d082e66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c264bdf87062831766dd5b0fba01192175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284d88f08cae30551789f5e0a8cc56b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7af52def31faa151ff403728f5150c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf1a1341967ce06a45607d7c78ad3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e35341d2e34735573143a9318abd73179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b98b6e4e4be2510014ba6f85990b64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7867b258948e11df85bb7d84d9aca22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e39a520c1cacf61259c7babe83bcfa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fce2b6d8da56cf566bdd2d3b290015183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9430d818a03b408fa5cfb2ae3cb1389184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbcf4a5529357f7003132879279cce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a089ebdcacf63f57ec5fc41c72aae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303df28bc60975455bbea4b2bbf698ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b94f92041b54a1dbeffea8d0173bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb43814ee292dce1954e6c8b0944f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c4da113b6b435685cebba30e83f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3dc5c3d24ef7a88180a24267da91191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccea031c92c041bb3b0c47888dcf87b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c890716110f3a7c0081e593eaf91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7b76c3f5ad414ac9a8e20fd429907194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a2b6615350ece0bd2e153ecea60b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c6d1850ee4e82b5df847cd2401b33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec95794fd72328b836a2cad9ad41f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99faede8ec4621573727b9eab1c4ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770961d4c8834cdf90467a06a62159a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66625551987fb8ea1219c8ee8c27b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181385fd80383aa48dc0e00bfe43d523201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947cebc0d8c683af0861b73b5363ad0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d3920ad631e5c8581722869d8f4b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a9a60bd33fa095bd8cbec9fafce49204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2413c8504c9c301c9f690c5938f1d6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eed4a412cea4d50b9063da12b02cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1fa670d040a4730ebd2db5104fc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335b0fb992b5b3aa38fd7c2c31dc8c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c44dca5581581e0322856a1633b47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c07ec9cbbab8c33541be15b7a18ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab9ebcd0ada40cfc3c6b50231cd17a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c494aa993a22c4d181403dd476d66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7a525bb214cbd013d376ccfdbbedf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e937ef6b866c2c74ee13155e4d69214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb9a959150dc6ac5faab1a9b6fbce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94204d3233629861244fbefc4656bbeb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54fec34bd29475498a0ee8a78a1c62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ae75add9bb988f4b308ecf373ab3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aab6f873e919b0cdc4163b5254c64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211cbf23efe703e1fa81534e2ec90aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd2a72e7b35515046c1d4975c7fe2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cdf22d1445e393ab77fd6247c357f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48613d007cc5c4ed3c379ae17293bb61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9584391a8ea1fc696ab1660557f7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1a822057f55565097617aaa5c8910225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d85160845d53e7ae68ecc75f6bc479226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b667ec1aa6d88d77be932e3fef21227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa334b7df0a2723e39fb847bc61437228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afa0eedf3d080682686e0d78be2b53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae9d72f678913addf11a2559b6d115230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2203e6df77172519f7edf433eb77b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa72d897079cfdd366bfc9b38d6ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1a245acc9cc93ecfdce0303f7d4ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3727f3860591eb5b091e9387cc994234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f494f1e5aa95855ee5c2925ba2503235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eefd0cf7d7e086fd43796ba7e020e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce28129d05770fd962d787a1d8c529237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3bd4ceb18218ea1b9f06a07698b10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be9a1596979740c9ca17a6c8236ad5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699255d0974f8a392b0726d7989f143240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524317a714e811824238e934d1acb8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c95e7d1a0d4d55ba7bc1df0c1511242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee69e7e8495fb3566a0f963564ff32b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de25d2697405c652b9399ab949e75e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5609ae3b1e0367b8c966e32d249bb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89770caf3166f7899b8ad034c0e9d18246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043edb58c71290b3b842b2dc83775db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d59b2e5ea457f8f19b0aa69076af28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd7f2983f141a24167e6df0f1099a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5506bec590ec51c7e7d414d51a16bf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1b6e1e076cc9cb5420f0a9970dd3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927126b7d094641053945a2c9f0e517252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5426680bdb637105bef3c5e3bc540253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24951c3bc5850084121eee088cdf1781254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ac4c24e42ba2af95081b0b1c92cf3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da457999b08098031077adeea83cbf4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca37bf09e7af3d14219bf1f384bc082257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e52b08ff065e239fc5879406fb4069258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a73ad5ce9bccf915518789c33f84bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18552f8cd03533921f612219728bd63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b589f42756ed3be140cc944da610f8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e8d6d9f3996bf7eaecea023ab70a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865937f4af1985dbe857e36e1ff0b63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae9ab97d2e2f35d38b5d2239b344e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811b3bd1349e0a38d241ae3fddb6677265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e8599c1813e4b3f7532ff4c354cfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89270f69c73015c5fda3a5b96c3829267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f060aece64430cad2fffc10f7f4b8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0b7a606629b048769468faec85730269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedbefd2c6ba5b41b87510974c7524f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a408475d676cf157243b49e5e1947271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27506770c4bd7aab080845c6ef613a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416fe9c13083a7cca88ef9414867c5b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cc02970bb9fae168f0f9fbf63654274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156d53c00a8b2730b7e0f4895186173275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665f2318f3ec97db721512384ecfbac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1f628b327642178cd4481c4c545ac277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e37553af7ec0945327563754149f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12771299bdc77efdb36b7a1e404feb36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d350479d49a33836e6a1081228a0b3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bcac1617ba6e6938d9e8d9e8e2d3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066a8d87f98d188864769765f13d673282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58042ac4e2fecc9c773d7af47c43ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba40fdd60ca25dba3d49fc4a7738bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b5556cfaa9493b3fc9171098cab60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d14be6810b94bf18ca7a45b10ae0e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febee75d3a5fe56b6847f8dc9f089420287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431907efa79fe28880c905c2507dd1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f5df174336931403acf7dc78b4964289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d55a6de23f5cf4922019a6cbb6e247290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0590fd8cd7a981225c3bcf960ff3d1e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e65b93f70cffc43bb354304ec438292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7773883da111a3d6ff50af85fd7b63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d551f7e2276afe794eac9b1b6ab19bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96af7f7e5e18b28116d1523108c12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c6a00d650ae516d39f3f0d67b8afc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12064625ad1afff693f7729177723126297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec68aa191853ea2cba15fe94af121298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f22725562f66d009c8e5685cd4aee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d2c7d286957b9fedc332d8805cab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bd2f8d4f0bfffbfe7c126c5d239d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2359b7c4081e11d608ae8d5dd484b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4d7535b572bbd7f9849dd7cddb3de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3028c846eb62c54037e9db3471585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6ea5ca09ecc15f4cadb2c7b8b6e1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8878a49b5ceba3bbdb960d6ed845eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789ca73b369ab2a68cc4cbfe266cad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70de054f4de6ca14a1770ffaf230c38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040e911769fabfef68d4f4ea49f29d5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552f6cdf4ea051da87cc52f08e088b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f1f76f33bdd468e6b6f7bc3ce18ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159ce3b3220a18ec93bea3c6cb463b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29110ff93b7ae39336bde1f169c9451313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c79086da417889b539112c90d1920314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb5c7acbeb6dbe86d48ba63f2a04b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6dc3a967fca9d57dc09aa1b772bf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722e2ed2858b20b610d83c1f6e94f53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8f924c2f7663b14a38684743c4dcf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a255031f07af07d11d2dda00fce3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac013860c6d4e53ed76979e016bff88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf36a6f8b3bd3e18867956d36143e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15659ba1aab0b39b9bb0f5b521e158ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d94985b2ff2c0862f7dcdc96af61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8188d58bbf91da2d875be42dd2ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a169093fd3da9dd2fd95fb7c2921d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339423e48f57eda3aa40a7a96996686326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953ecd86cdb0c2aa584073735cc2160327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c85bf9433eb4973ba4552d825a4950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f094844a2e81e03ceaa5bbe7523e03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfd04413f18afe523544b925a7f936330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879de791551b688bb02ed602d13ae0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2882db2f6590fdb7cf21d4d341bce0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaefd64507e54beaede1aca86fcd24333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23465dc8f93342863a94fd4de5bd3ea6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf236962abacbee3a2e8b7b3d43f288335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c079d0ed25e193e50bb712c9e5a25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f28ec7228e532c6f160121e1a13fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7424572f1ca74c4ef76fae997823f23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233d3a3412e47fe8ed3b6ca92dc021339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ff1fdc3517fc486a52d3226de68ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d46f35201aa99de5c509df0350942341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f888f0e9421ed5c272a3b174326b6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647130b70865c9e3b7592350dac531d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56873c47c7c395f86c29256ec3f9b96c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d1c9b47cdc718c143716be2a83335345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68a9fc1348b1c429603d69dcf0b2c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a53006c01d1a13c08b3c496cfb19d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba9f2ae50abdb0c27c0902bcb0a86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea44edd2b8ac9a917620d35327eb55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200235cd14da1325a890e120cb01be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1688d0a200ac5df934480a4ef78a5b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eca5a15e570a0d8d93b35014bf6fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47791e09951252c07978ed83ec7f14c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f8eb0343cda14dde16190f46831b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4571c343cabcad0fd4dabe4e9743c02355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b3d76fa295da86eb2d3082487745356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ac1a7104fee00119e900fbd2c9c7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f36faad2c463a42d8811eb1fc9382358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0f41abdd49fe230c8f4cf90721386359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53b13b28c645edead1a4215381047360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8674baa7cbe99fcfa30b4b5a43567361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5384c7b8d721bfca47665cbc741631362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7368035b47de4cab74e4b5b37ab46363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de63296b66d0f81169a687f8c108a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65152a89c8d6d17237f8f5831cf5c25d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dba48ba0b9874cb0a888c5d196b6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea00dc24b5fa1aa20b3e949868a04b86367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab6ce09f61dbcb1116db4614abb202368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26746a3a6db7d9f29030c38e92d41607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e6eb45a8a57814e724fb858a01ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722aaf64a0f991addc36b0b8b7c90c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a8c1e8e748674cd0042c2679c2b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec0c8da12b6cb6265fc3423c5a3263373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a0261d93bcb46b7bd0ac462a9c00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6423bc49454497ba16817b3ddaf17e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccac7665d34d75f7be7d9a9e670997d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfcd85fe5ace39a31d2bdc8dd8eace377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4ebd855d1a5a40f84efee344b3e31378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539134242eb6e3f170a7efbef1543a081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62630d324401599b0e1cac56cbe0f9c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116cb71a457f2f36c1bfa46ac651c723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e8507d4451a6230c3658aa9ca4c9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c141c98eefd60469fd1ff10d6af1e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8b0ac5a189af05e0afb5287afdc9b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da892f347fb39d540f59062be02bf1ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41106186fbf3598d15f4ad056288e1d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778d18260e0e86bb22f135daaa9ba19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d37075b640be4c7664ef09187a0ee710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea78f42725bee732cbf57a072d028811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a7c05dfdda5ee3730469bfde69b3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8e9545ec87f1fc5c72026b70edf7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820b94da27ad7f25713520315c9bdc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdb994a24ba53fdf28eff15ba5a1d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764d629fc7bd984f7470c9418ed072b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4203185e3dd37126a878fb6f8b074217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ae2c0a145c731b236a4a5ddc6500818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff1304142fb0b2e5e2c6a352c4b06919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236423f1650746c1aad15ebe28deb7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421f8199161347be8cfc148ad55d9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde7a6336e7f6224e966dcd77081c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea585191364fee34f787eb8685ec4dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6baf3e59e1478de688ea7de051441224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e10d7c37510bc23cc802f96a4e6aef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a7f0a98453f63990e1759a3d3ff8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b82b8f457ecb237a55ca97dceec2bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee0a280ddce0ae62ee8eee123f476b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc598b0a7d92234655eaa4ac3b760a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde99ed77ced42c46c61b9e20c056d1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d1a17e67627dbc5858dd57a4314331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eeaffd30b0a7666d1f9605726992432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b114bde15b8ae87657190ef2ef0f6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad93f35a351e26f41e2357563a2a5aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d40ff278102caed284a7a5a5f2c5835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a11bddbf69e03ed64c4d02cca970f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de720d1465be50bb811dec7618fb93e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffff6839643190d0c156b6845b8f1a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d2d8ca5da25465b66217d4ba58a4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee06b24e3d4fdca414a252152bf79640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff95195338d6be48037e61c80c8e9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47319e144407b4eaaa59c81d0903afa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b023083b1894fe42853cf62d81463243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72a1e1829653e5d12295d1b09273244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2586c24300b1845eaf19a1b0149ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bccdf62cd3624ae8c52700bcb847a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe4f4e28fffe0a085bcdf1a8e574c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036bb06b773d63818909ec9c4af07cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580cd55962209ec36028ce126eba6ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a216be122fe5077641d912f8bf750da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b83d5b370127505236169d5d6721551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c66d708a52a08a730acdc763f9a0252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964db8ca8cf4ce40e29b0976ff3aaa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dd76cfc5a7f910a6449bae55f302c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efd22a8b79c8b3f32fbb7ab3680fdf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d4a93e4cea9afbf803168e516122356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a186bcee27d3e6bf4e227fd5d0cd6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a3d5c1198c31898cce6a13251950a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2240f48b9f2cc208a2f46e36367a2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939cc90f87ad643c9eb720761d82f7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59e69e19d1b1d3e68098cd7553f5c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee94e8cce1544d52aba909d3de130cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4c5aad3f61ef1fd5cdffc3807fae163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12dea9f8f5c353bce4e05b6902a1e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec0842456032bfba5ad9db0e13874a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eaff05b94739c8c098c521109f0f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf6f204eba6f530711f04d9508db7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad188234d5c558b900fa77eb2f6f3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75afe635b974d1423741ff19ca5aa2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e8ab753ee7dce9be39f4cc3e0668870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc62b43c1f847f45a1c8383199954571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb4d0da3a49801f87a2f7e0367de2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64872e0ae463d8ea73bac7819df61f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421167bda934c7e70b57095e3e0ba174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131755f01377151a2b8da134bb29c1f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42c64230fb3a0dc306c2832faceeed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378167ef9fa7f3af2755000f7103401077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa96af4330c1c21c97220f2e6fff52c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd029565f7fd8ab0a5e3e9acb30e717f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0c2c0caed1731b3aad8fbc7ef32780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e48f94344f005ad2381e8976e99d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ee0fe17b790f647f0b1597279c42482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d72fd95da93275043c2c615b47042283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258c42ff99950a5bbc77622cae9229f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964add73a171f758b8dd6f2bba40920885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4b0201a652227100fde534eedcda086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1407a64d07de38a5f300cdf5092ff087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f5d4d2a4a56a0e836847506b57a2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e4f4a1df6f2fe75b081d1014a99889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26959709e8bb7da9e0f08378d59c2b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00f892d749c2b66d0a1dd682478b5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95007f9d10fd3884b922aa7fbda1b92992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29fc995d8b0c8cdfb6b9f00c6a08a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac15be85e325a6ddb3a5ef151870a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eb0c7c3ce35cb491699c79da7007295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a63c635c7556250260e4429e3200b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2399484d6cb443f84b8f4e9ce0c3e397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe8f30872b3a3480651f77d54c51798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf106093a53c2e0928673b033341ab199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616efb2391fe5d873c791338937b161100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158f1c7a6def24c00ca86106871565101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5982ce92f2693d0aecbdc74a749b9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32abab0e2a9c260e01d53a43ec57a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caff7cb8e5faab9bcb023ad0ec8c4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a4d0dc49e9bfef294fd52644b93c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273923263bde4ad8e060ede9f00cf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012dab0c605cf99c961c2cbc58b1c32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b75efd724ac130b3ed630bfae5f99e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e55f37a58d2d42277e78603482b04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b520256c31315332b36d6fba7a2e0b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbc06fcff06ee9039737022a9f164a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62275f3fe31595909da895f6e1fd50e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0f95cfa10ddd36efa637e78da68a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b6e31bfc108c956d22aabba3cdadb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e52869290fc4dc2514c067417a855115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806d8d76672fad8229a935807da670b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78e710cd6716342c655f1addcd75f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42968a77fc51b17e57dc2c4cccfefa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8d6b20855d7471886fe786b7eb6f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea285798950177f30d3feac49603552120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c073e83265a233584933ce79f6c63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda76f4ac9511672bca26f4d59d948122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ac5e69af4b39effa2f3d07a48a7b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d222129264b8b9feb9b1b50d9f03ac3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebc60fe3671ad874fc1232da424ebe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ab8b905bef9651a18f6199007e49d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e99440bf5b99c2e75bd16576595dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ba3d517a0d3c668e51d5c9575269d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913db82b1965d280b7e6c261952ed455129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e444bae42242757da8a7f77f9712963130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95f8948a98baef7e51a56878fdaba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef9cfd7c70f93a318106d1c707ccf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470c325a82eabb3438688a6163e98d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5aef26f99d7b1bcd49ae0a284fb353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ffdb95fb680b083c1de15e0349b8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a5bc05bd7f85359471727dcde24cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023452fc66063ffecb156a30a0f24707137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9445dab4e3a97c21ab1f4b26b10d13c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f02d0e963800acb98200bfc343a90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798399e1c9e8039c80de25e461cc3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57aeb799aad3501a04082e7ff3dbf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c31e736c6287b6e6943eed43ac01a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf72530fffcf93e51608b4ccd20d01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d93a8fb4d9d505dcd559a06fca0f99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67d67a74a55ea64d4cf014db49792145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b7cf87a86a7d64a07f1d2b7f64a2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb1ed0b2f5591015d7f624329b9520147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366331b404ee2629df6eeba6131d79ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f51589db18455dc0032fd73f8073149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaeca213623ba5a08f2fd651a2c4ea3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3fa4b743f84b515d484236b6053f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47982f5cf155d24521e6fbbf125cf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7883028a776fa4a0c71f482351abfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f831edd5974f377a32e7ea247c1bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91801bb8116a4524204e18ed3c9f18c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748d1e9839b041638986f80fbe1000156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73354203eed3c2a097ec5daf4e90213b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e10159255849f0eddd1fcff7d06d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ede9ba96297570902e887c96d129b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2751e8814f6f37470226f4ff56cab8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0da20068e631ec255418dbe7e4a0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951987d0a8a239e760e41c129cafc23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259c3d3f28e614ab8445139aa46973f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9eefdd1cf326e3391602928458f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4a8cac9b23cac686f87feb153adda165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162a0c5d3be339e1c6fe4f190f777c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c96c9dddde107b2fb1913414e6cf74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb76daf8a03f7e16a6b38ecca540d8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ce18c21e0d884e4891d6267857234169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1422eb85b549e2f1597433fb3745b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dc3719996b0a2bb911544ab59b2a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27739e4821667ff6684f71c64425c04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6b7d4d4d4f750a55fdbef01c6efe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ddbdf76d09061b9f46a67e80e8e0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6765022217b3ddcb96a367a5fbb95f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a595bc972f107038350341163ce2079176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fe70c1cff2bdcbe760624c904f993177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e2a566988b5233c0ce0df96393740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5a90d156cb2bae65bfd62d322ab3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c11e24bff8b15de2dd0ca62f28a513180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c345156aef8f0093507f1d2a4f56bcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcd30dbbda0408e50dd7fe0d386ce3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931eaf6b8664daccc9d2b56cf5af61a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871d9dc16dd2ac6fc7a0cdecacbbd1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f8aeecff71922d6497f611ff5d9ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e3a66538e7ba95bbdd0f4f6c02b61186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf53cae3943ba308340126b47b82e47187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e6ce56b6eb86039f621afa59d546188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8e74032b33fcc9f13158a163cf416189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad2dfc80bd751680b9e288f45bc7e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a2d24419bd5233083201cabb8dab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54aebdf5e8a0e2ad2c522199919de1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b1ff73be8b980b0d4d6c41e331510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3eeb4e60e6eb156aa2e5e0a6817c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a40dcd04c23167322576fb4c6ab29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c26064fffbdaf8e99bd0e963f755196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a150c3fb589b17c814e8f001dd77612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92dc7c34e0eab175735e5ff827a544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db48dcbe3736480a9ad3d0f8f5df9d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced32aef1876ec03bb7461d6f697557200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1427db7cf79d376a608b6f2de58a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285ccaa9b3c8ff2b8b059dd07041a6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88f20f213083e5e8f1ebe14d6a50f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c51b00aa6060a5c068c16a0cd195c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9bf693ed041a9e2e3438e29393491205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c9dc2c8d866c24806d70ea5a7bb54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445561a941ce4d774f85a798ca9407c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789afccb3feedf049e37788c0d50be7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a2c3842322099c24921aebaeaaa6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5df6871f2eb64a5169b1bda01291b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877aea9d9ac80c0042ffab6b4403b59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d63ead56d46b62434cfb9c24a6ec46212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc71d0ccaba4e863ec21b1425415608213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72659eae6e527927fbc7f08a965694214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc270d52c99937a9ced51cd1cf6b801215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a9a897888b9f5e8483f91b491043216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569724f62f7b107815655f584ca6649b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72620906c767c4c1f563e7e2020f7dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1007c77a155c65a8b0c500ad91bc9f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15e04b683c02048e9dcfa5a4e53126220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee4b905caf46f5cef5846193836b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be538b6297feba88eb61edc7f2f20eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b63330cfed9c3388d52031192438d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79346bdc22db2c484656182ef794ec2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d505f112de27daa9d09c68d8fe3ba8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c7cc5af46704d5cddd08884f3825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028e7727fd63000ce6cc3796aa7052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ce360985716ceb237eebad105b749228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40072b1a1289d08ff4b76bcf19986229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01997356f2558d47f0b366ac07ea67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b46c8f132518dd56ed5133d4d997d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e963e620843b1e5941dd3134bd9f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6784cb43c41fe8a180792f2dae13e60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22641821c8e1b0a103987802b34ae8f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf16db821cfb02950ddb2a6c1a778235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc6cd949bafba3f7d3546fc77de065236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3721c0c122c6c0de18b6b584d25a5a8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cf2a8626c75c2928b54e68ac208c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e10c29f7919b448c8f193e0a1267b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ad1ebeb272fd68fd77a5b688ce9d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e9bcc397ea71bc5e9cf38232a8fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b74b0efe1e66fd6fa18669ecac79ae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e420c42a3b42dcbb43c16f46bd5863243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9e37ad703a1089acaf690aaea9da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dd71d91f3df65c73ea387025cb210245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe29ff113ff56c82451f575003bda6f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726b9e043204080721282e7d59d9560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd12a29c28bc41c0dc5dde010e7717e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c1a78726144d1ee1e2c5af0a7b660249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c53b59a47d8d1272521a168bba66250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bd5976b50c3150d081b2c985468ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be689a07b1081c71af4a95ff309bcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa6aa062a484477954b0ec655d319d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a80d8e92578d6fa11cdcdf4f3fca7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8a16f9395f709cd9aff5b25c148ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a17c633f30bd80471a2e828906964256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9eee287aa27a973aa6283faf7bbfc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c4bb9d9b2cdc4608a8dd8ede9ec51258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3894da45445a733d7b205eacc5e29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9371619373b49b1dda797fd61a9b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1762f79a4f4497d3c3a51c6a606be3c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2be857fcc795d674bd6a8e49e95fba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a576bfe404cef97d3bec652f1e0f7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dc857fd2895db27fb5289088f5dbf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e706236b50cdeb5ff0eb3a5345976a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f375aad680ea9028facc9c789334266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4492cc3b2847ef912e7bc51f7a3e9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217de46e6bfaf4978d7732cee74b3bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbe91d75bfe98726da1ed695712ce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e9e2a2974de7e998735688a1ca63c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ea6e0c01117ddd922a447c38be208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb9fa2f18236b47c0d2effe85216e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42804ce918ee338d49e642e38bcc6b99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e80d8af52dc153e31b55f8d16299e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac805d8c54fe4abab8da0df0f4b6ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd71ddae5b1e6bb5de34b4b469e2d69276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd1ee4245ca0d51f2380f96fa4d59f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5ce0ea5b4cd058d243ae1d14ccaee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8444fede1c43225900630f0d8634e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d8bc15328b57b7fc509b9be697e47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f69c5125a130b798022356cc97546281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ecc2f554f2995631470f9970103f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56460c0e98fdf4cc7f35e2d164bd6476283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dc5790294f90f839a1b4e874867e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb7319ef20bc0a8653fe576080d2f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f0cbf2a2aad81c186a9444e47e752286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262913fa1357ddb2eaf3a5e48f52e275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cafabf0da68ca44e43d66fb82474b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b189aed71ced44d8964436edabb6462289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0421e22ab40a165010ef9222a8ef88e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c6b3dfdf3a607d902e340dcff83af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb136d953938d25df04f50daa2c8d1c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fb882adb95bce5c0f52786a26624b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8c1d9fcda541d9c1daf5a60f0b420294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430e44d0a3064a2b6be8c1808f5bb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cb2ef9dd9a82c8189d9d9bbccefdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd88830631844e1ca147fb86ec2fb89297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7286716c4da9fb68b4ae017ddc6f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b8964ca8d19e7e684bb8ece851d3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6aa554b8e8432d90b6061fb252e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cb122ac483b1fdea6e9d7ac9ecde3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e40e1e312a1a75bc863d8ecb02f9d5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05c9abeb5c57fba005306560031b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dc245a4fe441f54294954b30c1eae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996f7250caddbafdb400d26875e51ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae943103eccf4b16fab377e3f00f587306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab86f3dc8342cfd32fcec9da56a2c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6562bc01ecd083888a4a35d948839308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d23b0f767c621ed02a9f728a70acf5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb326e5774eb6879a064de23016ccb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6508e0bc5823bf921180d764d359dbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bda2c27ee8f82a24c6ca2e5dd5e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8617206b41156b11f9488537b9237313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bea38db690198fbc3b102ed29bfb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c8c9d7f8be0c89cdfa3e1788033d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3f0ec7345dce12792393ac8ab6ff9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa5bdebdd506596bc1f6433a77538d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34518f42883e1eb711f40fb4d31514318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1a094d8d88e527990113bb30e453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b115647c44d3185fbe44a05f03ae1ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc4f9c3a5be62b19d82ea32ec7469c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc0b4cb3681c68ffaa078fe8ef75c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce1e83a09fad59ad8983949f5dec53323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2c798fe3fcda7afdf8e9c58db0aa6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2c101c7b1c6f5a3c78ce87c1ebc5a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f232d056af9b18d2055d124bccf54326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857abfaefa3b4a05e79d5f01166accc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb413c7ae122112b5cd9ae14c3dcdf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d652612acfa99210cd600af1437467329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957992438f8c8a43fe7c727cda80a218330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebaf4fec98299ddc832a25ce327fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa949378027809cfff39cc12cc4d205332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932f46ec8aec7043a0d65d2ff21600b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee48d487aebc88ae64d79aab7c4b00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84612329f3349a52c3117a56f2f2cb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92888a62eacdde419125f25800bf294a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b2f3b941283797778d67a02ba62cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ac970939459cfafbd17e2d4e1c5be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbae725831f6bee706705c1ed144434339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05eae428a459a6f086f541d817430b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e06ed20d0ffae04769a98bf85d3166341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8196a6c3da2d8c1cb590eb010cb4b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df993e9f5414b3da37e3a9454f9dd9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b5acc4fbefdbc71bd20523edbae94344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515281d1dea21765d84b35a3d66c41345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766d7ac4988009f24c252d97e5013f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a68822f540931883f3f6df89d4539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e2799936f95d49fdf3013cc11982348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ae7cbd99311a6cfd0417e9f794ad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360400b12654c0bf3dad2ce51c90cde1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd88fb0c593a276cc8f3f982e93804b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8076627c08415cf013a8546358f355352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343c656de9f1fcd2023e1f1e93e9c93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e13a06f1d6fe19c12d9aad035dabd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a54c43a71531dacdd29fb12c2b19d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d2bf7de502b231376044c483dcca4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff3883754e3111a45a19a231d4a1f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53344e7f2d57997be1704495d894ec3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22daa13bb0ab9db1ec0bd6487705e81e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996a48784310391f0ccfd662187bda2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303dc3288bcd9c1587c00b6fcc0065d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd3e017a6efbb0ea5e3fed5fbaa5ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a086ef362de0ae4feca3478e23d77363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14528a04a8afbff6aedf54cf0c76a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0e5847a05933231f7daf93fd52dbd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d565424f870b8db3336f0d350971cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b6225ba83e28d7ab952156448cb59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e805511449dd3dd2b71ff72bb427a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78faca4b62ddc4b74ee0e19160cd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6b36f32b8f840442bacef5347d77f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a0152218d3da9a60c17175b552647371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8a17237e2d6a7cc12471f31fbce3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8f0b9ba83e5d0676c51a0dc201967373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92ecc1b67cfc44357d1d03d8bff2c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6e74ff60bc88db8c50d1cc6998cbf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322b0af650329df368684350ecfabf9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07defffdadd59bf851601254e28ed9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0174ea75747409f8e8c47d4e74fdf5378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>