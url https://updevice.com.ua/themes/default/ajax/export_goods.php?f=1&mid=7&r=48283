--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24c9f5882ace12d5006eedf5e255b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17560063502fe0382343b5ab8d12ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be879167466fc6ffd9202e9f9ffab23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeb08dcbcb1e8992e25be2ed7797714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1d9d8e44eda24a800b192e22eb6c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117436bb713fa2485aead1ea57b5ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a490dc17e530177a2c1434a004c8557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5802d6289369ac241567af22d064178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3276d067c28734842b14e91003b869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4068a9f1dcef21e74d65830a14c87fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5cd879e52e584c16e571e5adf2d5b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca3d4c9f354e9625661604e24ad5a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45a851e95aa4f670c82289cba64beb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccccd04542bc99b4b68e7966ad8fd6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1bb098e0e96cabc5b0ef1e1c0c7e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107717755917b117b3fa8f25d15aa2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d00e7f9dea842122bb29e245f266c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355b54b885a399c7bbb7810249f202b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d3b607f88fea62b8c5fc7410f04619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5824ea01c1d7905d4adff0a4579520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52c8a8989310abc69dd4718b5763a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218946d2c7a088ea761b3bd794ce6be22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2241322df59df43e62e6c2af25444a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfb592ee77090f1b27d9719aa0963024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3154792156d7454b0d05e8767b29586e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305c30e7bd30e774e0e3c91ed4e460d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e51bcb2523b97154acf109132fea227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292c94f6a8e0a0fdd7ac00c08e5759328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e89b65a3e1850a4bdcfab86e5ea8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f30b01b759ccdf509bb3eb03ba3aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb9b53cec176bd546363bef1c3382f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4351bce77228edd65cca74614c736c432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ecb13bd2c529b928b80ee61efbc7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330113acf5de02d33430ee24b18a97b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcd37ce9d0913e1769b6676c313e2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562813e588f5c4eee0f292bec06517136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808e6b786367262888589dc47a48fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e8afaa1679e5439b4fa5bfb88604338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6664b29d67d6aef09531d6d47594c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef47edf5bfeac1188c71e14516fd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a794f0b3829d624ef91246e62d91a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a69441f4833a4271ba564331f475c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6ad3e876cc943a4415f980a83af7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f07b02a10a2cb191acfed14846fb6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe108fbbd42cf89c7ad41020b37f4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1ec8cb89b428e7362781afa739aff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a7684a9f457ae5f73f6ff95a4b3f747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc72bfcbc5fe8258ffa19b74c0c2ec448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285caffc4a24f70c2aa5573870f8876d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3415721db914024e9d00b0499ab3a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f206b39ca24dbedba2833e4a47039051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202fba705909ff20f279f6ae83a15f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1486422bb13ac31a6325bf5cd80dd953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1962536322e865dbd747d720337b6354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c525144a3ffaabdc8fa6c8c08846555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5d93c0f34cb8ca8213eb5596e02ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc347785b2e7614cf1a0c3613d0f1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd02cb076def51262bf24ec7fac8c7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bd83543ff9bf6a3933750bd71696f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329d8cba54453f4bb5e27f68698ff5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598d813b84af506cef86fed72a5dfb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddbebd4930f4c38c7bb02bad07212062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91510600a451b399d21d005b4ec67463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bfaebd53bb8234e2b90496640db3664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16511708cf097eb157669bdc66158d5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838eb1feda2773b42c5c79f678da38a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd3a5106b4c8a60e2ffe99ec4207067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361453c98388d52f2c5b188c769c4b0e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e83ff5166338a62223a28e2484bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2a273603af39a20530cd427c350a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b6eebabae161129e69f02cd9d4dd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a379ab774d62222fe7b0ce6bbd8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d5693e839fd7774ea0475523c5fa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5211beb12094078f158bb450ecec7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319039998941da802c99babcb3bc0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802269dd96a01528d525c46bdf95db4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960d39a6ec6b86d172eb9dd116df15877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abe726fe1c93e4964ac995dd4547c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7f23db64ba619eb77e9881c0f2a0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3dcb6d99e6c04dcc2d32c3d1f399b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2abf248e266565a5d5e209785d8c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e52827139ebee548557a4d3226944582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0a24afd1f0742dc68ca70c6cf22583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552720635f2779b16a47d3bd680a34184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10e2e8b13bd6d327f480f4e0e152f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31400b2cca791d987c35736852667c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc33f05e6d8eba229b4d66a9f0c1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04cc0e406244c80ae54f7c11fc097e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d00b9c4317ae7ad91e01ca225840a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4787ff89c959ef30c709296a88126eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20febca0bc6348db47bb9a9fe3161e0991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd99dbf24525a4a2e5710a14740a2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2aea747a9a2033d950873cd6b30fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66824aef9c37d783bbc55a7b4e90b8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884bdb1ea8afd1b98ec7ade3a43961995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ce77fdfc2c75823d6fbccbc6e74096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119887ebf571dd4e9af6c4df796ffe497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d763a3f7a0fad4b3b8c6235aac48798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380884c2dc0557b776f4c8178e009e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013faf3d3ed762ebda8152a9c59b96b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43dfb6bce841db005a9e5aecb6b236101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2290257e9236d611afaf3cc71253d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d33ce3072562b6f35258eeac5c0f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b2970cdd10f95eb2be3e7c586e0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef186465a33cf4c173559b7002fabc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02809c5efc75baaa65d47d4caf33eb18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593973e7a7e809a88c08f0bcb798642f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc992960bebef9bd93997b85885d289b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9529beedb889cd991adf67438c940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeeeb6338916b674a4c9206d5c2112110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c12d30d96c41f5a528cfeb4e4784a1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e990bd22340eec10ec13d06b96d3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c719c15cafc249545bd5cba8c76e0c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb9dadf9b10caf995fd606464743ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39365c42893e37cc0668cdac93a9f88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70309a72c68d058cf2b56a64b505873a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913b6c9f5096676ac4a298deda82061117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b402e0f22ca471702cbd63dc9d3e75118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58133b617e7ecbadcce74e273d22e0ea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5aad7c01d6f89403034f1fe4881fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43191a9aaa88c3f7733490be0af6d497121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6e63dfa11548e5a55bda87880dfa3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361fdee6a18eb7d2d6ea9c79fb961d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699c28f93453be977df1afe4ccf071124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b3babafd12cf5c4b7521ca1f6b29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419681a3d3789f8ba3ebd14f748cdbc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc866ae292516f3f9462c411c3b5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a555717522fd202cf4b9a4eeb14a2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09068b4a6acf62d7e6ded942b7d6a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256507a4f44db713a38f9949d059034130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849f0428b2e694bc6e22f494647eb56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7944b9c4a2ad46f8df228faca0adeb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9031a0ca36b180f66437ca012cf23133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327dab6d342b2826bfaef3e6b0e07bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fed3385670cd5e3125b442407760b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e08f886209c1f0370fca6ea0839cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec25cc5ba5695fbd701ae91c8d13b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4c7b0d2d3ccf9e2fc4a78aede1e64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedb5dfdcc271f1cc9c1a699ddabdf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010399d097064d5ecf6de57fd2c71fa4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f59e90348433a10631ac59527357141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e02a037331e06677f6e69801c2c80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b33e04965843fcd6e79bb45fe8b838143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d08b35173800755f9b4bc4f1e1cb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4ac9deec887c6aebb6e11cb6d2614145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678d6785c1450f0dfaeca26837ea457146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244315ec77d031b5761d3b6316749ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb4ac0e1cbfcf2b02a83e51d39ef10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0defa9df5c1675419072226f9eb72b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9bccbb0c6b7daf0b5f92bbe760ee8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37915a0a9844fb6bcb1e3f97ee1adca8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1c9ccb201a7db08f85302e71fd01e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7900a09699be6c3518ae70df80b1c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c386891ee3858c037a4509b5d05cf8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825852c9caac86ff629331eae7e162155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab973c07f8dc7f8db893c77aaade7506156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3ad8319e30947ffd5978acfcd57d4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3464ce315973c632701dfc0336033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff7226832af6f14c5f0674fc9d840159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78d0324240717acf1774ce8c5ace39160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610eb302459d56347cee338704929b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec636bb6a5131d4676d85cda1faa759162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce5aebc4b6099503822cfc0cb09454163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ae52c840698b6a7e602b6919ab10d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef513e7156bc0f34ac3ad84387951b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f524ab6bd8d26ca9b67be24e08e01d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c29861ad37ac276c67065d32adb8fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abbeda8a94a6fac3d3882435817e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dd0fce2b7eccca639a8b713de6dda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d03b68f330c9845a628a2539f394170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f72bf1ec313c210e73359dbd7936171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34563007a5f136a36a91eb889b7531172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f09830d83db97d4866bc95acd725173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd567270d2d3cbd9d7a5c6f2d10d97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568521e9191ae87eb36123489faf06d4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6cae1e372c493b4eb1e27e5f854f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357bda3e8137447d11b60e731e5c99b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6836038d59f8c3f582dfcee74ed57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a1c589bb702bc9cb03dbd31e8b8b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959870248c8189dcbedcc784a70364e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57054ed608c975d4fdf9366b41708467181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d005aa2f5b5b8a1beb2bc077760d1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3564a8bf0222510fbdbeb2635f76f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b5b65492bae96d83e63155bd41f4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f50e14594cf0d83100440f8f5030e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5876abb04f501547f2a0e0635b5f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e802b032569ce007c888fece32dd2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea10a7b312fbe22667271a26cba5b66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d425dece46d994c7db0a780dce97d27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb051b333dad9baae0300fea3928c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143065ae4c3e80f37f1b30212da505191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58047e0d5ac9b93ecaebe1ed0fec6b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fbcd9780c39d3676d58edc797349a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29457efb02b2a422b247390c8b3f2246194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe3258839035ad33e29ba2b7792e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99af1a771896b9a045c307d20b33e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe64a677cd0d357359eb2051aac42f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e477d1a1d1302add0106b75e7a1be198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf16ff125017eb6b6bf27c1c71154b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5966385e8475e6c34ca3c81edd040e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8908e1036fe9623a37261db99939201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50b786056f5a7505699205196210e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbd473d325005b2c9aab0697567ce1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51680276c328cb20667c33d395f361c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c67c74cca0bae773bb0353116e5937205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740cb96d7731ceafc998d4d544e88ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93344bc5c457c45e00bb1917dad47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121fe1f200dbd2a9a341cb581e10659208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239f8b38cb83501f4ff234ca9203a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603805d26bb92e6c4ac07adf1ddc1d5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378b83a3862c27c7fc84235ad60870211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337345e6831e45a390d9a35a54b764a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec04a5ec62501e59d2c868863d3b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad910412a42f2d2f0f0e352c5c793b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3080623e4bf3b476f5f96b522e31fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063e23488b23b00ef66f7c585007074216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0839047115d033d7dfc2edd16f6451217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583a332909b819f2ed35bee0a1e7218218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbfa026b14536aaea3b4d3c144db14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60847ca0568e065b2ea797b591e6ce15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb8f010c394887d5540d3efca869d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95186904d9f482e6813698d0db91788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802e5ebf8286018b7f53cde08015d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fd190b57347af5372ced3f580c6ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1779b38d12aefd9272fb2d5cece48e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233004569f6ee82e999a5e5ee425f4bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa88de6efe58cc10060ed3ef4b897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b271050d0422d1a95fb4eb5f9a59f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044618b0cdfb6b6c54db68c838b6bbaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ac22906416d3742a4d357ea04e7f2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d22f5993f1fd150de0f5f38dcafa16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0169a2a0834549af6c7b1db90e90e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23059ff5812d0b37a5d245109257de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc51becc69b7a4cf1ed249e154c746234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98eac4f716347e579a0a3eb603e075235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27439025fb2edb7feea304ba3d9bd99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f72d7e94b80e33cd0c689cbaa8545d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119bc63871f9bbc0b63ec06751ea71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab818cb1f412cf5ded713f512a6bc5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e6bcec227efdfb32b138a20890b60240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604b4baf92f8e2a5e1cad5527c05677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822c3f8371ce0965de6788fade40bbe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabf50f77745fa2d7769ee2d003cdaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2854d0a5b5e171edf4cc9da2cac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6218d62d9b583a7960eaecc056a116245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c8daa0320925ea201273d55b70ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b8f7a38828918915a66fd4495e7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c0af1b7acb1043bfb76337257b650248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd89efda654e633dfc911cc9f6991f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789fbb4085d420f626d89db1f9dc96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72552a536be78735a5e422c9424c06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654690e363fb235874549e9c092dcbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483826dd2f64755a285af4855ce21f52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa70a2a6582ed8a103913ed79eac4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32df758108a407ff2de762f04661e39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458ec0106e7ea2d2daf5734db4340ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac440f297ae8c82453909500384a128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1646d27be8ee5d8d006e202b9e93a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701143689110a7a2c905f551b37413d9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd52ed28993a79500d4967186175aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f0b1d392685f52bf3136e961c1d9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d94e5dc4da83662fcc35be932f96b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a8112fb5b2d7423590144bb6c4e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1ab2fde62b576b2039eda45da28c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d44a6da179c6493c50d1e93cf2d593265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14a2549b2cc99497f5a85aadd282f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73a0e8380e8c6ebb4c9343a087705d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd217354a16f1c9bb1d6476b742127e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf03f98aea4e71c1cd9a3ea46a415b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618adb947c16f86a96ff6bbd9cec58c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d30adc02862e432f8e5db6e8f9d54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48861680d5cdc8281a282da3d36bd1e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0a9de5d6f71becc29639ae444a353273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c23cce2f0b22a964d77d750d1471f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91f6bd1d6dce576d53a32c202c729d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee02999490c300c8b55ba40a9cbdd4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db0f93ae868295d1b6253af05c49be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba072e0d62dd00e26ead56765052abe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341fbce36b2ad546361d07169b0845a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c2c35d2cabd13eec9a48d7ad565d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229665d909388852be8a0f0c9fb9543f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7849734e866e9e6a225ec6dd4804b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870fdead4bd47f6f1d0e674de2957e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53719c905f9c582ff4d6f1342e4700284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb2e49df08c89e8f84de10aa265090285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee61353459ed03f303101a8491ba48286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f402fb56daf9b0cc3a73a5ee5bd93f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b671b4e13c2a52a3840df748438d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d56d6101ccc74f12f926a203cf919a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cea0c626aa67901aa1f95b14048a18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3936ae5adc56afed3b078771119a7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67317f6fbbba3f2d64aa504cdbd08d12292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe88a5510050497e729bead30eb103293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3baaf14a467d7224c67b73778911063294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757102763a7e2e59bc4d1d395810acc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd659168fe632328e9b70dd71a1be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050ebe93386823f602a84d87e9cc493297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10229a6d5993b01902f9a5cd300a44298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800fc96a6a62bf5e84324e51e8be48f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d99bd2c1e37c3b98244e65740962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e664f3d1230188c43d4f7d442269f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf724465a6d92690cb95a396303e767a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f75ddf8733b5fed7057dafdf7194a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854612c7305077603f05830f45aec9e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12391d2305aeb9e42d6481f18826034d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d6be6865b706c904a636ec01a3190306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992d2b8deadfb4a618c237c71864059307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d34c63af4fe85b32d107a298951b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df270ffe9e57d465c79ddedede6fe238309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73e4c573622938cf63e6cd18eb965310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20688b46a4fc5f6349e5f8ab989301b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a675bb7bae1b95f405cfd956397c29312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437b367c308c4fcf47b2e40ff84dd26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648132380f29bd79e569e27c3d450f52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5a937da6afa871c8b5923c67f31f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c627d981ba46af8a36fb3df62d576316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74651562124881787fafe45541492bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7657c9283f954006dfb994d5620967e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6077dfe1b06ff8744ce41b8d7b7d039319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29d92ef36bae108831512b010971dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091df5fadd88b6ca10b8cdca1b69d9bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779f9e0f4ad63c8fd519ee1d056a4d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050117805d9e3b5ec77155f812cbb9b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a3ad78f57ebe8bc5a3b6ca6e6d093324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af61dbb801575da9ff53a32a96be83e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f4c5ce0ab259c683ee92e229b5c87326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b3ffa12a567bd020d1b64c17532ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd5a28babb406659e1ef57eaadfc22328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bb79b09cd1e33ccb8b25a7561ac2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f91b8b8f8022ccbf4c747321bc67f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9e359313222626519e093a23f80e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc9766ccac9ab4d5566b69e84a821332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce1bcf25f0c8813b80a1560d62a15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa393680fec5c83975b74159af8e87334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bb8e003d29c959144a4a0cc8e79de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a5cb566e73ce62942b67fbf13aea9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee104fbf142ce427a5c66475f78f7920337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef515e2a5d581941e65fd37e468338338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c98c3c458cc5c0bfe48fe339bb8a2c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e4cebf98cb06a19250c1eab7485b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b526b96007964acb137dea1448b15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b5077f1b2d1b47bb0624cfa453521342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98706a62e2c085f1a5a53b4fb18147b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5723a3647b846ccf21e80e5f12009f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87b63b3809e068aa1c5f6bdc2322db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb955de8a66ae5050804702043e4f4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6433a11fbb6dec2e725f77f601805347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcbad3b13d21a7ecd3659261fc8ce8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856130199c734f0e8d419b2c51f941349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a25d4787cc105320a4e6626bc02ed0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076982d400691501eba3263d0cc34fe4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad688b759e5e383cca542a4921e49b56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f8e126584b51575376047be3db618353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd890df803243932edfb8c629e4a239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37ff7cb2984cb1c48f2182d33fb23a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4bc84ab32389950496d56f7e5279b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6a9ba2ae23bbbb25b195a8945ae5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b88ed31397753660fa0c93179576a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa28432c0e4a3d124e8dbb039fdc12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145dc00e3b10a871d1c26a9c71865a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732c80ebb5e0222663f9dd051ceb11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cd289c97a4b5ee7d034f73459cf90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bf22c3118c8821497b6201ccb6248363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5df6df204e234bec65322f7984f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e753ab23cfae136cabd8067710b32a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629953f429bbdf00f5f2d55ee09ea015366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f44210b7e96cd6bd0eb9cb383a348c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73b7ff2161c3e1c5a3bb58c703b042368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d941391adfb98ab5a7c2f034d69da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74646c7582ba8bc8285e73b3e88a18c2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb81e21657812ba4473db95d151cb4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cfd1ccbbded57ca27e2a201ef9f2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d661b55f33ace8ca41a1884329eac20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a544708d4ea71bb6d28307a718ab9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a751d77a3f9394e9811ed9185b3da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34656a5b59aa7db6be4509c3b1aae74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87b56afa5a382783086ef3710136b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adbfbe11aafb8fd065a52f93da266c5378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4e4c01073523aa34f4332ebd32c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0dbf557ba3142441ed747f70a57fa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c9db4f8027b8cac37e2f990f2c9f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd2e2e15c1c398f4ecfb012efacc54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8789e77f2e11b3b9efabcc500583b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176a6fd27ab52c5132294306913a7916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75901fcf190ff75362002f7145adc257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8e1c05f9526497c6b0ffae5bd93ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8330aef15f370e8693000c9ad6f61899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2adfebe5ff9531045bc97a92f2504010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0481f77d80fcbee6dc3f4ad01e1d4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89720b6612c1910445d920b7edc21c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea602d80a7e5a2b7d7003ee1c36ce5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e333fd97fa5543836c75443545ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859e2ac4fd9141364e5a81cf03700415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a20521539f0c501a0bf15ca971860b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f99ba92f6eb8aaccdb382af00c5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87270883d41fa091a5e0b312ab15d80218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22756a408459a355ead51a15cc7dfe2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482e69bf8f3fe5df34b6caf283f0c2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132b56bbfca0ba40981e957bc400e2f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e80fde79c3cbc8eec7c5b308841e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63e4c9580307b6af87f23ad4f4f26a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192b35e5aff7834e7a8727cfc43a26b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdf758b31eb45f48bc88224e40155f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07daff991e51b38181712d922fdcd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46ef5f13144425889e80f7f04e60227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c728b2d23ac6c041ba256839f62d2c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764bf19fd939bed50e7b9962148d5cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de946e671302acc7e23c370f37b671430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1cb443ab8cb0b3cd47f4ea7f77f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde09c077d42f8db4ecdf5b40d94dd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6646576b9ac9932ec43f6f8d7a4d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4a6ad8498ca09b7781244e36007d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445585fa8f00e4f2e0f53376ab94b7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b04eea0c9359a0b40bfef8f9f77e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554ee9f9f3b91886290e55ef351dfb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e01ebe9abd9d5cd13d65587146be138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06cf22a41aa117e1ec696c7302aa2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649a0b919270465d078fefd96ec90f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc088113f912a77f80fe402eae34f841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15473aecc491d341e7235ba3d76004042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be966259afc3fbf003a54f1cf43db65543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d43ac776ead46d26491c2c99122d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9367cf12a1fbaecc0796341e755e645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579bcdcc841d8a33230fe383c07b99446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc880d3f441e89b63aaa931de85d3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765613748c71d75b6b71346390508cfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17c4c655df3a4e66d5febb702f6b4c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954823fb8b811fab2b8f113a87c99c7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6afca69c8a9be4c0520b8b7bbf4ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020ea2e057526e1fcfeba71642634d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b0ce1592b8cba66f006734a8989de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2d0247c42217e2f79e458d293f66554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986699460488fee319a9f2f12f9f65b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da3436161878e0a89e01b3c35dba256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8089af6a7c5d57f04fecae806c6aaa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f902d6175bf0147f311a416eae8f3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816ecd146dab837b01e2c30bc6488fa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5d88576bbb877e66e011a5adc3ce060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853311c35f18db77a81b5326b92068161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30174be13bcabdf5294c4725a5c56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30df9724d406849e3657539c34b908863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f918520007a8818cf23ab8a1726b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe456725f2d82d128bb6fc7b13dd53565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092666ab33d1e60eab8ec7a42c7bbba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef457a34a47484c60ebb8eebd905b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398056e83fc2951b2f4daa136648e1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0943e47427093250655d665a509e0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd8e6b133520b9881ab20dc728990770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951879afdee40f5a917cb49e0494b7a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e76d123afd97e99e5f9c81fb913a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ae7d7d6594c3679f43f314fa589673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd2b6543f3fafd6a378a407ad1fc5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b705044d3b76d9522ac3e2e3858fe9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a2a9c05572e7b6d74440d481d8c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b14df94dad22a0ab1650dab11959477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960794c5aa4faf1e220d61be89dbb7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c39cd62c47f01c32b73bafa0728b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb905478c4b2f9594348e0fea442e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452880f5be680ab6846e5c363a8ebdab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b774aca8b1b6c2843379fcc59f9a1ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb02c1fee472321ac14b13ada7c603783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1256df52c53321324e3d4050e130d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a90b48be3d14f117b45996277434685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6ec5429c49b845b1c659964516db186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53af6a29fd0e5d805416e4ef327ff887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd6abb3aea58794327fa5bf7b0b3a088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f41e58c33fdf25939d32626703fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d690221140fd33990b71b2bc77f4a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b5602d727b17ad2783982cc3aaef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7e64d707e7d5eac84b5127fa5ff9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906427c3bcd2e8b1769a76f42854ef693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad68ae8ac922a92dd158178e1b703594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c25fbf61069d8f6f475dbe9114273b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8263c68403e3a1b4fb27227b5578696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41396b55cf4996eff53b99b8a5a1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7803220d0c7a8de53feb8a19bc9d5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ac8f6772a5548f1595b0873d7dcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6aef09dbeba3214d6a93e8803a3fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa9ade55ecd9e0c94dd4fe7f92b155101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d51b75cdb3f22ef64f22e9ebc63ce6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f94ff9160d2b560b17612e396dab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a837e9282d5c8c949ac632e356b3ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e05dbf7d90d1ec65682a27c024f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03906b18935c74ad32a3252d83814246106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fdcd7a95b908a26a7013e9e5cd261107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb09ee8e4795397cd2de67c7aae9245108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857e23c4802d3aa10adf45eafed83ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86637873cedab4c55186c86afb306de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b74bec4fb1082ec8b675229808fac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b5a4574f14b1b528815f892803842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebeb4a60c11ef57b0459dbaaa408fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc7e244b82cc1d232562b75ff93b98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaac8c0294380004b70600111694622115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e44d26009fdd2dd9aaa375332fa743116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6248010b91911ef2783063332b1ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ca433d51533c17c655d04f6000df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e5dd42a7a0f3ffee10105097ab658119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2636f5ed8eb7af0cb69a8376214306120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8444abdc12c173eadbe60c4e6153a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925243bd9489a2b0f8861c4eb96c4bc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3f82ffd227229a0edab082739d21a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbd874f9789c3c74558f41d99f5ad3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f81047338d27fde41c2c6261f7077125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4ba141d4c7b493b134d3dabd25431126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4532ec46d40cdabc1f1e0fe5760d6b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aaccef31db32f480e0047348944fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34603d121cf3f7d912e6f3b1405597129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a2880bfb6d8710d71154fa9b9017e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158630e52891d10a996404d260294829131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6620f708663b5b5ad4e4e70bb4ffe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00684ae71246d06af2a1024b92073b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9ac24e8912530106642c54e3b4d57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08bd80b0d9127346750d3910cb7ff2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f6cf2f95f09d8b1b3404f59b9348c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bda238ff9c8e15b31cda3955012fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33f59c696e6f0cf77910d3a7318c75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1306d903a9b49afc58ae6a0d2d90a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dee429939111e647a87839406ca38140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490bdbaa31968e2fa60bd6958a1d9ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69cfd9281f3405cf3d165abbc1794142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3806ff72c629e2d79bca53c71c181143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e10b313e4086e4ce580c9d07e0ec9d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5732c0d241c1b87671972910178c89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881c67748dbde804455d73abe2d80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdad13dcfad8a7e020b2927a01366f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5969dd63febf2d48d2809122c8160148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b53d2c2621fa06b8365c01733a7b16149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f0d069a86ca72ef97c4126076aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf23bbd66e07ac44d499d7cb262fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe1981899b2f646035b898adead3de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7746cd4cd2dad8277b5932544934b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39928deb92453411be9a82d7be494fb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39963aaec237df9265dc166812089e34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0b52c72723e8672c58d4c9a3f3baa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25cc74e485aaf2627f43c3fa659f2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a960fad8bbc0a341fb3267e2803ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dc4ab392a823c27a304b8acfae2fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fb3dd2b82170d09a2b0a6afcbb49c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e7a6988c84166193f42334fae5a29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5f24655efeeaae5879a2c38d951c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b318cb9fecea18e1ada2102a4becce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e4724cb8a1c43ceb7dab51c1a6b7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1747af83f0057ee8d5a7cb62eaf2278165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22487085cbedeccf9eb395737101e035166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984438eb0da95e762f1461a770bef267167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2ae91a3af938c3fad31ce8d7e0e79168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6644ee3dba1e0ad410709ee61223e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6740ef72f3aff1ab30fc2845f15029f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c03f3069e4eee19339b564f2c825a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9c6a9c3f5ff7ef5dcd6ab23f1aca1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd70ae8eab63bd4ecf04409a1f9003173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887edae578db2894a96dee2e07e6fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ced09e583bcb2f6dcc2a40ff5a9ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f31f6084e7899bf43223a4f0d7fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecf693515fbd0f9c7b8a8dadcb394e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d91cf7e00536e04f160ffc929cea8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d7ea7c6680cb9a80ef3485732dbc5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b8d3dd3446a4af1b1e13d0c89c9a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b809a77fd1a43074599fb7b013c243181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d73abe83316cf61e7b02ab70574b4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e795585e8409d3d8db9831808d71f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8131b03543defd38b0589b5b0248e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9073fe0884cc0bcb0e8eb2a815e763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf92b9a2b972f606357398d23ef4146186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c143aea983d96ef90f27bf8a4624e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11346c1ab9d997ac658ed639f5b10c23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538d87f8bb544f01e16041bdae23ecd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf998e2e82f28d8461ebb2ed7e8e5d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba4b3abf97b6062ac2a1a57f3a54fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52982a0d9262e165a450a07b03f43180192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82817ef1313c2844b1f7b8f57985793193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ac3dcdb08939b0b933805b9ce3725194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9d71014967a4f4e4e3a6eda8c9482195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a529d8a929c3e920824871a0891caa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907bd7c645116756e400de80a69754197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02052db97f4eae663fbc7d9d9a7c3eef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790defff1b8cd282eff3595ef4c7936199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ada119e48b3a448551f635a5c2fd2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc9179b3eaced5dd6fce2c06ce524b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1706e6bb2ee8be879e058cb3c4314d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e344f3556746291425a40131a5b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b67897007e21fcbff52c2d56d3a92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2da413f5e2839375222c9a6b02a9f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f229358d3f9cec14f0def800ab5a85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d00d1b607903e47062d814d1c98c35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a107bc01b91ef8e3d9f15b5c70b855208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c2ad966425fdbdc1338557cc162e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d22a020c458c9af2712962c642121210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab037254048a7f7eb1587225dc27c9e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf7eee021222b9d183fea999eb2789212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5b8a3d1c1ad98e596e7fafe0b994213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b152903403903e7212c1f4c7045825214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d86d96151612de44eae5bebdba831215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a807d18920f1e983be8af7be8b7445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bffd0d65a802116676f0bdf140bbe2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3fc204eaf5c45a0e654ee051ba0a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce77a68997d5db20e7e780995b1bfe7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d8e0fc12b97f6b66dc4932a7b2483220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee27a27b76dc1734ba898a0471c19a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977b2d7c72c6940edb611b757d09b57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc97ac73f25f99409fb5ae0309d7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb4949fc9b768be439051d9ce73186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493f1b94ffa6ab28ca52b898462844225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fcf3744a406828ded006a80c0bb49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b824da511ada8c65d4bb2946a1eb33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d341fd086483be8d778c8efb341372228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e5ff698c2494826f2c9754b23b724229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420535b11770f4563d929235cadc68f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f62fa7e1fc5dc871a61b445f99975231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c3839aca133a90482d5795307bf8e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c2463d8a0836a96caec85e4f16bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f77b4af8fee7e38fb591b9f8e5870a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce3e9108f3c52a04d35f767f9d63f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089aa700e84e4668c14bf5e7cd9ab1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86cb54f8989f9647a78ff64596c0fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bca128fcc3f3a8167789905a6cb33238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d53f25e1a9976c6d5ba7da8ed91c29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca4869b71bd9e54446341d8fc26f836240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dcddb8ca70ae4eafeaeab76a11eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d790e38738446556f869d53303ea50c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865819f85e9c3f25307ac3665531c9f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bcf1166e13ed96d8578affc8c7f5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c340350e80a6882ab1677c39f2cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1342db4cd148cd405fcbcc31f48b98f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7984e3a4259978dd288aeeb7d71621247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc24f5d3524ba861d0506d87d2508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86fae9fcf6b0bd0347dd18ca88d308249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828465da8ecb94b96ce99f85229d323c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9df3f5d2332b70287370396b6a4e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75f7d44dc106d19d121ade225324a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356cd0a97578fb1dcd2a36201339e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b6040d690adbf911bf774b1ecbb2a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882127295b341dc0ceb545fed6bbb5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a50a0358c5c49a55f8160ff8824cad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93177dd1d4dcc7e1443ff676125b35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62da169c8158679085880a2c67a45b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd0eed97a1def8ee759cb87baffa4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9bbaf24747d2d5e534f1d9c4cdde8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c496ecf2097466ac4e3e1e773f4ffdc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709e72bf8cb4ce5c1f3489ef788d8a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe8b5591eb407ce167200b5111352a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea307849b843ef3f7d36582fdac5c1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b92d430297afa95c0a9a35a47636d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2beed397bd5a9cf7610db99d7f751266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca440db38412073030b9f6c60d70cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46aa1dcdf241b0f9e5b1bc732cb2d80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1437e3cbf1f97f2c77907cc7cf383269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1e3be4adba385db6dcc78740129a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671121f2c023055a22c579d1d8c0862271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79eabb054c52346b017a79c2b5dced272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c73bc2260993bea964636a9f5c61d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f2b4e6b54c09f61e59ac76ae03826274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7d755096ed7400124cbedf8165ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6cdd9db28a5a7cfe573673acb6855276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94081a48cabf2f990bea4a87a9772e47277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea18a0eed38d60f8d80b8cfb910473e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6157744dba5d4c1a6f26349fbf2f1e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed402669e9e54ecd4042d9ee314c8a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d094f2640a3fc03776224d4ea2cdb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba5fc7d6e9450f9cf5a4531219aa07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc77f74f80288e8ced5767fbee018b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd290b1f98e11a0f41dd8f59e63f0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cd7406bc29d181061f2ff047b52a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335097e86deca8e6aa8d0f79afd796b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802fd5929c930c46d46dd59840d793a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4976ee5c3a625a64a8029032218fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899c9a58fde5560c53126b8a11e788e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df9c14ee4f314df2f65cc57d66fbab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e841d024387e6fef308aeea89f4fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163761051078baeb523f0b7caf9c3836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebfe9b0b63fb8cea48d29413d7a92c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cf68b5b1d02270d7b77f036f06d34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6819a5fbdb5757c0619a30471e0e78b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3287d98dac7d47d6cb68a1fcf52c9cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283fd3041bdbf1c819cdcb57c351de5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9eeb8cbb2209b9a8dbc94dc670914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49193432053032d5d7895124dbd8ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4869cd91c604d7823c94a45c885d39300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701feaa663e105f294fd59b6fd11092d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fc1769da9e625e7b6b9275c6b3b4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d13319eb4ca1a0f2e2a962b7d1ed87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a8c04c8fb7f7ce0fcd1c8f94932c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a866c24227615d1087563b27e612305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df4c349ae6f165853c28d5570654f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e27aa2fa1d780716d8ce914f4a5a4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa0179a59c959fb89bea7f9cc7c363308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97f8d0fd11c9c9ac15b2fce2083fb9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66402bfa36821656166ea29e2938dc7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27def9198e20b4c14a96c60647c1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de931305cbbcadde6c9fb90ddf2b90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c6896fa2505c2af4e786216d9c5f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff35b73e46fa8d9c4d5e4cbbea7c1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31cb6b3a69722393039e469efa62a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9573549bc6f0e1fcd165f4a2fcb9d2e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ef8ec0cc9af99bc9aed335e0f4c80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb066cec1c9abd3156a11f2165f96aad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a9bb0bc555183670a577b79d47493319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817f3d7dd1bb1cf90f0ef21c2f822d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f6f5bd0225dcbdb140c498ea7081e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60becd0eb2bdf874b113f4483c6600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af79c632e4c5f7b4dc5b60ad7454c19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d238e489cbf99d043375f063fe05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a7e6deb4757e1df7c2169c3983c8b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459747b77564e440a49d826f99ddf1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c8bec42c7f7350197d201fd7a041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52418485e9b3075deb35d2ac8ec4edb8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe4e0d679d64cb041070768d8593a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68770981c0f71b52bae0ea34861211f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea0bcbd5bd9c644488946fda41ceb9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e927f719faaedd9f078ee92845e5b8c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72efa9d4b0ac8b86903aad9db50345333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6835511bb1d5361541588abfd592334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d262fdcb3a63599d2352f30b4935e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebab6fbe76f09b809fd5c4ed3906763336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bc258f97a703f301f91af36a088a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243a66ea503ba9db48f04a7a0bd4986338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116acacedbafe21b110d1dd6d9c37d05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3efc2e6cc6b7b2d78d00ba8308394340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e253fcad05bc0a46171a6dcff10cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053fdd4ffa9216dd21e6839f1f00d51342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4322b41b56482622bd6adc6c15fd543343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf9154808796a809edf9ca18397d3b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2de78d1f4ae5b675b62dd51a79f4eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac066c81ba08f555e654bece875974bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597efe73b72bce3c7594597ab66d70dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe37ba71f67252e50a56db48c3c12d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a136883d98cacbed658ab3b78ae4095349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209f2a61b86d6fc5f4beebbc5e6e7ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d111b02add788d02cfc4a5c96a8147351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1088d1a03631bf94b2e288bfeedaa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88ee39f953d31d871ed65ba76b0533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a828257f34028db00e8ef36523f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4dacb7abfbd3d7f356bc4f442183355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be414980003ac32fe583c933cdccafc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe4e9fd96ae8f49864fbb7e4923ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a306ea93456a41a360a290ae58fce9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952efcdcb849e34959ca6891dafedc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db687241d7b000d792f3e5adebdd295b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde087bdf86f4577daece24090b87a8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62da2f71103fa6947a4b6abf0c5d707362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a7b525a526a577dd1d45d9d86d18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5c55f9f6d6c4de95be0fef098783f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae90dc453f47eec5e1a6846d9130cb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82b4c2c20920908424f88f648f05ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b84d8721ab5ccfbc65a3fb55a587b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcccf492e7aeca1b7825ece8a2a4f0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed772835ee6ccb688c19561f4ce36f6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8c1674aa293efc23cc595e2aba2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af893c11c76a1353e6f66be0306555371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484554f9657376e69fd630dd182450c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295c5b25e84d69c62a95240e1a71615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e3b77dbdc8c7a7a4286d9ce048215374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee97c3778a054c2718bcbaa256788f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ef8775c3b1017c89660ef14b082b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fd02c07ab835b3ad73fcf7a576a08377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e8318bf9c347cd16301ac226d25ed378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>