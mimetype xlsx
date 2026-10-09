--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401312eabd0534fd1f73e64d74e645101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b969194cd9524195012231b326cb002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd97c60eb4a7f2c293998604e6fff133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ceddbc8886a5b9bb19c622aceea7844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef15043d11b2514797acd8397a94a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0471ff023550fccba901eb8f4a09956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb58a3365535d57f2869090346b6d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5b8e00e57e71580783e6db456f8f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60422cc743a8a6e9d8275902987b165f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2793b986306f91552777ced54454010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da616b6fedfdbed763b44c48ed140711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90604884f0d40a83a276bf035142d1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cfd0d2ad95266fa75a9351084b6b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cce0202e7c48b7cfd201bf835bf3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd992395f6e431392879936ae6579715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26c0971290143fed06dafc4823a9c616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3f91b979eaa37b4f06a6e13cdd3cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b46b1c54fa5b53ac110e8da1462bb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef4dd8b2623a3e84d01335ce835b0919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136726a55da9fc56dbf57db1331492d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df0daa0315a03fed65f716c421eedb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce84ef231fb7dfc948bc1d7fba5379a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc7088b4a61faefee358c3c4112ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf1c3b367d7633a17aacba4469580424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265c75ff28c039e7aae8d54b050f8f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e681122c402063a43dee0266013ca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebf3f380eecff47281549805775bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61417657a07d22d135f3af86968ad8028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a47bb0642c1072c942acc0a85c613629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bb358cc71949d6fb582ce1bf757a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f3e07514eb12b86317d00ee5ab59c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863344149e8d790a2e219f1bea7d856932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b506ba515e757e9cb24e6ea9384b2eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c32f01caa22701f3f6965708378d0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbc2f607f834df3682b0e4014bf3ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4424ccc8b19625c266ca09f9ed8c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05871f799f8564a8fbda3d24d37573e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9970ab6f8cd31a6b3b6cb05fb9dab238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e48289f2d3764e225fc5a8ff7b38239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248ec35fcf2878a1e17a10e793225d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477aafada880374deee51e59f666ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f3120910195ceacdb24c8d26f8d1f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd8fed384447b7ef9ca87b5390afc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03df7139d3ca064e828ed178c1a9b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec25b4a68a33d1c03f9973c4185ae9045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8897adcf19df5739307d2794a4aba546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce74667d87dfd4f52fb5cb0ab0646c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ed3e3a677ce135f6d50f8626c5a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437901a648b6c1b9739746acfaa7cb9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3c9b8cc8bb66481ae9fb933f3cfd950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfc98ea0f7a2af9efefec770698f6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cc61dc68f6b01d87b701111cc1cc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45883840f344171a9c84b2ff7bd488fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990fd7ca74973991c13dc9103d5c7b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabe6e896e846fde425d1418091a82e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5ee32a38799003dadef0e638a42e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe11b697028ae3b08a49984d63758757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3d878c0e30f69cfe9c0c24f854f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea44e21ad5e268c5777641b7d69eaff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0e42918a5e9859ed9b9ad6e72952460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b1a0e4426a49841e9bd26b0da28f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb764ab2656af9e8af10e87c73980a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99115612c982affa5c98285539af7dba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58483b5609e9b7ad6bd55dbebcaa509364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f0a9fd80109a3b7154ee546516e1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30058118fad92bfa20d944feb051666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1bd79b4707026978218ec096c7b2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8e053b8cff064160dfac33cf48e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f8522cdd2af0d378be148d159e10469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca522b271dfa0bd859d5649c9d5f6cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c613b1e5908034e5c66f3415810cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc865f8dd58fd9150fa60132aa5ee472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257055327026af81d972cbe02c1a4fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93bd9b2f9a378681bd059c14bc354d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e0debd40ab139be8c7913f55e70fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ae68b8634b80b2ef152da550b2c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08838fc0d5824160c8183bc9e373141777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911597b7396bfb90bce7831eb68b50678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b573ef618bb8e116dcf69b9ddb27f9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365b6f2f4a45e4168ede8d495710fca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2ae5255b20a8e8dfa90152648d0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08899cb1bfc4f7a3adc07e3d33fff4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5581ad119a96ca3e96e1045170bb5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623e7b1b2a610121efaec9e39d8371984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02630394b8e686e3ea4d191f707d741985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe6c119f8734d191f72c62e152910386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb3e7dfdd07756f6e41a70cf14066a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a723eed040f5d90580ad7a9e0a31188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70576d1cd1ff6711cd842ba36499db1189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b9fa5c00cb0d80c8170873300ee5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8300a2124052a8f8c25d9f4e533a191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a8f157b9309966b1117eb1662f52992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18887edcbdd00f8ae52d45752caa4bfa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce77f0ad833c7af1923a03aa0647b3e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc84265b43abe38a83c3ad2f58a2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ddbf28b6d777c874ea871eed7de2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83fc72462630d7bde8ed634a27299b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82198272b5f3bcb9a8046b68ff1f742d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3dc8b3760bf97b4fb04d31a6fe46199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6798774e04e78c54d5e00551f6ee6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973e7832af7869333502118cd8e4d60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd870c875429ec3144571268885685c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6403cb8926aacd3734781d8f5f70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416ca044b4e85a8b8a47f436c63081104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5965fbdad18958ba9e09ac3cd7d9988105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f001e670a96c4b2f94bb123e7ab8c8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36c3969aaaebae141b18f3af1f80d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3ed64bebc6408d18a6708ed5f8c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094372da8fa628917442d9687cf11027109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac1b301bd99abc8b6d63c689a6b817110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2f2908af43ec2629d5bd6abd8df2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6eb61de5dd13b28feed8686d9c2e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9b29a39a2a1cd0e30d45c547c9783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cfdfe2a34bf39eb110c82bc60263d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1864f27745304fae7aead88eb0c9b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f21a09a8fa240ac818d6a37c70aa29116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5b198a3bcbd4a0c634560484a67f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdcc4c83d58bc2d5c9c3b13ba09307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8b62ef1ad0ba7e9ee95a380d2f7ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d516bc22249d3dc6312a63c42d2c721120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538dc0ecbe123beb23f2c91f47145e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2411130698fe708820abf8cf94413122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819fc85b76a4758e1e2ef3ca69e5e6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa283d7effd84b5f337b475e4070ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a9e28ccfb5ca47f51f49624cae273125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ee8b39eef531afd934c69adda196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf0ef79e76b1bc2ca124244f3e5fe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95a4ae2cf5a8353a70a1d106a09224128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c499afef5c8699d728b871c75f52bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355d4c92dd2423735c1f31ccd5774c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1240814516c25bcad85ab90cbe8aa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672bba5797260e9a08096df7368d383132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e6eb18afc099503899e8c5c88aee7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150433ce5b74d86118b6eb94e3851334134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a047f2f30620a161917ec85a22537c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c4fd0cf6fa70729d97f57af168f44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ae5c7e1fbee66b22749f41023e61a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bc802727bd1cee5b6eb3567d09b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f943694fbb99f9923d9d65cf1e5fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b030d5468d8ca05d526bed81ea895140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260a156fcb7e0766e8382f8943af79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee59541960ca41535463eabe41451b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced86169bec3ba334c653d1e4390f0f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1c6a3072392af336be253f6228a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef129d22840df5dbf48ef5dda8f28a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d0ae065b487e561ff45a600c59c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e69f6f03bee99f439a8d8bdcfee1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8976fe00cf72cacf419bd87191cc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2efafeb11d6bac48bc210b788b952149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55f3ab49f66c567a709d63cdaf836150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac6ecdcb9a04a6d295390aad4258a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302f45198f5f0457e112bfc6f52b8b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130a949709206f256e43750a56825e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551633ba1e9f8b903556a24c6b6ba29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4554cbeb7eda4b72ee62290338b64f8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0217e900685aca0aff6c97c6213aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc06246dfda2f77e20f6d5b9877ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7870276cffaf22edcae14bf1ef49a2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b42d6373c752cee0e796e24b14e5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fef1e65ae6a234efe67ce596d44ff0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870440f1add72b2e1419906e3a9635d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0c3452b4e782b01dcb5f014b1f8e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5a186420f4e9525461713ad443977163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f92ff6554c1308b255b995b887c01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11931305fc738ab9132e68432dffdf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba35e1eca739cb6dde70e4b9cacaf4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f67679bbc2a054fb482042d159f197167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f148f2ab2d386154bc4deed056ec8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c239c289a2f2de23ca55347d64e0b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced5b7afb68a21c3b3f23666a244493170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1ee56d24219ca232ab2b0aaf6236c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b563990c427329d4bedd9dbf0963fa4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e988bc17c378aaea4ea892f1baa0db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8750cb2b956f912103683aab655156174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34913f2ec5087ab10a938a4b33b9c23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42181935a1257bbbf6c0e271e01e600a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c565d784f3719d728586566e5f102df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429317775742b80373f6b2e5bba6acff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44afc5110d1d95a32a0a9079b8653f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42c1f427969bd553433994355ae29f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace714cccaa7b5ad7e160b47cc19b301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4095cc0705ce19c72911439c55ab0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236efec9c999cda30fe07ea74d14f516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d910782cc0a2042dee0f3f81efd33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd002c5563fc4256bfe3fea18a9296d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246ef8fe8d7fd6577c00c211210b2ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ad5e15dba55485d5dfd3d4583a24187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c504648f5227a443f3be5fbc9d526a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdd2e107a89f28dc945ecf41edc580189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807aabf9d329a2a4ce039b6c220300190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca24fa13b6ae6b483b744234e767762191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e94ea5c55729c403fc58b5889bd3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67531a2fd20db25783b9855206e3e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3b117fce4bee3aafacdbf47f3383194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d81c4e3a8c4a01d9353469d221a0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04cf3b6b625e46b33796c20daaea7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa90a19ac5d2607736d351376ad5b34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e8322b066d63be531160cf895d08a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bba6b7c502b527021363cac50f6ce3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c088985dfa344af2fc2c56d7014eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ec7cb2c46c90d42cee5d4f6ed9fe4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400cdfc93febecf7c880fee4dec404c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1379235558a44f15d525a0cc9f354203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19fc7dd3d8db522dcfed4742675c44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219dd6d94d23b83cfb0bbb751f310ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2e3d1dfd3a33b24be7673e9dc8edc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1522318b5d0b24b4af585245db000207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66175cca2788cb2e52669e034688a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7168d8b153aa4d4ab0bb85318ed83ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103797b1714f72001983c710532a9635210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cb1edfbbbdbe95eec6f1962678a27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511255c72b04ecb7d75834071524589d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b410bd7b83845d56104694199d40b5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc56b637de2299bc34b3c62eaa68f7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c29d3ee49cbe9e8ba822f929b6ff1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb646ccb0eff1675d4180f7cca6805216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab6e0542c13a9e2b32fbb90351ef9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b328549f6b40f8e5fab304e9c9670b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d813b0140c591bab95d1bd5cc1cdf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db64260202c7eaa6ca0996eed4ac5a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d4957f89ed9e0ad1aed81510f97fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8cb3ae91b7dd21de93867468754d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec11e7d56ec95657875d290430e1931223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b10417fbd3d9ead508ae6c1998cdd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0914168307d552f47901845fbff7a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d6e5c7a20d637d4376fecb3623156226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d27965d97aa5ba67c5e408124f30e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c290e9228965db763216a097eb72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46592b17672001be9edb465b1439a42a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4330791f2ba3eee64254f21d233d8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ba5f58bca348fcc0ede1a9bf5317f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a46f8d8a22d849a9c7996d6818775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fd2a031062a4cb295e5749a09e463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d533e59f2725c3f8991b7a6cfb158234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bc70e2a7fcec04b1cf851e572a0b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a5ea49b519e397a25f96c1233b6c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaeeeabde33fdb779ac517da5c1b4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fffa0db6ab32ab240036d43cb5db4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9689d261866826c47ace3e77f85891b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e002f10d02d0848808d38cc001fa5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcecc770553854e2aae068526e40d44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f8b6fd4bf2407ed2568c71115db65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa746246e103fff93d278f239f9a73d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198516ed481d5607771608a71d6f880244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2367aa07dece03a0512cc05477d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da085af35fc8fd397f2d5015a6cf215246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d450b268e22b87683ca0a742e348f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0aff601dcfd80ad1df730afc0fe53c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca365e1d37d7cb557be72a63971ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85c8074b21f63c604331d2e5611528250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec962bd3e57134ef6c09d092298e02c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4fb8e883ad2933fa848739c6665f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfea72ea8d36b0a3de82c6cc9467375253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d635061264de8626a87849612af622254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619a906ce48bcc329b13271abd92dc8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f6e0cb79247e17b58894261530c1f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5039c09a07377f15d05deb109d36e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9f506dd9344e5f19e76d4074e571258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f10b1f93cbc33809addc14c64b7c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0e514084baf6305467e0a29820ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab215d8b4c1af17ae4c4c5d39ce8c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e35f39402815e338e540ee8665a39262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026bf455b34ec2e7f25af59be214895263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfdde1f354364519b8d46205d1e185264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c86cf39f2c4721923c246f70a496c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a326b68151ec5c0d528861cff2dd70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11cf6dc2e2575ae13ad17bfc7690bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9ca7c74eb226288ba2bc09f26deb0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc39c46e1b27f0794694379087162269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d4aedf5f34612c511128449e2153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52593789c7a39ce8180ee46d755ab5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fbafefe3e7f4505388217bec91533272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c26f48837e73d92e24cbe0f4810a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532c83ef3fdd9fbc69535627c909fb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc583c859409ccdf3e3f438e5f3cdf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4833b1d297eff4241b2b380d70a8a71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e31ef0dd42fc0a413de07ffe441bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73259187150620febcb72fbf54719c70278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a54fc78b1fe7e0ddb0bcfde139cf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe4bac578ef73074ea9250036e9df2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5e397425758863fa17781ac8c8cfc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae19d2e2b053d81a6fbcea9685caa3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1141ba1d85f64a5c59fb9e341b808283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4c80f4f1fbffe76a67d7adb03eeaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd639c7b723b6fc6731e3c56e25632285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50b0a0d73e8ea844dafc3a035230fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eae68034b7246b71bb8a13596a4c6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b070185a6efabfdda36223229ff42d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f1519c0feab6cd5b08655bfb0b925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812e422c2656f73a6798f6977cca9f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d8130302ec852792b025b9899ee11291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479d253ae9f4cf43c70c933e5f33df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cc6dcddd0d3f3faa58dc5b52eea28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34927fb59c90cdcb396df85b7b09011a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b90529001b1eaf9bcb2ef3197823b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fbb09ed4408a51d64719d99f840c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f01447cbe5995407448f1275d3e77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d30155ea4667f972a2ff63eea6ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dd06638e6d06c1ece74ae5e7a127b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf469cc700886ba4f35f5b8fdeff5034300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef83eb31135d0cefdc28e9a5805534301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c885f34346bfdcb9063a7fce5b5990302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545aeed3a466a6c0be6f611c44f283bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f907966be2428cd33ae9e4a4fc207304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab32d683542b4e18e2e9ebc7c31a7c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee489a6d2041c5a935449cf7af4547306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5401244e82e4e2dbbb227e85f7346e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126edd98c70db01fdddf8812b0d745fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36e4b59e4756b8d31d8b6a88c6206e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3c695d82037a8357f3dc385b7d94a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138454de30d05f390c63c71eef73c01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b645ae0e9dc1ccd0b01a47bf05ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38480b79996e53542b2620c6e8a6da0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58083c3ce937701ab8fb5d24f5eab4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce63196afb0c3a5943bacff530000315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db27635a672710ab8c3edc18ab05d37316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d7de59c1dee0a22dcbda33d075160317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7431b33ca1ee4079da43728c8d35c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feff709647890710a150a66d89d473319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77729c32cfd46650c8625ae023c9e7a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4247164f845e6244c225881b195fc5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747823f63662c422126322cb46f2652322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b25adf083d1a98f757ae3d76ec275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f651eda69082aafad2d8ebb883af84324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d946096285ad8ea2a6c87acf6e26214325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb7344484fa9971a60ca972ee478dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b05cdd586aa8685147e1bc0b50befc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286cce578513dd6de75a34d6575cf3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989b5425a536f4181acc88fc179e59c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed1611651e99154329ff6ec5674d4e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bbcd84df99384b733e3d5756692da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac1452de798fd018149ed51328af8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cffe6f3d0ffb89d232c1f39c888296333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d4ccf5bd39138cf2781a8bd6cb8a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fea139ebd8e324ef41c7023c55e5d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1a106252646f6f360a06d91ad8d02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7fe358df39d802c167be32ac9b422337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b0f4eca559bce00398377070f080338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcab8382a17e9e5e90d2bd03029c1a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0624fea08fa62c813299e41d4fa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4ceef1e099c1bada4bc6fa3ae2276341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344999c1278f0a258416ad7fe3e540a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191b52b91c12ceb32c917caee96dfbb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50539dd4c9940bdebe8889aa264c579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f297824b215d61cafb5d98865c377e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f307a32d8d49df4dd5e998489981346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7ffb6ea819ab9d0333350742d6705347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24cd1b90e297a31d6cae3a9d18a193348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778b0d100b87643e535f2e200afa9b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882b15e03e958b049b57cbb7c48ca50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eea43d5d14876bd53b709e8a6a604351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec188ef4da329c73e579efa1ae3935ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a054bb8797a870734b27edf34eab518353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df5543fba65107326dae2e95ba3c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f752ad0e781d5207144bb76312a911355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939f259ab89a1daa41e38dd021abd26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc5e78b3bf8f20fc19928492076fd2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a53aeef0fa3eaccaeef360fc9d38df358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482384a73653490678129af4296d74ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643d87e7ba8f521a207f5f40d8c2f50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324737ee78c6c310848ab3884b735701361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2540e036c121c6ed15fd939ad34c21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c1cdbf0de92361fdb45b430a6a9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb2eaf255bd63546e36972caf3913364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b25905f2459442bad47cd45ae7449c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28752f81a836b3190d293094cd2a63f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffd4ea4f3d890a155fcfdf8d1cd8ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c828a6ccf6e08c7f94c55237c839c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4d1e8a9276b3d03a065e4bd225d75369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c01e9c0353c086d112a391ace5d8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122eca251f996851e496902eb3f70c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435566260ccb37403d469bec8f891d64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b731ae3ca5c5ae7177e365d1be3a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516dcf1549fe7a331796e7b93c0908c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038488b1704c13e906a713e71251adce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d537a6a46467265c8717a22e6d207376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea222a87fafa5dade2603e5442f25f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd465f9b8c4041249a020d70a1c768ab378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249ff18563d12b6ab4bd54cdb13e78c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e9fe15277437fba0984875843f2892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddad99dbf4cd68851ac4b96b48bdab23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed3a09113f18d4109d3f501ad6e07f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15bbc1b30f6a7525730a10de5032a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb196f753ae792812bb0c3f3c9f268b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b658045d25f685763cfca16fba4d0f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe5463d87431a118858ffcf992758e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81719ab3dc830b62184a7200cabe0f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727645da417e76b7a573f3d935bddf3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43128611eadefa1c927ec319a734c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7141e9cab8a19e91654c3bd41649da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfffdeb1b387f1b99ccf14047e909113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c37ceeb5758713067b86a56c031b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef1d6c7db4c42cd15d086b2478241215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ee470124d463cfc4d15052a2702d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd4c942b7e47d1ad25fdbdfd1d29c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a6086cd67eb85d9c9bce6936f09f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb4514ad3401cd2b60b63cfc77fa2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0c6954e042e6953dde7d82039cc0920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec2ba0abcb493697e1a36e78603be421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fab8c65a597f9f00f4bc60156a69922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9553bcd844771d6005cbdfbf9211723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742369ba43fb47127631bc08dd636e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b130c492774aaf78efd791e869516b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f93d6cc5c93ae3a79fd12c686d0b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cf412aecc16032e56ec5d04ffa7e227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb25cf3749c09563e94545bceb16a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab0575caac7ec1509c24b676f0f11929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9934d782984bd21310d4472e27b1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b01dbe0d843d34a3fdeb41922358331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa961e0f1f46238dbac6596e888bef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c3381fc36624b2d8ce3d4b353b10533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5edce647cea25b9936c900a82c924034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f955c82077ad46181d72151b8a4078b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233667ee246dae489bb380faac4d5df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805732aef08e5c87c377b2bd39f3d78737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d82f0a1a5478543904cbbc683ce1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ddc139cddbda2cf8da4cecd393ec839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d73c261f62fb8a7ae10dc6cd4231bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea516b9ce861a12d6de642b24399233541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43118e1b390e687aa60e5c5f332935942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfb635886f0f37e468d6cc99bda99b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885ce42d8590ee2b0eb62ec83a5388744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c178dad075f9d2a682b1e86c47e5b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711ace04392a046bbebc9381a3f0e3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3183a4d53a4b99bc0cd2c5307ce73547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deb8159903d7a5beebb61099269d7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929dd95be630737cf4c6c6f7922713049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be29cb9f51b99711305b98993c7d8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350c7e2d76ffd01ac347f27365bede751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e536c356519e70e852e3b2741d877b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d288bb9032a63001d5cb0f6c752b2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b35216e9bc6778d4feea62f1bf175154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebf2693817300c4392347905e3177355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f07df22be3425f590d0525d11ec6056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa0efd51c324b186bc9cc64e2870f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e765cf0fd790e1e8cf4c91fffdedf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f9395fd6e1db4a68dc2ce3927e74c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791e5f97f3aa70265c18e8e2bbb7ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d94b87b55383a8c2f2857b723631d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d0c42f0e3edff460202f3100aebb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4bf432fc61a0d6426ad5314f2d4a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c4028a6ee3ae2b471821b31b799164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754b1ec22a12ac5b93905134c95fc1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97499ed615549b0b16c249920493445266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2746a8119dcac0a1f874233beb26167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fafbabe0eff76c2bc472a964f7477968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe2ada4f8bec68db1ca07108c147f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232fad57824684bfc29ae68a419bd170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63701b40bc22427f00c4488677e6d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db42de0c75ed09f7f23bb6e7ebb0d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967ef6d9655077fba343ae4e01bda6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dd9823381fe738e0b61081bbf811674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182ba6c21b18608ae835d1153d257f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581557ba65046ad44c6822e7de50db1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7c775142a51191ec3556734cf9e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ec8692623eb99acce31af8608eda78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6bb210a98ca76364f3daf4042f63b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def1c084435e97becadf4e3b116731480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353993277dbc5672369510cd7ee5ca5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ae1bc11c7eaf53567ca9ce436c0682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e3ffe486f2a9d8a50c87b301273b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a507eaba4e66bd917322186e82fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1a5f02bf6b6e4ff46f00ed1ccd2e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cec7056d87d5becf6b7b215a11965e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0461a0a2ba87bfeea1878ead74722687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83526b24579e0632a2e7af99808f0f8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8b7ac06a6b8132030d23d837c7c3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60316cd5b4f375bf21cf736132f8640990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a98d54b47884d50248e769f371eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0b0ed2ad51ad2328d9645aef0f75992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9c16e9b6f86efd54c9f423caa06f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc30935bdad49e244f3f7aa2eb5c6c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa092406c274889a0536cc1774e2acc795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b9bf4a61721aec6f78d254b54367596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a5576f5df3801cc660371650544f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000508b52df58884560a6572f2fbbf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c66c5702ea2370e3eb7d5ca0325e3d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d96b6b1cefce8ea9bb1ddda482ce38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cbc14a7b4d5b79fb35dd5df7620e6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc986a79362535511faea51fa9017f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd369d303cf19a35c77dc25b0d145a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310b57159f45e6c500c775ce50618fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238ac8c5acdf95cab635eedec8a5ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed8be5b6eb469e40f185e2565d1292106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da182b3ea986b0fbdbebc8c39a70730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0cc88b3e04a254e421bb9f18061b3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb308c0e8b5389ca8155b669f7730109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0284826a97b75bb10fad99ade52cb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecab03820458fa8cd0355d22dd6062111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e7a02bdc898a85e060b98ec64e6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536a006b4ee171f2dffbba93cbe985a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178d1f3126cbc4af413e87c8103bbb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2843f1a9afbc666384a83c26cb79c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a5a6fb2b729738708dc727cb5f98116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae96c772a74a914fdcbc1ec7c6d420117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78406a86ba5c25856c0824617ee38be2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a381e5628086ebfd4f4d9e0f11172e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441a71b87edd567962a949a44873cab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a3071e09318709a6e17d55c724944121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9288fd04cb4ab0b255c5e5daaeb47dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4172fd5e400e954751d8504ce303af5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ded41f67ad76b8ca55cf02a80642bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba5de8c19ade0dabda69dc7a65f1ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1058dbce3f916c3c666e160b585a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06c747ca8a1d16896837cd83a6f3bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba548c40aaeb13847bf460ccecae4ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdd265f088b0bbd291bb686c4a953e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae27d3262b01ff2fc33942c70f3ecd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d746c0d9a6819a89c25cc219546f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e010c82f10021d520f989b4a70d289132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84d60a4c9a2ac36f2cf3a8a4db3c81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6745e7657bfff0c295b66986f14a5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476b429a5a646690fe9f79b951fbc66135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d459c7fb90f5787d0981226da60fd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eade8627d807ddd0e126a15bb78dd4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caceb97ea03695ff79421a58e9b2fb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d403bc6ef9592ed819deca8484318871139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f6980445600bccd8f87760199c6f1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231de52755d7356d3722d988c2da69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a25c77a910a2997775a42c6c61f91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3cbcaa8d5c6dacf1d04d1f8a687b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74acb5f88cb413cd0cf0085b3dcff6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93b40bb2814f427945ea6853368bfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24733a77b9fedae638cf3506cba97fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366577ce7c44035b9f175411532b1957147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89850a43dd655964534af40f017c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346caa4b309b1d55de12cd8c85def663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18929418e1e057bd0b32e5136cc9093150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e180cf874b2f88f128765060b846d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e9884aa47a24ce1fd6edb742f354a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36636bb4c62853a022339d034f6489a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d7b70924c98f60724826d52947bad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb848e2d9e5fb63014183fc16617d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccf33f32777419a02c9474d33ceb5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45cf33549c3d153ca7585415b2a624157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851e74119062667b745353b70db442e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46303331aaa54053d64265adabe976159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24a33b0f1fcf2cefc3e9a7ff1134b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887fc48ce81ae69ac8338cf1db2f198161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc4ac141c9189b059f0d6144588c81162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07596d48dcf26e933affe36a60bf2d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30ba2fa080ae507ea0026f879fed93164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebbff56a43e3a5a56c53de92f713c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f716da68eaeb1b1154720455d9a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f168dd9a7c03aa259a66aec8683397167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aacdaa1eedcd012de3e184a74bc7c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff9dc4278a3c4fd438f55bf06a2499169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb16839eedd41350372f488b8c1e6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba18ce1b43ec0048fc579d26bcfec6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd61a2a372da130134ca888ce2ce09172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0834d3a2163c80679035b0f90e8c19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88c38ed9d1c24c1d2abe137cc233b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3399309dc8528c6df192951aa18c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32c1bc5f7bcdb0f050d42b7fcb6f32176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ea5080f68931015eda887adad9883177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15f67d9c1798e4a40f83dcb45e05d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1dc9734d16972d88114f26f5e16b9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe92b135f3db963df86b87659d9c1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd00e5cddced5d5d97be5c06c96a7c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8fc7657ca5cfe5cc4e7692e0097f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f24a4df2d75c4dcc6d76a35fa011d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c16969da0f5fc8118593039e63dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e234c9c52b4aeae15b80f2459c5c11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0d201a17ff6a2bea3a14502cae8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd84cdc77d90303e5276b25f0bc0664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748fc51c2d5efb951300c8bc62d0499188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7d3b3e7c9aba8b37f3bef01e3ff5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa890332be22d954379ab6d9d2456e20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068572cb309c72389874bd98eeb0e4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c46285845ff4eac571f7e37a8454af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea0673b03a606296f372037e4193b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafd1f88b3b76b68c69bbe3454ad0a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fcef443ec2873c31473c71ce18cbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd5e96412dd12ab71f3a80e353ce0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add924adb3f121800953f73c88b37004197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa21275751aef80b2374f50779017198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba76ba4f013c13c0ee58645b37394199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c99306e9c3be5faf5a6e6ab814bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfd7fd04a5ac282ea2282e538337d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5278bb658c28f59c73b956b4d447202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7395ea65d9048fc02fd73dde883b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc91ef52debf0d08e6eca98335e1a61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f479c13777d06ec9abbb67d417cbf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf95a8debd07b21a8a723b04420ca8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff247c6da1605e4d2bb7c0dc89b51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f58ed73a65d05e0839d521007159ab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b29f32d4886bd34a79ce9f08a61c9f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ebe666f24f2fea09cdd85e81eb11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be556872188d713369b93720e975cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79a3988a567af8b40fc5194c5e7779212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d27c372e2c6eb50b1611bfec540173213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d129e611dd468f25424a4a2b4e1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5bb4f80ff3a5e439e4c22bde7dba8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6396f1f292ba4183dedc214e7e1036c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf69764d708b042a2e001f99d375169217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb2070b8a43d11ce38c0186bf4fd14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b644ebb556b4322d77ab277593e537219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421b83ce04e84b88f65db61e200552220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e3f91153cf9f4f4dd8806cebcb23221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98765920f2d91f824ecd306ecc89ed31222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a2dc662cccb6ddd003ba823b403e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71d206e5f590cf85d37c7742dfab6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9698e848718e06ae9d0c4964bb5c13225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158637f641b20612a47125233a9fac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3265638023884906d6064b132efe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5f5ee00741a9dea99b4112510ed86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77c2a07940048b8d3d609a9ae6404a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dcb266e7be238d8e90ae838dae79f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ca0250e6715c9fd8407a3e0bde6d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b439ef6aaccc126161659b3f549efd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772aa9385f553c80fcebc09fdf802b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b77fa1d730f53b19ea729b491ee45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f931ff8420da5ad2c5bd34cad615c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6dd64a517e4f094d899a2ea87efc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ade000adf83a266e04f3900f5410cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dd9c1ed2c49d175e061f84d23a90d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d5a0dfbd7e7dfdb87b19cea9d1437239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efeaddd2d00e72644264b4073a4a69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3ac40e0bd20b5be2da742910afc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346a0b8c2ad40e5adbf75ee9d86a643242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0e30521fce3de0f36aa0a5def6fda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731867cdbeb43905dbe936da35c9253244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2fe32bb50cf041465b95f28ca24b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be04109441f410dec1e5ebbec3035a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19066808470cca064d1483b17249cec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3825ecbbf51a6a6719404085c97ea9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c556a2900577683500e36a4d15c8c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d9413fda142ed2f9ed727e942cba3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa2e89d264d4285020e086d74d414f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba90e9e97c2b3e0adac63858bc0a93d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe1c46d14c42b2a5d56c12792edc4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f25cb7a2d3c57436c4da5d7d15771254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ff350a716e16b0bebaf964c01d57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caf2bb1c296bb16c708a53abddd204256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c88d8459a3e5a8ad8ecc3404929332257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41691c537ae35898617d114c6a041be7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f567498b6a24f7b7d7194d91ddd16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7e4f8f170e57976e1ee2cd743c16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c18f3c81497c931878f3fd4b7f423261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178ea406e5500f8b5a50065e2396fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005c299b299757f9a95c88291f278ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba835a62c2c2d21a844a11b9d5ce6b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95ca96ad20050f3e177e1d1d3610a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1452437b5f08c6d0cad659d70f3ed0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c520e7bf34bfdb78171f7a2addc0a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4c9a4ec3e264e0a72c45c0d66f4ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a69972cb15620572644ee8524d8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daba6720a8a06937ccf02f4baa30de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47433669054f49c583efc975ac9b1478271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e270a748456e1d31e07e170b40116fe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e935047a2159a55b1a0d550379fd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca928866c217421cae69ca08c73aea10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790b632c4cf7e9d535425691eca9b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7ee256a0b1bd1e01f714fdb07caa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15fcb613d41d1349144c9c9d5237a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df611d3b13df7deb0679d6973d876658278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6e78dd9def6a6c011afaacfa92a93279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a5b5d6f1357b8f9529821799bbe2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b46465c1295d1f39650ed635e4be40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d26a99ec958b1911769da2b263da8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8759bf2669235ff395662bf42a54cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1dfd9e04fc1207d48dd22f0e2a858284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bd7798ecb82ffa47a66cf87b5855b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85896a52bc91ac61ebe66b5025d01a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62763c7b6d2b75e3e6eabdeb4b3b4887287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dcce1a666ba7903466d205d17d674288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c1040444452c045d84f331b861ffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63018c472c5fbf660cee738aa9b099e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da30a95d956d3ea5debd0b1214903291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e27d79cb8f7e67d183ad0d382150f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77d15e46cedd2a1334143675c418c4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786acd8f0006d469f83218d2059e3503294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857cce37db136a6d02d5128bcb77d28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e1142c580613beb0bc5be40f9295c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dea7431d7ec8c748856580db7ffce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b1f2e6ca7a8a0aab79b7792398778298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07d28b29434a4e63d9f96447d3722b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c47442926ebabd9a5f2c8b86844fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42844fa6ae59c5a26689f13d0bae5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0eacf98866a1041a838332c8e1f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd5b6e11dce77d2fa5791733f31e2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204b8c7d7a84bc0fca708c7f8af7c52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eeee2a175a04da066e7174750e3aec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54680e464528d90e76a606213f7da216306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5398cc8bdfb1b5e6c2674d80da9f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64c411ab35498ccc31aa609f3588aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b23a7f8601d1016b395b941ca0122f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c97e5bfbf3c4cdf865780a03284408310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f7537fe2cfbad2a6b78122661d4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8c464f42ef8dd6635e3ac4cb6b73312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada28217c80087ae7b7928b6a73de709313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043a8cbc19cb0badc2712501eb77d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec7d973abf8c237b2c08a494f2ba86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136759eca70d457af51c75a3d9b0d38316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5285fb535e9d8f0708982c1fd0ebec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d7e89a08c2f6c06768c401d7644e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66624a4853bd320945fd2cba1b92b8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ea8b65370d33a93e66176f241649e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf4a65f9f2d069c7e3fc5a57869914321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38c68db161da9eccd4293b81078e65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92becb792a67ffa4d699a18a4533d45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042f8be7102b6167e055e880f5d44e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc6a16164685228d06eea09e6ace7f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283471105f78e3d8fa89486aba32d2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ef023d694c0cbec92ed855accc2c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de6dae2ce977ccb432f4373a9fee66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb11c2d15844c1c427f95b21dfab6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964572bed4b1fd41bacb9c9c25fc0b35330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1bf4f4ee32df6b48fd5d2138ad609331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ad9c88871b966d11809566311c0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddfb92022106c0320a8ab6827825c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f697c6656a787c0315aa0f13657129334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9117e9edd30b2abdaab00969361af78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb4f9fd4a0f98a10ef31ffb9bdaf0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ec1dd6abd3bc136b682d08f2da26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984d197f6aa76f9434f88b866a2657c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175806a7094e500fc906632a3505c83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e51ffd6a60e1cf68f5b01dbb6978da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e93c327507c2623f0582488c4ec1ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf505f84100e50b5e8f184d45cae702342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d178cf14aaafb801a4098679b64b5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551c64c5748b3a9acafdd8604a69254344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ea6216e8e0ccb2e70fdbd032f1e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b810167fd9560a412663e50ded56482346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0976065229e945f40c3b1e57be0544347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88935b388e92203829cc476b792d1b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcdf1a898e758c30ec4236de93d33f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2455fb5a4d5d9ea5e17bcd19212da55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ee8b49341a9e9f3c85a7b64b9a47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdc8f41982944712c8038197fb0704352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b483ec2d5a68c1e8b35a636b73cbbb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0f3067350a6d40d3c52fafe4dd042354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135096cef3ee901651d455f308883c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f6af48ae4b468e621e564d57e7ef5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c86d277ee2950719bdd2c17dcac9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab591b4be5a09bcbee2f1b13a192ba5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d457dcf9e3864ab5a789c0eb66b79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3edd60a77baa1de37efd06e97bf96c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce2f72632caffbefa856c101bb470361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65f446169c93297cfff144c365064362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d171b83289df7a015dfed2332e0e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff471b512a88cca3199fcaa2083683d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5f218e4139b4c734ebe45ff985a44365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57293c13d5a6c8c70b74ccd34a7de68d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd210d97dc868b19d7b8a2d0d4239790367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291a9a9f784309112ac828d7418d558368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565a9b0bcce0c58afd0a06bd4af638369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e97a43096651e78749ecd1ce9cc3b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b20c7e7fabd970cad31ae27f56d03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869c7b9dbd2b6c9c6ab19fcb4c8bfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444f9a964623bd5f05fd3868ab164a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb38b578f7111de68faecc3965360c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667d8a696603fcc1f9370ee418aedde375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3c8060d95798b79b87fcf834d1357376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb36535d8b2947e3a5a688367694e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b03cfe2ea41e15fc613329c9d6978b378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>