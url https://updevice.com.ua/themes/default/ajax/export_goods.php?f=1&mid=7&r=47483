--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eee8130c7e62bd2747716324a0776a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93aa041f1ea18ed1c1e543ddacf4f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267117d4f97bd044dbf8d1c8a722b3203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0781052d48344a7ce2dc21f37cd994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db6e06e5ead58f89893390c99f2b4a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992edaf9bfd19a7a81df6363f4894286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eed82235e3ccc4e3a187252fcdb3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee473b85b063a7a1f57e07d2bdb9af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6036e41be9d5eec736fe6ec5886259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02fba6bebed669111749e31713d2e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085404c5b0012883b616ce5064df161c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dae53755aaf221f5ede6c15307c0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd6fef37efc964bd354bde9ddfb8f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016d7e163460ff4adf36d5dc9b1cefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0dbc9166eff972d51eba57c65ce4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac1818c41b5ef9cecf0624ffca515d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c885cea1d84dabdb4ef169e885bb917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e7ca8ece1f4eb876a8bb307058b8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb63d84f5f47d940185c17dc400f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af46d63386929378cc0481079773b020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350bc4990dce2b6a0f7e82d645c701e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68d2c8f93425fecd1411f36f41306322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ead902df762ef64c57c1444c2436d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954ab4ba2911f90e5915524423fad5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed444840d39884549ac87ff1b6431825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff695486105fbc3a33ca122a78478626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39331d3384c17ce7d1528eae8f9af7d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469fea86b9602131758f7e28c48ebe828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718f37f4ebe3c550c1366e2b8b966129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39113effba23cde6d60ba97815456d8d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d4e0cba502d919072ea79af13f4bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045677c28a7d6ca4f9614822ddad7ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5f0587bb734a86b074e5332e12d6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c04f30b4c7647d0ac614b658d1f0d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e056d62ed97394096bcc4d182cfb7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8036106b2927a85615da90c01715de736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcd8a9c33c67cc2f12a9d5142fdc0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cc027d1820ed73c4b203394a7066638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c02773b5e79a28b919a50f266cb5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777d397e8c9f1d6f6aedc6394d10d8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdefd8306e4782e3d75ab608aef1e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4025268260a5351fd9b9f239171b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b3847744e6befff15a60c66f68b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475223dcde9027955cf513324b3c4e7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b97b9f66549ae0d8b3161a038fae345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36958a96d607c70506d4ea890b11c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d910f069db0cb9b01becfdcd757f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c895513d7c5b04b33ba990d61a20a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf75472acacf375dd060f18f0608249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea674a329dc32381e607d5dbd83213850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a976adc60e4cf7c2a7745db972db9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e9918b2abf6067fe081a6da7fe6452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf48a6cabdcb3550ff300ba995b5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a55743c74b50dc5a0d1b7279fd80f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594aa4e47dfc21d6d52a22c1ea7e798455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a43e3bf86a2b72a51852108dc57ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c813a780362cad24469698efddbd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63799b8ec39a794263d0a990c44ae93458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba382f53930f32014fe50fb2722244459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353d200916a891b7d6f312dbf02016c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723a44fca2635d2563d9c4b8045a46a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3496f794cb45eece2e250423feb5ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9b396b0033b509861aeb23825ad763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53ed6e0d0a16d399f4c25086c0619064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60c24ef9078cdf79e7c5827c6dfc5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f636319a04ed325840224fed2ff3d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1506e78de18929245e3769d2ebe8c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87ca088215d400e98cca867947f5db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530dbac61fdd3f2106b0b22815d04f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71de1da4e2660688d32222e51aca570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431b15eea89b1a4470fced46143101d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef258ff85330e447b2e99f274d9307f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a16f1072b4006fe39bcccd4d4295d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3b364680f3104eb2e783d005d9cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99941b961ae34a8bb09e8ee2881c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465a9c48c1ac2c61847f534ae9a091976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b307a32b63fd7b2b3df1e85ee78104877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff7cf2981678c8618d0b5589c031d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017177151a63d7400bf6ce9da0ee849279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f612747064f4277fc80b4cb16fb38d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf0a837810d5e6e99d8e2d169ce58b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2358457222e588935c75fb31086982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60211c14e0cf1c3ac746c3a0b290e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec1b18eda777b127a6c2067012da784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040550e6cb84e00f84d6ee239870b6ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfdcfd781b67bc324168c7e3a22aba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62359e5ffa2f418293a1a5c5d060ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16050be8e15dcc7b14a03fc4415ac4ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86873e205885422ac5e1e3a173e7c0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc111e0ee137759615f1f439b57df190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06f979069416c0a119dcff57cef31991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafaaa75be44550617f45a2151e3e91092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90b38b730453ac8e078b401fe9edd893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b82051c693c532ae2f6d399c2092194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a0ac3015521b4ebc14eeb1750eb8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89671fc611b84a7e699bb56c88fca4a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ca96101271653e34a509011d6be897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a272e90c275c439e27699143e72da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93531d76bd13ec33567561e94000c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35ccc446c1d4850a45fddd5dd09010100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1644bef5011b1d01a6968a83f715b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31404657a7880333426a3bf3950bb718102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0f9e259903b76f99c7953a21bc076103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e7e04e0292eea34c08195b58e5bbd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edcea5e9f2316e521f2fad44c65836105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc0c0fcf701cf1671aa8dcc89f2c7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b570c28951837b66c756397ad9a30bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e73a23bc17f616f669faf681ff7c92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa8f515addcf7d18344610784bbd9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997fc305a439c3f2d3acc411cedb703110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b2becf2773507255a7d1bd2a7ddf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3005fb675ea70c1a98504abd3af9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58def27c75e4de5872b9f36df098d7ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a48de33d58cb54690eff881da872e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30fcf630177a8b7e055f9d6d75f6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7bbb9f412693857dfb960ab2ed25a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469e26888b1e7d1005817a9e48f3ab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f993066046b22eaa068d5cdceb6bcf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ae8434de152e9bfd3f0a0bde8f0e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21520eee8e908f331937418007de75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1e6b8928d2b517eb2f87e5df8e714121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f1c2e7f8d0dc21c91c623a401b99c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578c3476f32bf6c839f05c71a749e3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faf064f2dd9e0a32f38ff4b3184e18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c47b2c5f9a1fdd92ec2f33cda2e218125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afe9e15d9fb7f5ba1015dc0e599962126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a428cac65d12107ce94236cd2df9d13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8e52747603116fa7749b39934ee8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d7c227aefcbec7ad234dbdcc1eb6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191500d51d23ab72b05abe10570d14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e603dd7ca0d13a351efee2e2f3f514131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc8606875da59b52b66c7585f80c39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c704f04950b4aa6a50af5a3060712ed133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf98534872a03b0036d1a406930ba85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817121db9c29a58af0c8849e51e0141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5637ea0a75d13a98b00564d41b3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd91d315707b3b21bb79406608148fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52989906e8400cca4ddd9a6e666d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9645e61b9d31b938911ddda6a9c24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e721ed33c26293e947ecf18a38bfcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca3e353e164cea67de21d0c1d49469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad761d8dd9c3800dae90908766fa8ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011f2f377085a1f4d7b527540239828143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa55c99aaccc056c046123749c369c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2066151ff6a93519275dbe28b3ac7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134a07f8f2e03543f8fa2ee3892624f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a915c78040a2e4251465fc44e4852147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbd054d3c8bed94db69ddc37edab70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d28a8b46d88b21acf8fdea1be4f36c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6205af0b7492dc4da05dab04438d11150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18f1b086cbab0ff7af234379b7b919151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48904a9200b5a2008d861dddb17f560d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55cc00fe514ba785e98b501a846094153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d65f956479b48415c031c98f1a4c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07139c864d7488316db5282f372767155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01658c2dcab186e9035ba77c7316f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9620580164ea8a4a12e5f8eef4c7c31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c947297f14aee489c97fb27aa7bfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b230b4de1ef75c8712d3936ff2ff98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec359ce543ad5e3c794c3a4f5a7dead160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e6783014ee91a7849a8467044c3dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d621c698f5f78fe6acaa0f283371162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43469c4ad7a12e2a36da630456e61d10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236cd5c78165f4f48534c9099c9d68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82c56a3625c8b6611c3e2195a8959d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc937832bbe8cfa82dfd3080a4f832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ebc73abc5f1d7582683c453b81691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9e613b8753af57df9aeddd80e637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefdd2a6e40f9fc91490dccf0911371169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18bcfc023c2bb31517b0b778144456170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3406b832f04e7cd3b352b78d8df5d04171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6538abac010f8feebad5438e07ce1bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c496d9fb4cbccfe77e3a0443efb91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871761b69fecc2091e0f0c218c2ec08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10028b45f665967143fd35103b39eae9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717aca7a1aa5090d17d8d3e4a1eab4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10701726ebf0ff9de12766dea2771a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5898d5ad22a61408f3d0a99dbceed41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9428e104e08d5d3e0406f72e8470f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7bf485f87ea6076c61b4b21bfd22e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91773137fee720156ccb0bbebd15c7d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cba600e44cabb3d44adc4bc549c7e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbb8fcc339ecca793f3c7e887c1c6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9a883f2077618376f82a0dfdec9f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd9de45eb965e4bb479d2dff423bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3da284a8f10a894e5a2236ce17f1fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c5ac99f376277e97eecfa71b8ae0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee397db29d2eee9e25f727fb824b514188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258110e4f835bc7e21ccb14181857583189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea5c7c97f03cd8905745834243d08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526f50e7ac7398e36834738ce61c5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c7c8dd3ef0460190853f3fa9559af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69866f09da2064c014a878fb3bd6de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5abe7fc17f741f3ac07b1c9d7c058194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ceb80e597f93416a97329f2809c166195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908165afefbb861c1edb226bab4e552196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e33b408e9dafb4536835313505257197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329010cf2a5597c3fce5b2905342cf5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fa4ba91ced541ca47e09a5f615d83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47665829aa0844b09568a18502dbb369200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cfbaa44330ffdf8d35ba500ac4a3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48341fa3d96722a880f9d74d34ab285a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9d64a722a5926d0ca37c9f6201e48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096064c09e4265737b6062493f3ee37f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1a33310bf7778396614f1f3c65a9a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596d2bf29333a3dce241d7b49470f2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b7f58cd4108626262f4614d9b8111207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c66a084969c4ed0ed86fe10fddb09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b2a7c2cd04422257357e82a4f262a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8864473360d8ea87f4217b85c4134a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532795f2af121e60824c762b31a3585f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7208176d0c8a6d4babb5ad7842af86c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17187e440dfb67b3b94709e57ff2ea5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90890ce06473d78fef8ea3eced443e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a101c91db59a73d438736e940502048215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b388c51894f48e5e68c292f122e0b3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9630bdf670a7671fa3a3a681e6e8783217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42794e2524f30ec6a092a9f08acac0f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6a3e7f1997b8688735a9dc15a68bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d45b96d383ef72df509f7de23958b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd46e1234705dbfe2722ed86f5c634221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514aa7eea73754779a5cc4870ed3184222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102fc334e8544bcce8c61f3f1e69271223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2355e8725d51a649e4debe079a58b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8341eb5f0c8aac20e32917ea9f0fae6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1766c5f4a98165af9395c6a989bd743226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d29ce9d0bbe6ef4f138bdd1c5a98f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba3e584ebe05119fc33145b7adc31c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea01fe412706108fbc121535931bff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798348f7e79c49d05887b790046cd46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013505da82ce122a5e7d92dabaebe037231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d8b8fe900e5cb27a097b660968e23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e54409c328e4833bc9bf8a166649233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b2ac10ce38112178dc920fdb4cbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1b8a17cc4fdbfcce4197bfa4d9179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9031d4bae02567cc9f0fe4f82fdcbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960ab6f9e5e7667965b28d230a34d15237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675b58603839b9c727ad2e34b9ef61f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29924065ada92c6052b3e72479b2e816239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91154da555842e365dd4b9071596cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa229ef3cc85870ee0d6ee792f3205be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba28e98da5248553402638263db27b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f3ecaf41bf7e8d7d7348c511f52a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383663fe3a2fb99446258796ecd77c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a055e9c2f1832665a119f576c5aad5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b20985da6fb91c420c2fdc59c5a524246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca99f0c5e7e745faa48fde301b9f66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8009cd81c45f21a78dbf0fc542849248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37042530e6c8e53a03ff723e4fd8874249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92d0dd94fecab2d135487d8514824b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8daf6d8fce434650b97054fc512b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a13f9478c0203f45f8f2eb73f2cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca0df81aeb7a27833a2f4a0eeb502253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad8fa6d314fd6d8ceb0de69cb17533254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0892a46154b488276019289ac52fe14255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2e69f4a9edb89571b8f87b35cb9d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0010d69e0571c495a773a363da6835257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef53beb0e769ec4c889648c15eeeb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd742773f51b7707d4abc753c56fb96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ca8f7a11517f7a5c205bcdb6f8336260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf55d4ac163f33ede698110a3a4b92261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acb52c020c94a52a2cf67d5d5686af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839719d021b66d75573d34b130fa684263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4bc21296cfd6c0f7b5ee0d4795c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5068f95b64d81c9e5a0d8bfc4e75df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3856c0443ae3c39cefafa75fc28ec07266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d75ddc1fbbf9fd620300b80ab1ef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1607060c1084a87851f0d6ba92c23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a700437a56e70be21cc3bb5a0da91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6d028ae4a979bf527af67d848cdb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be30d683811d4b231ab9e8c350554271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d745545aceb12d4ba9ef396fea54fcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d607b8f51a063e6f259ce6cc5e7e72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e26f6b4aa817d98e92c1fd9c429b5f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354037d4272deab7dcae58456c7867d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be201f279e22b24ba42f05adc6f72eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca368d79f5d98002f84f0363e6711da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5967ed4fd55816bfc2abd52009e219278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197140b5e4e6c895068efd628b0aba3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b0f28e75ea69dcf133bd89f75cf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ec8dac0c69f067a117a11aa95cdd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8ac78a9b3594b75502e957091eb2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e004ff42661884d7b5dd043df0fb27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c301ce4ab4e98c405df206df1b442e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d6c22ebca9eeb1473ce67674cc840285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4573b6761bfc8ff56b9ba06367ae7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1422233d778037e06ecc103036c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bc3c1ec3904254a9e9edbc2dd230f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520e3ac478039997b7115a9fd00331d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ed7c65c46dc521da903aa3414fd29290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a8d9f214d2de1661089c87eda32d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3976ceb796b84a4a0007cfe279dcc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34b9647e7ba44982d5fba929b474a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae7437f794bfed5223d12b1457ede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589fc9eb0621ebf9ac943fa9ccb181295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20759267fa27d0edbdb65aa5d8c52c8d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9481d026269176eac76b84fcf6c44cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da985ff99dc5b83fda10282809f4ada298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22baaa93c59ee24ffa2707e58df149299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8e19df0b091094baf1f1074bf7d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fa89e3d78fee040b1886ae7dfd75c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f9f01946d776814ec69bd95fdf94d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99cfa320118f0d55ce9b2337eafdb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace682f804990c4c9a1b7265ca63b90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156408300f91168385e9ae0e35e00d91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85e4ee69bb90a8c7568e003d63a8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30a21f657092a77446e959a29820a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adca351ac1c7c9c4eeafc0791b068e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88163fbca741fdbd51cfeab2f153f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab226af3e5d4295d13694172cc9b00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ec0b8e70d1f8df274950d66f809f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d8454e7a20fabdc978e22c29d44a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c3117f23d7d338dab555458a2e41f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581838da54952fa185b948f8b491c9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae61a3e94544b0676094ef089c5c1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a04b9cd3c0a6d7a78cbf9f60d006a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cdafa78156f140bbb79f20d486b67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7170e62874b01b79a7f070c843a308a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04b372bdd41c592c0df846a884ee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd08c2f534b29dc0d9c3ac95b25a84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e5a8d9fee9c692449400d1911ea87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48d8addb7b62f6b507f7eb0d62dfbd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bda779f509d7d095db4a49b14708c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5531a7d88f0522f05d71c53b5f389324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55495c4b8aabd0524ecd58d721977bfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556a1255a0094fd6ee61e4b8ac0d46326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283388f7076aa0f822325921f1ceb42c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a8f3727e332838ce86f7ba1557145328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdef7cf225aa49a238053d2f118f04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b753b298bce9e7fc900d6b23c9cfcc6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f07ac36e89bf89c05a10ec8c4825331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70034ac903390a88800e49972012ec47332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c5af8ccdc431b53fbdcac53ecbe82333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d829b6ad3b1f83771d3574ffd7f9d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369e64491d29766a566676c03fa8cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800c286ae9fb489ec099635d6c21f1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48314b522fb0b03572a1a62aef4519b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87bd9c3c09ae91086086a07ade05a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41882f220717d3cdb97b61d94c476b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbfc2cb0148979835c1f1e6619f9ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fbbf3ae4462c34afb676592a40e26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96606360565c943108700c29bc50dba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3ba0dfb97a03293d53c16e669fc53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d39aa6e9d59e15c6daa72b3bba34c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76407c5db1c0bedfd527005b52385d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687fbd68641de6fdd6232b29a2e9c47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f0cfee6c52348e1a4a9b9c254750b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45874bc127e61ccbb41a853ece50d022348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e73e50744f8618f1e9c880b5e788349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789984d1512a2acacd3e2e8b62b29a1a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34897a5a9ec595277f05e5615651a82351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9395bd543a37242a1151f2cc819d3fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d6b7df32755610d584899ce9a38ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea6e0da16676d632a1d870b5d3721354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab656d3da75ff53f2e9469dac3bc9612355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f4fb5deb2508ebef80d8a0367e9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb70f091dc83d548d277cd4562fe80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62210a57a65b0b55e4359623b07397f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862616d40aa12ab39405819dbc06161359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7af2b39c6a37689dc9f3f04be5dd5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417c62e3cd7d0938b17136e7984ffa9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089e00f458070b11114eb6a8051018362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bdb42c10bab5849d8c43648fc17fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02d767a54ed57f36a1c118f18a2fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd31c1c46e6706212c369a3221732365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0147e73f73ac1d3ff2fb267542841366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f600d537e92f4cafcd4696d0bb260e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5032ead2a409339c764d73372f90ac7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe64a2c56b091e85bcf0c914f1faec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691d5a3e7ef2852fcd7e7e1db859896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817e6d752ad778f59a10cd9b30083e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae0f07f11bb17839314239906bfa89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaaa57d69e74c166c2352db983e58b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b3cfea49b5e04f6af12d808bcb25f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ed695d71a61e3d30584f616cd5921375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913792e9a3159f350a73ab6323e60f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf23a449e0f816829c13981dae8e1a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97624b96f941c2441fd76e981392d9e9378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f766dc89fd2508f17a8615db63a131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1351f01869fae040844f88f3060c452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7303c4b2e5817cc5a36b320fec4513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57809fab69543d8a3dd855b3a02a1c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8ee939c2200a1ff761445b96dbcff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419e249e47e9c137bba079cc3c32a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaa448dec98a396fc1188e62dcbb057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f65312054a9ce7438f8a831726168c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b633aba70928417d1e359f7c8b295fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bceb0474c0f9954b11c84189c0ebf9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1655bfd090b6de1607e6f86f35a86e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277d8a9a013a1023fa8f60f6a4c506b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18347d57a053c43a9a39ea988f1e0eb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367669bc7432eb955567df83448111014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61247f48276e02d53531a23de00d28a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200068f64d7957b9131b9f1eaae04d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401f536a6be7213f9aa7f9ab4ffc6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fc89c4e903c44e00eceb2ad4ceee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24db6ea8dae2ae253dc9ada2c87f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70735da8667114bb6a81f7425fee41b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebb74098746dcb8dba6d4afdd4bc7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4533862b5dfb3d621bf515caed4553c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3dddd8c446484bfcfce4ee0ba73bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba35b236b74b1e4842a0301716df0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b77088f6bf45c3b002e355be64f5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8215b2870a71a9ff5c7ba1c29886226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead70c711e5862dc9ed2d96e34804b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b15689d2ca54f4a92736a81cf34eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1c3023f208822c0a5e0459505689a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70135a4af577b9e4b50c390554c2499a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911a050f03a076f84f4aeacdd9375531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c41f3fc1a703a17b29378463f274032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f972fa0e31946c1c652d8df6c661e0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a9da83d34206c0b49a11e2e27fe3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63bc7fbfd59f408c4cfdcf0f8d351e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b01a7a7b0913d64485ba1dc5ba45fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ada6d6f4f7c1d9311aac8468e4801c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b4d627d16afd53d91d6d7b520196b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b084e5f06098b67d6e2f0955fdcf739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87e45909103a0f15cba05e80a7353d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19fdbe625c131c5698862481f7369541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6b2106fbe874a3fd77085ec5d36342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75028fb1e6d27ae5e368f26ff58343443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a76a631bc6a924b69047ebffcd40144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f932d3abae462d848a34b49ca35d005545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b25661f63b6463fc36ab1274982b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910661c20d92e5375065189ff7d3cad847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d59ae544efa4e789e2ed6c299028d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fb82f160861aeed49dd0fb4c98b8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db07b5d4153a3bd3610700b8df0e1c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad3bb4659c18053650ea7cbdfebd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958d30ce3ba57cf6f89284511e92a6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7b0044b0542cd66e498882c6fae8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93240ccd1da0315f6537b7926883af0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33a854bb9ea51f5c04eaebb82cff4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571699dd2d3f2f8512189d4e42e2f90556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8b064a1ea5ddc5c6ba6beb4461c9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b8a82dca8d46614616777dfec89d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c43e18765423934b7fd0d5d4592359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a23696868487f496373019a59f047060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be129ceaee6e80b5ca7fb26be6266161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9896db30a3a9a80adceacd657bee2862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313ffdb5cdc5ebefc7aca2f883adbd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b3abedf37fa4801471f9772c09d3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fd068c94f401e6af99901c811e84565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fcad80efd8d6c1102d1420836752166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22a92f85ae3c02d1a54c81e66fe88e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827cecff1f29d59233f7e74ae869e74068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415251b2b2052bab5a4da33ddd7b0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a71faf3c2f726f5d5fd5608e0425c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923685d264fc8e2fcd7c13267ad012471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b0c837ed530d52727d89491d5ec8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954266fa216e79b0c6cebd7c40e0a3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1571685e880b814e9ccd3de5c869774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb661b64504f2d938d31cb767fba8c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b360878a70b76b10a8fcbd25f0345976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d257166c899ead29fb471461bf18cc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff099eda9b0370982fcfd2460d85378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0867f91c9c1c1af0ae8c2d1af05b2a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b0157861ce8cec984912fc03340b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e262ef96064ea195153ef49524170c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfdb028797f252c3f09d7b1ad55fe482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7710170e3f5f593f98826e8acd8ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dabcd658381be8e97f1c8e52931f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772bfd1f3f5feab5180509a5cb6601a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4750a5c574e0d5715c876e5acf66da286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515432b354294013ced25e06339b4f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649bf2d46538d1a01a01bd7bb70857f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb00b3eee0548b413ae6252eb834c5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d025bb7b09aaf1c8ef1bc196535f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc237489e3ceca13a9e618d8bfdd60a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c258d2d15df02c53f4e84409aa84292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02efd652533b117c70e2bcb0e02942093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cadf6dccf32fa133c1705b14f9f54694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e054c40ce96e3a75624296466d7465b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5319f95d8473533c3a1e25ccb975896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f92539a32e9837161585308c373ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a0d152cf1c30414849ae5759f167698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647914e9908642984c53c5728cd50a0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2b3c887c3dd372b1bcaf4a00d05d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8804b7f632546cf9419a67df1f08221101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed327d6ce36fbc06e86252ebec96ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cba2686e08b2e46bfac4ba5d916fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36966f7688d6f4db952423c78ac9b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3dec2d3fff926ee487f6a5a08324f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef3b8f37bc3b7c8f5117bae2dd1f2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c15c412f948d7bf155d32a1b1cfce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed8844ea2daf7810339e8d6c30f312108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ea21c36e486dfa4ae390d19a1b40e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619835ea22978e25a60ea28efd798af1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff94865f1874f75a2d95b6c77047c46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151016d1f1aad0db0d71ce4a7f78cae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f8dc5434e57188401c2726c9ea8c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a1a5fcf6c03e43afd4ad0e5e390b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8b996d5b3f3d1c799e512c420e623115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb60729b85b31f5d25a80257d3763d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e181e1d4f7a3f55de61498f2a0109117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4e7f8e7c61fb373224b4d9f09cdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8686c58b35584605a517a114275f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd6f00bb87ab82eced6222a898a3100120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0408a2abad739e57591b19f197a69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649b331045f231a0d1b90a64becb4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea3c49807d38592bc2fafe1d47ed7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce97de8260efa2191a28e5003c63b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43722fa3bf0497aee564e6ea5fe7a7a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e4d4ed380ffd178fb3fe93021b1c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95601bd24911eb0c8cdaeb8542acfbe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f984e872b7dae9dee71b9b2b9f08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8bdab557fd0ff04a1f3c45831296b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fe67503c18f1f9517a5f161a858fe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8794014b7004dcc5c09175ed85a153131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9670861e4d2b2428419dfeddf5ebdbc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e34f27ac2a804ba03038bb4c9debe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99d85d31613c021c95b1d492ed9f03134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d80d56784a087f8b4efd88bacaa95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40f8adf01e68d2a63327cd68044938136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850499a833b596adf12fd45968efe413137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ca42f47fd371a24267f1c417590e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bf02911a4bd0b346896f8dd9a64e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24277672cbb61597d15501e555f59a64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62930928adb45c9505d916b919f786141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c143bf468f3bcf2ae13282d6cf1ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c613d75618333ff2400256bab7f6b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010d699082f083dc02ef3ceebe67750144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e91a67ec3c35b6a609fcf46c42ef0d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fdb715a59487ff4503b64bdd5ecc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb6232152d6038794a329bff758da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a4502df100b0cc1a0d4f055694e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d78cc6f71f8071766507eeacd84c6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d3b2598f86ff0ebd3babe13b5c6b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6adcf9bd1d01573a26b98f5f098bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa32c0360ecaa438f6c0f57be3c5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41981a63be11931cbba8e6332510bdea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f02e0d7a45ece7414ec410f52603b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8711a0f7c5bc6120723cc265aacb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b052f940da3a6110e9da15437b3cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d894833d1912be15d8de6edb5a45157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb092ff72f4cab5a5068326c7e767b23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277f951bc227af14d2eaf8ec8678b25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bfd33e0b8cf77c9fabeedc6536b38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba65ca20ef2dce8ae818d11a94704b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39a10e3c2b81b8559b2b87c425f51c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4664abfc4e3e5db32f73dbb6db5e9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f893f71bbaba98ef0d8b6fdf97c3504164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2df926ec71641765ec29510fbc397165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d1b1dfaedbe9cdece32999a21f060166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a25e86a5cc6182829b9573b919a31b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a86ff540f3de8ed6b8650c646a1caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c004c07d16a4221d0932278ec4065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abdc4e89424df52c5b4f0e4ae6ca4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b599254be7b49ab6fc4f0ac3316c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d5083e182cf04b12df04974fae386172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de024cbf028ed9a328e88cade44d87ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eea9ee6385a74c6e7c27c6d255c28f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990e9d0a7a8f573808b6e9d2234ebb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e7faa748ce7a138ac8b17a48ee33176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5b9c5a8c434b40b2ed6832962ac6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960bfee30dc1d98bf24d92aeca209d3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca9168c933c3e57c949091edfb09c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549af1db1917265741d5ac3532c46e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c8937ec99cef7d86ec0d4f2f7d0e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db704d999c25cea0d8cc4fe2c2737f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfd5ee96be1f6e37c61b8e557fa6d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baace4ce55b855dc38f428bac619b70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9499d90f545f6037f907422f8cfc92185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1ae758e05c7a46d9254c2381c09e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671e4b4ebe732ed779c98447ae44e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6a96d826360a9ac5950d2406dba1b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c18515a6cf57c933b326b12af39da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e500324218cbf0eba8a66ecc03fd84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5b1df79b51061880c62c658c92b53191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ea25dc934d69a8d6dbaf04dcc7e40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168bcdcabaaf3f639c7b961b4c5b8b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce7c717a8817466857449e500c4b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a30022b2d6e37fb749e48ce06091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7bab53f198ac305ea214112e2c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ee4092bbbef740730d5427830f440197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4a09c75284ac0cdb1ffda9e9b914b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd519c7109972e8ad664e76537876773199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca4492afde165b847ab09e033fa30b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c55cab2db0fd5ce12bccee8c736d2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c0318ecb397ebe000886e4552c640202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dc1aee2a918bcffec94c3a7516dcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71e5d7b8db12687e5df184fe5ea313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6495db71141dfb38b57698e470b1d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f35dce94c2c1387ae4e1f2b4426c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef354437e731da05eabe5fc8ec62fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201467a9b4a2c1b91f0208fdc21bd758208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc773584298f565c5c02914ee7045209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff46c4692a4e96b6d05acbd288f24e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed48b66bbf033220b40002eda83f12b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe86009c1395e089660da819f090ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8bb5b7d0a209ecae8745f0f7c7341213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ea61ed33ffb75186827063483f817214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae86a2bb63397e88d34e887490bb746215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f8b7e3458673dd81621842dea5662216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c028752b38cb415ef014f3ab4c1358217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8cba5c0b5250009762025e7becebbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eba84620e52ef5066f66ad28ad0f81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e166bf99b24d7aa647c09b89bbee3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1ccd0e66d7d179e288b5dccbd09e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5673b98bf471f5b0286c3a4500253c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22894259c9acb4738ae52ae7d66e41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99c8f36705b8545f151f660d768317224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc029e47516ede0c92893a4c4e13b6e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bfbc7c66e9e7015ef2b77a51121ff226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b7384d29bb6efb0a5db46d9d5739227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e2e619b46a544cff85bbc5adb934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101062599f18ab0e646fa5a033de146229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d749bd4ce9e81fea5a12896572cab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0180bcb836f9a9921db71a65846205231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d1c55e58988b61a2298cdd68549cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3317926e75be021d2873c62d91d31233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1020c51b670f233ef9bbf48a98c85234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb519cb4ef843e2ac82c4ce46de8f69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce64a3f0675858c1e1d892cd738c2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0590579077f5520a3bfd83a9048d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e4b1c4ef2a2b505df482d5ab5d523238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae05ccc0bcfd46273d8cca9ffc9b72239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c2b4047f4e0ddaab6ef565d7e0f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b75b3629e05623cacf74151f3dcd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c32ee4030964e7ee98f9f82cd16b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc305d240654b62fc84f7646e3cdc31243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094826b3e0eb7bf6750e6c64d6c34c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4742620793bbc18b3de0a2aed89e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f22075f8cdbc6b7fca8ae253b74d92246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aa1dfac3f234f2b91646f4a01471d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940796045d3b1e90bea65243e838c845248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290789372857d65d559381920bc2d4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccb5ff07d95e71eb4d29af9cea6693250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997e2ea89cd145500f6cebd899a689f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33db0959b3a596bd70a67e74fd7560252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa910ec7d5ce94dca96c9bccbf1defc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb53ef83bcde53d22b79421cdfcc1c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46568474292b366a00453d3e3a450b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb6606c9207c3b709355ecf2983512256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0705ad8e41b80d8f2e78d8735b5224257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14316b39afe3a8f087cd01c10cefc74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2fd28407110919685f1ab759bdf2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2e7286669fd6240b781f575c348f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb68951266569be8b3894a3866459a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1274a6b7a04ebe8c99b87a9aef8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a89eae5c0458888ef408afaceaa9fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3dfe8e326aadf01163611282c9708264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271859355187eb4355982db9ae8c1af265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115b5ca67e9de37cd11984f74019362266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74d154e6c617cd7cd00f5b40635c61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a658d0358f8243d7ba9d7a73e525f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f4ef81d6e2d006f42e3aa7d5d62af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd0676e8185a92d84ed8c3593e515270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19700eea97ed589c22f2f9eb5fe0bfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db4a2747bebecf2af055ea58bae78c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371d771b5d55ce7f6a732a4ad364386273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef60fc520099d870562f0a977c2877f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97d4f0972150d9dd1ffbd93d4dccb0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731c9e1c1d99e34d487330bf1a7bbe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c855027a1abd92d806d8cddca8e000277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d36867c1821bfed6246cee8145b3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83863265b8fe8d33985a9e924cd1d5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b35e0b619601afce191175b241bab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c7bda34641b8d4a75605a52e23f1f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c4de6f55ad7d6fe000a956c654e29282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4832dfe8293cfa839127e60d61decc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eed1add2fc29b38c0ba07dc905f05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ef9b1ae0c5b489678f04752fa501d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afd7fc64031842733a0a4aa16304fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ba120316b1490b97c7588aca3d9b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf4ff4199b26cf190f824cb88b183288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb006513c5d2320ac717b247798f6ae0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f692cbec29af1c1528718ad017b2896290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe0ac1c71806eb70aa60a4f744a268291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b8ffd2be90a90d06a18a289c7e0b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a33adb420f99c457698a6152a8a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e298c615855d98c2d130ec31e54650294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039511889c04c68b532fc2c8f366dfe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfb03ede323267236344308853a3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3b7bc85d032c0652a62b09a81af5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455f9db8ec3359af5cee4cfdf38f586298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e4ba8d200fc2b572cb3909e57fb71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512f496b71e64b55eac0c5b0b07f81e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1a9389a4fb228ca9dfe2ddae3b3fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2349d323cd0d5ef61d5c56d766c91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63461851ba5854a20b51feccaa8665303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91499f43b44d1962ef88e61bb7ef23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c520027098527cfa89180e642ec12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad1c99ec5674d10a3377a26405484f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74c6345b3bf23c933f3a5061d5bfab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7ef9750c2a845c675dc63cfd58cdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad118fb13369cf96521757b33da6e7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdfc099f30093118790e36e72cc988310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92be0f8b162f1e68abb5aef3060783311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1afb0c4839ff4ade9afc057c26db0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5145372ac82d678c3138f485c3eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c35c245b5743860fcfdab8470e523c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1d3a66098f66353faee9860fd0a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c4cb3172f8f218b00f0ecebb640cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98945a5588e67f9afd47aa1af82ab9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786d6b18b72bbf1485f3fc274ff75e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d0065107c1824812f5247ba012db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e3f18beba27d1eb927183fada3c9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08321318f5fe75a8a57cdc286fa6a8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343873947e15825e4ec11942fc65ee6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412aee2e04e1641681cb221826e34c13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf8111f3e0f3d30b22965b12b3517a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bec733233f1b5607e06f00a533fee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792c0935b6e807d899274628f80a67e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a75b329f1c3551ecddfe69c4f9c31327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637876bd92e776666f8b26e066ced287328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063281771242b315aee7a6b7e46f6002329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04739447ca4511acb34106b34aedee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c82be27e75c8446af965dc891f52331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a2c3a0904d7f37467c0a96c4179d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b17b795f8fa0d3f67dac59c9cb616333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f8aa21e916a09d95c5a27163d93b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db05207ac98e1b2186c9d4294df62a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5235dd378d3f260ed6e49dcca898f12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e92bf00b0dba630e10f74771cef5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936aef73c2cf4fbfa652515838ae220338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a74bfaa08692d419187c9a633953339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78bf69d5017e6084fda8721eb6e954340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f387e5bee8ad4da1f34b10df6e80c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a908612fe15d6b12adb10bb90863616342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9eb16c7d91013218683ab131cb3cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302f3a506922d5f9a573ea8f200db1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1014fe7c898367f507ad91ed02779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa52d6bd7583f4b88581082245ea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80809ec1ed536d5f29290dcccc7e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe5f4684e85bbb5840a1bda4d68abd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e2cb2a90a0b4f86d49b3b8090760a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661609cdca822f732ba5bba25a04b344350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a82c92be13677203f2902c59f4d4e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc5027636b1215ff60dd1a749d6853352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43ffeafc44061f2ac7c2feca8cf963353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23090af946055974bdaf15ba24ac4276354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd747e2aa036bb2b095bcc71ef9682355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcfefafb40868f793beec9a410dc71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8353e45ab07b9e96e7be07c5c9fc583357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963eaa4e080bae23ba17e5fbb58b66f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4939260736d9c8b689bbfbf426089a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b81eec82f183d2a9cc9b11c03b4a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8245f3de31aa7035db5b322baa1f23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026aedcc825a86dbd3035739c155b38362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4272577b9e5c7029cc2e3711739e440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3f2c156fc95881eea7dba5a3519e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0a0e60b0777291a0e2f9a26269492365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2637906d902e2ef5629a6c703ee5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4168f1cdc775d40e6ed3fe7e439b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607bd20ede41806719a968d42ef2f2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2ccc5ac984cb23eb2e98655ca48da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac080b212a99a34186aba86efd52b79370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf628950cc9c6e48ab09e5daaf6de1c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eff0165c3a1f84ed3846bf2ee9a8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b6f48f282afa42d44345675511716373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b67f12c6b536d9afbde650675bb173374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1aefe49520d54448976c904923d86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa06b31ed44affe515b41dd6c2596376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfe57a5aec3545c97e58c9e7fe5ad5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf940f417854795c5cf665c62b848f378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>