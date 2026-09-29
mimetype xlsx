--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54b0ef473a581d13691efc489da1521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c840d8cf64bd95c44b365fd74120ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378d8e4eacec8fadb4840b20f045143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd95db837cad2991e4adf9c0a06d794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7075adf62facddde2817bb1520ce5bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3990616318c7c4a1fd2a2899d7387c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aad03966e4994bf3d2081d3650a787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0db6aef3dc7a42d778cdefe18484b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7f67cfe558cd4d42140b6cd19540e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfa34cc3a1943432bb7dbd04635ada10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e23036b1bf23cadd500cb888aeb2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d4f2ddcf452a4aa44a133cbe1ca1512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460cf1cfcc959acb6c38532beeb897413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e062110039f292d9ea0a587c14ee32914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7499e18ae1523dd56457cc2ef3c3c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d35c534de7ef5dd58d940f020d73416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d3db74ee744c18bf1f6dddc75e4cf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d09c86527180567c1037af72fbbc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4d9f25f880052a99818843c78a28519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd3c727d9b7affbca1ce2a4e1986920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b872deb9feb349b53c32aaadf0c434b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61428d4c5d1b535356b10bce2c28874f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2d561f3b858e06eb40e7786e4201b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece2decda7bf3009e094ac57e31170724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab9a4216716478da0ed5849ad8175225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9bd398129b050edccda59f38493ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28459476c2eb7c80d22a30aa651f650f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf6ca4284d87404f70d74ebc02b0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c87bd4a2b8eeb1da9e3e63caf6ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d075681ba94ba0cbdeee2afe4d73fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b8ec28bfddd82b2ffb545188d46631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb84b8db0f42eb802e799c9d01c80d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93cf0287ddb2b2741c42a70d5c733733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b769a94aaf38e63861bb828f22b7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdde0c1722a02863e1d51c0d7f477ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202439a4b2dbcaf09ed289c892917f9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef470b7e6af21b5e208d8eb86ec3734037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b54d2a15c77df8dc346d8b783cb7f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc437ffcd89d9b54fdf2ae1911fd25539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ec16f0c147a8d5a469d07eb9f416940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad30417d2a92ca329ce269889e4da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a5d38fa92dcf0e634dc114930a8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329aeecf5d4b86275a0c3c11ab15382b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c9a1deb9383c5f95827c4bb195c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cef6e71b3e39888ef413c419724b0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09edd5a902922aaff49192d11b0c0046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014be2635963afbd47f9361753f5d88047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176be2f011a4f26cf0584aa0172e14448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547570204235e8d447b2b990b9cca4f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70367dee81d3dd7fe5b612acef6c8f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ec0bb2a205d3f22f68e1c8bb54b2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041f2f9f3f030a74c829820df01bae452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477dbaeaa44295b10bf6afc6f6da8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5afea706f25d13134d7aa3cddd86354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4035cc75e89fdeefe9d72854947bd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5e095655d0b9571994b9ef7a18dd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bc084089961a5c680a6a41e88a60557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d3546481d1203f46e9c0c5509d3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d9209cdd82c2790cebfcab1d1d8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401a885225911dd429356d1ad7325a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb68980b3797f55acca3c8098f369e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a154155dce89190e164bfb0088bd1d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2a53beea0cfa66f4578b3b396c3a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6420102ed1659a34b72b8d3313ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b53840a186554f9754d616b5aa1b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e481ab7794b9a499b221f23e83fce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1dee60ff2888bbba5de313161ad5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92426b6366122d045067f7dc13bc0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3186272331ad89499049a916560b7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db621a568a4d91afe032c09660e65b1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee944619a683db1abaab3b1556ed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97852806c639bac730f938987e38db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c018cbf297ddfafa16ab62e28279d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b8ab4533aafd947ff09a9e9f3b7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1aa52350a5e194a5a88cac962ec6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6592b728b1efc8aaef83c09799efa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ddbf4b24c6664ad39a6ba7377238b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de6031240873c8b3ae6f6912d7094a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b043358d71c87a40302685d6f4d2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746d70880d8223de05761673778b5f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e5a90d0e11bf67e2ebde983477a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c7e788fd2b0ca1ce40b507be0cd5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556798dcbcac7062018a7c1c9ede8c0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258668680d28855f232ff6bc951cda384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786510648967ec7e5d11d679e95bae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b3a9a6a483f9070b3c83b08d189b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb9e1ecd50b9598fa04e283103d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc49b2508a73c3cf5f49471f7c2df4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0df31e2b6ef0ed5edbd4ce345848f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cea6c7d4eea539fa6d06211739e9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03d49d067d0816d54dd30df2515a5991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47943eb1eaf3a4306ae8269b8fc60892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e457c78cb99903a2ef1c67919968ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd22d9026996009cfefe960f592fc5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d3264e7c449e89be0b68f68ed1ca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b5dd37a6f13a27fd83c87a1b701196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1443ce4a08beb5d4acbf96b2c4396e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408d86ea979b438907c1ccc88b0c1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b7bf5d0996e5e122bd96dd07444b899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f97232da9dce0f0ecdc24f17b902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f724da03ddd1a6c155d6d3c32805c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905046ac68ca96ba3ec8cc2960fb0015102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f6bf6df198cba56c63a15cfeff10b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe89d806c0985ba2a87d425b05e06d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ec16358ea1b0ec7d685a33d7938b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50daf29890c496f9d7a34fe7955b60d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de7694cbc3594a0d68c26834ab971d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b74dccd2dfe63e22dd19c863876a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a3b764144e28243ce50c607604ea9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97d820cefc10881425a2499fbaabf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574bd1aa85263b00bee650d2b1d5ef7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15177e14a4b65bd5562b18a4f419095c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181fa08d3ec5c3e4d2a761cb2655fa6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555ccb3f9cb816a806b5546571bca0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa0e88ad74b6d00f368efb216540b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b387f2c4192c84b783e3aa9ebb431f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc2ef22f213c340e897d3f694b9d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964ebbd881af29ebc8bee8772027384118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db385f22da52c902b4cb24653bd18e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e0167fd10668c964c3eba337a7184120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67eb632731a258a164661dfdfa00e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a23cdf58af74c221d74fc611b6f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b11cc70abc84349358590766a308123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f392249e4f24c6804bc567e37ae0bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ddb26a3a7c2e71d1e3000ced46752125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd79aa6f8a55e58a0e5c2f1abf918b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94acc50c92de9f30cb5b586a598bdf7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07714102ca57ddfa0e647e43a397a601128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865101be9a6d14fbf7a0e8795a03653a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47b31210f79f1f23e16e9d590c3098130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710863e9ceae0d4472ef613f9a4c8a9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821ca403dd642650f3ed6d58e3422d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b15d4053ce8be7dd88653b9fb4cda4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef985684b48992a6c3fc5b1ffd74ff8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092d7deee09041819a1ae46bc79c33fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91806943fffeebefd8401f38abf1c430136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f7ba7bc44d0becc3ccbb631296a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa9d5617260da99c8fe5bcd2f4284138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a05bb4eeb4f3f86bb9a72c6f4882139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20157cf02b7228aa5533ecf053f1b430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166603d1810a29320fe612cb51121f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d59813b8975e5b400f57ec4ed3ecd2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccae4f7789568673ac0378399ca5c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37d93c43738944f1ebfb8bce78eaad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82048d7cf83bb86773747899b762aed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a06596845e82c6174dda0560ef923c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e23fefba77f390f99f044dd172623147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9662f98536f10e79f13d2d672c0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066035c2d0bd4e8c7d5024f504daf23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f81e310333eb4550934c14df92daca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1b10b41762c423c51c517aebf4044151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fad324f3676d37773a3aa12b9607b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f95948e5a08d16e4323f50312933a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181950a136bcfbbc135d056292ab85f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b9fcdf1119dd1cb8d7c8951cbdd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a844d04e01cf8f05872bc4cb72c8893156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858ba0b7c2737d677b55df5b754dec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dc34fc794db466fd79948ac8bb283158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6229b25fe67ad4fce65057bd1c63d37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873659be83e363df716e65ce82b1b09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34416f066e07e1a65da9201262deb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087a3dcd397da6c6e34dcd8eab0a4bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2096d7de71c5c1a948000494bda4e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc14a83b8be0f8e2ea4fc98ed9818ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab17d0b1e37df22c429101f185283165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149bbbe50048443fca95f3f592c60c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b05b503800e7f953be842c576ac96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c97f21490bc9cf65a17d94d1961c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f1c0006cc65faea9a1c888b374ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d18dc428330cb7bcdc7989ee42e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db769162b7a1534a30a3240d1b9c773171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d593506ef9d58f4bbe839cba11e69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160e9e9e91c6933cb8b9e375919099d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc38851beac53859ab1b724229eb08c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204facfc1aae4512e8c7f7f34e2a255175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b02a7e1a476b142c99a0954b860f72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34193412c38cab6f0aeea317249dcc37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bfeddc4d6f560293b10188d302373178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657bbe368d78e04af6706af6a3764c4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf5b0c43eaddbf8e0970ae1fda703180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d069648a982420442cb38dc363971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb82743411c4490a992345aa5286a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14eb3411a3b054a765ab3b05997a28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01476765217212a339ef24068e02240a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be9d761abc3bf64609698060c1b36d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417cb25ccd28547e8361e65409add6c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031a23cc61571e5f43560190d65110187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4566f72c66c5943ef3d2e17ebac6154188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b2f7a66abc481a4b7c153feed531a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e7bd931a0f29c95238bfe2cfaccbd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2c78c22248da6378248e0805fab46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92368cd51497c3bbd788f1e2ea18d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e950e8dcc4871af8275b3fb64b73c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50923267ddebb24ff72bbf1f9f92a18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a9412ad46acd74007c3302af4b261195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66795f23da9038a978bb658ef857201d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba3799e290e16b4128523c670d700197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624a9d21c8cd6c14e68b1bcbbccb2b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997bfa0907613b93f7b640d2ad4db7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a118230aa869862793735885f843200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62222f79b8e9b941ce514881eafb3ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5b5d39c6ea01e82f51a3af0be0004202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc9eb63de85a7b82159e33f4cae75c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb388d635632f3976fa8b95095b54c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8dea151074d9478ff17c762e8e6c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e96e6b10f98a309bcba8814dea0c00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d18e6d8b1d296263e365a609297c74207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299d244dbb4ad097ecf23328d7ba04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b4c688d578edfca9cee422d19274e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272595fce618364b0bd4976cbedf3294210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba54d484eddfa2cc3828893aace400211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ee34e5dce469383477864193e03b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1da35df3846ab29d54f171aed8c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efadbd1f1c82dc96280a7158fdf1a9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1182d0e7f9ec8836f72b865764b76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab54474ce6003e75c4b14da1ee0331b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a2339cd826a1c7f3c1ce6710d567217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605874a80ca984056ba47def3500d6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d1cd6c69b0af438c049c4d23bb0d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1878564be72bf83d354d316f0cd3a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fea6a29e9531524d191ca6152580221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d05feb1234a66b7a4578b5c54d237e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142791120d6ba1716027dc3340cc46c0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d82d8071f6ab34145e3707d87ee1f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4255983eaad5c12090a290c8588824225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad8bce84eb630d3a860d2a03251e2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d48c1e3947859cf027893ef50464d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ef3c338dcc4c679260de387af7086228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a46736fbf7cce4202eeec2e475ff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e3b9f8232a58ba237b8c34da6bfdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f3ffa07c74063e920adddbc9ec11231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c259179db23935cedba98e9068fbe03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1690f37c689d35ca154f4f9bb754d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218f579705ee831bc42d16e069d1997234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c0690c39be4d4f4367de0fa61119c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d594a8b7e69e49a824bad028b1a5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd678fe6a10e808b7638418b036e18237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c8d0909e6bea8cc2c0f97533d7145238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c872606f563051e37729857548c82ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dda9fe5f400b5cd37d06c0a25b973240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01d398a1e30284bcc6109ec1b37729241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003216d50d0516ad336cfef7e3b8f4dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782c32f1277195d66371394ffd30faa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64059f90a348ddf97dc5f6cad2634d5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113e1fdc4f0355547bca255ed36bbc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488de2129ab1f6e311400f0d5ce410246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3261080b55201bc22dc628401d0a0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbbe0132d74fe2c171238eba28a0ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c3e6d407ffcd743f46ed615ef67f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd426caed61a4ff5e3d5be788bc22c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560aa8284fde848ec41772fbd5ad0ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4456433d2b59d9d2ca5183ea943ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22fb6dce0793c41be1a22d9f2f92f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81d17f3875d428ac52aa3ca9a01228254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad5ee91a2a8527861c6b39c5cda50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0c3c1eed8f8f687bc14647a83be4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f495c137924c7a3b8b57fa234d9c32b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb91f4f3fd91bbb4f15ea5f2c0004e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a6512dd71b193d1ed42a0426a7d90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05540dbaf3da019934503a1278bb6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e395df78051f7c6dd54424e1320da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cde80e351d2436874735d0ff10672262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe180b6403ff2c64e29e487bf8a5db5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d874bbca76dc89e23af91eca9274f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0a92bcf8c1bcd87d5ff1213329040265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84437c7b1d1afff408fab5001ae1ce4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cf21e4ec9bbd81501463e632732e2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d987637b50cf30825bafb672087df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd14e8e521d83e7bc8b2c6c9dbcf97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162f025fa428e28396701586af36b9a4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc99d2faea79b956b3cf1286ef06dfa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcda1e3ce0b7b06a18f3a59a9746ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271e9789445599f8345a24e48c80e4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56606f440b0b2cce7d4f1e0fc1b27fb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b666ee0ffeb9ed962bd043dc6c2e74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e29d9014a2dd8be26e9b1ef2710a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483d8aef260e95ddae978f3abfb238f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a58ce6841af545e4a32f4136386ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c824610be53516d19e9c5077aa284a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3b10e062460273aca3f1686631eff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857679353975bc833e1ee6d232e7b20281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195d9827a4d66263fba4b1fda491f99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a399a28b9f9e85f0b8483fbf6fd80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98198a6c7dbe92cf850560c0d9c32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b14ac6143bf2976a63fe28ef1f4c4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af596454e31688a3add04c921d57818e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747f33a485d799db97204d0fa1f3b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4c1d290082a8a88bf9b00f89227d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654328c9390e73574ae6bc149904e67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7d6e11abaf973e252d54628fe957c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6827f2d5d922caadacf9274929fe5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e33df0deff049720b3eb9c4761442292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2894b28e50b4558cedde14502fa37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bc72c14b636a60b6993a366b5cbab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5835cf39dc1d2f2c2a7437fb3fa24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f9b859fcc74956506e6f5f756f93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4cdc82273eb97e8c9d4983c6ff262e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f0fe7ba65385de299c023961d7b7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ae5549ef6394aaf22e4b8e31cff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c79262fbbffa278746d0495130912d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1059a60aada1a69a6e6b2bc82186b6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b400127f87ed92cfa6a27b70b4d8ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd38488629ec19787aff32e572bf97303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfc0e1490b564a21326fd3ffa88ece304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f88c491197d9f77a48c8cf969562f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab5bc901207eccc7f7e51f0bf6ff69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9091afb275c56eeff800dfcf2b1ea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba6c37fe8159f705169b72bcd25b87308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3814b13355d88f997c77698f3b67e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd26f8521f8524b8a034dfc0d868ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd792603cfffa426a93d66e0240c58b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854b19258b73adf2ece5fde62edabf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4bc8d1dda05ac1a7dc96251463388313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a5e05059eeba549936adba16dffc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503432941d2526cf0fb277e65b3d1212315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72b77e324eac5857e06c5cafb65106316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b404b3c0bcb8cbab4312279f9d1daa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a2473b8b70f7997b8a3be2c33b85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed01cf74c3bcd9b6e7a9a47ff3da5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92eed31e9403aa8091ce61f555b1ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ed6d075495282ec71efe92905288321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b144b21bb1261be046a9411b3dfb4bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb455bde7ebaa4014a96cb7950c3db4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a2ffac5025b80b4ad535fb1b5d0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697035855de4b81611f6e9bd3a6c7fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d90edf1435b0a84b1b1d081f5053a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9863deb6b542e1b625a531cc85914327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac3ef960245f9c3ef80dc6cf04198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f3a46facb57a00f393ff54cddbab5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471da9e12fc58b34ef72c6eb119f36f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d09d237485a53814fc206f53950460331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c054e4f38642552546712c7df59cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64215e8b4819551026d200bfe7c824333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9dbb31815d9887a6e11211462123334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6fafb4a6cddde71ae27e0599722f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb0257b89a4ddb6e8fcdd205c1cf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d69b096f18a9ffb1cc741b4b1b5786337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bebf7b4993127aa252f17b7f17db3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f72c3043d06500a1bcb838f204367339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7927a24d83bb4be206978cb91a373340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf395fa4289346687c796a49d3325bbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e638d438ee2a37901a5631bd8c2b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce087e34f8a9667a68bbb88934427c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fb552fd01eaad73968b2264cd3fbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e018c2d2c860fe9c0bb85b9575096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a743130ace74a4d76b4e1dba57f2e95346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b13ab3869702e1fe088ecc3444917c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be02e6b5669d8cd4a42587011a8407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc00cfdf2365caa814dc37efc5a12f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda8d38e507a5216f4d4d6bfedd31c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e79d571e37e7fd5a418c08cccc86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9ce9eafbd6a1892c9f0797e479894352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7ca89dcd58545f93c7c8ee7590a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cd848c907d04fc107d0a7a3227af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933996e577ba2899887ba9f2027a65f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d19ff7fceb6192d3a0e64d75d23812356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6244763ecefc9b6674cebb553f90165357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e32ac7040090949659dcdff9d6e67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb2e6e8704f4c8b754aca77efd6f60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d1d1da47149551e1f6ad71070d2b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1822d1899e1bb2c5086bac1931d4e06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bbd3b38ceba469dc55004086c4481362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217d342a8a382c92c857199ae1b1f49363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d5bf461f9ccd90dbce5965ff550ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a0a1c707ac9f658947f78ac2b0a86365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9aec107f5d11c0000833864f31982366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8ec2ba28ffca045d8639af5fc3b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5631f8465c25bb79d48c1509a6904368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b89a070bab0975f7f55a9065a31b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aac20d6fea4c8bcadef4c64ce2646370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387daf87d4d66d450d3cbd5358fef0c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55510b0e8054124cf6735961931ba4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c222fedd3df0c13d9efa391b68454373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439ea60d01ae2f0512bf35291f176a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8e7fc8c97ff66cd62691a0452afe1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe996efe603007dc121ddfec3b5b435376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66992da2a11c15bb99579c6616d48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a13bff482426670dd2c26b2b9604378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122e082f006dcf7668b894768cd2761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0a4ae2fed5e5f2268b090ad7fb8f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95003c20667d12ebe6640e76ed934d293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a87a056ef7b48472d66ca8eec215d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535bda135608c7e7acbe972fe8b4e725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d25f06a1f4eb2488d12e64a1c4d796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565667e1413aa9cfa047321c9c21da1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbeaf744b67ec72233fc5dc788e798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ea473a93a138137d376981d870bf39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7e582162eb60fcc310bdbbf36723f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1c11c116f9cfd55907934371b7c2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d16a1fb1d8a313a4df5045fff7e7d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca60e90a3e8d72602c4aa277b422413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8ccc4aa23f0adfc58af4b9ca3048d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6b44b7b9caf1328b5f9c26205370115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cca0d896add6c8cd088a87b03802016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89611b1d3f9b4edce0cce8485a4644817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5b720d87e5e2f3886c1a176b992d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8bb2cc0d24c7bfe8dab9b2d1d25f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c3a488f6feefbf9fa9dd1e31f51e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777ee0b32b5e995489f748fff4a983e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624a12a58cc7a0788bcc253caa7d92222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075cc620514472fec63e835004c5cbea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37737c5b84713d0e652a664345e164524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71bdeb81e15b4ffa2c0e86121e9eb325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831cb729cb9d3d7f0cb252493e8351026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7f401874fe931143c5a69fa96e1bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b111f2ef4c20579a612f55aaaf26d6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8be3bc585d253dc2f5fce8b84abce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8bb7f53473578113d63eaac5154d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56089593354e2cce470cf7cf8f77f2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a35ee3b3b217e6b605e5d73d0627ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483d2db35cc4cc50a191720ffa5a5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce607baa14123767b8483d089803332234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8f6312ebf9b0d8a26d63594f607c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c596b4e80884d524b5e5c62b381e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7a92f686c217f6525483bd9128c5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491829247f24526270c042c14b698ff538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873105cd02869bb0aa8f03a1e61c11839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6715d0b455e93d081ab24b48b8ad340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01a3ad4fad49d8b370b28775d9b77141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965e736b2b17779e69d75ceb0f42bb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13bf067782310b617e27735eb1d14943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f9f4dc49bd54097e256f78d2ddbe444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3353812b6fbf5ffcc9824c7b641a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210f944fcd48dcbd3ed33937136f03546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfd843d2d8745291371f75c9937e9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cafda18a5277121f3bf226705ce59d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d1721f41972e513342953f7f0e3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c199434209a4cecf2a81c7bb54ff3f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579c154380ad46b869ba0f8230b7fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c80e403852319cd4527ee77540ddfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51cb3e94087fa9e719043174ad091d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd87b005ac5d0a144716e0a98e1022354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee98cca97ed45c4ac568a85d898fd4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18e79fff94df2e7ddf3e4c009fd1b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ab150124335d30f065399d51d22257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d232748b389c7dd1fd16dfec7a7d88b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab216e50ad281be2e52fbda205481d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3120e32fc8de135ccd7c73dfda1af260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e2d2bc4fccdde79e1a9f0ee8c1b6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dc2af6d08caafe3ec1f909ecdf27d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42ed30b5ba7454a773ebef670f9f7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4660e4df5f8ce184e944f33324f1d4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a5e3ed368ec1fe5b18a58cd94b4e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7cce3fb034dafe13f6056fcaae65d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d896e529d2cc3f8d4b2506f6f7020167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31757d15a9ebc20d37eb870b196aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de03fff9965b6d1fc03a368b07b90d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e868ebfc5c6e9e2d5f8e1dcaf926b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189473ab92b40502cd2773c7149d581671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c930f8ca0002ad5b1dfed93302ca25872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd9c245cdd5951d884e90e32c223be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d08ed6ff42c66ccf7ce4a979afcf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e244894a082aa4474a323ce63a68b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d439bca3a9079fd0424ea999076f576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17327a9009b8850e185fb2ecb3bc99277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caa4b664934a3a351f3e07b936976f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c426c90edba307f68f7b8b9b563c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34561c5b01350f434c1bfa660bb0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2de0b305b8804cfe1313a76b5b73a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81239c055083a3ec8e0ea29144ce4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06e31f25080249460285b6ba4935e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47570c8c8ea7de7bf4b27a0401bf37984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b4bd5633a0672b008ad88670e60f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a3432c8e220ebd996913f7589c4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b173b44f3ce278187b6665e42b12f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cd9194876180cdee7419acd12ad4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cb33bbd0c536777d3de1f06b9ff5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128fc953084544c12890181a396409090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d266690283ab29622b27305afa9ef691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8988c7ca832796318579aa924f6b5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd24637983b7ab234c3a257f68dbbcc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94c047774dbcc7ed4152600514cc1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58171aa1027fa349fda649aebd80084595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cbe74987e56aa2d226ef61d6a5aca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfbe9988137fcfba2b38666d21d02a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d07f18cde2d774298c7832ea36a15998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22bb43438dbdd9f35f99019be0b18399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f162ed5617053e4f0ec4d3489392100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393551802cd14e3495cf34867fed8d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8aca161ce399f8f7822ed86455dbf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc948ee6bf6cb6476771f2930beec53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109a3c668b85bf304a18fed78016c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ce0e562db8713df38246b7a33b8d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8d80111dea9b4426358ab663a800106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e0b302e4ceba51354922da39c4bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b664f7cee1a19bef4330776f0fbbf3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fceb705382adf8bdef5718c9d19b03109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2207505d3e1331221509e5efc94628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec97b385dd6e26ec6a821a196421b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675450dd84a026422147707e0796bf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726e931bdd34deddbba2498ef5d3eec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32af25d43cc0a8465eafe91187fb5ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b85d7abe5d9c3399191dde9711b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59a6814254654cf41d513181188b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ec22a9638d855d6978ec5a3cbf891117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba532346b66dbfe0c9fe4de2033bde118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391d242669516dd90dc5da7c7a1980f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2957c4f74528aae7aca65f6afaa7b58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c7805dbd892b0270c6f20fa9758be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75cb5fca3eae47abe358dda0c3277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d252dc5c902f754b74db02b3d3cd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934298c3d2f78ea8a959b6d7496b5d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179a0ed12720d131cce6d2c733f1e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87713cb52923970d744041ba271564126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8dda6fe0c729dde7f027a9c7dcb4b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae9a97bfd4822acf8fc422151cf409128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b148b9b7125a4c114e7e6e9c747bc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e09b954acf6f19ea30cf751c9223d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d72d4a725301fcebbd3df7bb090e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68cd1cef3961eb9098717a1da42e24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527522dbc81980e0bd11655b9cadc6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db705f6a825e19ce7de600b6b8d558134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe196ef03e4b3dcc68bc021196710f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc48cfffde690848fef7abe53041eb9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e33e78e24fca4bca6bc069208ac6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb05e4b0c6681945bd525fdd805881138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b828f446cde654102c83293fcb3b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16231ce25484e63688d8b6d00232df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be4f1b8f192b447e0437584ea21bd9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b385fb44a0270ed5c8720874687f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984ed4b95d98f9bff7fcc06992ccba9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083932e7756e1b3274121c0e02922b77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328e6cb2bf8287471051523a83192d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b276df41b6166c1ba16bd3bdd4404146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71815e8d52aa6c1704f0be50f04f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b8b9f0295472907d6f5876c3313ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655344ac23a9bad93880791ecd00be8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b4bba2fcf490951167e17d412ab48150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf18035307bbbb10fce68d760a8165151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5980f1e4894e2f3b6f315a735e902d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749b8da63a1a293593870a5b24ccea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525feb58b53b24f85da85cc968fbc9c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41141ff109eb4aafa847d93c1d734ed3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefb65e69da4f8a8652078fb7c7968e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e6c4990a26a44ad5c5572922e7f88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab0869ba0a927376937a8846838ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911906b9e53941aba580e74941a621c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00659c9c27f4f1ce97a88c5320905332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13adc9e5f70cf8a77f111e98a2d8d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017189075b9225c1574bf4ccd9ce9ac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b51b6a990f68ece31a126ed3cf7458163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2527987c5e9337910f5d54fdd30a1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003cb1b587b4b882cba77d7c4cde57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6afb8ae87cd21375d4e9a34a960e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5d52a069350cafc536f686b40723167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ae1eb61f3690979a31679ab179d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb5caf96ae33ca7b40ad170367461169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85064b385aa0cb4ade5309dafb6fd89e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8d58d740f0a035748a05e4b31af7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c61bc507c2cfff14372f32cdbb0fe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694092a3bb82e5db9090859e8b9e7b65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f1d6912b574f8e1a4c47b0bda2df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cfbe7642855ddf5c64eab4f9ad00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cee53ba3d2de4e5a64b4fa3af466e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136b2987e11baa6003d64aba765c311177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7790dc5c77764790b0ac7c1e1c334f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b0e854f086900ddd269b5302407df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748c7e2d87ba6d8ae76195d10b9a176180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde655925407c0fa7c9850780f0e9275181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9854b4725a17626904e44293be97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5bc2b1c33cd8d04f474f502b41d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980861fac3da79db5e1f0686e89ec36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07da20cd8c3f46951030079ccf6bece185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce302d075bb0ef30d54220ab08663c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893020176498309ca851541c40b9a11187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3095d26fcdb7bf948823c292a2fa9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628824c6e40b197c6d44690a8b508ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173ccda75eb95906a083f5bf7f97e99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cfab12d010c861958c4a40d8eaf16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91974dfc6c6695f91709195a0a12e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d704cf0605e257cb95c910f42fce3ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5690b038dacf435dd49473f76ad2839194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6aeffdc560a192390295d08267ec7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696094b067bc2b7de4c0c9d60ffb4e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344cbb07e6557fff72d9cf4a3e6a3be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab71931f14cb6934b1921af99f18c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db3e4450beb779bbf8cf9c0fd05b53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b78a2fbc483fc2ede1df4c788890200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef7942f3db3b07eaef7c9a8af0c8fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122f6fecad22a6c6590078f3eb738e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b736b67ab39cb1e4f3ef3d0e4cec7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b19376241bcbf13bdc8d8b920edf9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7646a133a96146b64fd5da23d4b1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d8b6777f09b575d2f973eb0538c0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f408e8f4363bf4ba9549e1099180207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4440f478054b1abda51418472c00c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcd58e03a424899f52e4c03ef6b571209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c957da535ed703d137dbe7198d1a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688434001872b1afec73e5a9f1edaf8f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c8428b68db15ddca522c226cc2b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4231c79a46224a7ca7150ce7938b7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2222f6c52ce35c8dd2d8575558a900214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fabc49e5f2ae82f148d0bbadf03445215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ca591297fe589fe916a2fdf2eba4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843fa56c64aa6316f63745799a0a1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd36ace6c42d4e85d50bfd074de277a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939aed144d145c0828255583bb2b5d8c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e606b63d608a2e021926cea2bc95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a88b8fe24176c53033b0b1564b86b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012bd0bcfe9d5d3333949b4afa06ba0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87ddc42c89e0a355e2e27f09a51fe3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf455741d6dc954012cb3e995df56b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c5c2a08dae96f3ed9d5dc559ba5ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab870554394d66d96b36ba06facc9cfe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736967aaf345ac01b053b830dcb1061d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd268de7d1e01155c51e3887f331d4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26819ef7ef877e8fa5fbc300002c1699229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfccef3268dabcfe2a529029a6a4d84230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f099bb32e1309f26eb034264a04a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15837061dcd7471ee6a53793836438d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcc306fc0f9bc1b1288514c7ff5cf3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f04bd88c6148f6c40b5525ed364c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62efc74b5ae3468ca3d1f1f2c01013235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3870a69ca0ed11c3e92a83e8cbb7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c05979247d876429b7fd578e49158237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee74b1abf0fc048ab1c637f1788dbf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456a4b385f00a743c96acb54bb1be52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5952fa2d3fc3878e16fe4d377c2db0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b46fa71b73c33d99f67e4c45caf6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61806a0570f85a25db8134c1f35f54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b72f40b711e14c7a9623325807dc5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec063a4d85976d23730145b92a5019244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9d0b2da8ceffebc4ca04ad9090205245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c996d15205d2ed12b442e42de04a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00901f2fffe4f6c92725977403846f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa2533ac130e589137e2dfc2298eef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1145bea96d070a43de4719d4685e470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c52de45c470046aeb93a561f377bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a0bb8fc88c5244ce5b9a38556c79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf81d8e31b83ccea8aee916690f1328252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429056946d3fe2e331860f23658e07c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b51c71eab6717e7885479f9eb2943f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e581a5d69976fbfcc09dbebab650f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d38437ae4031d657bc7eed87a6a91b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a84ba85bcb4af3a884b2b82fa4a53c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86bc317172d67492f598059a4914f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7ccfb01f4d0b41a6eb5804b2c9c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d301761d64644181de24127fd8de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c368b301b4d6c16cd7c0d57cad1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19190eeec38b278aca102e7dae84c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc85ddd3b1779184a4237a5db9191d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9489f70eff8208b21e9c93dcc873264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e1707c4e4c627b72fa851ac4a0cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dc5242569c4de368fdb0dfd154e6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2864945eb977b17c633177254b5859267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb7f7e40f7ed9842f5a334111f2fcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e68abe7c509e5356e760fccea42b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8287ff6e29b74d37c8f04614d271e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20969f07d24b509fddde5ad2f2adb99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580f309809fb025e1e8a1fadee30c56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0293d57349eb9b257367d2a83536f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d579ca03c6be4348e840512fbd2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c3c7b845a3fe1abd623da5f5803bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98274ec4ece62b3b4ae75ce3f7a0b7c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddeb8e22430d8a9a971efdd769a5ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ba38e8c85036c8b735f96f1603fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559deb367dcdd356cb4df5c19991ac5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35fd1a2bbbce9263cad7b0724340df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cced0b704a6c391d659a83cd80c75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70dd0b591bc2792bcc46b6ce87d585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19dd22e59e50457764d424855981f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e623c8195ae125c2ee9ffcede6da8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dee0540a01d05be82d17e8037e951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba5c1b6b3f4cc856431993b9a07711286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af031498b27cee88664a86eb4c6cbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07943c1f148fc275f1fefa98b8d80bd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1eb2f6c09b1f0365821005d72eeea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a424f6f74c9631b8fd5f76ec65bc0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ffdc4e770dabfe9ef7892a24701d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171c4992cd7838c970fc02898256e1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32466b73e72276f259d8a23b8ff75316293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3aaa4fb33314716f6462fa4971e97d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ed1ff94aa1fe3e8d57cc51ec8a67e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d24a69261c4df720296aa29bb2814296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129cc15c27a8d48f78d58336209e09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1006a9c18d4b53e454f6a97f6080b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1ff88faa709177d544f4710d095b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b551ec690d05750860988febfdc54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988621c73959348cdcb369e404902a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11186f7088e07cb2f97be48a78dc9aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d943ef09ae76696a2d4f4c080d74b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae95bac567da0c3f0c879cd52fc171304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877779b6dc681617c32166e8011b6b67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23331561631c90e465fe7565733161306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580020082c0e65e886cc0a0236750c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af6d9d6c008637945798dcf27afcca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d4682aca8321c1e978d40dea0e20f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64be27b6a72e9b29237617040f7196310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdd09aee13737cc038e1f7e8ec4858311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70101e97d5e8890a9eb2a28d429453b3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e6db48c54a1874b0e56b14935a894313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c37fe47479a2550c40d91370b33a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcaf2dba6f8cea964744c901530ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534664190be1abc8c602a4b3bfae1edd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c75a4180ea1d3267ddd8d490c5f36b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb029034aefa92f814763ef46dd32a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe12c1372a915b9c27351d1c2572dd1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b1f6eec84778122c770b8d1671891320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba76a9f32d38c7adc77eb7ae053f873321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af2b74f3118d137eac72ca9cc7852322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bb58d2d69674c1ece6bb60b26dd2f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df08839e4192f37caac0e94325266e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5fb4c09686ffaf5c4e92517cac977325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ebad74b9b2350f8fdc055cf85f305326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abe1e6d3512966e7973f3fdba704a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cfe544243dad1d3f9cd5aa3402d75328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f3415e391130c15ade3aff0853f7c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3825971ff3b2c99aeff48991fc1a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b463a42ca5abac444d439ad6f3e0bf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17918fcc4d4ec95a263efa9489b8e5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151195d086b344009d34bb157d85132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc239d70e33c26b8e115801b03a4e172334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b44bf897012e76265e17a0752842b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee00a1d81114b10c9da47eda5048a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1177447261ebf4971e319cf08765e10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad775825ee10bcb14962e6d64daaa510338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848098c6bd3656b4b2dd8e1f0558b7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4f1fdd6d5f27c317cf80f1d40c8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518fd7ac3d18948725f59845d26293a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8538dd844ced5331be42be17be7440342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd734a2ae6e968a54606a2b7a79dd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d905f33ae81d34b1eff420a329c79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177183bf3886cbc0d17bb068f1d0c2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b9d4b5300c17aba143a582cccf554346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6d39b2b5b0ca4a0f0afd7c38a7b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c55ef7a62365fe34c7adc149f1919348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55a4a17bcf94ac4b80753737c8fd31349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca414658be3d004b8d133566333257f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac30bea69a52c92eab2a0e0004e34b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205f44c576945aad69d0605df4f25b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a2d342365e7b5d15027e3592eac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5e54e4deadc2a2e29d10c9bafe39e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd7337f43880b792386183b1a947b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a85f5979c771538368e2ee4c25548356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31942dffc7316e6bd5cee90c36fd342357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330a1e78ee56da3d3656b47d59a370c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a52980ddd602a72678bc46cbae605a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b51d4f5d1b903e9bbfc7a18f491d88360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9194f38b90ba6952b8b06c86cc1609361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d140a44efe749389571b736f8c410af362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfc228cf83a5e406b8a97fe2cd7cd1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0c0cf2a607acc2d0f3839aaf86b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce5d75cd4ded593ac13a674c9e0d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d857896c70422d3656bcbd7544c5ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9762434d6998578c60b40fd782b99d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aedc6d26a615fff312ed4384bd7715368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c29396bfb72da1ba5bf06566ca90b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904935649aeb5631c1b06c7d18fdaa74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038cbbcc83e4072515393c775a4d31ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8027b8d398e2fa6e6d8c8b287f03b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ffeb84b19cecb60576d1eb71e596e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fffac74534b0428d43ba123725750374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88d085879e7cb4bd2361bd1c76a0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d98d29d59dd8cc594627af95d979c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682774cc123e9ccae5ce69d2404d717b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89364ce511bed101f8e3b4c1226d8fe378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>