--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f6bf243e79a6b5f60a316731ff061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84085f35ee53a91280f6ecc3623dc4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ce298207523ccaca600b99a90e9923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ed7ce44947ed473df5344618e42a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642d2ec6d80b582f9c3c11d68fc1ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029ac80c6bd848ef2ad3f1a58e60e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ecafaeb94192a0df75d9ef30701eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d092f42289d8268e6f04bb035f9ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9faad8e864fb9ec9e0909c96fabab99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b006e5c2c7e2e550777a73d78f03910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5659d7179ec806825fd37e245bfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c9a7683e0446d914b36e0fc33293312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6347d632c4806ea3a8fde20282b4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291316331d4109e3fcba79ff96235a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe6f920829b2299e57265eb93dc6a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549973e4c79c68d59980377e6c9bc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266ed7481482e87666d01300491a84317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a21a17446206d7ad23ff15ec12a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef75339846c65785bd49b8cc4e7da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea8c0613158cd93c45ed738aaa396020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53da59bc4c89246fe00df662925352c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4cac20cdc863322b0ee57e21d29b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93a4808b42ea1b6fb8368782f14bd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ec7e4e2c651aa9f2a1671443767e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f09e4632a95f22f06a0cc191801b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca5c3ec18c6360f5b8c7b62aaf374626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbff11621a760dc17b5662db0897fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7708f7cc5c2c11573e68b6171c25028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58e9ef80080f654190005c22135e9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198abf0c3c27a430a8390907142e95e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6351fbb1f49a69eff7bb7b7e7bd09131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09796afac031a12f7f9d31a031a4c01032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35ad4382c7b350c4c5648a1aedff333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc79421df4ecfbd28525627ad48f6534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dfcc26e4d58bad468ee41a4f380ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedee5b1a4c600d1bf4e8f58ad4fcef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1a978c11b5b964a86b187edb01c9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784f7722726f27d26a509806a5d6f5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0025ceca3dc9f43336055b1532089c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4610ccc98f16ec6c5fdaeaafdcce940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4012ebd95a32467cb6b0b169612b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e4ebaebb0fb2373cea4d7d29c77c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205928627f29acfdca68fff51c3bda0a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2462ad5b67ba9e202a89d6a3069f2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9390c5fc1b361686f646772b27a0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33cbdd2ed26fc36449d89728cfbc2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c238e553bad8ce2b4ed50dc63b57b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908569b55260fac47b9f1df9855ff7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db28ef84cdd924b384985bf4fa57d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b095e21c9d60852bf8177c830d093350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cba29fad5eb7635eba4392971c70051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252deebaee66baecba0d38dcd9f083852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeeb6d51f275ce6cc4e97739405de853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19017795bd1a962af51fa0b3faaace2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16194ebd057ac63464b46e90189819d555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3081dfe708fa76f0d10064bbd1d1ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eee7a9ea04c3f4aa58c1882923212c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8c2eb7a5afa473787dc59e5879a3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eaf1370480fd12afee5438e58542659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9091ab17a231414ffd234babb4760060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c31dac65b16ae4797a7d90f912013e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5606b22d5643817098cb7722184efd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c810e99f1a783b0c9a7113e7e7378363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4c612fd9f035fa6aa4dfaa4140f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aaee0100bbe5727a11064cfeb5363865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cabfccfb05a919ba18b3545cf1ac266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0074bb2c83d0f90937834aa561a32867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8995c9ea0458df67532d22039cff8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f2aaff6c3d9be1d15af5dbc010cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17601e8a3e7c052c3170594998c2d7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2279177716c06a742fd53711e54771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9e6ebc2f3c089dab38fe1b1c7fe7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe7921e1afcc39b4e92df1bcd46d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225bf1bb694fb3fe5bcb8e2343135474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0695c377480bf6cbc4d01ed5bf3f01775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c3d0fe822604b37f71812d0866b4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e66e0e1792e860ca429476ecf367ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15acf4b8caf0a2df7f40d86fb33b6ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fadf1eb11889361f075f7fb01689b7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2977e190a2b831a1f506d154d73a40180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447d46c9dc025ad4b4cd7bbf0adaf3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea082e9a0e4bcddc8b2cab11aabddbe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bf682b19337c784783b4c80ca9db183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bbe44b10a6481bba212d46e0d7ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abe32e4c9892830882e53ba0206b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca424432a6dc6681b458e29103835b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2e7faf7674ff8b9910ce155f0f01787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48229e32b1ed190304d52de934b615c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0ca39f4769d1976852641824c23e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281223b270085b178959976be2eca9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc80d1a7bdd5d45027a63f7b57c079a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b8e342efa4dbaf2f810577e4d7e1b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6c311b8b1180eb3260aa70d41a1d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c97226871a5864624a15da34babe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab4a7c1d40d355c644b173f0b860295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa981c94bcdd897fc26d586c699b2a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91687eeea09eadbb6040fc84c98fa8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8c6b75b75f17f3db8358304089f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7df02073eef0179beb62098c77f2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713264565c5b5eaa3a3c11d82f8d2921100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a190513dd1a4e0570bf91c94b081c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031779f4dc76ad9a75d1a1d613d3b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd96cfb49e983ceb6f2d893610243c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb53807699204d5b0c0e008f78c97c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb0866e0889461cb174b891b0f84b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab232a5bf4fa10f5997fa63bea5991f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c8a49b0b7e0d82d308e490c446605107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c56086adb7d10716641b567e2cd252108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b4d10a6f388eb7849a379f50ba8f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e10917d9ee31c9c4c9e3bf9b9c9bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3e3682f7a478ae5c2bcf1db6a97e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092fcf599b29125242e5ce593128079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e503772a992e9954d4fd44037e7987e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198eebe30f8ce7162ce62a01a5493e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f17a81095a012084d73b6866dee69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa95bef75376fa2725dd9e4b16668116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac5daa150729907f139d4c59023eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf325cc5cb87af4075d4552fc6073d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929eb03da1839972aece16f3a8658f49119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797ac6baceb5e6019a5916dc71484a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dacfcea83c9ef2edf592b7f27bdba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f01d7298727a06f4e3fce1b9ced4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e27b171ba4c51ee5a1130f05589b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89b81aa5139d75c6bbfa15665dfac2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c054298088d01daf6ba21e778407b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369ea093784ed83a5ea2414f791b357126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e06f62cdcb1f5e109fbb6b83abe0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f63268c875856bb556d3255c63a97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4335021d4ee0580049811209c53340129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d283033cf0ddf4de99a0ab668fdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baaf1051325a2ce0ff90ae71018264131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a782c5ec26ec046155a6d16da2e2d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb08c3ad9e18a647df2b29674782416133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571da661faa89a40066dec3848a5121134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823bdb8311833bcd38c41a192daaec9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656fd81b4b7923a1b170305bfc91b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d57853dad1e986b9530af09d86b193137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8572c1de1c1670c0b85db5092ec0bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4b39738c44fb8aee1fb06289583d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef924a4a62f0b1056e3522747e32fd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663fed90070ca51ba7ae61a06c9fdb7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9c451232c02cc65f46204eb13bae0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75e64a8a8765e0306f536b2939bee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6247af368e6308b9f201d9c76dc5f84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b6c8faf31f4dc753480549c7b062145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f353961af47244b8cc95c14fbfdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d99fc7b59070dab8a86ecceac12bcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8cc0959e7afa1ac4c3a956ea7571148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb382b31f977584804c7d0455bbf40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24825e75b415efd0872eaf10874c4585150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb38705a38eab00ebb3da3ace5e82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbcf1c0d023f022caa45702200ce49152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df8739c9de7f1bc1b0dba43e4e8459153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2230ff1f3d94f4f02704bda49a82b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00409bbde0b49ef9c3fe3320054d1a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8b3f99a0e028cb5aa6242d2e2ba05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae2c75f92ae95ecd906c385aa0aa04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93508645f51aa7bf00357f36dd28640158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb126869da0555ee0a1bd9db734ccde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb68f0c213cb78c88dd7067c71bc1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a81e89416128de608da0da5676f95161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25872c725d5ac7aef7bd242f34af3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f38cf11ed370e4e67dcc935703bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0173b844f3bf2980e1cc5394d80b627164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b55e618097e39b189b8d04ff41ae0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e86186c49b984cc3ca49ddea36dee0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228634841a5e891c302ef95c0a4a033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e2f3d5701506cbd2695a44f01c6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b559829d8b88d9cc5dc05bf8ad84f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf357136de557f430bceb8b09699972170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c41a30451ec3d0589b45395bc2bfc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b08ed97e5c1cad2d91864a1a5b34172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963e858c18fbf16618af24b1b68680173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93119b47aee0f0f732b7f7a68d4b6b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4054c6207c41c19ae6dafd1a18c0f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fc2528e8621ae6059aa373dda7d8a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056465c896233828ee2bafb1e74bc4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c400a1a741f8b77ef29ce6bf2bbae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968b7d5c2134dd62ff3e45ed081b51e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8b916d9d4a7b5d60e66dfc9308610180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383729f0893b358ba4efb53b2328be0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c5a7cc017b3a0533dc8a6e357b73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d871e2b8edbdbeecfb23b68868bece183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cdf089d4096d7be6213b24fe40f23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236cb87a669fa0cfb1841bd3743ca2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5cedca25f89d629562cef692752d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659d4c0191106c36d745b19078fcea9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082de2f9a69964ecda450fdfc33681a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb8aeee09b06d89261735b59d88b8d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527b226b372cf61dc6be2107575088a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80063a68d29172c36c49eb6439e0b0c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fedde3cfeb6746948849c2b33bd39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca42b5c7162c38cdd75682b0cc4554a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a8093d343e86f2c3ddd93ff8bd35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec4e1aeb7627d7f6290b360ea848f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419a363caadb827779842cb81f56ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981da03c1cfb0959fd5cb2c83ac24e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48e025ca38f72a268e0a6cf2fc334b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442840b0f2a4841590f048d0d7fff3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9ade69158edd189eacd8cf1988919200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57997de35b2efa0cdcd66e08e08ec90201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc35a4de7e7ea3bff39a55a61bef4f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90b799304fb9935c9dafa5b700d7a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff251d2251946f6d7e4776729064b07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f028ecb5de9e47a36cd2a72a72a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a42b28b1f9d9495246f725d03ba6e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95323a29de117737777b7c23833fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d673ddf9f436a508655d64a4c74d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2872fccc20950480e7fcf4c393b9a7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008718b33c2758ebf9e135141068395210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191aefeab1284baf64e356302c0f99d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f54b74aceae93f366c22e51927f37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ff5025da3ee530d641fbce31432d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af28b599198ea16ae2a4763abd9c0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac42f4d03b933b18cc7af2207fdc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6696434b63708aaa79a81e48af70df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9110961f4bf6c07018d5ed6bc5788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b1649e0344c2dd88636a6a13f4af7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a855e191604d587055638a61b4ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052a23e8c414c2c198641e7ea695b9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41c207f7697581958b90063d3d8c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216c0f5ee98d2b8fcefc3672e1818aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12fcc857fa98b7454e6aece5e2d9a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a559dba8050eef1ba4293c893c11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817b7d0e0c510bcf97a859781b97336225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbc263f3b97f8730d2a721beca6f5c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a651389903dfc125a6e882488e0514227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b07ff7a3d1bc23cc84f1430a6934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5327b5b5ef842ed6536308addcd8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d04e405eface6058505616489d72d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d37fa1b895e81001fb465381f3d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11818ec0cdc708d67cbdc93bd335c609232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee97e1312680986b2f9f692de470264233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c526c80f2cf95391cdcfa53536731234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb793f7d1f9828428b8c9b1e48b0b4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84538c539f8d3711a48317aa415ce736236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b6b476f3746944c97538373ebc04c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c57fc27ce9a7e9ddc73682136cb6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff169d531f5a01e372a41e73569e3e73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ed90728d22df76a72c9e756206819240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5753647c51b2ffd28899db5a396c276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6014eb36f64fe8b9ab30692a0de2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86ad78f4dca741b52ece7de6b081b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935fc0285720d11724193fa22408ce9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4c0e15159fadcccc5ebac38fceeda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adfb66707d888d164b3de584d6b2f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c647252868d981c3bb9616ed0fd7acc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb26dadb05667b758c9c33081a46f86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a587e7e380eb7f769fc6edfe41b92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aeba12c083408b6a23ae3d6f29160250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fce7f5d61d6f4db0cca11a7cd0454a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ec561c50d1b95bfabff1c19d62b46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada16b0c319d552ab3001afbd2d376fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745e5a18530b1b581b8edda47526162254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970516dfa7e66b6d60bb461eb385dbb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93639bc69b4e0895130f541dc1248292256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2793acb277de978a5a6300a5eb9d69257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98219b8236f9bf6c7e238f5e62bec2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea59f5491b0e88d4459780996baffe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97b7bcbe76d0bb5202c426e5c48e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e0dec73d781b4ec3ff5097efbc2be261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc14e5c17dc8e4dfdeecc57da27a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f1ba9caf612cdd6ac9e9d6c4150e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ceb149606bb89ead9a762ea171d638264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631dcca4699f66b0217f8a1f9df38bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf90d33f60e37f9ef6dbc7849008d3c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7b279abb07d47e1def53e42db9b13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956728272d6801604b1dae5b1b24af30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf775dfba3e3da9c577321e28eb29f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3720ed8cefa5cc817cc6f6e8907b09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a35d6ae031f8046933f4db06b817ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2c62df6b058ec37cb9047b04f51ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa29e7d30538b90415df962128264a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c0f4647163cb97b76dff0bace9ae0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f1b1751c752d22d319f5547aa09da275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48f9e5ce23e5e2c9dd7eedcd677a58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d226798b35c40671d08aecec4dd118277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3dc850e767bb063d9b72d53fa17b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa22918fe2580900cf25e4c6f1bfe9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeceb464925725031303df524538cd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5794b72c236818bae6c06400cb9fb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c23731d42a603abb6718b8c38774e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b7dcaeef91aeeefa313f8d431007e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcadcfe7b3880b35c02b169a3eda7e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255fa707312cfc67882f54367e58ba3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde97c8ca8373b53977cb98cb5b66b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67973c416e32052bd56dc40545e1d1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bf56bb77d44964df061f3e87c36bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3e601f96889a1be4dd85d3b5cbbc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9b24aa3645d440313fad61d201815290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e3187e46a97216f3d79af134de38e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba3960344748998fd71be591b397b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b89d23f3c55449cf1b3421812ba5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709b82cf10220a8f20deadb8034d3b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef592fa5224905bfe431795019860f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8101bcf2335c16f98d89a77abea0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f4cbcc82686f66b4c2cc55a1dbad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4e6cb7a367866a98992ee97b34c40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ff4c9ad66deaaa522d7c435a7f63e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c7c562a443a7d9d6e114191266edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da5870acabfa63d6632e279f28330b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597da80c0bd08a4b5503d8446795e371302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe1d43f733944c5b1e62ec0e0468f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4e640fe91abaf3133e3fd06639086304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723814c94e2517616ab771fb9ef3c856305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631d1f186d68f525f03a9108453451d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc90261d4f71797135e0f17e775dc0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17553f18ffdce22e2744b2fad83b3d30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247826dd9c1cfc9a2ad8cb145360217a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17078200f04314250df99c9735f929d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b6082bbaadd1cea5b7d915a37a766311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dd8f47d1d4fba33f5bafc30d75770312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8394f1b5cdd8ab900d09b2add4348a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce8439f678dfb8925c01d66e5a6f7d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53cffefe19d4f8eb92e79a4b6256a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e5db350fe472c3e4a2ce5777a116316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823a5518013334b455ca4eace5c7841317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f211a028a73087e2ee25850b447656b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c03947c76ad8c1a40497020eb6ab33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e06a6fe2c81807da3842e4e2de601320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab2736afdfd038d896e7c38f69073d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdb3cd657f1d03ebc851ada80ef528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e7c32c3dbf76e666d003e3ae5dc1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366b6788b5666d724ef68efc5ba04cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11c1bbf47ca2c6679d5d0b0b9f6f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299f748eb0bde71ac08238d4878d8c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644dcbf58d1b6be4387be4a359a3fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a17579fd5384321f03af243b69399328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd2081082e50d9fde6ccd11e3f4666329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecc456f7ab6c92da884d0d4af7e3e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb432729f3b7522f4a0465e4df960b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c530d08e3eee368c0bcb508eac342b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baec05d730bcd6434f3a9a0376a78c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060668417f5f81463dcc1e4a6eb2071334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fcda782cfabd054d567e0f2b1edf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64155fae93ba19087d38c562e5ee1bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0d21faae29b06b5ef21c2b60a39f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec073e00e184dcf255a9fbe5079579f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36e9e7d5f0b48da2a476a83d6b68ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d205d3943b00b15995b06b5199c9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3d1994d035d87d5dc37bb2599266c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763cd89ac0e9e32e02652936f85c033342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e45b2b9cf62c354ad9527bd7bebf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ec8cc61f1c87d91bce5e0244889f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46960171dab82da3c3c1d0637f919345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a5c5bc65993b63eeae4012b9310b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774e6c3ed0bb9eb882de124e208a3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d65aeba592ccc1bb8011c3332939e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcf587080487ef7a921f62f7ba9caf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd660d840beb53fa057ce20b8a082c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d4be20a655da8afe69f88698fd7b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d35c80fdf5321f4288e97f1451bdd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8148d8af09f730db7769809db774f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714b0f30409e20a200064153d4b0be3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb4da820faa81173a3d178a783860b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002c325f317f6a31ee27204bc8af5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdfac6de903f0779653e849d3b6800357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cb4cf97f3e67f32f8386110063a37358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cfbf659aef8e3f2bbe9e89c704160359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b59327833ee04bd8895c49f85a2794360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e7cd9f0d8323783c3b5318d6a6096361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a233a81093c232c09e43af477cc1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e2277fd8b03ac7c2766fc66ba485e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1411907ed7535ab24d0a9597e426f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911fbac30422df201140152d9dad13c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca64e1f4afcc750c3867ed01d610e9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d798fbc96113f52e73ed2c2fd00a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802cc651a921be53356ccccd87df172368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773d10f81b90527e90a2ac3102e24d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507aaf2d89c4d66d84ce231b6e17c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1a683d93847e73e384b093963fadd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae28a069b35656671e29b08e800efc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b3f06735a5f89e9df25ea59afa221373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eb1484f92cdfe0447a14879b17789374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e1e816a028d2dcd1d856be2229efa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef391638284e5d589449ea1218b9b69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6837a1aa021110bd3a6193698a57aaf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15735a7762e690183e37acdf78ebc94c378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1debcf5fdb6f325c7447bcbb5238f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b5157954ba104a37fce373d9e68622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e051dfc2e6a706be9fc93070e54b653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c107d936a7a9b6fd0d24f098ce45884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95447cf4d1057251d13b1dcb2590ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c743a481725a7e4883e6d04909fb6556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd839a3523c4bacd2a4bb5048adc8ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165cb135024f4f84a68f88e9e40cc68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7b7d4e21eaf676d10786fa8bf9cce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdaf2afd29435a73dc1d1bd448673b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fcf5c99c4121528afac46c17fe72011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb794609577bf6c7617d9d008b21a33f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a6292daa00feebf20ce27d90cfc4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ea58dbe63c6a2f9676a622213d2ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb1347ec9e433992cacb0dc75e50f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a36957dff60f67b3a786ec49b3bb1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2463b4484be933134cd00b9b2fe917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf238fd731e47fc10fd95ba1a07ab40d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc1799d977b414b71181f100eddb6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ff792e63dce0a17aaaabaab093d0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566df019135142acb686adbb05a12c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71e4b11152fbd1de4356b8da27acd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cac5206467dbcf5e4ccb412afdf47d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcf3351e3ca2c554fc62409d738cae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff61a37861608af5b1dcbff7ec122225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316f16710fdce53a9ba96b4d4bfabe126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae93f8c492ab30554e98dbf635b060427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f494bc844af0923783b57e7402e727b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f33b00e3bef0f31c5ffbf90af18fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d269846423e10f8c6d03fb4e0c10d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59782c3a43229781f84d177b10a23ae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5b38b53134999f60b1d9ff59ee2532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eb938718aab211097ca60320d432633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d36405f134a181115815a0ae319e7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b620e597acacbd9b8a2e94d6fc923435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def353526a4f312e41fcd594f4339c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d297eb5ae380be58978abf2e0b3d9ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33aaae61db6898a32f34f17d6e01e4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef94b8e8422862fb99842ace804c8cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d005a85dd5e9d1054efc3bb7c50971b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3edfe728a2a68a62e2ea5bd15d57241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57910cfa0d13d8693060018b4b541f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8569cb792ffa96d5b51e6b868fe1643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de4c14a0b2e797ca24573c846dec1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a6948f21cf90c85119a926bdb8d5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e64052710893c2cf10e2676212c6f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827e6e917dc72cdfc8db9a46f6fa85147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80982938eba87f1473692744b6dd5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cac3a234c499ba5431c757e810cf149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c861862d7a411f9ccc4cc614559050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d103d9c667a2f9cf239462b0f91f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d0c02036fac147748455cb8b008a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018f6191bf6db7ca169ab18ca40c23f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2ca3e57559c3d410e329d65f927b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cb70973b98e4f52080efd5350239c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b0bf2dd5ca70d00481420cd03b5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09748084f55815e05fcfd412ac74be8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7553f4c7ac4e3aefdc95329ad7faed458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a70b37f1080729f3439c0312bba26259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b55107bef5844f78354149b32a15760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0cb69ef295646aeed6f7020ce07a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af4f8aace74c410052618067dc37162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ebbcbf9f0e6e5dff58ad7559d1c3263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c632e264d4bb550e5ec4a0cf9bc07a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de765032af0835fc965d25c737f7cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22cab1086fa689aaeaf9d7d891215366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b104697338162bfe88547f91ff02d1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f0e864c76fa07fc6e2984c5f45f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f0450da881b9392bfc612f5a05e1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b945f419883947cca259a746826bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04d018e0ec42baa7bfd091f9febbee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0768ce0a414c7c1dca01511cbdae0d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cca6a2030d7c05cac1460207a688473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ef432a2b6a605e5e6fd5b65d457174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d9dfd75a3692f747968146477a3675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5501306ca7e1e772515d8b0740534976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6569bffd07f64555787ca0030e94b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e10d755a02ef2323d7b332bc2abaa378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7e58206ae8eb4db5e3128992b91e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c66358270a13fc0f8fa954340b2d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a47c5d287acf96d1204a0fece352e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b5427617f048a98ba62c07b7001c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78aa680173e1feaa22b4589e57906683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce98a1b93e447a6bd0cfdf024e018684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc589f81e39bbb587de367bf2b1e14fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32101801065df8ae7c65aaf38189b94e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5d9d7145b0f58a7200a51b264ce1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8aa43a37fbcc8ba032f35c12bf30e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19612f3aa8ece11535eac70176f7b3cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a8982c673239580fc94dd9402473b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19ef876d84ecaf1c5631f68be910691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e6f1cb8d9cbea135d51bf52b04aae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9484008d8a3446d83a863530935ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa9742fe28e4ddd42b2be96642ed4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281d67785516bb0c0c1048cbf48016295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f98bae936ac857b18d5c6736df5e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd98adf8f1be8432112b2767d6fa1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f17e9a44aff1c7c446b9bdc737f97c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113c78e2b52198e4ef487a2015847d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82828049ff154240f84cd75e1967b996100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5c39e39f7f725977ff134ce4110d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9495198b5b965f6c8090f457cf586102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e82c7693ef8262f4c410b8cb91c5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694e83e326a370f0ac4ddd0f34eaf97104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c279dabda22331eefa7ba40c920dcb8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2431d36f6e65d20c864746ddeccf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09586e8c57cbb5cf48d458d1ccc55a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38674776362dbed9dbc59e76453a7d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951487e243f24f1669ec3b54a3496c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614838c16bfeb0cb2e9c933457277f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5c529660af8890d02409fe6bce70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4858cdd503128e38901e3fee1f00d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb9f8dc1d9b47ff384f69b6ed290ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f764ed446e7864c2048a09b1e0f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac55a98b487755c51f054abfa4cb88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc017a439fcc0d822c21a224f03b10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247847134ae150d172a10de448001a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697f30ab31b1fdebc60cfa2342d4850118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4a01fce93ed61bd7500545146ddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e834693d2ce2a02e0b0ea7ddb6037120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4606f4f422075ac5994c9daab64230121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5106b0c676877d65ef35abbe094e05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd5e15fc3ca882c6e741836a208a87d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ebf3fe9549387889afd6e6963dfc93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea93852635e07ba1344425ef0262358125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb47225c4c71a4023067dd7d115518126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afe5bbfaffebc4ec6607ceddf5b629127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda17dbda8fe5bfedb6c52928d2bcb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448ae972a4bb951ccdfc96fd559b6d3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24d44d685fd55678e26ee10619f79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3590e7ca68023d7895949df5e7ae96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788a3d18e96f7b42ac23ebb4acfdeb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d436c6ecd591ed90d2ee72a029b17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76420cd462bbe04098c29b71a3cc86fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd25b5a7c3f8c888cd495259e6fa325135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792be600292538ab26ed494479494dd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3eacb62757b196f2e4f51b84dd537137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4b43fb1c05814c5b51be994259031138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ff50e3939cfe2f66d806290a9027a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb1b90f263f0467d13227debb20236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0f44eaf0ccece257ea0e31f1ead22141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e6e3b0583855f1e450ba9c8c31d5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d00f0de51e237ecec89f7be370387f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690c4f04dd8a15203a9d0cdf18a1db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87625c840143973ee370bfcd3b7581d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091786871944d4cac81ee71eb8d798146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc4f365c1e77ced10b7e3ff285f633147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe97ec84593d9d21ba86b10f60a1bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742d805580d9d7b4fcf3f8248873979149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d43b33b1f497c4c10e10ed52ca75b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a8502d630cf7fe774bec58e58c177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeccf414816b50d2b0e3333e304268a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca461f2d1e6d248ad28e6de8ac452153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547bf32a7dd39ada4421d381423ef3fe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d513724f605756dbbfce8bebb141e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce24d5efe818bff3786a2f052a22a4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fd44e57ca759365c860932c1674bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b4904a68da86e83fc40cb8540b325158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b7d32e471065939cdacc2fb5ee06f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d5082ea1c8a694985088a5498d12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce453c7dab00be74279b45281b5a5d22161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae1dd956e21a92d227d8f664836ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68482fabde7c57a3c1ac17058c77d1bb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbcb9f7166ac37ed395c432634c3bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725e9f48488eecbd6b43117c74237a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d18a861093944d99e58da51c079f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22366acef55a1e0c810054b338c511167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa001d54a661ec4b941675a1aba76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d038f84720681d7a1776b9b36c3ca91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bd2a6d6cf6355b93d117d4bcc346c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77927d64db9733fb129364256be0de96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3508a7a9b7b2d75060d336fba54ce5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02db077619dddb4c796c43b1cd3fa7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc093060394caf3923396be39ff9de89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3737423f4a3d41265c39e48d5623c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8f4111bf29a2d4381b17094246597176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab70bcdb55337b3ab87b2854e8a76b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037f09238eec4d70682f72d447bdd4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e572502815bf1543af9ca689f788be4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079782c242b8450efcc2bcc6d6c2b392180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6216750f62a28a27b9360f935a02181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639584357938fbd55cb668e86a6229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d62b4782e89cd2bc0cd158f15d506183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c795a2e577eec3b66327d1bedd62184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414639a4cebb1a6fa3e8ee90670521e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4beef13f4b5e15cafe1bf857752f32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828c873ba59dd9f746d2536166aac2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775289f3eeee8980a1b444428faf860188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38ff0034ca843ad5fc5bc0185f4a70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da67b4710219a9cabe6d1f8f592f14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636c0597e485c4b56fd9ec20886548f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8524dc8bb254c0ea90085e465beaecc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f991b6b5e1c2107ac560838844a516193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6304010562cc943e3e790a2b8cdfb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4051e2fe0a189c3e474f6256de355195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02965c64e87951e1cfb3f7012bdfa5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d1f5f2090de45d726b55a5ad48c55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a5370776aae51c5110894f0fed9f7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105ad2aee8729eaa795a7bdf1382a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690765e13cc05d5f69256f4b887e024200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3e1cf9a9ccb8738183f6733440c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02edd0966205690ef49ac5e9d574d64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05a9f4ef542c9dc517b363c71e912c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d1aefefe403a86d055bc76ed7f531204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503b4528f12f7905c01647dac923f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d569a6934178b5017e88fef83a35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1d4a464e2c2a8ab042f18b4109108207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90792c90f13dbe0b8b51ae7b74fba1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f448e66b59e313204b5bb34c981340209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ecb093a1d4bcecb497b12db19399b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60298fafced43da2cbf3e54f1f840211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c322b9a8ad1eaba4e3c16eefbd9de6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa47a3ff9448590f8fde6e29bfcdc12213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922ae44dddaf66ea2e44e4da87be42b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a3003ec2b3c21c73278bc5ad41ab5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc244a7858c2dcc7fc898ff8be6760c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594393d794dba4a816f8a5d423bde5e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b6f1d30405a1a7ba7619473ffbb8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e316f9734df6037f4673e8712ccfda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23783b9af1e2acbf11d51edbc054fcb2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d3254d54c7d5aed3646857ffdfa2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712509030f9807d7965b6f5d65fff43222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec196cac03727bbb1475b18b81561b1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f963a7b1183e6bf00d0f94d6b3c2e8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94e8f44d1b414498f7448f93bd9a15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b6627920a76e7cd936b3a519bf95226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7fa85aee67b06e7711aa28357ecb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdb67b4452bc5bcd3b8df75baba718228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ce9dad04dba6379af2282738bd92c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a196d2e157c8d7ab90348203daf701230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722223cae4385f6f6a9063007126e52c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b2ea1cfd4a51ccb504ec73752d0c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11b64895544dffee824b9be9d73046233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb1456f9f16d64411bb1f95ae88343234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88727f51e53bccdcef5c5554ce4f8d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bb7e6aa4e83a45630dc080d38893d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc387e8817450c3f2831047b428ad74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9b47f14ae3d28589f7f1034dc956238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe073a469d71c8f676fd6979e25179f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652f6c9c68b02ce866a456d18ec3bb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f3cac0e9609ce108595b4f1893bac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdd488a4bdc7737c80094c87bab99c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9ad966e9e1443ffb4b7d0af1ff956243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f4de297b9e22a5e55b518b2fe0d84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1b708a1a5f502da540a6e778e4517245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7820d5f90dde7d761afc4fcf4ea10a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168734ff5c6df90958f2721aba9703247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48583a53ee188f3d1199fad10f64f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836b982125d6877b8e1b66ab386e1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d3721ac6a9f75c6936c6d8c333c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c800fdcec5fedf17034aba1cdb53c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f4dbec82c89b91c70524056051e1a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68205105739f93afbd7a5351ed589d62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b246ba3976f49647049d5f388d0b89a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694d82cafcc6ad102ada322c454d9a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50041635139df99b04ce0eda33ac4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658b770180a7d0737d8a6b531f13ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30418aa5f03cc0b27747df32663aee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1844263cba3057c141a6f391e0469a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f849c3b69ac1f431d74ae092eb75c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627c2ead3e2fd996bbb43375ef425d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471445614d58eeed308532f9e715d4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940b0a91886fcd0e0669c586ddfe4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb3b6f8a93a4670b499a3dcf25841264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447ae5908a5f30cb89a52079ad1847265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c13fe5fef78737696b36e1430d9a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e54fc83fbce0f11ea360e8791b489267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb9df59b54d6c07dafcc42edd7f744268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f60d8422b72ae353fee5ceb8102e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42474906a5aa0dcbc8ae55901f6eaf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0751e46b0b8988b30fdc24322e3482271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ff444221fd174f1ef0559be3d21c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b3130c07e5c6a496708303d9f4f16273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b600cc201dfb8c699d563bda85ed17274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc494788d621f637b3048c2f199ce88275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d021869114bd4952737d2798e272f3c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7913d80f56583250d40e393ada1d1a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4219c368a29f4a014decf39f0e6a8bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f2a50343f820873d50b33311fb75279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245d08f885c7ee581b08aea1c973e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5016b10c204a0fa00f10f480c2509f9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883102a4313bd5862c0e941f256808ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae632c7aa472ae954d5e3877245bd5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82d32f5dbfc2c995be0ca413a3519d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22015c48d03aff4440f1b9e05308d6c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b28ae7c22278b16fe44fa136c9c613286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e6c778d615e25a18f1ac615ee5dd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece5ac9b3f29d52561bc18a82951219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d567de40116fe35e568b80dcde99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b149ae9f92d947eabb768e1d432dfe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd757b0a7f8c151b956f14089df2dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1330cfeec420a78a94a250206af18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f6f841ab191f5f69218580021aca2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068f9375b97cc6e876fcdfe61febba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0290d5ae1ecd9abaaf1640b8e642295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24413a8b3f77d75fc5e4534bc7ed1fea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29926a9453ed6563840ef14c43abd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d3a66ad2291bef822616ece3fefd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd48282872dfb4bd4b92bf487fe59cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5197c31285f8904ff75f150a9cbf276300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12477e382053896f3337516adeeca24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da7851bd2b0bdc33df41972eee87f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a8c3684a10c5ec76573df084b4e64303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dce650c01032b695536f872e6bacc9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f2597fb3e3b5e660f9ef688419cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bde27006f9c282ad4232151e1eeeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac515cf38ccd5d07170631eb10e297307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9df07066920c61f6f8eab1ddd25f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad52aed7d53006fba5bde116a96f53f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193295bbd768a324db6859411401408310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504405e0a9d1df31b8e3f166238622e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1eec6002e5fcc701ac1b7b4b4d348312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ecfb644f5decdce3620eb2a57397313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb731a37b3fb31b9fb6a52e1fc084a6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1abe12daa8c4f62a1ddd3ced0dedee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d76140bad53db5f2d7447999ff5a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2e6fa60343cb85ea46f5f0ea18ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3697791326898a5a488d6b65ba7e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865b990bff52e94285bef16deb47977319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56b1177a4eb6ac1537861385354c61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03fac46a594da95d0513b2c7b67691321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f54cb7f1d97c31c0af7ae6690b536322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afaeca85b45415cc683ce5ebf262714323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ed774a7f9e72ebff7b185a96952ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a067879f59d2c8bb18c9d1041b591f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d773108fb926b1fcd3be9d3005aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f9ca611160af84cffbfdb33090438327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e47f577e9598629c484c859a90b151328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0d74fed70abb027b464b4749bd6fc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46974e8dd8edaa0ec941f4da0444e58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48a4faa33b1563d3b86900a8d9529a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdbf49df2023a93f6eb905873fb99d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0d524b3698120754c787743c8dd9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896a0588c25d5483a8184c662738c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b917f57cff396de215c043b724b58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6153d96dcc5c090036235259a1d195336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee0bd3d2cf4aaf50f0d2965bc6d1fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2b5981a9787e4162dcb7a2f9b2f46338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb30332cf54308439cefb6081abe3f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0b385eeb116ae2e3a4d47bf249c70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661289af6b2252c6b64d2c085436efd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082bc2a5f86df50154d42d8cf3b9287342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f72eb50db63a2870585fca0b7138343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4dba4c17fbcba56d39ede32c79619344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde1cba04e8efc4b33a6eaecc7d7a2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face10117d932433ee10ed60597d302f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368e831936f52c0fac6c9cb11a58300347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8d4ac1009828fda35bb99143359ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b09d6355bb4f99fb5d1a68791300d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c918b3889a8ef6bc9d1a8b6fa4413e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252d211532c0f78ebdb90739f351b93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864987feb812ecfdff4550e0b0685add352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af25c4f7eb944a1f6cdb35b1f0d2af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f76e5f4e0f2a621ea33011b5ac7df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e2ee0e3b8eb1ed61dc37d876ba9af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176815e3cda17d7d010b90a704f3557e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c72b104eb344d1c623b5c68241e8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0046d1d123bd9b2f3a8906f8d4f090358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e114276310ff346d1e0dc91b7777ea5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e303e5ca6af889d2a5068cac7f0fba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152b8d7586bc7cf182016f984d599f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af35399627ced3da3dba68afbd64187362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84720352f18dc1811b55e77a9470d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61513ae14ce82fbc1a33ff82f0b5b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136045bba9c7d874ba3457e0743a988365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d98c34ab17e84c5e36acb946afa96366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8df801d768964bcf87ad39d7013e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d08acb85de0fd82865330c740214c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9511356d2a9bbe992a6c45b741ea11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb939c00996de4a031b5d72af5ba1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8f086d04d5e15fd5dcefa0c86361c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbd0b14faa8c892e92c1368924025d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb487963506a50dd7bdb8be9e1ff6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f25c7f30a1b685f6a738c8c05e35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23142ff129743ddb96a97a649b814c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6298d32ee76a0fbb8b63e85de0247376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94f1d830629806a2adf517e920ce54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ca6aa8b19719246c57f50c38f45ac378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>