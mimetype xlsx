--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456bd5d85ee9352667a8d4bcc7c871e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb57096d1ae68a22942e173a550f822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412d3370960bfd0c8bf16f68ebfe0923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ecdba29803b7266bfd7b281dca8b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b77f12fc0554ea455e6cdd10c7977945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b7741f15e28b6922d08ebac111cb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e73c76a22f6c1a30a08b63e7f9317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e669f3d5c349673158323d6bf49748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a282afe5cf58da1dc140dd25b2aa3c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a893aef3d33d6bd23a9b78156411d6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a30c0d568ea2d8f0a0992327b5a20011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f3dfd71d65490a5c94f3e4cbf145e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a261fb8ec973682490738cccb9bbd9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965eeee583a6d98f050bd7d541b570814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022874d3d87b2d8cd609d230263622b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49ab5f0f90fcb4a87950322356f3fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a194c4ba83426cc2414647f0c4df917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f022da362a184a0f7042743f38ff3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e971b146740b3aa62c5791b8942cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4bc3b2f2d051189dcd535714bab3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d637188ea823c043e3ea4d07d703ed021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d3f14c8f14312ed876c1972f69eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdeab8344b4638ef3795a3c769632323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da178ebf83a2451da663e222897cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07c535240e256b63f22156340331325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51f38cea5fde78755eadc7cbfa6bbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74bc8d6236804507b02d648272624027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1991239749aab0b8a71011f057eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0f0fc6c27ed22ffd24ba0aa9349f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37be607750810fca10a1034915c10b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c433bb8eaf8f0384ebc179d1063e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06acddb1ab113a620bf8725d0d72fd932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf094d0feda44f1f8a6597c7794bd333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5f4acbab100c9952fb76d6b6bcaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e95d4bac559ce1318c27ceecf14b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3165a5ecc87e122490367c684220d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6a311fe2cb883343ac204c4339d8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b429f68ede57eac7be27ed0ef82e7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d373d2960afbe3886894e6fabd6c1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a674c18ee51a9d5ee58cd28c9684540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d4a196a42a198374bd01ec6e5e91241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e7408424c34579bb404588ac4c8ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa1834fa7cbc2d105d9ba7c4ac8ce243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cef48fa29bc5bae06b5697a41a5ebb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7810432742b92d36e21f436282ce0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd827686852cf7a41b4cd6b0148c52446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085e1429b587849351364d17e1bf6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3bfd76d927e64bda977300800ba1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d4260e63407c1784d7921aae9d50e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c847543320addc8e0f4ca6e85c54650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ef767119d75ff1f984832cf0f86fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba35912809835955a1bf3a0b0d08b6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5c73448cfe741e37d165a2b94cb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfac6ef67bdd71af19f36ad6d75c4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551af39aabd038022640346425069b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c7229bc852e8470b83e0a5194026056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd329cb5ca0e6c8bb57cce2a3861f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b57e1bfa6ce30ab3adeb88b59848ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e74ebea31bd329af126321721bee9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce95b779ffdb5d1b7b636af66f6d9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4381c0604c9e26097d7fd4ddc152861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc278aeb1312cce83ca5fd9ecd77adf962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2fe6026f8487637d2348caf3e48663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef683549e59d90de1aa513bbbdb098d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24908eea9bb5eca625ea440c8666ba365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94992abcc1447c200c808ebeeddea066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15862878f0924aa8a35b4e88c8ef95d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983d6270f2aa30b03512752840273cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfb27d1ffdc9073570854f0c82d0c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38179be8528c387e4b9de480d5137e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f20b426ddfe3960c161186fed130271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61066f1f1b4362219bd4b5c0454b383a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c474ecff5a7c07abe136f3bc46d37273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da949a1832efb05e7c60796d0feaa82074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f9dcafc0657ea891dabfa9cc357c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93160271ae068154d7f0cd50e49b2b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576662b4e63efc09eaf30dae10a50d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ffe1d28aa2de2fb8feceeaa4948978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695258b1e6eafda169f39f29e67a11f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7168d8387f8fe4fd2e6fdbc71eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220783320a662c3b6034df550d439f7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e23ff1d4ef3f3cf7c82609685339ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a884316b816d204997f9e538fa7b5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a8a906acd982096fc3d1d22358b6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eaf50da22e78306bfd89cd09eb1ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c175e85a8b8ed67352a15727df2c3586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c57e35ff84d4454470f2d665ca1e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b077d6cd92c9810f2a96a9f51605388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3f9d95aa6bd2c0cecc983ea5af7a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329ce3bf1d38b4e0f2a2d23c437e85b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a5071c19fb057f5d654ad91769bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbf571c8ce345b7cbc753ce59ded6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd898f5c26b875a83639311a28ce0493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88763f61002c87068bde661ff0957ed694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db095f7f0064a40e1cba7c1ea5e583995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb25b39611cc75d1f21949543bec3e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601b995bb75fc98ece4bac7e388f3eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d45165b79da52b343b8678641e2bc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0459662d3ecbfadfccc159022bc971a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334091daa722288ce6cbb57f62d4ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d168297f81ca02b0fbea7400702b150101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614a9efb4a659bce4c1263433ef39cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0842f69a8af2d5e350ff8242382efc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c370d59bdf2b1b450250fbaa5e4a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb861471360cbe2ae2accef2b2071e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33250dd6d4c2b075c4508fe2734bae1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041d7d1a7232e71b3fe0ab88cc168f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552efa4b949ba8e7fdd9f443e3cb8e3d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d35c4f6bf5f4f926fade589784f248109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4df85f7ace05a3ceb543f8e9a5d02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae811653b042a4475466e4ca9b0d350111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdda4b7fadc10c9e3e0487b7a176d62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278bfce57bfdb6b21597b74b61ce901113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a82f385c13908053cbd703351c70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023a9f6e523f7b456795efca7a094e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14d2d78a7381474c15bda34d1007c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65642b1a98c4c0f3e4a95825249024d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829896a6313bc1c6c0c3b3a812436af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0ed2331b2f79d5e6559555b45941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37b131fac9d7cfad2dce3582a22d05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357bddb85c4312b7c71dc4b3cca33d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424734462c0f911d87893e325ffab99a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948883f8a65f7432aabce2e2beb6fa2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc3f583e05231d0c25ddc66e82460124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e4c52910d4d00e94b79bcbafab308125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf66003381b799807b5c6dacb1dbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f487991029e0e9345dcb1d7f9ba4be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0614b970527b06b32e92cc3195464b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b6262fa62fee25f43c360eda040d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f9007f3f5c408adc10fac0048a75a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693d6c1f5ae75e20192087228f3c42e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c8f112d14152cea478f26efb2508d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a045f904fa8c8f23bcbbdd19061687133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e019de03846b851e5364bf4be2ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108b83ee2ab5d24a66c4a3293caa37c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07e438009306b25541f8930dd9c794136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27939edbd9673e765935ee3a8f78cd5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ea173b3056a38421d30542a64b9c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687faea74948940a3a0b4a446748e0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51de7550e3f1ab9c6558f37b7ce30aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83714ca62263915a4bd6ed7b7c110638141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907c29f5fcd2d7cd2809027cdfff881142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567c0bb998d99c1424db3ffc540a889143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4440bc84b604bfe5670c6f6e6b79c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7703543881c946b3703bf66df11b6e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857dba6ad3768b53f9cb56e44e87a85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b503b05eee5edd7392099203151b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b9f0d69f09ef489bc6d2602d53278148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79c74c7e859bf0670b1bb2fda24b27149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea975c72dfc44e1e5d2c0c009297b30d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840e63051e473ad10979cd11d8ef4e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184ebb68772008dcff6439c05c65f58152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c1bfb3f6f18aedce35a8821784726153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ec4952f38df948d4c542c5562de01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a4d224c9372533665c6f00f0bae76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7c59b8a9ccbee640b8152d801a1cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9aff80bbf43b4e91ca66dde88f2d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec911206029cc03d6422c70a79616e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581511f8791e21c869395bfc40e65c5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef709dec983b16b42e213bf644791ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf98df51e2ebd0535cc90fc2d02d653161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd64fe897cbba7254958f7b663b580162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca74351d5813c60874680e9236e2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b309323da3c4fe6b5dc0efcfe0ae9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12e693195731816d3efee546d4c43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6497d54edc5be8f20ddb72bb8ad1db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8ee7ff273df5ae59c6c5a0c135a94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cebb0e0f158a88c4689be37ee1caf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb39c994f5d4082bfb255b387820bb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0672183e8d10ec370a2bd08ba06b56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a380c1090ed294d53a0e8bd284bfa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e503ce30a11264b727f62c8eb19963172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049f26023a2cc405c7f079f10e7772b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff44570f5f4281a7b9ec2a8600452174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc060efd1c61708360af582730e905b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5caf901b38f0aced1b1ba858578418176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e18ae578d96762f260fd09b20263177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d876ff20bbd7d406fef7f85a4b28bbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325914f82197ae3bc6ec90852162b72179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db00d5eee42050bea5076651d0e62d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233717a1a78658879b1e6348d7a2dc17181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17613cd42444f92e5a86290eccff426e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc9a13b342560a4ac3e96ef3b955c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4ba2cb7de22995ccf13ce077ae92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d706704c82365e436ba9350ab414a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8ca8a3ac82a4649b568621a06616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404fef33637034fe9546ea8c89adc1fc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6e14e6eb395bbd9e2ffdc32513f32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168a84ea11b1340641678c0f41cfa6a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a59f381ab048f44c4696b2401b3566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef586fd817efa2b80924417fba06a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497af68b66087ab1b964a9658634d10c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40e5dba267a7177d7fdd9bf3c9fca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d8bbfc73cf77112bdfdb6d527296c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d481c7a4cc3d28a2014c643707228195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cca5b387c5ece0e8ab3e08184493d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648bf423ea82d4b9cec2b045c5d5329197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b94bf2521ed41187cefbb9c0a2ab1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7f9859a8a9002d6f79f2b58adc374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d91d8b8323c84c090249dcf842e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e706e637b0ebe4c261b03720889e06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5126920ab2eb1345e43cbffd0c458f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420e7d6f20fd9821699818dd99e79b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1734859e8149323791725287746676204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb7c3a7893ef8ad8b402da59594c24205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff28011c4a58539b82827c0f90fd59206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bc95637be83d06ae36bb92e0bdddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ac4682f7c88d813fed932689e7af8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2a4428380a5f842fc332b5a10ab32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c320dfa49df1fe10aeb2fcbbf2ffa5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db90136247c5243192710c9ec41a576211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544fb2ab025a53b5f9a02b39a852020212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ee707b2dcd6fddfecd79d1211120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247be2bd3db29793c540500f261b9ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd23d5a3e82f78271c450477532b4f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd424a7599b798892554a7dece769741216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c7e8371fee5289ee340894ff3b2d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efc52e66df2f4edfcd025c9380f963218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b8b1077adb20fee5846b18a07338f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556ca1404029810d41ffd777fbbf504220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aadf5ea62c3d3fae0458b4fd40500221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361d911d6f2f2347f08c801537871e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a466e68e71f82abb40a6c986c7ed98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d9409a68981870b4d034813e66e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b55ab85d704fdb6e7194d722d76a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48eb8a183790ee2e3a792e60d6b26f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac020bbba452a8bf7e5d5178c26e8ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c808b4ddc19e222658ded2109f6d79228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bd443f096749b7038975e520ff03e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c75cbfcd3e9ffcb27a7a126f3c268230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3c70d96a02f2c35ac8ad0559ad918231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5d44bd568b9b953de4fde6ad6ba8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010d8691519741d1be7e38aa11987dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb68a1e0623a78ce9a0cb9139e2efd4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41842ecb84c38d85aacae686a031cf73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30d2f0a41689387dda76ed2a1e8049236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc0c9e8931e74790b73431f5ba1111237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0453dc048bf932d71af962cfd2807238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa2c0ff1ad3d68e0b142f0b5e0aaa6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e7348e274e26571329f2070daf302240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151f6938c5496b7427ca819c7df73ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad11d2e50fe016776bad3a55cef4122242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1f7b2fded219e3cd0c8332b839ef8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f553fc4df10ec700394d3249451dc6d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362a52b8ef121e8c24ec5feeb1a0c01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a932144783c40e151d715ac4953ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601f24c2b086d87465539a3994467ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae169640f9def3dad34d90121cf6d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeaaa93c8a10c076b5ec8eefa2f249249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d9a884a15037fd0d22e376d257d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb80d7ee8ad8858a85dcc8f597523e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b61bbf3dd9285fffe99e0fa18f4f5e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c581d022e55bb66790e6b6ded457e2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fff89a9002acceb80d69d7390573fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccfc50c1a4e0f9a859ebed66686434255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c40c85ae75ca83b2ccd634071a51a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b35b706d9b87d7d957fc6dc4bf9e66257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8356bf828789e789d292b50cad9331b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4007877126cfd033488a78f06a69259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922c0b3b3793e115c8bb99283bd180d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb886f0c6243b75c90090627f5d95a16261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a179a7aed00ef3ff98796e1fd05af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8267b2f40795a204e4159642255edc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228647e1c8efaca11701e3c4d5556166264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30ea780429ffb62e6bb30b71d20c61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692542c62c3dd70d2e0b19e69ef959266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51847b126af37bfb9947531c8c315d2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4839b4db30926de5be35c6e08fae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf61e2f3052ced219c78013430fd59f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6568c5c6b9dd772e3402e91b8086d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c066c5662084379ff524677ea89ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e5b8fb98844d4e93368c4369e14f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30a99adfcb75c54bf36dfd8d4dcca3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a647332e973b187a7c5a7a72b73db679274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554c28828ed3bcb7bf38bf3524d90c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e239c46d0f2d05d56795976024458276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4d6c6613a9135d7cad42f1ceacdec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709cf687f0a30171b2e5ff38e851a2b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be739b4638ac78533bc5de5d2f99a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68054f7503293aad089db2215d5563d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ee3552a62ac3d6326eaf5877f07bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395e4fe1a50783d4b6426f17fdbc78a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb3daf642810a1237733a31bca8636283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8502e893786a9c83991139741a697284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b76491fcad25ce138424d0a42e212285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdbdef2398a52f76d4ee33b4356550286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba5114a61c2b85eb3fd155975ee574287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d83e83c47270010d89e901bf3539288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2535a19d2d19fb6f86d2319ada6ff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931498d74312c15b4a6f10cab5a665e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8100158833f6203ac65a3c311a79c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d3c4fa32cc264d60e0b301b16cee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2299e6b581a1d5a50d71dc6a98fd77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4f69ea4bddca5d9b6166614930d81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa01d15534108b0fb4a759b80f57b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fcf4ff201d5f4d72d80b3bebcad33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eafce5fd3d030f23eae8c8649996b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad6198ef7474844bea4daa5965d992298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967867ced019cf95236ee11d2521c0b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc992e91fc105a85189492514c0e0b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c04912986b1b99d136d14f733cc860301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617c968598cbf3bd9eab9f4f983290b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c233f3b3dbb0673c9e5df81c0e1d5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf252b7de46d1299632b354be27859304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff560e9539d9de7627fde78a44c4fd98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ae5794383360cf4ce54a6fea0c3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b31ee54302543ed0d753437d4a7e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832cd54d3e8a95c91fe7905e17165b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a364a374b116cd51b6f54e4950c4b4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4218c1d8bfeb31fe50eeed716b69dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31657340e87348b65d27e33183bedb6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca8c62cd2a215eefcfa68dd80d553d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b2e7d5b6f6c596e2447ca362b3605313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b93d478f2de19a2140a798eb24b6eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f25ff7ff1dd3640e2aa92ebf48cf8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4330a1a29786f82623cc615ab69ee4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af332281a2d5765258b0bf596631ba6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c6cec33b396dc09b02ce6faa582b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcf9c66f479e91a5ce493903302c48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139df9092209c1b64b94da0022e27d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba8c18ce8c9c8a93966c842e40595d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5cc42642349edc733721053153a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64872e8340ce223a205cb6d69483fea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8701533f3c95cf362f4408dcc9ab1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dae93a24beb099b9dcf6883446446325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0de575ee304984c60f02aec0340f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3194b14acd0477076b6d2a58e41e54a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e5656568b8c2c322b41ede3f2fec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e4fc9422df60cab831d05faaf123329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5dbe6ecb9be2aee0d7de738d6a53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751c36f6f91c078a747d62d0d232a73331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c75fda2c63e0ca1d1756e28b0c1b7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2762729f9f61babf0701643a3c1e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0662364679b81ea7cda6612e6cd39d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60095c035f98aa580d21da2bf1ec9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdf6cc339103a525ce2d5202aa7a50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fbe3f378e69af22a3e3228af84cba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f33955e9fd44dbab755fbaf567e86338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de3f494aacc2e28548b5ea6dcd5147339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0e01e8afedde8f4637c55ecd0c904340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94ac152ca0f086fdc01b23432e0bee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9d7a7b3d5b5f7f66a0f630b4e2fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487128afea59af3db0d80aa764e491b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a90aea7264da79e0bdd9b9168686b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cddd06a245cb14f2f02da22e55e90e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90243355438f63ca8f7858b61337e976346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0462c9e48f13ba997a763cd2a16196347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a002a7fa1e3bbd4f84aaa9900747348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45a599f6f1f09cdc1174877e724f17349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284a2a419ed0fb7ef3cbea391421336350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4a4d6e5adcd830d2e747ae7cd702b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f76d56888f191a3b224370ed0e9a3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d450bfeebcd3bb0b57f146dceb4121c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f4cf82ec83bace03a366df03e7a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d3c3dcbb2e72c18d2d6072694ade355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cec30dc343fd967f75570b4af5247356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e470c844a974c36c460e7ffd891a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebcc7ada0962959b94942101bbaec8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ea602d0e1de24defa41a212821101359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57476836a2a45c24c42ee9afaec14d2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55008c6aa98eae25ab27e32644c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f688982a47ab8a15c2470ee66fd7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe4a7d890ed09fa5fc7e1bffede074363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80966d88c64d1d48622ee9c0ae61f92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2bce6dcb7106bec7491a8e54e03be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5ecc33faf5f3da24a32447b0475de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e58d1f49595edd7479631822a0b6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabff72fbfb6487ef77f6f4d460bc2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f95bdaf8e93573a60ea978f855c343369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827d34291ff47661dc45326a20d5bf9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd7133e389b89e70a3e2e30a713519371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530ce12e8c4f73622c11ec0825a009e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2e600e8add8e3d1bb8a573ce24a8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfef9d6ffda11868af59a16cf4f5b76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb3248efa90e5ab1c1159d3c8ecb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58f1273633a83ad1345c236f025c42376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544409c168fb93bafdbca955da052f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72227cc71a89a5b9c228848f8f9c8db0378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb5cddfab020c7d670cd1d52c5b6291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecf0ab45f0befe3c3081ed18596a272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8b982e3c5c7166264c5144f3648393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef002d717e3a5e507f99a9b916664d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0422a94a6b4ca35ecb9067708eec65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ef694b635a911713dec7b3c71e326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745dd00cee0b1a0afcc7c8f891b997e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5934143c29c909bfdcc8d1f3906b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231e6e2528f797f28971a3dd0e13d109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d5db814622dc699c64e7714c6660110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a2ca2e494d7ce1d97691587e7ea811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff04694f36b9d592af7d3de141c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65f9587a9d5f7122b11329679238cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f21d82fa13123cf76f3e84e4a943c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54597e6ca477c323e6e69a9b95f7c23115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df1d5b10594175e0aa732463175b2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb842e18dd6d9d1cc44dc39e6c2aac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285763f9a50d04a8bc5dfb459b9aba9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b42ee41f17c84e5ce4d62bb1d61919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093438a05c66c8a2759f0e7b04cab62820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d73d3a5905f3271d750a9a824db1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989d8c80fd826ce82fcec4dd58170a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb0df565759521ebb04c0e2550aeb223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12afb3de0b03f5d045abc07e34f28b224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9300f702a2e6850432381ec7bd90f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34d2b2162c0827119337e4eb99e86f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6374689d35ac05dc6a6aa09b8c805ee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261410bb49d43505d889cadb163d0cdc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b7504d59bb86b67819c6c320b3ba529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcf337b4026c302ccc3fab79a6cbb730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15e2b892e203b8e25db8c253bd46e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf21915bb82b96d8ee98a2f1205aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ebb1d42bb805dacc64a891487d8d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2f895188e432c1a5b5bfe1776384934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1b2d4540c7270fcbed1303ff898d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb546b1ac0df6640a2e0b626350bed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c90d885a741ea09fe07a18a2326237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1512fc48f0617bfd7e604b2f18e438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6edbc81097e021b39921a8c9e606439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0213ab1b03f23956d6c41ad84d0587040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec91ac2af0d773e212e5478ebf5adc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf06d8fe4699530e7971b212e526a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1409f77cb69aeef7e0da6c8191bb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36c1da4716f2e07da27f3b48a694e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67862591778da4c183a3fec9f0c1eb7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401d67b258f54e5d2a21dac382ee53546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85b175d24d81c27f7cb4fa63008fd247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913f78ba6429bf4915b3474788da65348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62913ebe264742651c8cc2410975749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d421e7936821e8bbe5d8c97b9466fc750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63843bbd3e0facee07f2768c8a1a8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec57eb43c98aad6a2585758e51ead3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6f131ef351d7354cdbb76babb75ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db81b2a6b267bdb403492dc7f2e6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fec5b8ca905322436735f05c320bde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db43a78d2c114f3ebd5e4c57dd63a4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4db949e1372f7ef57c0343e94fd04257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c731be5e83cf673df44f9d446f37f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff518920878b515548ba7e5b09af659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469701a3d8cebba7fd879061f8c403b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88afa78f733d963eb33dff62deb78361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f49934549a386d66280d0d056f989162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87ac9d20594a2b01fdc803cd094e1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deba4982300579bf6508c2eaae5c93564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9e9dbac304a872a23d7c5fb4ed17f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76a4bc5ce009b5828244fb5e2bcc2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc069ce96a1530360ab21d237b0aa4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea3b2f573bef36cce7155158da41968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a148fcc4750bbca44823ca95ab53fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7cbe7cdf042e7f6939d00f7da480770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0504dd484814584f1ea151582c2d09c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fad4408b5ad439bb174cbc9f5cfdef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8631de60b6ed2e7eb091440f9db46373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a2d1339d0553dda25e4e7f828a3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e8c28a6664a8e6c4fa0295e01007875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dc051674a36c6d4cca86614d466b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8148467e69e671136b32484fd759af377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a97268c51719d1072aba313f2b235278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2530255a46a8681e34fbb1bd39004079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c5d15268ff99b92cb9f2a56cb99080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119346bd2d47bcd6fcee509c930a7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7a35aa3101a3966e5f526eecf5c1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e50bc13d330532507a794e4987c93183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2d7171a1eeebf355ba5406fada55584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6875ea531fe84d3695645951dfa0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810aabc093c4084f99a5f70ef47519f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b2bbec14f0a2884879cfd2a4082c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031eeb4c8c1a7cad53614a0f5d23d6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237f9ed3a845d4acf6e5e3570a3ddb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d7e51a4b633f56e82fda9651d0a1690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fe83f0c2e77f4e611386268707af591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca72d778f0ab941a6c9f01711cd0092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f2312fc7235d4a75152d93fb7ed3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b7e6b9706428882bec03c73c136fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6d0a3245151f993ece5a0727d02e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfe1cd7485bbdb19df1f92adb5a3cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ab12ff83ed109ce696cd2493299d097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549d002ed74b129c677b464994533c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbd87c9a9b1552483f14e65848fc899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c0e31e0522b731f23ab5f8a8a0296100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae36eb52c309c96da44e408b75c4351101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9986304358f4e8e97542562480ecb6f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d896bb3088a9e52268ac88c05e9b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c45f6d0a8277546de9f0435f86533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1a647ffe3c16903c7cb33a593a99b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d13f78b6c94c1f87f171c1d9a8597a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea9b7767eac656d381db9008a1324f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcb5b08d0d3fc5de4d3b16e946b3af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc949330ff82e35094538051b055387109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561792a73f046f80dcb7d05b4d03e524110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52637135203426b055f38fc6343ad91111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215289807436cbc9f14102263a2f02c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e25b352ec730cf013f5237c529f6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577410216769eee9612b7ee5665ec51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7296a91d31aba11969242fbf1170f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e80908b9f7fa858d8441dfd76ee3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcbd99b333ec96a50a47914789fea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5b7b41e1dc2af9c0b681d8ae834b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4924bc78bb4b7c14dbcfc023d397119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffea321b675abae566ee9b2ffc001b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ce2bee274fd4547101a3a356265c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831f689ef545a545575275144531d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d472236dccc438ff2185ddb763aefa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f734687c90aa46a67c9de12a5bb8711124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eb15cc6c0d14a2e60defadfc015e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4028d88f71cbe9eda77cc5d08bed4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827151da4bd68ef90f88664acca67b8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec787b1609b9b7e929858083fe42e27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b3ccce0ebf188729a7ffd0e8e93c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed67874ba46c5b51c7483b485c2e78e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279d28600c110bfcb2d6c15ae7d5a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f1be4e22dc436427a7a2556f50c99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e7baaa25e66b2c87e6874743b54ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d456e924fc58c11f7d42048ef3596a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d126e0c54a254b98964e9f49f44bc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875e38162365c4b2c669be9a4651d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2004312fae1c22a049f81fd0f02dbbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c422d64514e081f0f0044dbd521d9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15bf0be433c02e77f6ef1c47c5bc5d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e96dde8d55e71caf55bd981c0caaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0a637d8d2e8289c8e61ad398f8014141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a5a98689878d773a8e052e5418456142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fb55a986607b8c0efa7ac252efdbd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01907fd59c2ffe5d90bcbc739d8a82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9783bbb5c48610a4dd4b67920034903145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bd58604eff3d77ac4ca56b693bc4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1991c7e3ba3f6eb889b07e19b5aa85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed272ba73c8112f8efd4a0c48103f80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f8144067db74e146ab32099eb94f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c6e45302616e93f128ec9c984daf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11624cd2bd0e5df7a080fd660f2bd8bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5fe6dbe256ede5fe0380363664857152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775e4803150429c8c5a4c92d61cdb3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74268d3ff0d9e4abf7c21d098e2c3de6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b26aa5e8d2d241496cbde56e1afc6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab9b288cc740bbe38f8f60d40290a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83410866cc971f5006fb73e19d9228157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed0d61b6db6ed9af016e38ac5c91b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b0255dc9f7460404d76c70a718540159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cec3586ca34c66ccdce2c84e69c6da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a466b44c6de1359ea7899e07fb0bc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554642591bf616eb22ecaf5983569a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ca505dd245378a925ae908b05a6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4e482c6b514d087a5d4422ca02a8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670cb3de2a362f76425ead0c3ab6a4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02be420b5d45ad367ccce33acdcd4fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936972e5f53804f01774d80282f55c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78346845aeefc299e4793b9da932b390168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287f7dcd2750bf6f0d25fd7729ae805169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6b8d115504603468102a1975a4fd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe547f2d88fcff445652107df4343bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64685bc3aa8488775c9c1005271f8640172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb482f3767a8562e682b788edd7cfa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15786d0639474321c94d2b4197309da6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003472b798ffb671494693858b3c8bef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c715905b3b8b60259dd68a9217dc5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfa3e6e316e19eac9a0f5d41404b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12143d92a7b557edc39bf57a2a8284178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155741dc4648b5d3cb6b202a509200bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4745ad8e1ed1a85d4d2ad4a8f875aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d6ac2570d1abe24507cba83df733a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28717da95cd02d37c64abaf8cd41b71c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3a05cd8a5b0e9955c6118c34636e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d730c4f7507e1364d0cf95b19e704c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940130396acf6082a399a880abd05e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324282315ef03f7829915503a3cb3f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5672b5ad6d5065f95ececbebde1449187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c306897066e5d31da53149e1b517fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616689ae3cf736fd5921fa4fdd8b0e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f870afb69ccc915adc71693f9dc457190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c3df9dd5ab4e07c3ae7c167681ebf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cdf879182607ff708ca4618d8be5c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963164a675db4d1a760891d36c7a03b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbb90996e26d492dc2f30be1e62181194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb4aa71ec3249358d6e8beb4aa5648195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11dae5395dfa02e2904815d9f17b9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e937753f92947fb95e8147edccc8c20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460959137c44d17c7331150db531f53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedecc5339bcdc5dea9db2d986af89ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc68e2be941374c486a92bf4f2e1e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207421e6c2c754722a28fc64044ee32d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80698d7bebd54781fbfe1556cd300ea7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921742725b9d47f5c752dd97b72795203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f458d1ab470ddf6b9a9b2b3378a81204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5477cc2ad30e17478bf33622d8f9c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05f34efcbdd84b62698288a4dfc0b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf034aa4e19b853de14aec954f2880207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9609ab6c7c18e6a31eb7c3c6e150e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d48128f55ddfe9a29753f5dea7a4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e671a46f2778cd088838a4a23123809210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8085bc329b9dced8d53adcb111a030a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a2190a5b95d68e797afa3e2ef1906212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebd365e5730bc0aa31d7bd0c5610df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3cc8a8acfc1466feb57fce384b698214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce69afb38249f4455e2634a5a08585e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11706ee1c35f46e910be827211ec329a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6272b5cf5260e301dfb61266e8dd7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f68782dbe69f220acefa737473cbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f90e953cc858beb849d6e2f4f4ee0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab691a3803486ea1f8d7d7febcebf606220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d5fd695deb3a4070db9ecf04eedcf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cd22c91337142c1797dd9546db7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555a24eea9bb9369fa327c020405e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0c17f3c2ca7b9e8af5f2af504e82b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e211d7cdd0f4b5a25497901e7dae77b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e95bc8001c548c6fea6f6c66241f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c45d902ca4e0a2c4fde178d27758e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db18a005006c6a00cb656c8338d6da3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520660016aae8774ce8b67dec3acbee4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f8d8bcb18b70b5773caa52fe6084b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9835415f9a29c4b77a94761d21f9eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6383115f258e4b0068cfb539ac9aae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19ec93a2fceda376c45a2a44b1683233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41538b74f46d2b256677145fb399fefa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54596e300cdcc272908b1b36004fe43c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e89aa9ff0ed91ba6b7a61c7a1ea18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd89df04a86fa70111508b3abb366f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba713ac550f79bff96e9bfda12551238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c3f36b6c295dff851eef579b69490239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205faf6b7d933e8371c0a1b34613ec1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca8dfbe001a26a2f982399c6d68f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cc51a5af6505eb16b9ca01677d5fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6f519ef4eca6c27d020ad4515cbc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5d12e75fdb4b3a24cba41f59e06cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cff33c8dda47c39526b12ea4fcf4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd100d872717a4c92610de2162f21dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e996a96f18a7956991496f0ffe47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aebd1a6f4a5909560af2689b01b8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f328aa60d55db166deba3c73bbbba4f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef401ca7d3a2424dbd2a9023fce1fbaf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049605ccbaf841f86781902b2b708e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b1e1823aa6ac7e0cac9134a987c12252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc246382ed8dee608ddf3bba7fba987253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb9a56d136b87fc7c1990bed891098254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e076c6217cb4de41c67cf7d261062255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786d3921ed03d9cbf8eb9fdf2b0cd84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423c6a6ba132f61f9647ef00d6ffeed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cac5577eb2e432ccae833d5813efc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50994d1585ae743bce1f3bb98b87bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37ded64892c85fc2da12e8fd7d287b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24288e60810af29d850aa63518e4b322261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f495764fda1fb2926ee5150ef85524262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f387cb87070a9c44d9ee7f18bbe939d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eaf0e52533fed11a0e5725d9b9387d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393723cafb557976e7e31ee5624a740265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227302c192a75c3558e5ca79e45d1f30266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786693845cb6160cefe11ed1f54bb8b8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b533143ab2a26d207288050b436b0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1128738d459430ac2fbf003253ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081cada4b670f9fcb91c4330f4345fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e5578f0acb287af80b3c079ac4292271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501245a39adc6a6932afa9daef147b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe733ec0dfc88a12f93fc61a2a4716273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f9edfdcd9b5ec16d63c2ba5f54991274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6085002084830bb5f0e012f70ec90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a90c83916bd4548842468711b713a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21ffb4c573674e5961bff7f2ab7852277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c7861b381981c4d68608934267450278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f3f90a54ac27d142ff9b7e21114ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b4a2fdad862ff071d36f115089696280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fa6defdf56998290a3b3293e17b5c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df100b1e465f7d4d0aea8987490897282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557ca16e4bd648d843a67fac57e5b39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd03a13c04ffab525f0f52ade573d7d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b960a061a1e115cdaf8af1780b487285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8d61b5d92b8dc2accfdcefc27c693286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b350b052abb0aa0dcd644bb4a21f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4781916929f93020bde3934c868c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590d534feee61c2e4c4916340bb8b3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5057d1d9b4defc3d54d3a7a45a1cdd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8356d4994d2f64144648a3dfb3963291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192fef663fad03b7b86ff4f542d7a4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712894f77beda3b0fbb494a670f63c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fdd97ddd06afdabaa23e123d211d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24276b6c4b7e1a3bac65ebd67684f9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4fd6d3f6a7e5f2ed3311f63333809296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7fc1335ba67a753d48502b45b50a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bcee3b0e0b4669953e5cf951b7865298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5b9bdafce27e1fd7d4162756e0ffb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa145a9bbf58c7fd190246fa6bdafcf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e95ba4704b3ea735400a7a10fe8401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d456edc227454df4f8f617c00087a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242fca40f877cc226ece5755579e77b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64077a3eb9396e9cfc289db3259edb34304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9bec7330d5013e4bf1f24225aba59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9032d8e3479c7f2a50505f21b41391306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3814932e5bce277dea57c90ac7b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdb16dcdfa6942ab2e9b02c330511b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14b7b47a5073b2f4beea31cad04077309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83575e77fe2f872061ed2f3f6df5f39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea93662f9e4d36d8d07a8083b87f83b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35b2ae229a9baffeafa7643cc3f0ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316fda1c7d1a38631ca662ba0423d25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c90d852a4b5c2c48cf77d9681c0c4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b291a82632bee873142c45f4e85a70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c85695f8d1f49b446b1bfbf931ec8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64381ef0af14da54238d41f3d8e899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347e2a2c8526fc580a46cac2f2006bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af1ca916d61d7578f004ac7d2209d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30c4355c0c03159e5f65f105bcb095320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70377d989d5e1fb3a6daa326743617321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb443b8b48bf02c8a7a0b31b5491c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c046cecfcc81d03020e991373c0266323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d35e51209f8ba3ad390b986ab8d9cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cf89288a9d45c53e04365c2113041325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbbbcb6b8e2b30788dacfc66b42200326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c72129473b384d4e2e8844a45a0b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ee7f0c40de11fc02fd7b38f4662d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff369a6e51e1ced347bb028ddc606329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c66d5f560dcdbe8b9e3d1ef1e43e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ffe21415e664a30555aa6d3bfaa6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92712ac091a58a25d61e2bc23157604f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97fb320df6b34f0d1fd569c04edae2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a006cddd71225bb9cd15d48c45684d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cd29b47abd5f17841f84a0b898db5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b298b4858eacdcabdf981097b09ff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550b41bed73db7558c7447dede81453337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba38bf89f4294b97698e299eefbb025338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c38976ea2a5d8e62094fae938b2d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcaade7f1a23cab2c021b18b01986c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e4cef8bc19c39f7b2248ede61219c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570c85959511350b643e5f5fed119e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd0e898fccb91bb3a50c0d3e7a526c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd002571cdef4f526e4e24dc6f330e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f461b97d261415a77dd4300b34987345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a65da14f1d37ce459ea904d9e6674346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b6edf249a0c676728d3900153048f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ef5768db843dea5334da597a49e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6a502506a186eb03f3b37e77b6fa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112cf62db211c2e4d903c1fb50f6e23350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55bc711ad6d774bd88c56c1e5ac6579351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c027433e8302761b4d66f37b10a077352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ac8df662371b7e3075c7d5b4a458353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0abca4318abe0d86be79594498371a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f0d73dd5628a3fdc7a9e8936c8337355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bcdc60b9864d3d43bb6a9918d1e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b50ae771c7b4289453145f69f19535357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed882a17080dabed63537f71690ab09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212d959a89eaa997177e663df33cecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9bb39376495d582dc8da0b7c85c54360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a61bcc9c954c6307d75ecd7ce9ec8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cf466c81f78d3405062afc61e74e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157a374c6df9756c377425023f54890363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf780621ca6aac8f60adb19d4d093364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29491daf66f0960277f9087e9465fdb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32012404754de6a8bc5ba6cf9ee665366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d7f00b205ea41f4a12b50d26d088367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b1e94070dd3b8abb030eb80ef6792368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee0dcecfb9f30eac7cfeb91f957aa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c543915e54617c47f2cf4bd59f9fccd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd88189d0c771e9b3a2509b39467b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a990814b7a2176bc1ab46f08cbcacea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da2aa987b2d26ef101e9e7e36171e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4243f01e11f98e3d66827319df276374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d375381a86c71e24b16b6a2bf3db6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f3fabcadccc62e02887fba16d88ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278654ed754cffe852a32003406c271377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d561d65586e7438174b8561fdd6cb6378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>