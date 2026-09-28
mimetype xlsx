--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac4a5af4843dd270a1db819c3fd0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dea100ac728d286256c9085c03e9c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aa34630a0f77000e2d058d9a1478e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9bc66b145c8c6eb2bb8dc9709307a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a23e30ec33f9c8d0d096ffd5e03725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef1eeac6d33e1d271c6828595aaa7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7eb7ae78496ae8dcdd04376fc3077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b19faeda11d8e2ff18dace680c67bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b54eda161d7087e7a29bf54b738e9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaccfd6effc9fc0ae24806ea7f9a4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243f1233d73fd1cfefffa854d8a422a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fab432e78759d9897f166a6c2362712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7845163980f28ab8155da84af91ff0013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4415fa6848b1209e74578112e79b8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75b5625bd12032cd07a65f6fa5e43c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f554e1257a82481133f5a20451716516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a8ff33fdccc4bbb550e0a5f8542617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bf9b3b9d944cd3a14211187613e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f24218982b97a23b5abc22f258a0ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8fbf35b25940a19dce724f701eaf020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee845d5326a958f5751c85c663145ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11340bc2419e782b76aca75005d5a3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67dee71fc5f1270cb3f2dba8f84d7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacc2685cac2439dd2d25df35685b4c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923582bed43a4fa3f41c00e26124cf525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa2e022127dd91840ba94da306eea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b132f91633929f9513030d4e0e1ede227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa5fc08516aa0ffbe910035c86bce028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048f69a985af7ebab25d69f563e269429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a95811840cfff12cff42ae8f1cd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99069feed765b33d54cb469f4e98b5031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a37c2bdf2d7c5a59caa669800fea0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981afdbc4dcdf4bae5c76be1db28a7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605fb151e0792bb675a0258cd19452c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027fc2860fd8a6778e2c943b0cd387835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b3635dd93e015cb9ec190b09239b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a90994358cc666c6a8376e3d3b8eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f95cfaa649d667e259da3a847e6b7b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36c0e23b8173503f33ad0619fc38539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38faefb76e77b94c30ee07505469f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d295ef1b8ddb243dd2189026b00b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39e058217a0c55db47970763da568642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07056a5055278d63fbadee300febd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b6d4a822a6f173b1f8a1be70b45c144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab74da7d85b19e8fb11fad4289e42e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124d8f2575fb864ae49639d863258ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd60b89c1293681f403da0df2be7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda706863f35427fa2b0753c7f5069f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c644bc13226f63ef7550d435ce5150a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e231d20e040644bbbb99d6fdc023aca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e7341047449b7634702c072cb9be751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a23f12823c469f95995e4d6c2c13b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2b113aa746be9b20466c70d0a3b4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854ad5bb5317dc070d309f25796069754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db9e03298b82661fc9fae0267e175155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666d5610b280ed0a5d5729496607aff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c60ce5683481c880ce88a75f2d9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90334baa0d034904cbea8c4b6e0990cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e8236b950efacbb90b57ce188d18b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491460a7d3379e542e07667a968edbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd677b115c9410aab367b0f7ad98d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe848366e50aa45674da0766c2542f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984da94798b672e62a270a0f7f7165b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea7d5629408838f2a5e72680ff54e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f60f231710b0a4ccf33a7b16369565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc7a8614dd1dd02de03bfddfd4e5b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17049ba77c06a5792735fb090547543367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7496b6527b795566a350e55890a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175c743698fd2a1ff89a66ece31e0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae790d9d90405344108e1478336c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d49258892d399e2fb59d393554b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31549be76b322ec2742670afb95c60c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40364c1fc2862e23b4e1adab457aaff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b361709a016d718af8e393bb140eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1404a9723fbd71953fd94a7c3ebae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ddd21617a0b652a4c7fe2b25aa6e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2038243133d73e22f5780610e2cba5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30296cc4cb4c94fd1a527f28986e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06adc5118922453a9ba5eefef3104579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c40f5514b5eaa726d883188093763280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df968a63b0eb6d4250e2cd6b954a355f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c36d1ef427d5e74518e9b563702c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1388667f1453798ae9e1ab0c2cbedfa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d921b3a0dce828c32af9618103947a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a45bcfadd38a511241c18dda5ad7a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660b4988e75d03e5c03071d0d32c44586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a903fea7ddd65cb08445ddd375c4f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467c1bfec0cc10b7017e273384d3a6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fc52ddacd8c89577c183aa107409389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcffc4016559cd41ac7793475969b8c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1f79937eab23a869e56d0596916dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af931f2cdc9e4cddb286070ddfc331df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd357071b146a0042edf34405141b87193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494677f6ed5abe39cd2342e44c33ca494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3632ff4e404cf9adf850328e39c1dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e8313dd1fae9c1e543e0944495a3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3974a396b197a1c13622335dc0ffc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688c99ed7139191ccbac54e0eb5d6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052b699c173938456009537c33ca43199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f70e6bb83f8e3472d16028346d9b39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b155d069b6dedc5f860158205481e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde59df210fa6e62ed52e63e345ed03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7790fea3a24e8b89813618a67cd62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324e0cb3f01103d5ba0f6b7f7b366fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd170ba69fc52c092d6f03bc3ac03c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824a5846cae04f9aebf1aaf4458efca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fe3f48ad556b92a858af53b982a03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e786b9fe39f37b5cffd51dad501ff9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab712f5fcaf577b4b6da40ddddde89e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cf110dbf7e357993e401a09404781110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e03d254bebba8a5d6425be0a8e8a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c60208369fb2955d2d7bb318b399112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6db2846d03a5ad8db4d3f9fb429f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea16c78a0bdcc79628cd4b32574b1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba057134f39fb5604e56012964321306115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3ef332ecd54679283d9300efae76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590ad1df223943c2d633989d33d21ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbfb5798f5c43a3afedfec9c8cdad5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26163ca1280f505001e237d65c8bc8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60eba603d253b508df912f77744a93120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09610c6fecafc173e83eda4b46468b05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296034788a4fedf68e19f85e2849e6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83044b4ba81164c40b0e05512a86c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa745faccd30a1ed593713b7c10564124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811cd320f507ac7b6e9f13d3de3ded3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d3a3097663944b1160389530095d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc1825f16a701abd836c8d5f78e569127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65119e6a1fdda5e095a15c9be63dd07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c7cd87b0ad185891a0b877bdea9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b5289589a472e4c0d5142da3e58d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097bc8b71481ef1e0b05cfc32d535d37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f4cd58914830ef0d3d0a8dcef1364132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533925b866513acddeaace6df8a369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af46d737541d98cae588c62718c4b6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b0596705895b24e2f60a592766270135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cec58b5016c89b61b4ddfbad4b4ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd94ed191cb493586c35a5c1df9573137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff38e44a2169d48d461b2932e40ba4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83605aae82673c2eff486ac15e9d88139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fbede51de8b6d32f092dc6ec66f3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5dcca3e84c317c99d16c308d22ad1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7104c3ac95913d5a747d263ba5ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26489d8ab2200588865626b0a0471ba7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa711c50e899e5d2df5f231d6babc07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b951e1cd2ecadc8336c5281c9bb2a53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d62e59898ecd7e470749e3a00117a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc981bc77a1c11bc02e4da5e0105e6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806558471ae28db58b8015e27d0d9ce1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcc0d8042c0787ea6d6ecf079ba387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9167fc3e7f94e08e47846bf669ce154150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894e69b595bc7c2681ed7eebb4d51c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d18098568f82ef84aa838b0d547d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27cae41e5f17d9838daadcd7f1677c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff6de94543edf5fa15eb0bfb739184154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789713024de786884d993246f7609ba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fa41c514a2b2d1ab1a5f12a66472e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4d46ff78105c85f30b2244a696fe2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d84cd2fdd46af7a0a51b17ba54ed72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7420da815b896e35b8979ee334e5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583fe440e24b13363605a6cdb0c2b10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e90b2b9934f6771d7725d55a5e4e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633ced00fae7840050bad2168e586b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f839b0c7eec41bc548f8bf32a8aed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3aef6da6b697bb89956083fc9f02c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd767f5c5f65a4af46b2e5c67e0327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ec2cdf88659faa8948b1b103dcc1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9432e8f56dc67b57d673b8694afc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906cc5b2335ae9c1aa3d26ab7a313a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf041313a75fba6a70074596469af36169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46282eb7e498e7f2f8a87d0292b45e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932b36920de854e68ff6a0e14d6fc3b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0b6fab589e9d8b201fc6d684550b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7803a8924131ca32fefd1745e5135c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c92004ef9e4caec8890f5e6a364a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5a5fe403b34dbe0a8f023606afa51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade678fc36349d942a3b2a6daa2de9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae794861a72ae419504d967cfb9204177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e23daa7de4eecf80e03bfbb4e122178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c449f57cd5408bfd9fedc97f276b0ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e1492978c9787ab6fd1fd2ebfc37180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fdd252c3d5315f77667b515f67abe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e50d62ae60c21d645c0fb0af22994182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0285278ccd6766861ba569b8770d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed93fd734a19bce02cec34e50a9b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdedb5757ada3c8ba3ee605995e465f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a072761274ed920bf665f528bbd3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503090b3073484c9bcd805b0e0d199d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cffeda66cfb415c85eb2db6b41ab3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80215692344d2cd025e252931af512d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914c836bfe96ff8a70c6b2f9332a16d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc662413afbf1e87b7669e6c9652a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8286d1f85ff81aedf2833fee19afc0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb907c5f170b5a8e9bb27ff88be985a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aedca6911e5fe1232b4bc082a77f65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbc38fe136ac9757cfa5c65864e0dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9632e39a3ef4d2cd61b56ce4a5d0a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d36406e281135fc3e43dd99445290197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a395ad31bb9159e6332c555657332f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a81cd8691e45b18f81f65c955374199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7448dbd6ee6867456b8654cce8ea5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ae0c73cfa25b0474ca549233fc16e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed6feb3609779563e5e6ba4a638eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb05fe04891fae887b9396e948ad382203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd5d0b61c3c0d903380706e4d3290c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260debd0c12d003a278122211be04e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d97414dd6abe9fd5f876e079f8aba4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5be8b945bc795370293bba208389f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83588e86cc2f7e85fc8ae285be0c66e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8833e924a89bae6cbc4cc054b4d8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c5712f12a6b41f129ca5380571438210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ed6e2b22e0654ecf114c0b0886594211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc493bd53845c083723da44486216fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2703b0958cfcc952c69aec00486f3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449c35f81aadfe92dba9bc567d1445214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4a4d1d7feebdddcb398d8cc4e9d88215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a00c46caaac8f6a30a0fcbc281b78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db930fc7441812eb0d22d7da8558e1bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed850018d4db2ec4f2d3332c0861e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e06b696a419e65f06427f2ebb25e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea5612df497d558d81ceeef8dc407220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc2d0902e4fbc0c8f411a400e93d6a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef115285706d6b6b9686e17405100222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b6e0830de4f2f7926f40e3f344bb5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e85667078645be4b084c9e0cc2274224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfab6b28841ab82b5edda5857de8cc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51e8a6ed1f51f296a8f78f558000e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32fc743b79495c58fec0868bc0d6d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeadc28565b0a05a63e32e6cd34b678228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c51f5b95f1800d4b168397d841590c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260f51245d4bebd6a2b89e12996b54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac236c1a3a3e507e1950ea1c814723a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b3a22aaa876c3678b7ed4c8609c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c94f480c4b7e620a80a6fe33a18ac0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5cfd4d5ee76a4c24b7b7f38b5c66f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3517ab87d5f07f681d29f289429fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de867b08b4413ac66390dd2653258003236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810c5d4e0f332f089d7e85289cf3df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e41a2d8856b14274aa40bb252b7d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b374477a2eb889ef37b83b0ffe1cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a31a67dae17f8cd3a21719a754c4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce41991c0c3c12fc6af1a97330f6c67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226bcb36cd695d22c05326d8a7467c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40743a1548cc80d7b4711c019050bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4aef47b5abd2e5ace52da6906b490c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538411adc917b7dcd5539a9a5c3cac47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447b496acbbf24a2f5a16807f729e52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56471e85dde3351e73f4f13be0a6755247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af8409f46520143b1965bbdc0a148248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018056df66bfbc399053e6e556258665249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5786677bf9736dd23df39b3d8ca93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95117514b46b44c878bfe6c5d740b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1ba749c2fc2b21aa900b146b13a33252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121c25846b697ee7ba07484395669cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef1871dcc4cf3835a95d7f5885662a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168df10e41dd17379f54042674c48ec4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97f341d20989b3a0d549ac838845c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248a0f015c6a426dc1b988c5919c04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffbe3a92f58c1c269fb01db7e93aac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f0c0548b0c42abb2827e36057006259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5b45b0618f6feb57a055c2a27a6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89792c9cfb6aaafaba86de28a8184186261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c259aed00f18b31a8d1f2b55ab5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a87b926e4a192ab9f97b1c1aa96f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffbf6ff2a26fe0500f09f96d3073cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeac87e6cd563e8215031a66edf7f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecf97f9a053fefcdcc90d2b0db8c3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000ea4794fe0f44142a0f103fe0e54267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b43a879ddf423582e83ec4a10ad36268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffe5cb48ac4192a3ee6a5dcf7c4065269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177f349b415782aa08fcdbd275a5158270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d408846758d2b388fb817c555139a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af464b2cfb7a94a8cd424f6140595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00c8d0763c96a65f524625fe999060273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead76a423e9a848f607bbacda947e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce8fc0d6a46d940899c3be7c175dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8adc5a1c981087ff8d0d29b500e84276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54784ec64b25e8ecbf69b01af6dc14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0917707828624870dab15c2aeccb913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f1a9b0972c06a4572c545691495c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8d0561f67d611ac7bc2af3a8edaff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75193430cb4876a287ef3e535e086f03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd723276f0fe10e133bf57a87345b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1521dfc91db84b0fdd8478b9802c46283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b95f97d2c08e437d555fb7d297f56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a813a1a9cef16a35a20edc4232dd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aedc7354fb64111325333caacc55e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ada0cf5358598994c0d6ea9fe15029287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2ca63ba646fb1c0eca90a521e5a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9304304ea0b53efe8f3969c292663289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e44deaf90c4a3f5c0306c87656f9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4159113430fa65d44d6d9731d26919291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e123f08a82a9cc73672cf192b7fb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38cbbbb384c6a0b9c76ce0f61478f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3fcd50a867b7c82403d237fc17a55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9904af7b76d9e5452af922c35b6b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc93a432dc7a540881d59646daa84f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265b98c50319cf448b99fd5e93946a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057413e94acf29e7521e86e605c509e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3bb5cbde2b4e7f5396079c1f524b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b32ebc29ae69f8a8e352186f7f2654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e463b2f5d916df9ee667f2d6f3ca5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7f5d62cc4632bf6b4c62470eff95f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a3a16b81d4660edc1536db79e11c5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315282f05ebd503da870151fd54db5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902bce3ca0613a08b95ecdbae11503a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6541a6fcbaa23b5c493fc8dd3f81512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b39a53f9ff6ffdef3e344391ffafa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d62f99621ff3898b015ac97f0543308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf628a8f69a31cfa121f800d5eebb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b0f4315649f6e053b9b29ebb183a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd763dcebf795aeaf0f623f525eb3a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fffb77b26ef593d4b22729d51a491312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f73baea3bdb83b5363c096b5e61a4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060e78535c503c086bff3c982a8648a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d06e80f5cc5391f2dde465353097f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb109de2540dc5bef45de51400dd0286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea692e845bd25a874642bbf81e23d4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85fba33e7af79739dec0b44d855c17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92060fe2fc5a5c0de75ceb08230f2e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51609c66a6c01b5cc7568875bf541fc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989bad910c8c5f63428ac26a3fc958be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690bf94ade6eb79bfcbd30fb0557911322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebafa5e7fbe2fa86f00dcb6dedc66e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65db11f18c6099847c7ee9666e098dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077049989dc787d41ddad1f0ec0eab89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13727ccc27506531d7d7b42d47df88f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb964c6776b90ce8b880e96c0f353063327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415903587073e058e8f4e19b8cd83210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bbc56e7404b3a416fd96f321ef458329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494b2df305d23fe212b48b87b89f81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449bd161ff9e46aa6c3740a800343e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e29e467d3cca7eeda8cb689078a04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850e808d1e740800eec39b3fab3b02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eff267aeeda86241c2e272cac7036334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210edfe591ac80abaecc58b3d1dee1a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2901bb99377f0aa0e2b0d32e16f987c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208074e85da34ba5f66b27ebb85bb1ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fbf389a5fae5e65f8c0fe454ec55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc926293f417e26ab6c6df8a6abf66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e113144442a55f046b8e7663d41af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76499159d884552d92e6e7c802f3f67c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7d002b915c847e4443a4d1914157a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b73bf774664bb5c6113615a3983b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a13ae43afc9735bd3f93372d9d61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e5e9a01c7c131236e1ab82c411cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead049ed813a798bb02e5e3a5476c4b7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ca423eb74263daf4c9185866311a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78593ec28822868630993a0efc7db3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7dccd46477179ece3a1a59b142b99349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6908be39cc478d8d1ced7a7496083350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4adf056137e48bffc0d41e7c3168351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816124ee4997fa6a23c61374df04e7a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d7b18f9ad0218b8c1204fac0676e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279392ca5bbdf17d2212b53c73d19d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b201f4f5ceafde11c2bef08b2ea94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eed950dc791cc997e44bd7883b050356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c779715b11ce1b1077cba8a19a3c24357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f758061ba290edff11dbc4e5e4356b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641aee44eaa650bebe54351d8a65587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343baac72f5254d392fa2203efb8f121360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afbd6f1eb05d05c86bf98b13bb4b68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4b1e5d32b38412dd1c81ad212b21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78cea23d2832dea0027397df6734cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1e10c6d46550710e1660f9ee496c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43515c5c320a63a0ad804e3690d80e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38d4a55504da4cf8502116bca2270b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92503dc57021c886d6cfa45dcfe8d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17bf1ab53a56e89c26a4a916bcfdb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3d7eb4f443256dc1825dd8c8deab4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea91745fd263080b903a69e7a680d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a97c00bc88c68d21b58b3cec79a3ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b463d740028762b9d0b0e7bad401390372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786da60aeebde7c2b6aa0bc0fedd30c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829678b89725abeecb233ce906458ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c48253d60dbc8d44fd88c2d22967e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975737befeb7bb110fd5092905865318376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f343eb7ee9be037c92e7906b0108f53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e38c7de793d3a9a8293143918adde378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b932a90113d55614c1ce83fc0f64d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558d7e9f76435c90ba304fa9a165e2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11766c8aff4a5fedae80020f8163d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab16512aec5ac702828a61445867c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723eeb4f17a38cdf4069d02b64a4dec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270ae75cd3b3ec2f8400c31d3c144756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14511fb3770ba8eef47e1ba514cc0657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13d081f0ae2918a1e372f8c33df5248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b3e84f1cc7c17c6c48f77ff2012119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52832dc6ec9cf40c0a1dbecfa65af47f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c7fbda9d251563d44420abff345c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602f97329871db7223f0ade4fb094fc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae540dad20164de89d95f8b94da6c5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7218da51c9db7c03109a0658cb7eeb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c85525261eb06f763d9849eddc436d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe314e6183ff23f3fb3012d29d7a133a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58a1f741c1dd4c71480404663d399017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5c639e91c193e823ceb6964f89c8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f386f1b8c1a76693f05c699ab8eeed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425dcab4e310c10aeec49bd3373647d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d6fb2d55cd016ada533a5b364b8a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba951f113efd73242077ed95187a7b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80666c61d5654ee21a59ee4b3c23d3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb65e4851fe8631de017cc8372b41824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597cae189f2d801e6bfc5e2222d00a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e49746310bde229342f00ac1539d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9418fb817b7eb8f6943b36e3888c38327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eec5701b1cd1d21188c4de7ea02fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e30f871c51e4a3fe7138d5393f413929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6308274fdd40f2a3c4aad21de02701830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdd5268b6a817ee8ff0912e8e4237531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a449be9b365ea29f0023a2bc565c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd8f8b2a4305fe8e24031e75db56d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13061a04a454539d311004c58592384734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f6b600f11c0d2d87c284a5da35cde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6edf99d25e5d2a56d4a2bde5b9671236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf803433f65ad4351550ae1c2ee23ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38729e84be84a83a4b582d2f9c282438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92dd70a8b0554de8a206c97a5364f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca8b5d9489158f7a42d7f0d146f7fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0562a4f1020821d23ec8b8d6fb10ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcc6c3debb487049fedeabaca2b6d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc591b71ce42827450b3a2e25a9f9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f86f992ab59bf8673bd1573d102df644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d15a6948176fc3066596b3a033dab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f670507a907bc6eb5ff559766fa3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41696071b76ffdb2e823076c4cc4347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece70ea5f8c3ad61721a493f7ad920a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51718d7db5f09639d3292abb2d94dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611bd3c5db6d4dec205372b5685519850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e52f4a81db467bec137ec7b0c94c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dfc54ec0338087d92afbd4043d6b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa90a4189773fb22eb2a5f8b72862453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0bfaacc616c2634337b37dc77b40e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e6f6cfb913d96c3f95c7d791ddfd655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18477369b2eb7e0ec56996e6718b57956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90c134fb553a1ce0b79f641065b26f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df8c4e7fcf891a400f7e979593db1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c08739d6b14fa843bb83dbc8e3d8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109923fbbfde7d8b7f3e2add999dfaf460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a63b3e2e609a0ecb6edb4222e3acd761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4716c994cd5fe1f6ab7c69422debdab62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba509b06afeba1c8dffdc3c323074c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c6669031f6e46ba31037259aa34d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba77989a3e9dabd4c7a770bdd1ec965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2dfe3d75ea65e91e409acc4c72c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5235369dc7b48176236bfbd547e2f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f1bddb5ba6fed2aaf746446dd92ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0d40f2f08e92849d159947340bbbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79667cf0589211ca623a9cf23110870470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496c0a6685268369e8f33d3472550971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a92ff9d0d51959eaf2f0079acc4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887792fcea0cfd8eb68ca40490a9be873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fb052efa7f77b1c2a788ec892e64074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34f53fc05d979045818d60e2dda02875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9dcd046cd1828db92e1cad43c6fc576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650de98fd5f9d12843af4b0b0aa798b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c07b031253df775ecb0bcd1cbbe3378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf8a180fbb63bc56b0771b961395c679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215a57e755a7efb8caf3a394d9929d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b82e451d96fa2eda8dc74f8fecff5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac4b00021527d2afeb4e8206bbdf3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c25a1f2ef057460d02714c3080472f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66fb6ddae199ce8e46f3d3b7be4cb184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffcb2ed2203ced54578ec2e10ab28885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94fa30e256fb5125e5abd76553499e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262c90301a982648381b2c86f6f68b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0a4cb5cd4a6de1fb23a34cb0a5c2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51732b39debc370317ea6b0e0c1cc3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cd90d892260438f787bae4f974dfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d5ac6abc2e462bd1ee22dcf4c8f7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78feffc07fbbd58733c4d4fc9525209192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e8e62bdf24e36061664808fbc4a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc61732db408987cf0bf13fb8d0b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c12592009cad647eac9354b23a89295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8be605d822a74b7ae300d43ee6e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695ef5cc7a80eb9e854695e1d00af497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b471101efe2326efabe7f95c4815dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb88cb331b0b8b7d8be8f5bf61278bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6062ba13f8ae3cfa9a1dc056058966100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6656940a54029d86fe0ee4c288c25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38d866f8cb067eb83c19df2a7d6d9c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05cb60231f51259653ece0a24114d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025139a9255245b81668b491c8b7275a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0c76b0f385170d9b2c46063700d36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d3197a80e07758572893c183a12a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af84248bfe49f3db5c3bf34c5f4c8d7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d583d1651e2bdd4104af071821cf27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d32b6fe41e29b80bcdc9f19141357109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb1dd2c77e86fd3e1b58ee04d4fc37110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380ec75b3f8dcddfb5dfda83c0a6bb8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d620b0f84a9303efc150ac2938b19e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755e8d2941348c3c4277217625acb3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba48a12e5d8793dc7876183cc896fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f7ff649ff17014de9848266894c74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcff48ce4f1f7dde3e6e48ed98482b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4009f6224a07d3d8265cca875e57b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b1c9d50114f1be39d2f84a874fdc0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9b64bccdbdfc4e7d371a43716e28f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091977c8fe85ecce67474898cf29001a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810be2594ec0226db697023fd8c90c49121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455adace106aae011e2fa89a65be1e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97170cd8c12874d9aa3d3ff292df6b8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841e557bc3289491d363e2a853c1a4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2276aef110d5eff5fde31ee2adcbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064bed6f13efdda9427464f7d6b0bd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad21211cfe1d40941f1233735741b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4bc4af419fd27a35fd192dbc4f6e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad2f2b06b984a218a2895b86fb2ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679989a4ed3ff702781bc0744a92d3a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31758d6913625de0f9d085680bbb9d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aadecab484858d5612e2d49777904e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0779734308b418ee1a6df178f1169da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114661256c04feed3e9eed954c747b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c967c89f97ba8b7c8230e870c544f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace0faa733c5ae4e40ba4d37c6b836136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a64940c8d5d3ade8dfb06ed4f59a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883f3c58ff904fa7d46ba6d42e0b89e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ac9ca0f85376a2bc9eecddded654b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c66cda2efa7fe1923152e74572c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18781750b87151f17156e9e47ca8ea56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203f1d12c02210843c20bdfe7e63979142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec05b70b869b04d7827680ba659dab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4940b0c7e2fb79b732ea9cf4672961144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d0ce1630f6a2a51964a46a8b3e57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f38b9636c86a23ef9737775183397146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b63fc8eed7ecf6df55de643e67028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813abdb9af9a045b06b39465f42e42be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13609d3c7d606f09f00fd997244c2a6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173c4821c1761c48a72d1ab27f1142b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93a247e4c52616c6fb0f44113688e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2d76884508d127d338ff50f6c138a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2bf36c2285188308a7717e1bc47b3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3de955fc4121984a24377a7d3b2cfb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce597154bfc110d3ccca186d63db69ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c516da95502bd1ad1bb55a1bcaffb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d78beecc4f6e02b57067d3f0924e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996cd7b2acf7f71b350d28a97c04a02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c7e7e7102b6b9a3420b399e78f53d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f1217d155e1a9abe6c78e61eee0fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f39f51661c24126bc9d29a8f6d845161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc8a57fe296f3d7755112f6fff9bed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c7904e146985bd5361d40ad74ac1d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519656d5d5d7085891027b85a191eef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557709a7828c88b37f068b5c27d3fbaa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb27aff771a143e1ab8cdce0774978166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2d264c502c3289f23d9599815f999167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3c2507424cd39412f75a638c09356168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03998c882fbcdc716235d07b46a72d37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78a5b5ace500c3c91684d9fce24a3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af6b9d12aba11543c864a9e2b4ea29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d990854a6070d4f1dd6156879a2768172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32725d0a721caa2c9b4f67a881994beb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5391401f6a7b817ee61e58edbb714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4caaa42e47bdf04c993bf93583398175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25e8a7a31bff7356b56a44f5beaaac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eb89a366bd37dc4f03f04ac69fbe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed3d44b0beda37471013412c18f58178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d8f22bea9487e9115b8c498b476cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fab8f1d39a5c7f0e023e5d9dc7c4d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1751e587676a6ab7ed04129d91b8fee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6be18fc68d3e1fd3f638dedb3021c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbc6b89ad5fb1005649299d69c868b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224347b32b34007ac2efa8d2fa6e8d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799f806ca79655aa0bbd8384ce6ba24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc903b70f65078557d43287fa66ef36e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e90383019e16737ea4730a0a6df492187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd8b63052fb1ba9619886801b7466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f5e10a913234f70d57901561cef3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab086577c52a476d3e491b07b4e1b61a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef12462dac9e104d8df693dbc5014191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db53ee8aae6b5d90960b30902489c73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8dd6f1a1bb9a2af2a20d73bc1179193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1dd0aeabbec49a3c39ad407edcad10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a626d1abd68a931ce1dd98934d498dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c3862ef790a83c4bfa432b206d8d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6a02385fea71daecd160f74d68cad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b2acaec9dd646929f7b84ab9cccd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815d38e513b962df66744169d23631199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088ded82dbf3b954946e4050fb3e19a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b69adedd6da2a488e03aa53ce863f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b011303efd342bb369da6de4a47a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb632e0c68d109a0f20cac5f4347ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251d8cf7f50d3b7ea6e5d096987236f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670cd7ec97ee38b5366ad86dbbf1441205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d296eabd16a767fee8deddfe315db206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb278f0c735602c1bc54e9b15a98c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc909e6a7377bc98d0682de10ac9faf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0506275baf6952a51bf074a97d48209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e6579f20eb4c915d2b61d7225a508210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73385c5235baa8453334804df68b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d311c163c586820bef2223a70934a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0aa8c257d3768a2bb91aed0bea932213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e709264e30f9aa7ba797a818ba3e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd417936fe0c76f59aa1b19bd0c64948215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d06ef00c36b0fee16e8bdec7459c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954c79ff456dd33c10282e55e403313217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9260280220999ab810be05b62217218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e517e4405d5bf4cfd0def25f33a90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905840c6383e7635a80366af14feb7c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bca9c108355c5596ecd8b26969403221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d72c7fec579b82304c55a1e9eedb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba3941d79394920abc2d3bd6c426e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b806c17de1f3961f2fda25e0a9ac4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3132974d1a17884b0aa95c68996e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b333993c35aca85bd5915177f1f4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfc19de19358d54d8daab283b33ddd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ea463f6979afec36b776566fea1ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b4452919cfa661df8ae8beda1ca6a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd489c2af3be1f39e15b7959828260db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0f93e9fbfb3b9a7b70e35dcbd68f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839fd73f23af13685f77b6045daec22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67edbb661cf1aee0d8b7c4780277a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3359849b40dab9d325c892ca04d02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51bcdf1a7a4a3814aaf3cf2b83e7d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fd689708256d7cf48294310714301236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28037a548f8a25cb41e26b2a1266161a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae79f74b0ad58b53eea9a23da45720a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fff51ee48c32d6ac7c412ec6b13e04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9a7f89262eee72ff301dd7be5e257240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6446cbc950871582e2c529a0030954241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f0d566ff5b866fb6f83968b5f3409242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faeaa7a5aa6eddd3d4f1c3f74025ced243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbadf9e8f5d8e05c0a88f3e82f4fc79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0db6d4a5dbc5486e04c0e2c3e98c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a024defa84a2e3d1d1ea486ff927246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eb453507bf8dd24eb266a6728c718247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843e917f5fbb8fb368cb1a8e94527a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc277f5048baff025686c3ea793143249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a5ac468649a335c1be3e25fecb7b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515fd8bb71e390992cdb9079080714251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4a0bfd92e90232e52380b43edc86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe9eab90e6198bfaba10163290b2f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177325d334a6c3d20233f20c246dc59254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12f121b57b21b1760f19054da670d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4708730bc1e34bef5b6ba8266d1d3e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e75efb69239b209893f40843c2b74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e651de295d6510e51c6b4aa553cf81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430eec97b69e26ba9fcd48901c06e97259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf45605d5b78970788490611f6de27260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5e90eedc9ea0b3d04b5d8780be98a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c446c2153469c54d0228d53f8a7cbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1dcc1c6d53f6202b3f505c42b4ea5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839bcc9f8e626d08a4ec7e3f1b5e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13220136b12694f2664ddbd0f73c38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b09833f2586ed6a4b0234c00846b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1c50c3fd118cb66f5642dd3d9faba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a767163c7aa388a90b70b2db4de7870268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313d2ed258c813101ed0b80a74175c5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f5e333f3978c1abf53f4dc535eb85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565cd32f50d8df2084f22441d175394271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033a8add053b1115ebda05f698cb498272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038750d8fd369ba2e878d50e572f4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202399a0c9d5783b947721fe59e4dd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877c5bc567de3d3015fc738f9657a79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04cc974d1adaae70894bdf8dd7b6d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eabae7aae03c249a15ec025fdaffd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0fd8b46c8fb4198115a5dce17ece0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c9e063e5f66ec632725fed6d901ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719771fd84c5f66ff801731f10c1119a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f81005ef868b1cc5d94561cfc8c953281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82635f6b74d85d0231117739a85f4fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8260218ea5891b7e47b89e05827deee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e885841a662a8656a3989084c96bfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e07a3de0546f69e2453517be829be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c235a35dab10c8b4800397b729379286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3773267e6d2f3ceef366b1ffbd97a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7a34265d04e7fa01d4c14e6ed2bf9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aafc25d4ca4265a266ed3eb67798f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b3bd60015377fd3b524118b7a949290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b65bc449b242a55f87b2d00ee6c5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7775980fae5a69e0ed6fbe109246b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a17e85f663f78f9bfbe0f8f1f9490293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8666942862411333c2f4075eed6c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1acf4e51ac784f506b523ead1b990d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690b79175a996a90162618e5b59d33e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544344f9e1bc329aa5d2ab5029530938297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0952bb44f3e40264133f5b881117da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe826dfef4b63b8eeace4f201e997299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12974d2db49fa3db9c5903559547d349300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c971a185f68de81fd41800487c45d26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181472365f3b5c3b1f0990ad793a6a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eff7264f6b1c03f1b0d9eb344ff8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973725e72531909ba250c80c22967b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72ea1e471f554dcd28065642f1edb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad95907673daf3ac01409ac90cceeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4793e50dcea7bda21a3f69dfb095de0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4bcfaec413d4e3f24120400bb06b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72581e90b0302fd80d0b2b2eee206529309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e6420db71bac2bc1caffb91e78ac7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414694bff9ea92a5ef7ff7b17ed205e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee46ffecfa2b78c16c86a4d75c4d657312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43b41c46f171d38aec477593484b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4379a901209156f89b8ae90cf8eaa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46049be9bea26d45bf1dd47ed21574db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384db1912c60fd7cbbe9bdc33bf98181316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5169bb42bf20d11ab61a47037376a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3b3dab0672a0691f1660ea6100cd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80baa81e99f33ffea7d7f61841851e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d7094845c36fc6a5ff67646d3413320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb867289e3adb5ac294646da11a8e4b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3897ea7269ef76d295c4bf31fc5920322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c546f71dbd85fe6c8f2fc513a129b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98ff7df9ed03ab9539b55555ba91ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d442de42fa60ccfe0cb1985f5b0ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a033ccdc73baa0e922fddd251d6ad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf823a1d54461305be8e5b4c328a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394aa8a3a3fb2c4806e1bd56039c32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08df047118aead334033382de1607f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511d4b12704969d93ebbd43188f651c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e1ea50bd5d6ded19d324257bc47e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19af1b0f09743a985c12daf6292a93a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3b52993819881dce1f2c9bbf208af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b456738a514dd57e887b979766cc3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd556a29f87bcbcc4b23e5fce2eaa754335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61745775a3fb9625930d07e65d39fb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d1d953127d23b6b976cd931a747ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca1f8484099e9f3aaa176f228764f3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c199e772cee9a024c5c0dea48602f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979bc86e777af28d0d82f48809139e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdb170d7bce05f08ae342593da0832341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e646a96fb5f60acd644f8cdc8d19d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe7e11b0937c6612b52b78207d46c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e7d2f09af49a12c8e6442d51e1d12344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6b16579ca017b982447faec7e1d35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ea9c6bbc4ea8d08fa370ba433e3c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b50444061f3e19fdd55c81ed051df347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e29350ee6cb2c830545260889bf22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b009fc7ea0df3332c2511d15ba0d42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a85bfe24874e61ca5e18f83d43dfde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68551ccd95573ca6a7de9263c78f1cd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b117ca9600735d464be3abd27289352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1866f0e0898e0f4460be1e7684f50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f47d34da9674a0c98bb5339d3621a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d29f5708693923506ab11173a5bf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c578448dc488271f9208184b034a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913b270a1703c0ab4d145ee79573df5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fcd491652196fdd26da39f92e3ed4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba3061bc4197b234cea0033df9a22d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c527876c1a9c1ba9d71866e9e78b955360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbacd7e21549520bf9ed84a3313d084361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3ca0e3fc7f76dfda53b07b2d1e8d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571591182386e4cfb36ce17f0244538363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0504c4af35844ede67a0dc80c2490364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca43eb914a4d0fda375a150b6542633365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd0d0f36b698a53eb62f438e9634ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb882bc0d202e8e60c1537e93b89369367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41635f86002d2534474589addb6a0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65316159717a5e7b73c6a3ee0b5d25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cb4ae03362f0ef0f876f509f0ac7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af359d60d8f61c360363818861c5bafe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fb912af635cb5b5122480fb9cbe00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372c1980faacb854b2a560889df52a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b688629324a7b4ede935933cedae88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf2055590aa136d9a49ec87645b7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283195e7b884e9e0e3a6f3e9e6a23320376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15183476d667dea66c41804db1af41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69510dccb96d0ef16e356cbe5d71e2dc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>