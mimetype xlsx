--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157087641337dad1dd27a42d929e17a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9c07438d0792b9800063616af091d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb11308bf20738a80b164ae1d55d9cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd861894f6e0634e43b7a2aad7f8414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e148ac52d244351d01f8384ec7125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea97031097b760ba44e5cd1b92d20c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d2c9f9f623501aab11524f85a736d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a153d5e659b18c66e88ded4ac1bc578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7de3009b18398fe1d955e7c18a56289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876e2b0029cd237f315a18135e62ef210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f5f741b06392eb77925b64b9453c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0857b9b34caffbd7a6cd2f5e23dd06c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60192520b895762fc1ba251fcadc6b0813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1d8498ff6207e46bac9682bd59f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d3971324f30e14195dbb08c74e9d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9b8658baf2d58991e26a39afd19716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f99249ce437570a86a98a68022d1f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da899e203349572b7f8e981a6329f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fb38580be17304baabb30142267c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4faa180c0c387fb4956435019f602020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4b47d8a94c0573931a3e550807c3321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a009690dbbdd923e9d822210f126822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156538ce4a9a1d482683b617ae0ab323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac62f6106c0917a3e9a8679be7b3e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c0a289bb9831a3a276bbffa426e9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ef8e2c661e7d5c6b10fbd6e55c1e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca7db3852f7c8ce8b331c38cc302a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8d78a46fd5666e6e778671b2b0b3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7df741e56616f0540cfed5344095d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfa6cdce3e1f3bcc98fb4349f8798630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048feb2adb56a1367edc5ea8200a87c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4639071d559b5e9d78bc690827beb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d5ff7a455ba8f53814cfe38e82b8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88561046b7040fb3db250fcc2ba7793934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64539956990f9d0dbd55d455f802f06235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6a1ce3af585d1f7dfa3b97f6f4b3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4e9d31817ae05648893698a803ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365324f075658c59187729e9db3bb2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5db76d129bfc35893a0580c5535f1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79053b1c958fcfc0fbe1ed9d56c6cd3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2cd2d2895a1dd7343f10b2566942741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa1735087ec887d9621e25bbfa58542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c0197c09d87a475575ca3f867424543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdef9dc48fd262a5bac83bc53b362944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449e7a297f1106b0c8dfda167986f3345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe466b3ea0664096a7211b138ad028d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02e0b09b9c00fe91dcabd09ee8401147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98439fbadd28df866f24c624c1dfa848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39315e6740143e32bd2196768ef38749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff49751bcf173d8563e9d76d3cffd4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f097bbced6c2de66f700654718eed851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafec36187cbe9fff1f29d75d45fbea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592df4c400ff2a5a52222e774332a5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb982534a790d6ba28e581d580025f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add25829853fe1e431ac98c2aa5244bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1567c6022e34edf0c229640498d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c725b29ab63b192b3bdf8e8387e1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435ea1d832653cf4af931a8b5ccb6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540721c947992674cc11dd92a7385ce659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14f77d0e1e7bd0958fc81ca54ae35560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22abda28d1a69f6d5309abfda72dc261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66819a6826ee0d68d1dd4e569f89f95a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf029dbe1d95831f78c37aa2e823c1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4440507c8a5d54ba822d094a0cf5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48af7d792c9747c507ef08e04f20a3965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7f09ee20069c4e5606cfb533faaa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282883720d8b47bea52c8d0e0b5d43e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1800ae5efb129b2542891b04992e46c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec143f8f1f529b2d61ac94caf6eba5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a9bdab8829b1945c823dc0dc187a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec75a31e903bb668636f7bb0d3c227e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf6d01b6af3c9c7cf977492a48fee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea65482e476c6ec34e6958b872acc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370eafe1cf2e7ea8fa4b9d56b9cc7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61e5f824ec82d8b2f4d2f69610131175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef8a20bc107e86dd7c1f20a7d5e85176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f22fe9de2ac119354ec46da8e3232277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8505ca6fff74de9118678eab6048378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e387da1f10bc9c7c7a9f1e4c97e276179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7350279dfd0c5f241ad8d85a79a6a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947318e706329343e882d550058b79fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd1457080e2846714878223fb8538682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75969e0e9b4a350dfacce86cb6ca983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1791b6d9701314334cae9ca1c086b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4967d972b8cc1d7b52c7c00251a853385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025474b326ce90f33d221741d24e06986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb063ba85fc016eb3977ac62c60a50287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd508420f85815f0f350d9737c6b6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fef99199c0e9f86caf8307985a212a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d97f0c588b15b8f07d0e419ae628e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d685c1d80b4c0013a3e5917ee1d7f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3e4947f491d757221aeca1ba92d7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d65bc300fd5911605b014a0b4bc20693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7fccff2c3b7c4622d34df440d66ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad781db36f16c435ada01bb9bdc5ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0a86cb601c00015c24a9607647e9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b954c17f371b6dd9777025f599605e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3294c1f3aef373faaf66f18189f93898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d5355b194307d4a9bd0d7076b83dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba32b4ac53fb33c34be4cb73770f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d2374ed87ef32178ad9b7d4ee2bf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7d40150f2585f12a5a9db162d3379102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e9dfda3ec30e8a973b9bb5cba30d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047a735dcfc929e77dddf4345e2a25f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977a249da645b996bb06c1c7098f865105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087b4007efe84badc09c1fa0522ad45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30239cad8b7cc8be2c842e518eb08d0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cde0597e51ec0aafca1fcffbfe635108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efefe29d948e7a4b6287d3f3c02915109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaf613e0c3b0e262bf327e647c788a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5f585f28bbbeca7868f066ef1803111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab924f02149ef0c74ab2f651ee6733e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a988250254f5c45c183ab184758d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bace96b3da02caa9dc93033a946e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f74cd8dd8ca143b0d4e1983b64055b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e491eb5672d34da2397a6730151ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66dfc5592ce364704a95fbcfbac0b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f1cdec8f1cbb97fdc884226473a73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ee9dc2d760ef507aceefc0fcd5700119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b85e01028f37ab2f4e1045bc1904120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7aedfd104af22c9c518ff2c9cc00f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dff3f00235806354e646f4e2ccdbb3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8a61e731fa4057081dab0b6814f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0b673a7d34434f8cbe079bc02ed9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3294c4822dd9f58ec68f35650526125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa0f6dade93c8b12662a0307988dc3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc911c81bc28c7b6215d27e2db05671127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e5632087da746bc485064b0eb46d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199197e928dab75fd1a42298bc09a33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e45a61ccb80615fbfaf9420ff0817b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990ae83abbf85212351ea328575a32a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4aec75a0c81778f21614fb46d7a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2ad89f84f8be5a1ec22270fe89062133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa22784d2fa52e29d207c897958c73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af8e07c7ee51b085477c14d524397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadc9dd53bde91a29ca21d247358df8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0d867a842a4cbad3ea23009f647b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a546eba6593269a0f271322a16b64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca833791804018d58a038dd2a20bf3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2b3d990ce92e9682a52061bd82a9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3804fce0d1535f4f6d4a86fe46850d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884180098636bc5ec17a2bd1b43580fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f51e36029c4334da5089ae689fc15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f1dc29a9fbc0572cb4c43576cc7ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5838bcdff2f4841cb6ecca998b07e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a5318c793b3f0500101e6536e2d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdff90bae4e3bcc44cef57bf98c84f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab349c99f48e5c630befa75d366fd31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759ae688da40435e3929502e042bce8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c1292e0f7b83b978dd77783208a06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20423a2feb10c54d1653da6d3687538a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928793a58edc7fbb225464e2c0ba0bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58854c59b5709bdeab60871efc38f557153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069d5e92626b2bb0c55d5d3944ea0b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99284c798c4738a4995e5c5ad652e76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac250b11ab65aeaf83121dc77ab07c97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc62ef485262b786218edd09f8c036157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd304fd33a2bebfd1c00122cd5e3ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee7f1e2b877ec201d37967afcc404f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91837cb751dd9467661062ba91ea2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcc68c6704b10877296108fec63e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fced2c21295b648bb07b4cd228918a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9594000050f31604c4934bde4724a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc479af71de6cba4eca9e63d88792f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832df329f1665838b961e0d5dfe9d204165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e8aba46a9a52fe17499b9cd9cdfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1d1d8cb6fb03b5d9f8ba1022acce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad06952be1ec43daad0155a37849f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463866943c15193709d32aac565cd5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7075501515c335ad49a25a0cd90c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0cd4e9635aa79ff7d39e5be21b0689171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e90a1c0c66b8fa609acf417d3c8c3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23faa95d001179d9bd2e27de46f46fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4d13644e10b1b9e23b8afbf727d66174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738936af7cfab84466890a75ad72e62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d418848082df049331e267068d460b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c700cece189aac2f20f1a3dd425520177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a221dff680ecc690d7ad9bfac8acd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2dc5fa867c22cf4e6ac0783f9077a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862dc09769fbfca8be5b947e30512f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7ed3e9c7c7f73d174467f17cfaa9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b808e9b89b6129d9877a9b2de7e468182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b8a2ce79d9464e0352cc8673271c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42135170939beb9841fbd169727957184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240b44e87fe318b8a645715798e717185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac62a59f3571aa1475bbed53ac6afbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b446340bd4f20b034ad3ce18d8035187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c29fabfbdeacaad4725ed7fe573600188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbbab44104653c5230fa88ef5fce48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902beb14a35b13bd8beeae818b8fb3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28693420cd4175470f57524bfb47933191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e42ae94d0ac2a256bff65788bfb86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18184b9841dd1911e5d9923041c46a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5b90496925c2f019613142d2aab18194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729a5ecbbc45cf0c4feadf034fbfc9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596521f9e677d8787d7181206adb8ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03c61830872f4155c07a21872c8a5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dff225d8c36f25383e7305fd8c71ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67586bf40cc1570c26ffad2f013011199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9df65f2538a868dd84e21136eb9de2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0babe5026af9a5667b7d8e8d82cddf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c98bb05b67f7dcd1c2aba9f4d337202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f744b1566b3b6d53ad2898e1ef2b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4ed8f4de96dd9ae04dc12d65e1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b58572f4d2d825225e1b8c94176ea7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8467ef55fcd2d8a095e2d58fce3fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c12e54a0a8d08c05a083fe79802409207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d48177621cf37932b1d228b0431c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87f06ff8218fd1233bc1f1f69a4ab9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b9246939bf7e8bb006cb3c8deda6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd377dd1e549213f35eba9a7e73d0ba5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b78f3d547245c52238730593809178212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556f4802be476b2d25ad7205e813d4b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2fa9f3329af26346f42d8c260ebad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf417b05ac3209258d8f04cb291fe5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6ac4c4f66bb41ed8e7661b0ea204216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e33db8d8c1b194a659e5d78c372107217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de044c2580a842d8d194ae17efda66d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0875c3af33dc4c9065e64709edb3a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61080fa9ea407b399365cc8b1a088b4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd40a78b0d64211e39abea4b7b5fa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e97a832d1aa74f5f8b5ed767912da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714863cfcda2b397f630d287835f44d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07c6900d7959034a77bd668726be5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94007708cdcfc58f1cf4e047a4a45c4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae3aba9f0daf5d1442bdff0555fef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ebbfa440f0007d2fd3ba03cd6976b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d4c7907df0cf037712d05a6343505228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c72eba4339aa0723543d22478f6fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fb1f70c78999438a4926d7ec95fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f0a47ed4287695c28387c1bc4c91d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06b72c24c4f51ced24afd2e5ec2c3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84d20157f0594a64c76bfbfafb6ac2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d98ebc275cd150f1cb03bfb0b9e10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75e36b40f0054ca67325cb22f3e76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c16d5c5946611c758f078b90962e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac07ab958ec2d526d339dbce335c99d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b262339b1f6df27c4bb4378f75505eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71381b9982ca8a97d8dca1e38b7c2254239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b74204ef7aeabe9357d0c5a3429459240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d215b1f62d99323c34dbb2d35a216241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5f8a29bdc832cb9a42d7411210b6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753ab5d12e5cb59ebcf7af98f489a2e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960b4d79660a15be2ba515911d57675244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356508ee3be446ae9968aee016d6faa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ece63fb8b2e7d043ba83728c7e6ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc533775a17d088ba97b0a3edb5812247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c301092d4e2c43ed9229c04aa3e806248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cd99c7511abf9e952624340c2f6d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b707d0f8a157c22d84bd0bf8f4596250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645167cecbac94a9c54e4b26449d893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844bda85db2903593b8c769b18a646252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e60d28c8341cd6cbebf90cd8ba5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e65f12abad7a5ffd77e1ca3b1058ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f137457d44c25529c2200b763154fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3748e0668739f6bb7352ac0d28735256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b087f74fc0d6dde3fa9e9a9f818facd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca576c17033c33289d94b209c3a98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5282515182d9c6dec889c18ddf70c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e65ccab75957c0390097f4b95936ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69557083b56b4e979fa9fa38d88975a8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835ef592d091ce6b428a4a6891fe175262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e12c932177a913fee4b160f848a5c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ac3a1ded0ff0ac7626c7e6d25534264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07956226bd3a3fdd5810a5ebcd7f5ed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ca8657b4dd8c812718410da02d517266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808d4ebdfe3d28d333bc5a044a79162267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1379c63e49bc14c07259a1acb2bb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ada0e932b03c98b846393af3f3e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7e15cb775ec233196bdd8c7375d08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bbbe049de83d52e0faa90647d5b2d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f54d64e80a547b17a8cd3be11090272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da1165d94e1f943f9cc6000de69385273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b16c38582481b7cf53f2f875828de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647a949eb471252470a4d3b8bb859b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8631c41910b5a907daf18170f973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8479aff379944f0b3ca84b7650e89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308daf67eba7bf882c44421c1cf71c2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58925b8bcd784ef48b6aa36d2adb07f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f836145eadd38349715d8bae7bbf0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4d0865ab0b6cc4b127b721c357d2c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83f20b5f22894541810b72e0ca0fcc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033718f503ca2217dca759622ddc5920283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20f30a32c387150d408ad962d74d53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4885d56f0e1e6a5789e8d99b0f96b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdef386ba2c67c3d2ea0377847f889286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d78030162eb0e3e68676df471a45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca8ea7e49223ca1535a08dd7e5f4d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06bb7c976d560a502240de52fbf08289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f0c6e3b55298e885166bd9676879b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03ab9ce79070a06f8783129677bf4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05e5aa2acf4ffcbe06a6f217ea5e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3814688c29c3cd7b1619f0248d2a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b566caefc66cecd252b87aa5fc3417d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1373c5a5de002b4e75c1001af1c4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8987aec19d7fed70cf5d76e2e4d9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb73c1601a3f47a1c26d753ddf93366297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f7e84f3bba920c7d72d28b2a15b50298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12179a3f45ed51453b12c693fea20371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b3a74ac7846cde200634edfe0c51f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b85a614b7aefaef9f04a436dcccd0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d89cdeb74f2744ea13ac7663f2e09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a2bd4e0e6fd069f87fa7507740e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd352d8972dd496183655dbb4d09fb65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b158c9569b3c780ab6f34c996c1222305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ac28142e51fb8130b31b4aa612aa5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a61290e2433c7008358f9be4468345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2c82bb4c534f902d5d9ba22428682308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a397de9d75d63febb080e3f5f2daf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad42b09675234c35e04454a26821d1c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e7bbaa94f22027aa5fc759e05339311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f7d64b8306d652e0de350c934d5ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351f51a33c38620f759a80bb90c05b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d8fa81510bdf253b5196d6c9d03f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd187d7a5d95cc36fecb3bf9b6ff9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f59fc72e03139eb157783acf24eb4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883d93e669966c0225cee21998aaf4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153680185807f9a3091366a57fa1e61318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faca448fc881fe2b79ba14222c6599319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43e1673aecc4353b818d64adc4d4f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edd0ce614e85b9e74525f28e24f681321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d367a34943d4cddd774cae1b12fa18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc51872e2bedf8d832a0e543658f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727055058930a7c298686a9652cff8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae479061ffc4684af72e571f0bc703f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73869b57548bcd8a85bba6b880c03db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db4002db680f04a9bb8a534e608d05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe80848cdaf36e49957674e7fffd668328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d5f0c460ce27c07f5c0ed791d1bed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309d5a834cfc1191e6bcf3fda83b06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd1690c58dd87cc5c9f49404cf0591331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e435978e3390c62e443007e2e6b7aae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2080d6645b43e7b5a75ddb145f4d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536944d00414e075305e08107e6b632334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26866a8ae22c5d9f8c94a9b75d503c26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f745766f5780cb8d14f6a9092502ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3977c82e1538a9ca3ecc827bbf9a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5a31fd0175188bec2e6c906d02013338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1159ee9cd46216a0c7a5c830b1efbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ae62c5b90c5866c0ed4757b6947b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900adb1787e233597ec9669323c1f9dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24c11ebc708849c601df4ff2767a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd015f0d2140f6e5be239c4a9dd0c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1b4fb92b1db6c209d88664f1af318344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bb348305e6f764af5a24bc25f5070345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd318fb71fcb6b6465f6362ae4869f88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc21f9c8cc1e0518ba6e381ffb3c478347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f007b28a1939b4fc1e9c0e8b096b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b259045069476ceade0c2f0c3c66d08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6423622f7148dffe0f17270442f922350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c5f66921614f7bb5b16fc735fb38e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f13cd286c1f3956ef2b328cc71207352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfd7f0c19f94c5de44126da2f27a16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d8a40b2f91da64894099f20b9479354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b95f3707f4d8219ae250e408865892355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df91b0fdf1c049908e990e1555694356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3400fc666ddda361b9dbfddba5abad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf1084c162fd41aff85389413b611358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6b4e713c83372567f92b1301d831f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8658141bf30688daf5b75e9decd8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8f90269deeb6349d4adb96250c71d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efc42e8bcf7f5d09b0c1c19bf3df6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782bd73f91aeceab7bf89f0258d2c81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9ede35cdb0c045eb339b6119760e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19bf67f9bba546301fd5bc5caaf536365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da8d224b0bdae4f92ea6d43c5d0591366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6de97d727f431a4b3404f36788c13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456f8422af3367202ff6b11d84b8a89368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04415695f35df23c372894ff3f7e63ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f06e74107011f7b8af2f2a42e53ac4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ba999dd05523a5c3dcb7e1e4cbb48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952131abd773e7d51b011a88cb10617372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1201d09d809a6f6a2c57c463a07f6f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327d5cf23c736b0962ac339eb6cd9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7454dd08777c9f276b9d6f27e5817375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f8b8a93d2cce2afe42fc4b10f08e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bafe2097f072b1247f300161c565b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35dd3839be84e3a972a3aff11fcba6378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6ef44061bcafc540cf51a5a21739d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67acbbcfd820919e62afc6609600c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a769c030d43313b570186ea2412b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdbb46da2325cb396e532daaf396604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c0db9411dadaedf048485dfb4725e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80644f929c0ac805ac8604ebe64fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfb895403640dc3b48bad03acacc257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3538e3601a77b9cf32788a8ba1d68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0533d6aea3dab8dc08b0cf228b50df49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f173fc10628f9fb7695476e7138e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d050f193d13b02b6e671937a8e4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d4ea5153aefb0bf71b5ab29f976bd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94273e3ad89ee7ceba45a0b33022dbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d08e95fab8a509c5814c6dd0f927714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231451caaea78c068192c18952340d3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d039a2e2c21259a30a8c56149c05da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e92f3fad195cd813337b4ef937d7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b58e24e874e58cd2cf763e685b6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04a01d8fa69f0e17a699a7cd7701ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5e12ad180f4bcc60f49b777efced20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99194035badd35cbcb07291c4117f07321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff1807c6eab8e20b9030f187e26d8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2f76f86471da87852d9ff07d200e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f36c0941d2e90ac17324437859b0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a874192c20c78741506488a57e39625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4665f0f4d0c0e43ee2648c049aa6e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd72074aa345c44e6c866dbc7ce9d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd5075bef81aaa19a738d2596b5b1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f705892f2f99f0c2e544b46a53a78129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77610ca0561b023478c545a1822ef94d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90703e0b9ede4f9484ed1fc4de0336a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ddf53cc9008b13c06bd386d733b5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4732a086f50dd8cd8aa649aef882d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd944a434b640a497143cf95fa6c06f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95200c7040914cbe52729d00dde61c8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0be6df94f733f54468a31600e0c5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed0d789b5a26817722f170984fa1d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901f750c1cc7b5e2761d4424b57141038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b332960407c6079abaa40f4182ccd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d61c50900a08c23b7051ddb3aad1b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435adcb8db73768bc861bd7663a83ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4f3fe347afbb8a3863e9803345e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388305be0f3141bc2cd6dbb84c6dcb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abca627a5d3837a72d5224b50fca9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b82ce867482cde06d3b15187cdfb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41774dc9ea51b18961c7ea0b9f393646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d6daef2c1e0d06ecadea5cc76a7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a9d9487268104549958c6271df0da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0e72bf6d8a5e1f2a675c3c19b453449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d8ccd10d088cee7ad12ae3c903c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278351447896bacb08c93484539a944351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eaec799f5c188f1b6626c58da0e93c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15158b8465885816393a103e9230a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0c3107058b4e89110212f24e9758454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e5e7b560ad74a75a44c8739d2174755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc212968098a54757b26ca45180f78056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22d3c36d118ea5e342be8c47fab42d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1a17ba9253ba5a97197976d32d3d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac87180edb3e0b6173471dae1c6de8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ddae4f5709bd3ad621075051e01760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98432a9ad9bb78d6418e105bce9e035a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0b5d972e198a169c38f48bad067662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29becd149f2140d4c0c146dfc6b650bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd663ef82af3be354d919eba44f45abf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94939727f7c1d2afad271bc54c20f17f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d263f5fa7e4d80a44496010e87726366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f6261c7cd3bf90ccfd70ab8f2b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c96ea3f2cf48f6ccc009a06e4f337768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06103f2c6cd793e8d3dd0a56dd2faf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28657d0e26d6be59ca879d47b38af2c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc4a39d859a8d98d83e3b7131476571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590eed219cb5bf33a2a5fda1d0accf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46964e515b2f621d1387dc2b21c00773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe910f7d34bcef6b4736b01fc68e3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7982ef5a45b7753708ffb932bf10b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436254686fa55b47b8ac33f3ba34628376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffd7a7959cdc7e829ab350523802cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4f29f4579bbeb4c58bb105edbfa7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452af97456c1e5090e7ec11376aedf279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae243ab2da6154663b43415f6b35fb6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87d1ea72c557040f1505f36403acdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93433ff58fc369cb8bd01f2dfa5c5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12575e07e872ac30329c4180e9fdf5883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d87f46672e1370ca6943b2b4f42a2a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b058b65a071fefb4b1224366f4b85d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bc4fa5321068f20db634c1c31794286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd89db41f0892ca77159cf8c64f32e4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc1466c5a51de38b1278122841559688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfecbcd55add8b6e262d7a6423ebd4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31a06b28b78e20ea1b995f6390e2e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485305705c061e0f858a4291c9279e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f3feb71f06e68906bbb249a02eddd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002520311c6b1a3f5f56b4c84ad5ea8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463297b8790741e6dd228a4a77483f1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fa4f3dcb0e8b58a8263b2f70e234595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab740239c336c2728087c562fdd798d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb02a00cd9779c08c7c908b7fa6dcf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3e42f32e766b956c9053bd17f519998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455069606dbf647a83b5dcba131c07fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be92f02bf480246088d98ddb4cc4c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695b92e6b99dc00d2fc5ae9eee56fdd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceaf402487e80b6a1c67724fc87e1cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3438640d35e89eeb588f0e8a394fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371ef14086bd0d79024f0009bb3b0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b4b8c460d758e0e97715254d6979105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb33f3baf0dfe862b36419ae42d54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459599ecc2c16192863c3f4407993662107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd669c0749b2ce7470c0aa329d1ad1c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e71992ddc1f3d0eee0831e9167696109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5560046148135144fff66ab3f810d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe700627a2582e1e1fa34a94ce9e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062d0f6d12b2d48cf5991de7f6c1ac1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def05d22e3ee188ca9e87553ba6e978e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2511292df5e8c3546e5e2d4caf48458114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81fc89e447d21ff7053f77bbb3124115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b52c095f38fb3f16b9fe9f3f9553b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f62fdf121f0fa6afbd2d40ed66d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778245619ce63ce6466c3ed254940ba1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62952041e75c65dfd7f6ddc5c3a4dfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cae51d4feeb273e91a623125d22b67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56250629585da4fdcc919c16c2a20c45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfb6f01e3bd0bea2b120fbb0ea0f48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6cdc8fbcba0c673245f4cbda0aa5ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c941c9f2a908a0195f730d5926e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ccab0066e25e462416e845d029c53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60907f0e03c33cff4acf05188d9aad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec9c000b22dd4beddaa2729ca51b26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a18f7793347e54cf6ddfe47d8c36b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ee0a6f6b1bb51d2958d02d1e87ea5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a4124735ed47869f41e1cbaf1a30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43348799d3bf77763a13a51c879ef4a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8faaf463946d3563b07d53dd26f71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eff6403104e06a398f79145b4b903133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca0dd29047f7471be26613f83422b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e7da6b04da15a7e50b94ad46bf003135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab6d8dcf6044d7739a8d588f059af8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f06597b6d9b73aa13cde08e78d161137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bdd06f0aab1dd958c0575afce6825138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e734c68555631c4d91830e585c9cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ac97e92162c5d890a01a8684a5cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b3b8660a5f4645af2bdb3dd760ede141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b54682a28a2d4c143d1cdecdbe9abf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4b1a733cd9a062ad5cd3da8ce1dfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66736af93aa4582b9413347a28af4e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddba262ad14cc997ccb439beff2c0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d8278fc95be0bff61dcc1ee71c0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcae01c91ffb59f81694b19ac17b30147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1dd9c2b4fe6ec3ca3080a123286e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ecf56444f9e107c9312e845ca58fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c1ec3aa4810ea16585b11c128eeb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f908d7e41c9a5effa14752d7fe6f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4550555ba8b13ea53581f3de8aaaa07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c404522e65e6324b1f2870d31c3a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56e30ee45df89b414f7153da6cbf37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c50e67fb85d379a885ebcfce416aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734713db1b5c4e8f1727f77bb2ea9706156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705ece1ae5796dd52dcdc850c2748f4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a9a1ed812f89bcd61db31df4de584158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec7914e855816e10fd6116a27cb630159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b3af545ea9980f1aae437d5a1cf03160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813deeda7c65a637ae8b2c1416e05831161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e883410dca82f6833d564d34691b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe959db26d26aae2769afa86473a556163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3a5db05abac5c999019ca94f1bf1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998727a2f34ff2c25e456e77d44e257165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1d7d95c80c4860c1082c36210668a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4976af212b4a173211ddf3fb1eaf7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e225617d645e6910df299d2794440168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270c999a7070d4ed239defb475843d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac696f8d133f33e15995192015f91669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52d3959d33542c42f0fb30f53cfc93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c2a45b36a352256a719d3d7f59cde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477455162dad6ed813ad43eae896327b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bef6727ceba03ee2b76a6062870aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa78c7611cb26793b1f5fa8a8048e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16885fd9ce48ca0413e4fb80029af2ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa5a7622e550bad9314bd56a2a932177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f8c81212fd452181024d220d3c2cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b9965eb96d4a76a1933394d4e036179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a2474048b85dbecd36ce86d16f41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cd2e0745dcb861ab62e6926e8cac2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f8e3f9e725a29af23da11961e9e6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9042a7b0868186e6d0380b5199729d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79e3d1538508f22ae7d9f7cebbd53c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2e6c82537323faf187ced5af4829185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d224cb9c2ffc15bf43a856562166ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fad7f3a57705612bb74ae76186ac7e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c8d5b9fa83c8143b19fe86c2b1ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f4e51401be460bf98485668baa449189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c457086323c17df649dcfddce8013b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16199eff43370c544eeb4dc6e97a189c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55e0486445a5883d979e6567c1df71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74ce29cec6897beedecf9f86d34db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac168c87fe9d6bbadc33cda795ecf02194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b9ded25262bd401780c3c1caaba0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97027775982da5acc43de5a8caa06fef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47360ecf3ed33dec48531336bb816d32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25784b4c492a3c98f7b51b3b7154d5f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cc51c12c79045c703526ece34c5b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcef6957704b4962caaf624e87caae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c030ee1b293326c287fb975a1f2090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a43817b04a246b8245c324429af18202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5cff0ef9f0cdc8e419b892f9bd5a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf928ba69a75bd1ae5597b2859e69d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f86a468bed9eed722c4489c2c5cca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfb9ae891c8b7cb0c14b72c20fdf3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d15b456ffe663cad288b946cf0117207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3a257d12e875832f7d1a5d580fcfb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631b611f7aca11b5e303f8048a0c29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf05c2bdb2feb7e7a563fc9cded1c4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baa445cfd857d3910e1b82c38fac85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd86d5e607ba0beb692e1c926a0bfd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b090da3b8df77dbf0cc0a595e60ddee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae08dbebbc3bfcbaa42791a0064c70214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809b30157cab8e38d68eafa17bb6e49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade80847ebdb67468d66c74d20d60587216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295727a82e91b41ec41a2079e6d0e86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cca3d879a592b018e8ec077f313f07218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe1bb4439a1d91973264d6618a168219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdc13c6d0fffee9d916d35c5f93ed0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99c0a54765744021b4a37ec888ef0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e532a13cdd6aafd269fd1c864323e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fc234a78998e6be4b6f6d45a03ccd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644cb86899f61952ed5e97082dda94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c7457e7f5fd0b34a58a000e8d0ede225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040ee52d3768dd92fece97b1a21d3d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62723edcef0a6cf673c28c9c7121a827227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ade4e98b55726d9a01afe1ca503e25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44512f58c7d2003b2a8afb2e686bab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e47f63e3d388815f07aeeca743978e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c98f6714230a4a88964caaf728d48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c03c9f1f3f3f54ba93ea699aab21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1d9e5674446387c80175fdff692b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac4953229e8ad05a28d8c37ff7de62234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4d502cc75ce410e5cb0f58002ae24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb8d743f0b851bd5490fd27739ac6f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2828fa1dae3f81d09bbd5f215a8367c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb38b3efa6f5aba9a88e16922bc23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbac1b31e59e38d9228cb7163a9635239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462fcef541bc158230ca8478686f546240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273ffddf42ccfda24dc4f02edc57540241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e1a08a83fc5f136c049a96d52422242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c87a3031095eccc140924252299919243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd5d0e93fc51ae2806dc8874e230d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4326dbae4bbfe7a407d898451d1e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f2aace23cb6086bfcaf957b5c8671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270200ecb169fe1ae1cc028abd6fea6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a7cd0c2f63d885c9fbe1989632639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d6f031d7c4909ef183dd32abee1a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f230e90d71cf4334959d7da2a9dfc70250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c342e351f25878bc0466b6e267c012251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67195eee97396f7b7cff496c4adb8f76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049988627f75c3a219c6efb4447afd9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19964795c9f9ab39043c7df5bf2484254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c64afee74288463e570ab2194ed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f4692a53dc54a649c192df57271f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b2987197f2c97480b3cc9ced99753257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ee00c5ce4b1bb2e940a6ae7ad54f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb4e92dbc738c1a24d81e0220c369b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f11c999177a362df2c43bc8cac25a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aef5c9bbed630d71a03be6d14538ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ca17085460186da45b6f997b941c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358ad1f165eed4b8d8aa145d1923a20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccc7533dab2a65bda3fecdb9684954264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a40bdd864590d0c5b082e98cb34900265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52f85f57a173e782f1c1779cb14502266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4b3392152d85e377f1a0a11a115c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111834395a285c771f336e3b54e13d05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f63b1ca488643013ed548d0eb4612269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446478b3ea77bfdd4144b45a561a3c0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b65e45246d2d55735d897b5f14230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c335df967050782393a88f015bc27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4e4dc4da06d40a4fe0e333c1d1cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97992cae4824e6cb526caab54bd6e03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69e491713d64b7a3ab891edb15bd96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe98da21f6796c9d2042440e4c519f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38622d9a1e402e57c2191f83e1d80aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70636317118a4adb3971c483e4823a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0ba53a2c1f5a1c2601262b750bc23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eaf753fe31e76bdaf56ef27ed44c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177b015cbfa7bc15fcddea544d8805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e559292935a5e9968bd874c7a3a1a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f57871698a1ff783a93a7bb7f2bf4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f1add64dec6e528cb2ca851c88fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835368a24b88d26b5214c933eb22224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7166f3ea364c7fc2b0bc74bd543ed53286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c6e961e3718c3ee27292b691fd95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c38f72d240cd2266c2e7b091c685288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47650fc89fc4c5eecef483092a2ee0ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa44af1cbc92a778c1848d9cd7013290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f530f972ec2cec4882bc11ba4fdaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c9c6c52720e51d825a8dc4aa4f49c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c57b1a2f839b81dc743d0586267801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e9f1dd5c8f6b6ee42334758d89fad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262423e989b82e345270cd363ee7c02295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0a561b44c9537554a2f1b649e63f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597be2558c3896a33c7039258ede8fdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff847978a8e8505e3476a8f10974f74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d002012d77a9b460e9bfd984a7d4c35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c967e1b9d32a7964be161dc0377529300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72149408cedc53c2c9bb1704ba8c7b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec05cf19373b6675aa64a0ec993e48302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d244bf670cfa58ddcbf97313d45b0b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205668f21234893898e4b474aa00a3a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a6570109d13da3dd56857dc8090ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4a717b7188e3f00b1cb1164d6f5c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd65b4ec2f4a23b18345aa1a32efd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85653919de76a25a7d7242d9e89637b8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a42a38ed1ed19dec317729be2309b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231e8a0a8fbc68b2e129aaf90b63205310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f6847f7e1147378d52751824813de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d106fbc7499bcb2e5d3380a3be39a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283683100d5fa2e5003b7ae57a60247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19495fa4cb374dfc57648618be5c19e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81051a17bdd366d1d8821361bfa1549315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84109c1f76ee0d7faa5a462111d7d28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d39e2410c4c9839826ff4dabebc04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab51403da3cfc3e68baf2ff05ff0da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1334315c6a46ee0d57b7522467de096319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d282dd1fbe355c296017e6915550320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611448c0dab60fdf268d7e7ad5822ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90b3f2bf30779311ce63738434e4b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0e668678de4748e342429463d2514323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702e6f4acaa5832e7961bbf98bca87b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f5401fe00decb5da61a1cd2630291325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d8bfa0cd6a9fb0e5a2807955f9f4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d507129aa7d9411c52f2d5908fcf30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b378c9223788c972cb26a17f248c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff37b45941be7e2a87d09b0e966df7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76610c36ba32957f0e7efa3e0b986ede330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bba1ea4ef061f3f6aa9b8e52308b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d88d8f285e7093c6dca228c11270332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1eb01ef4503810f187de45d501a33333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f17db09f3f21f4ba37c10a5e1d3b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629349c771ca3b7f2388175fe66e612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e1e832b8cd266a6dd663b3c2fa4d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7fbb54f1a8864f528e88f52db217337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b49f3196722e9a1efa2a28368c6865338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d60a713722060853f1ad0bbe13154339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe1b2c0676377ab7757e2f0e768a1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec3b45b588153f407e3b0d5f99173341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25fd0550c327fde562adbacfd93a61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d62af15912f21b54049c466f72e25343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fae8837fe18f460f8a02fc417ec4ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738fbc8b321f41ea95b16e4218499f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cb87169928820bafaa676c4db29b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939fdfe9f7be4640f1ad720578fcec9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292eec818d9cc4c3b2bb61572fccced8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab7a7db674773871f326de5c9acdbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5283b4e7adb53b6a79bf3be267472350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad1cc6762eedf97d5b76fe52df824351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd614ceae0e7dc78b67af5fc0c560352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6bae196e51372d9d281fc00e0e88a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90dfc7ef371f8e39261e409be0768b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c158a2d268dd1d2df64ede7c7116a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18616ee8ddce3c39326c281fe22f7b0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb7fa8719aff4d61a9226ba86327cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99de58174c8883a3ac392a45cad3462358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becc1017d55f76eba7c41750da9e717359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955335d867e88835d1ca69ebfc2898bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a3cba30d0b4c57dbcf89048a4359f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac308ba7d747953f66b02f302c170362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358a90c30d92e60db2e3813709babcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412931f19d9d7f58f887e8d0bcdabef0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67b7f352d4a676d2e437b3cc8109e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e38396fb989b51b14079976330b4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f07b94b30fe3806595622e65d1520367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40c1be4b8d9567ccd1b6d60e2a3ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad05296047aea4f02645d83dcefc91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eddbb6e8a64873585ff6e3515ce33a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c931f7fc306c5d809851357673c4c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1860b124da89ca9fbb6802ab7e53b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e768f618a2e63d980202b5ac428df6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef212f4592f4e16edee2feab797cb9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d09615798163431121e6419f36bc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d05f53b01ae746e72d0ce630b86f0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6eac282a7559cefd245f4b6699fa3e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5aa5be4c702383d8e6e4ecbbd24dc378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>