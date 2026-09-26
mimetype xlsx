--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b4bd0f4f0174ba98aca0082ccc0861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babed7e8b8e2efcfbdda6ff05ce298512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ca36d1187e87a55f9d7a4f4b950383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a621fa9d6c772772e498661d1b81f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87570ff641eb5f6bb42093c51db13c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83387f4524ca6728ee53048d8e5a58fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ac321e5762d8e0c2b54a37249e9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a17f9e874c1e4cd82a702faa2a6718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f460b45576ab9555e84357c67ddd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36587d4cdffc58509e99bf7a4bbb57c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358cba87bb8d5e2683be8fcfeb7172311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54bfb34c51213dbdc883d392b31a0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752566d5980a155c23e7cb7511b7fa2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e02c74c7232e50a9e5ecebdec40414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78291bdde43b8437608ca9541d2e5e5e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39340fcbe619fd735f8792edb3ddf2b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73aa751da772e06c726afcbb1d24f1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4832df64fe8b3a882cfb25bc4cafa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7dbe1796767f4921c96e0c483d2da719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e27346c74bb0be14301d40439da6e920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a82a156e5f594a5b4fb026e7a650fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd46eaf555fb0b78edbd9a404f4f9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026f16193c4993ab057293f9946713823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484de50a1aba130d291f49ff81c6f72f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8d7dd1804362f103328904fa082b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631f1ee5c4b12c7d7af14d277383e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b0ffb6e87624fff86b734a38356d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d809460b07aaa109b5e09a089b24e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d77fb13397ae42a188209fec60bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e498aac62dc3bf2c0e38326a543d55030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443cfda7b629b95acb6ec8b1879c57f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa84f63a8a986393ccefd9df2501f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b730c0aa92513d19c11b2781b1caf5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6460f71af65d9bf7df641a45b69ecf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67170bcdf0b8d4898632ccb23f06081535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711bbf8d76e038f1d0291a7652502c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45800b6821554d6f8ec4ea891830b63337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9b74d861b5f695e2319813188499d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f97efba8db9af9cbc5463d43a4edf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e47132f875f36a2b50a906dea175e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf8b30dc0f1835e05d2367c681795341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a48bec267b7fc33219005eb24da2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597b0e7606bd284a0a32ee6719817d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f1af0cdcc97eba643a6058d3b25a744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af9218d9d2f8a9989590e1c5ed3ab745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16284f6e269352f6edf8f2507f75371346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac14faeee30961f1b1a925e2e0b68ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c835202d7535419f053b0e38cfd18c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad431f1a39d3ad187c4f8086a51da2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed9596416e6895d9bf54c303d696d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf0847f301e81ca2afae97a45771551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354354f340518981ccc46b94d651f60152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beded1ee3f4ad4bea32380a0645416453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b49d0e40fd789859c786d480199db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f7458e6df0ff40272e74bad03a36c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ed9d7da1cf27319b859047b9eb63756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd6fd4c24793ae9822c833597cda157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797d07beb37aae73fd779f839384ce058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93562f2ce073cb1a923da0eca31e860759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1fe2120380328d22154ea4b01ced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a50f818e555ae4a90f42eed3f5e6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830aeb1cdafebcb032a47cab7f5ed8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410ca503d3dc4c3c9633a4c083f076463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb60fa5fe7d45cad8d55ead5cd462864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e65452bfebf825e2c4bba7ebf780ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82ff67584d27e6f85f5d64e7152af866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d52c4a39179d4f9e4d103b713a651567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f779272beebc51cf812630d88dac268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b927fab216f79e80aac17f2573794169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa018786662f96c683ebb200a073bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f0a12b1b8fabd882ffb9cf3d3b79371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9b3c19cebc75e16845fd0ebfdb19a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aebd27188d6575e4c2d967bce973173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000b8b84dcf5bba5c19a2782a33fb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b1da63a7bd0aabba0c1008fb84cbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e456f7d91c037582834e1d5b772b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f617f794caefb90fb1570228c3c95277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf074a1f2384ac837f626eb95610ae478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8189c7b94e4c5949dbdf2a72ccd70d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4baa392697deecff29577c9254d5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6320520bf690489e9250019b7b236e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2705c43b3896e98b9105232de10082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5a45b4818dd2fec04802dfcb56b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a1b8805445e68edd57077d4568aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c020f13d59574bbddf797d4e76a8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e4fab1dced8d3989594ab1470ff486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df9cb65e5b7df6fe233d6d7c6191987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1fbbbcae7e587799329935e77626c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca18c7792a933fd48853468632e5fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03b44c86acef3ad86b4df703e5bff890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc6be08b405a682c4c8ccb5055e3a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4dd660a63c7e78feac5cbcda2bf592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c758e36645daeeabbf893b7b99993f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafb24c3858436cd8d1c68eaaaf247494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438efef8caee74f6d454d928db3532395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859e3202a101b3dd738c04e1dfa263296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339d7963c0fe1a9cf79f8fe341a69fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bff6545272ec0be7a5c77cfda573498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25372d97e543fc6638967061e239944999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44563534f1642b93e86a118ad3297d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcafbe9141c95064fb1752163d5ee7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316ab0e4c25f71f0548c26223f05b7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3c8e6768c706e6dd1a8d1cf7ad29e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450905c52a9a95c06cbae0faabeb1b5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6027e15dc041823e7bbebf4894ee6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55323699f22a7bbd2c2fddf7da4919f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e7b64dc39f946fa1627e2425bbfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9f5e69a2558220d83a664d9e7951108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798846a1f8d4092724865d678469d8f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e75ba0a18af1e51edc11dbe7ce3719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e4840ac032f66dd207432ae5822aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6757dc327141f1d1ab25856e7e316112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f2e862993003a68a3feba31518800113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a782f4ca7eb51999c32cd4bcc43c10114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de1154a6cfa468fdd126c848b988d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325731e99cba2b6b4ba1531d1af7bbb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac96d2df380267452a859c78ee3947117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cea8d976fa5814a5467e31c11f658118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f79e1d64227c24803e54b96d639f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499821892125ba14a8818114b33e0c6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c12381b7e889f1c09e3f4c9490066121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0880c4a6473c1f11ef2c9dc51d1ad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca2962ac57fb03e576cba71e9e18bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52561b9833fac54328e4e37efcbd57a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f56716211a127434f8eff8d8508e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cd00e450ff9c32eb465f105fa3b41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814e7183f633311da63a975370296d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21567ab3209e595f633e245fc85b54fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a136c4a9fac662f8e68df737bd34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1458af031b9e858cc4f8d25579b024d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6665d030b5e33db121f58fd4448e5e9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e5eb4379bae1b8503578b4a42714d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e906a287275bd9d4832ac5db29acdb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedac71d4826e825ca56177232a54e7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fa7fee5664f4f151f1beb2c924ea4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc11fb63b9bfa0c8889eca538445d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963a7570e3d2dfb1e6caf5843136979137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f393b266b0a888595ae15cb6a4ab8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ade82126b99fe12a5888ebef024c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd6e1445f6e8159cad36ce8ca687ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722feb7d507b8653247a9be1dabf0c70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd668731a372abfbc6cdefd2904d83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1f841224c589b59cf7c78d248c4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a556af08c71d008b1dfaf1cb251fee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a8abee3c7b735443b04010d2be21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf1bf714ae79b1184c327ae9874264146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53fd4591d830fd50d68b6a20af2031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc1eb506329f2beaa234ed4a4e0519148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb068c448132dd0551f0f252b6c1582149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b962bc111b71c94c52f8401ac8d5ef9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee180f5e47826def907570358a9413c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e82dcd3dec91d486e78e399e359df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f365d8c4af16e20452708a84e598e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755563afb92d180f579b204e4b50e8b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7ca204471a06974dad03a54a11cf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8464c2ee9ccca7bc413babfef6a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87da83aeeeb196e6963641d0bf6dfb1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007919229a65aeebd1d950c92437d5ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326da7659d2dfb68277da93ed19cfc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4b536cf394f73bfef499484d584bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590288f765735570b7d78628e0507f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89b22bf1b6ba3b85ffe2e6219238d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f5881180d625ed54c05d3ac21e18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc81f40d162dee719852e43d2be74a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad803f1f7703b1c28d08ed07a89737f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc784c5575f274503ce9ddc659c5bfbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd5f393a22f81a60b7515cd27fcd85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a531c81aa446e2760c5208a4d39f2fb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7965547a77b827895efbf3f069705169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6a5994eeaa19e001748425e10b552170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02f38c4a2f03c63f3930355ac3648171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8c54a4b744c5e51c3daa68cfb4522172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2afe73674eec6d45ee76db6930abf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a9f8701221a59a0471f9f33917c4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2fc43551ee79435a38a0b43939ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db268807d4bb5ee04ec5366001397bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cacbb2d78e4e8410e3254264ef9cb8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790930d350374d9e7bb0e819189e66a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa400af5edfbe3916edbc3c344b71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838eb7d0d54deaf702142b9c0dad09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bb36596cfe3b5d23e9020ff4a1fb7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3bd489242d6cdddb001e26ca28dd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ef3ef547870780d00d96c4739c3c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe4cd71c021900b939e84db95eb098184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be1caee1d271e63b9ff449f5720a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208f319932a6d155506bcc21ee4239186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665330e4f500d089be2c25b46ea6c01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9667d20ab4698fb1f0f4e2ea2a511188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d877ad6d40ade2109b788b7a846c298189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f9fc3cb53759bbf5f0ec8c0d00f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af13af9c63db2a40f6f6bb39c5eec76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb494f1639580f62ff49d97c5aee749192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0172d32e947566e15ba21a4c08e85f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5759a59434b9e4c735e7d770f3527194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d73223165025c3b246db64e0d556e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfdb91d42312790737a052e68df91c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de292d29ec21b0e9791fcb3d2b2c115197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d840a3705d2b6000414c6a8ef0d14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cac051d52eaafb8dc5153a65aa31f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a1a0a5b33e82221e53432f0f8246c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc7d2ce8ff6cc7345e9e924e0fd38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aebd2eebd6c57cff3dfbed3498d8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fdc5596ed51ae06db23b1de889f503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b4955d5f45ebf863b75602906ae47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788a3a71fcfc2f908d1fa84120cf09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f907940fe5eb60edbde68865f8be46a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2e7f271d57bf4c8a08eddb40a99eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc88bcd0ae6e73b82e9391e08589d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d709c50e52e05fdb6527ee34471eb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0fd0cd3bf1a48daacc9585bb3154f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1551eb1e6d236de7508bf474b4e0f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d97c564a840b0ff3fe69b18b42a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a8e1e0361bcae87d61a554cdc45d8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba050138e9e1a6c3adf6415fedbd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5485ab14cb05be3bb12b6f599379723215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef20700895e969659273de95866a2c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33e651161dfe9301e5739af74696f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6dc49899515595773b36a51b5c0b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08189a429dd9f7104af8bbc3b09bc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ebaa2cddc80825abd3d5a663cde0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f43cdf08dcb0f2df3f710dd306797221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37cc776b75b68cf724c35a492bb254222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89fe03385826a6c6bf359d07513d4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbb6b7b3865008306dd8a6191f12e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743fccc3e93f5632e3e9acbdc0e18e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c5c1209656046326ddb96a3a031fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5056d024063cee61a163a6191ab06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e061435260e20072c87a8c8386a652228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f687d7327534331f19cbd53df4c8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5e42794ddab8fa23166eeb995271f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff46e7eb0e7ab905ab502a37c8762f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422d26c020c4368e1a63c8bd9c098e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc28c9ccfd987407c3c55e0a307a97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0e142e706f97e8c4ac58b21dd03b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdec55f7789859509f2df610975c50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dc63899b4abc45a7a6e8ad05219b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db516a382275e02ef1229e36a408ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529a9d2192e74dadc00816d38e1e7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03822353ba9964a1556ed02436160e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbfd36c8351ac24101f509d978ffac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dac126bfed72f7404d6d4a13d8e452241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbb9782068fa335ee8ba2b4567ca2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ea207d842c95509b769bf0f1ecc3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f6872e86fab624b8938c9c8de6370244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b34a059627bfcc80e3ca995359eeb7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f9fc7fe68b770de64994b060a70db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4694099f5dbca7521ba58f37ef56d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4e30c195d288079624a50ad42bdb6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2fa5c25ee783f11e4e33a7a3a385d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e515976c15464887dd22ba0248d9cb7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397b5f229606614e0fd12cdc2455cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8c8ebbc35e54b0e6863170570b043252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c777f573181296debe65dac2c197253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a9570fa624e5c8ab28d127ba6d262254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782594627ac7bdb97011688dd33bf6f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2079fd5caeccfb2678beb5b860d6b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9754451025e07336b1319b8d497264257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e313bf02767ae1179eaf5c0dd39c92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24bd5177345436b9dfce0fdee66881259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05891998187a9ed36f5be499f28cf395260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c8b1f1b5067d626fecdbb9d2f1491261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508f5e235ed4641c492a31ca09e6ba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999ae79366ee5fb33bbc3105a72eb4d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dbe3df63d263479d6ef81b1fe5b63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487872311cc03fc264dde43b8308289265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4fc39ea2abf6ce882096e999c8bf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb7acfbcab96308c7aa3f0802d399267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310006e08513f81e8dbdd2554120992268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6846fb80ad352e0bfa9dd527bce3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6871fe03c77ae43842a48c019110be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c539fd4553c1e05771ddd7b7ab45e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e4c6ab39eafbea0c38bc7ffc4ae28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca7514c40d4771a0c5d6e7fe035711273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f09495a0b4f9334d17b5729a934186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7e8403d0288d17e650def28602f26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9ace0b2c32c741e90e16681ee4ac0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca410919b81f98d01d1c471bbf6b89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c2e7bda60aa0ec3f7ec33fe68636d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9515babe62c53dd6ae38a94609999279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c2cdb6eb22909b0b7e044f0578e56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99dd0039af429dab0371c4439dcd84281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d8c06f9e0040aad421da13ddd4ad4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ca0f11623f06aefae7d13e19b0ff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c171bd104dda462670b070dc2b1cabf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db91e932676128b1aeb88658b8e869285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817206bbef571ca559c37121ca76ec18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d491e359b934cf769a77c4ebc0462b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07921bfbd34e47135f0793c09f9be334288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655f7cef40bdb3d4613d2deacc9ce25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ad78385f60a454ef06b78bf85c0cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369bcf33d657a3dfe9943040b4ac7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952f1ee9c545267870284548acee3df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2bbd66a534873c2a1824cbb36fc24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148c7dbc1a371b4d17860d46dff69fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a837a07bcabff6a7ab0cec6c06796d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aab3d6811805849443cfeed2501cfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ebc540abb6bb10182a7f7f02c95b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d15acaed397df7afa3e935922ee9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c41b65759318eec1f926fea88ba16299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ba78abc07505aa71347124195fedf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01be41e76f1b71dbabc50ca2f8da4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362eeb0ac4821d088b96b8693d2b7a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ebd0a246d126db1811d136b82c5c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d857cf1eb523e73aad674e704788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc9992e115f4d07359961d5e65ae0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d48247818f61b73f2546db9897fcb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ca1037926215a343456d7c814327b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146cb03390bc15460bb5ac4d7b858d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c57b2d7f927140df1738b6aac84c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d5941a003f2f1d08f5fa73f9c68bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a529ca2184443bd2292279d33df19b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3f86638a3de2594884410fc241313312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6551556b80db11646720557d1b986bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7dd0fe7ee4ca8cd5665dbadf9bd1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722635669e686566feb29e3bb7d71a16315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47648ebe4c5860254a077e6c661600316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53e1214fe0990630c3e74f164fa26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b9d2f0cd836ef6f03c9655fb87098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211aad29e9da3772f8fd4d4de6a4967e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2a22ff4a1a209612f65cf27e340a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9bb617af299decc7247a624cad1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32464419691cb3b9f0c04182fb247322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de30d79ae1855a7e747a6748e14d96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c3b58b956d409762d17d36745010a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7022b39e5ce76320f9d074e9a2e77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7e4288021c7fc958cbadd8b26a260326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbafb3cdc6259dbbdb32f9a784a428327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c7372519a71b587b0f7401f927c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2efad96becaadd0ce661d8f9ae10e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feef70bcdfde3f3ba1cf9b7f268df34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bfc7a5598aa2ce8b3461d1795752f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21167dae08a6446e48b50a2fd8b701c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e6ef7508eabac8269fa987d10c613333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1bdb10f301e6163c770189e3021a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a82a8aa5d456300673c4410f45231335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525075ded007f4278529f1c9cafdac2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f95f236355c0da07c959b6ed24ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe6f2c4e7bf26696f1ce73076fb2bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e4cd184b16a4b0210d7ef8c9cf2ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bc4eff9e35773198db2ed27a62fac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba61daf237baf3263ccd46a58867ef6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c163539ffee5eea733c1eb920c66dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d216911427a8adf2cd4ca62e3851ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bee1e99ea5786afae99583daf712a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66912978d2938046166dff31df9479a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48703341c25f485015c95b0c9202d12b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735a41797f0c7afcdde6662829d5374347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666d4ac7476de7ed07b5f3cc57e48d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13ebe62616a0266776ba7368df081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a52ede8c8b42a66a962575ec1b507350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54447ece71c6d60d9a174eff08897683351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83311165e6997e7238324581cb0d18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead426f96eb54becf17a97476aefc2a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a9896478b269dcd233908dce8cf4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b580da1f35faba2fcfbabc66386aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff832fa1275d74a4c721f2ae88829e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6947d211cdc3f5c0e24963bd610b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c7769cfc12b573208211662e5a62f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f81081e06796884bc3c7380df59aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84eeb163f44131f13423c489cf44e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c202ed0379d0d9422def04d76fec5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286667cee28507c0bb10497510d5a83362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e94a813e6758da3eff502cfbfbc9ef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6c6d26fc71b712b9b5b37d41617b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bd0448e9609c9210e474005e5f52e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212a97e8d0529ddd195f7b989c8f4ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84341fbaa4ceb399fd317b80d30ebe97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc754672288db28398bd46a5e09299368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7543beb3e6999f8a211cbb42bbd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf713ec07f3c4acf6375a4fad1373dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79edfacef8d755d2a29cbaef2bfbe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15726b02e13f7b08acf2064fb9b899372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f46ec6bd32634354b59634f0d2e64a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0be53e98dff511ae0542557e014f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80731b89e7e68cb4cbb3a7dd151f86375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cd5abd79e068fbdee2ad4c094475d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaca0e849e57afbc78cc745dd3a9f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d089ec1d85fdad7cecac247781305378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182232a5b3e8ea4a2699045d1b3ae6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086c69dc1cb40f90d9a46595771d1e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61cd5ac80693d8a16e11aa91c354ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f29295675798e8505607f857ea6d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01620145a930c89a2241b68255f3ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638d6cc0c653f96fb3a049f79b0c6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adf02888fe06d1135c4a6b268bf2217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0e22b3e0c66cda85cd7600a378f6a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d41905e676ae2e7982833742dbd7609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd73c9b55af40b094a62b6ecc7ad93f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c042117c0090eb1e98b7f9a99926011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31733ec0b919a275321ee4e1267d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84832e51a7cf107cd2da703c26e16413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac72f5810ff66f1937b9f66e3ad15614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022dff3a18a14488bbe7c48529ea64815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5e7cf22590978526886f2472c9a3216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d62e62b381b97ceed5c5d47fb1f4f617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c64cde51af7aaf9909c459aa598f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd2e67830ce51da888708425f1619319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990519dc080b68212aa9c55fb746bfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed110fbfe8694b4650bd214b4c4d1a7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaa49752799513cd1ed354886522a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912e25cf31eaf773b0cb17930604cfd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e6452be63bbe911be353347db392f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d1a9ec34ee058357c743f2aac5e6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c1e03d7d06466f1998a953aacd01126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa270bc6acd5bc269f79921df3ad82827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b4cc899bd1856f36fc29af605463f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99964f7b367f41ba9afb12ce7f46a2f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bc534e71a6802273ebdc45f58b8ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2ffef60fb40a2e230cab99d7245ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da428e720e1a674f71aa2cbb1289232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e29829817ee35f0efd9de64b3f39a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426e6d3c71be5242a9359c3871929ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46428ee0a213d1bab647a6cd315c9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c29a3166b4ef9be1dcfcf4f54fff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b115606764249e6f11f2ca2d43b176637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf304b6f3c5ba63231a7eb34f8830f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be647e91c596d477ed649d0ec50c04ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b536f2df93eb063b8c553562496ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5120417b49b91140f18ce360104cd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2f8bbe8e51c49411bf59bc54a35642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26623aebfd8421e9ab6a954114b22e5743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94e12461b5a85397f1b5253af6ae0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494fbd352569c0e428dc3f1b6e2160845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34099e247ac6bd5a63add6bfa1d67a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0314ab99809696166d1250a87c44c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7def9aa90e81260f85af037ec2f627148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef3fb0d69d1509f53110193502324b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138f5fd444eefa830fbd010f4d04ca650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dadc27c497fc7cedb3ac06a127795d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634558013094e35c1221a2951cbaa4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937abea4f1c3b964fd8fab275572072353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3fca0a61453c7a74b08370d09cbc954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748a05965b0dbe55e58c39cb170b0c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219022275b1da45937cccc0f970b075456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f2e934fe29fc3459e0b5509a7b3e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c90f4bd7ff5f707f4e1e37a71d4a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e1d79d2d6014ee8ecbe28d336524859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8baa065face10859f73ba28ec689a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64762b27ab230c3f04f3c0091efb08f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618c618499d5bf8c297a9c07b68015062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c226270ec3f7a6c4f8d8de8e73a98bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651cc7b6f9793b8cc2481630ed2c26864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2480f501b326043ccb6327e2b7492f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a3c568ee60a3bf86cd34443a8ddff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3cce526036d658e83ce5f4988cb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6f462024707518790f948a4c173d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f73854fe44c1010566e7e278bf46d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8ba6e8b0dd5a537f8cd4a810dfcc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ed487be1e3a1e44f308b3a6cc91471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957819bde15da6587dd7118238093dc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6326a1a010fc87682c4480e42b9ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff89e5e34282cb47891dfba5d0246074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c051a8edc0f1790cedbfdcfef2c944a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1e186341618e2916f0c447d8c3ec076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b645d191c643637f063a4e507ac2877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e08211e1f855c059e859928044d1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e44edb53d2e5800283b4fcfd9e3f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a00aa71767b8901a13e8d285b057c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b96ef519b38c092a21a553b0dce981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908018d1c6a0c1e27af344fffa6b40f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2191eea26cfe6be2dd86d0202b15c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8c55e4a1fe7412bc9767dcb03aef584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87d20d521705606849f18ac938ad8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd57a12b10f1235ea2e563d08c4e85b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59194b632cb351055768cd3f375a6c1887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427bc69f8bff2983e753fbefb10b6d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61e6fb4f51d15164a900e8e19f5f989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255eed3dbe3c25a4ca6b19ef23f560190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefadb7ea4ea38c0842b4af15e71cfe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5825d724d6abbac8ab644aeaf21239592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6859302b40f9e2fbde86ee8b4dd218f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e25cd584415ce1be5d9e2cd1f867294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc297c4cc155cbb447e4b1a56ed4a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b4491f46b1779eb8ca468e07429f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f9ece427745d0f959cf6c8279a06b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dac4925e9176e5476cd67ccd1b29298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e9498348fd1d1452a7d497ca121699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847f21e76714f8285e32bf885e63cde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d669a9bd11fa6723418239646a1911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efdb008ed6166d4cdb56b3cc5ef94a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cd06f75eb9394e7fb95f407176b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7ab1c1fa05b6b00179f8de017f48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaebb1aee919e77872c69c285279c4f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eae55edca37ebbb28262d99a5b080e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73fbc9e356ed7de31ff993d3b584fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485944590e403903b37020c3da09c74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f8783af3730db14f2387994bc7e45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41f6cabd51a9028960ecf1a6c321f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71344641536af37145fff025b466f54c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636552aeb5c4495cfbbf602b56fdbcf1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926bd3e24643cdede1bb5f462edf8bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489144831eb1917b02e175820eb2e4d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7dc90b300768ddb33200b6277f0b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133b50ad0440b3650984df40be6599116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323836e35b427a38c1acd72ca1f0e903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5a08fc75b47431bb2dc64727a9c51118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283951b511ac76b3b56a2089180599b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ca50920b20ac1a8a4c916a9f43fc8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fca6ff0c5b2b0c253be020c29cd05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e013bae1d77f43135e02f73df22e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb025447d543f3b97f18c5ce8161cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2620faaf92f1ab61b9a098011d5f0c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26d84f32ed8fd7773b2a304fbe61c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa320d9f2a9e411d01b9d9a072b75f75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bb25332f3f52d24271dcf17410101127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1a788801f91c2356ef8cb11f7d8c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12ae1d9e695c37f71199b47271b03c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf445990eb6b52997fdebc1f9220061130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12d2c7493ca450f5f09c5bdda2532131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eed478b680bf0dff48d0003555ec3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6e427accc192fdc9677e1ef183bf0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92b4d53aa0810deaa58262027aadb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c15f3eb3b049cf061e85b7dbb160a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56001c7f98f6294159d2b64c58f0fe5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e226deefb6e29db66bb144180d49e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8657dcf36d03a73884f6674f9afbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716f20d9c88a36e4414d27891dbeb97139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7376adf5583bcf7f5cd0490c4a611b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e09f37c135e5f3ef69a741cae5890141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0ddc45c1ad9aa38ed0c063f0430bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1991c9ed080a32d3a749bfcfaf7bac4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7319b5d58a06ad8450f3fa510ffd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b111bf5f821ee5f69a3fecfb5c3fd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77f8c2e304048d1333335159a1a97d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133c8c2c327ea26205ef31e68a687b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272602268c99a7d83fb5c27e6789a73148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5a53ec46fee0745d9bec430c8ac8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeaa2f2012ba0e00e45ea0fe22d925150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c40f35ef82adc4e12eadac42efb7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ee5d3cd6b471dadb43fbd02900de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b85a840a22c36ba88e9aac84c4f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc4d8d980c8450e97fea39e66bf05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592d199342f8fdf954e8be429f89459155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59aef90c447ac91ff337dee6083857156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443f308c95ca36ec46b626e3c537656157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553172c6a61e0740a396661bd2990eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70267b5684ba5e789e8a33b7178d34a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c252ca66c2777b5982773e14f11a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ce2e0647802b4d9cf2fb8965d2ce7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7da396e82335ddce2276ace21860d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371921b07f2eb639c1ae06daf418cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef657219b34bff5f4f9ad1b9341ffef3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25969b1726e65e288c35eb05619b74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086dac1fe6d77b9f36f29e74d286b1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c8b70884c617e4ffe7b55ed563a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60692719a97ddc83fcc1ab5f512ecfe9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82b8a66572f3d8908bd16acd829798169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c337e97f55f9e2339857999bf2dca84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0c28341e5146131e362f5eda25bdf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ac358b56981c56cd7498561f2dc5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5663b7ededbf63a0e65e3a381b8c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd478ed7275f8b66892cde6a0f67a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e180d5ad03284bc473c9dc6b7329dbe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ab61d5c97d890a4801cdb25bf7559176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d730221603bf07f226c1d355b5b98bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f971c33179a7a111cc2bfc4163b01d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c34e60319e5c8ae00c03b33c20574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65546c8e8cfd97aa6f8e6262e4cccea4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea1f6de3fb776b7ca0b07d3b95c95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c676098ee5a4c42ef54ba5e08ac1970182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442955d009f5c1428880e9f537231fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc1e418946ddee1b2260fb4afeffec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eff88171c5173e9561e3805fb6592185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd912cb86ba3564cb34adcba2c99fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb198145abec4b1d3c7bdaaadf1d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a86025fcd53e373a8e60857fad3031188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48926d90e7fcc1adfab0567959888eb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392a6b131d38837f169d95951b67572190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcccb63bc281735f204b83d8c47c7bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c38471a0297c9dfa2d0c15ba537a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805731471fa752bb9e0801cc24a85f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599639f5abb613ef9834216f27c879194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3bfb59441248e7a2f9ed14b3ae79b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192d19f9d4dd75bf4b85ed16d7f3ff4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc1be7de890bc9e07c3c259d0335a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e1462d03e1cb40b551bbffa600b25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d752ddd02bffb3753faed1e84425a61199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313677198a172a6c8cbd4435ada74f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a2170ddda0fca9e7c9292d61ac6c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000cfaae80b0c8fc1aecff3db65067e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef458e70b6fcecf170d582247a1713d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d454119fa210a1d2c37b11ec06616204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db515e911475fba1ccf813ed7a1f0bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68962037202d65c8951649d8b9b6dd53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525324dd5d0e75f5b757f91ff8b81b80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5472ac2d62e505f090af77dd5d031208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b519894d12e351c37229e88349e7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2204c3ccff6d896f4cb00b4a92c313210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79b1e277e5b0b5313d6d1d8d12793211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393e3ebb9fbf46de7c09e591095cae0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658e1edfa17edd8147b619a319267c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e1fbdb9be43c5d78a234d11282153214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259922b596f088007e86ff3943a6c293215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1468a29c96cc1dc8d6b320146d5e036216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a7d09202224b646ee4636c31c2c82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d189b856a6f6a58f5752b6e5a71f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531a78f7f2ff0be366bc254cadd0720219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86fed7765ee1b86c9ce334bff32c6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912640ad9182d8ffce482fd6dc47685b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d015f813315c5584629cc141fd20e1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3bdd4cace496404115075ce49702e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e02e76c8944b480323c88e48be9608224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03436ac895b78d5409d460f427e5fc84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4e053d80f7940afd2c0f85a3ee8fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbbed262278b5bd5d205d54b54fff7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd27bbcfcd53d495edffbddd5beed28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bdddf7833774b6e7a58372c9beb27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577340e67cf7232870a88d2b9a01fa88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13fc7db347468ade7dd061d43973a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31ba11b51e20b647c765f72d1f943232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922634bbdaddd5a1befeb144a8adeaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561ec7a122ade14c6424a9aa4fbbf7c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca373c18e2ded21e78219263a970f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e218eb63ed15b0ea350ccdb60f1cfd1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61520368255303ae1611ebd8ba2020a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca5a57dc8ad1f47ce09d8ea2f0406238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb9d7fe187274a0a1cec768de3fc13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214d85ddfe3832b3da6a5bf470de570240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58240b64eeb947d06608c7e42aafe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e08c4345996edea208a44a3ea5322242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61dbf6c288885de69724f412180bc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2d627a47b0eb9706369779b6a922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee10bc1b56c2f7c5cd26ce8decd730245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eeb29f198c7f12ea4d537163e560c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a4474186502c5ce0ee3c69bb8eb40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02891fc2e45825eff9109fdfe810b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ea9f106f56b6cef6481d265e87093249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34e452990316944748e8d4accb0ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14141963ca695e51ab1249705e7f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f52990b6cffb51959e99358953b00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c32b6e4acb32e63c7f7cd6b8d5ca7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d36f401d078f0bdbd4b2366a837a16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e31a6dbe85962b2200535ab5de594255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6276f212c23be3c21c28f49746ac28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0580f534112b5d4d85a005783f1d91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457df943c24929c23fd995bfecbe927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fbfce65356cd32b3e10580c764d4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792d464aeac1c2ecd2270be4df0d320260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709e0ca6998dbc3c87fe85f53782136261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003a3f8e9fa014e963948310169811d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab4f91d42834b0baf0208ec37da567263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb0761b94cf282dafe2514ba62aee6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea27ec099985104b467a70900484c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5554363eee21f4aead2e1fd2b54ea95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0a58a560449d27a1b10c66dedac8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe169ce328110badb146118d74851d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4911ed066435ebb8ea7ec29e30f3d44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8880d218b5187a69b8d638ea644aea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b5d861b279b4bf1e5c33f0c7b1d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ac7d1f510d09e8b423f6ba879fc0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603a010b82dcd3db8e7307f53e8cefb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2c3a3d619614a8b87d93af24ebe08274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f27759f29b1e9a45804fc0cf040bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7274461eaa615bb1b5455cd28a6447276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643ac2abd98acea2ea0194a365b3b63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238c9fc559c81904333e8fabc0b1ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f37a09ca4cfa0439afabc6d586f58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72be95d5a680c174fb8e4c572483b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096da0fe4be2c88fc4d08b3386fe040281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421a1236735717dc9051914da1e3ae5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881e7679654d56f0b6d6087eb9a3859283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f383fbf32fe0818f731b9b065220284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea0edc7e665d052edce5980021ab2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06eecb993fcc5f341cf3eb4f2721e0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5a39994143ae597a1f092190d5ac1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6e70fe2034bf0e3e71823282dcc98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ad222bce2c489722f42c614f6dfa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce407bf7166a24334548eb2156fb62cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb936753c56105d3a927d49f21191e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f001cdf83b6739463f2be9ae5d6835292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3482313df925f9d0f2a4364f9851d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24814a7cc3176f4106baec675dab0c55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33628c387c784e0f2c823d80d4f2c1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117a136e287f3d14d7b3f7deda138c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b37c2429d23c7a6bb4a72c958a516297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c94147f43801d2d3ed34137c0591298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26e84d9779eb729768c86c2df341b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bd0d5f302242964e1e63a050b9d63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a4d2d1f0dff9a7883026ea17bc72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869ae51c9349759b490adf3c90630fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3505d54332d2488a107c5c3d3506aab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baef1d5896784442516ac04afe20cc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5b07b80f70ed56d276ce8e7d03f5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd83d03995f2ed92e85d351638252306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7e0081b655f9bcb60b5f78e74e1de307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936be5c158ad688c062ed7ebea746d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354c9dd15473d5f3d7de3515dcef197309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c81e6d0340b08ae7730340aeaff4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0731cae3bd109dfcfb12c422851632311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303a753a7fe0c97f2993327a026e27b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b831df4bcc950f328a99ff0e7fa23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580dea111c2316f66709816e54d88b6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f7a52977dd1c41b685e62372048d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de584238066238715dbbfadf5991691316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884870b81a8e06bf2c37751b01640daf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59374df46ff09ac28016797f622aa0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b2624b2927a2804ebc2c8c6c529c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85023a344962798fb1cc70240289473b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900b53f70ccefd4cfc04b5aaddf32e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3dbca455d2caba0c59a0956d61b44322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018c8ac2cc3b4036c3c63e92c3c4b92323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2002cbc6071173fae37c26ce3805f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630f621698f750f86dd0e00dc604f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb61f823b5664314b35b7caecfc3191326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ef87435759f4b27d4a458bd8fc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6677019f7ed7fcc262b5da99de9d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac173bc70f771befed6886c7aee634329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107966876baa84c07f6fa3a65119e653330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08b37c714eb9d3bb9e4991824ae901331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73b166229bc402fe4a51eeeadc974e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf810e90da43771df4b3a689b47908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93081717e63e345a8c86f8c3b040c064334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69950b10b8c620bd62926024e0c40f1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bfb5fa3c6c0e10cc1a354531a4436336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7f081007bc94d219e55c0576fbee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6a185b96d0dc4f0a3a1d3559272ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb843c5cc9ba387c8da9abf51f7b24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468f1b2eea492fc8723fff3635c646b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92d0f6efb97e9b6947a59d1526e6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7848d854f59eaa6ddf2d80e535d95342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669f735892836a77e691c34f84effef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8584f14b667c0a2699dd1a48f0646b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6509e2fa73911a40e57f81e792be1d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964349fb35d15f691945938ebf62b6f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123b5febb844d5afeb9b739d946b1de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c110eb77059545c75a7f1b08a2bdf2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5bb1d2e54bfbc9065c74fd3c4f42e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ed0c3e6330ec0e48e27caabd2ab6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f630139f8921373a199d504b4117f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0777dafcc176655ae63f2407d1169e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbe2aea36265ab9e4476faabb05620353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b81b2c85df3730d6ef84ec7b8d59f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059f7c881787e857a3c325199bf0e12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aa3d3dae8c2fbc452c3d65798ac67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907299b7e74f78d5632c9ee37952576d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d911e68e6a761ebb9a98e21a3228ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24aa6bd34b89611e5c52d2e9ebe80d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a375a8f2874cd9011876f294930acc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c968e3a88741ae726bee54e916f2da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e4cd92498e8ae7f6f6a6ce08167cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b19d2c1d245098ad93e75528d0909363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83f0600959e8f50a92d9da892355da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856faec9e663cc4232f7474ae81dea4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d83df57862591ec695981eae208ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa95ce2e3a7132a7a929b4090b45aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b8437b0116ab2dca220d27bb6c8ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22811aea93d4acfb1607f61604142249369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bd9c1384e0b657cfd1e84db3cef69370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab48e24d7e6ef21116b75f228996b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb30492d7c312cf826e8facfcb8e5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b27b25490f1ac6934c80b099526e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b01293c7caadb2e0bfe0ea0954ac50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df28c63d9de8c19a20d59e77a4307e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4df18cb9ffe0785b223d518851b6e5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e8b725187f7455d5a9c24d288ed12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44a1175a09053d93e3fdbeaea06131378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>