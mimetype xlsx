--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a669dd8e1554502cb8a0026d37c7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce9549ac326fb5e989dd6906d8a78b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05426300eb6b4e6e4af937017f94ded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b87675f3dbe5028ff5a6ea55cff9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b65f7117d1dfc23da2ed8f6d0fae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a31d230c2a4ed2bab5fde2f2e62d7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf12ca64760d7bd20ede6b6ff3598f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7017644cf9858b184ccabb03817f78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52538084d256d84f0e58060dffbf9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e348fd07419f29a21deb981799b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0d15f410da9e31cec3e72546db45a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c669f8968f1e1182caae143f57acc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357b558b302af1252678c5323a4dbe013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b639bd75436ae51a8b4fb2a7396a3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e30d6e2e17a3944fd83454f275cbf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615feb7c8b9fe9a51fb315dcb7ac6e4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122159be418fbd211cac35310cb8c26117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51abee423ef09a02b9bac71f9ec2c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9feb0545776324d2899d8e3d63df8119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570294bc5ea20a799dd6757637f6038920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31629d9e263f445b6f33aaef58536d2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdf20772915aee2be0276d4b7615de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0402f1a1910ae816fec6f9ddbbe4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388b5442a3b5b47b65c804004fdc69724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c293c46076f73157ba85f6c5e0175825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449062670d9a23c4fce8525310b797326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461b44931e1e740fcc8a4570f8fe8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92618d2e0e081d6d7f21bccfb24bcea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513997dc2fc78e04e463f1db5fc64bec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ac2d6dc906fb817d5a9604625976730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fd6a62c2cb03ee853f8514f989bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc328f2caada464f4d5e6ed298089d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ca6b9fdb98909e7c8f89a5c30a30933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a6175fd238eb8d7b237b24bdf95fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e91aeb420600a38b2830f4332e64435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a231d7bd2cecf335d8607035b61c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8f88ac1970df0fb14d2d2158fc6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b69972f299fb0c74ad267f8865b9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735968ecb25d814df897ab51f32ebf9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394714aaee1b91f5ac829049885afc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e01a101787c124f7b83e9d7c6ecd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9394a88051bae862d34677d5f5d8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe398e7e122791debf3129cd3b6902443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41364f482e540cce491c0bc09cefcbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff10750c2598c3980a9a4a6eaba1f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f95c8651997d0a33b67a3e2a045d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ca530e22a196aecc0d6e2de39553447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4a99766f1bebcfcf3df6f8a38520e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1670d2f85787794688432d33e84621c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1a9bebfda7cd9c4920d7c4cc6612150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f795c7e41eef03009f0754bde99a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a749191903bc3486a39ba87686de0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d589cfc5b3d0437916a611f855927553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16ab80d0103330912e1e8ae3d4761554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba4c910f18288775b1112b2faab55155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d43c7a38e46b28a74eec1054a457656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66cc96c6129f940a4d67dcbd31e43557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881e14bea2a2c53d99d0fb2c87067758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86401bf75a2838eeac9ae875c7a7b87d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f91209ac2d4fb2cdd8fb99c07f1160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921ba97283a6738987280dbb53a709e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec73802dd26e573da06ca126aa7602e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a5fb133eeffb5cb56656263e0206d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c451d8d9b9cd9508892920c57eab0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509324bce171389a9743795ad774ca665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144387615b4778d202ee37db1ea4abd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4fb148f59b7725ba412143d2ee07067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db0f7baefd1b5947b4c07d7b79585a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdfd64048bc37b80f5c72957ac671069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e54e623e0379dca63123b718f2c73970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7de9f19eb835d8a70a140962e04d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8b477afb20f3056630b44ed55fe7f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a6bebb9e72039499d68615557639f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170971d04ae6efee7282466b4ae1667974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554a635e9920f3e7a066ac97383e1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b840d60df5bf3d9c94b2e7d3e69131576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5436fa831edb173af281c87c532e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c86647fbdd0c9b921af28a45af40c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c60ca10acc123645ea83dfa9548ae279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a7994bada495531d0dd19369691d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c1919db18beba9fb64de6b3df7dcb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198ed4f238e0d8e3c28e2b2690ddb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52943c4f9d633349a076f1b09094cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc45689367e3ec8e4a1634e8d437e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfbc79e5b1e1190c8b44cad49de93f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d1fde37d2928fa60551d5fadecd9b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc35a83d750bc255fdb38fb4c1a7af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c9d0cccc4b91f9c796a89853a261088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a9cb7a0e9b459a6d8aee461c9a8f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6c0de046fbe71e3ddff11329f418690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d959f2645d6946e9c1821debd177991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df37a408610cffeb0a062de01f14d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f1448a4645afe21b0ab0a3ed2317493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbaf909aca39463c8d06163077196294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2643e9f1e6d1a33051259d85c6930c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a9d82244b541b8d35131ba014c4a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b6b9e11bb01263f24c0456f77cac797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1984ab73909a59355cf9e0e175ebe3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e37084625efeca38576cef8be2fac899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0051f026b673b5da7d53dfbfa35738f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d824f6153fdbc9748977be76e5353101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa4f48e54c14c99b04ef5937a2108c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9261ffb17770953fefbcc4d46698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395756631d2084ebbcffc750eb8afc35104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db9d6f876ce354e33034ced0590e55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93f617ca5342f47a621d755450268106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b17862b111248427d0a7c38b0680107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9982b491f43be8a9076bcc581e4367108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d319edeb0184ada98f47644b12b611109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf47ff99205cc23e76196622063177110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b040b0e6f4931ae3edcc0032d5b0082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a735785e6698be59a797654df93f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0faf86c21e772252d696fcf0b334ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c877dc95215c6c4cdce331b5013ecd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c02dfd751088242ef5b8c2d6c4df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c13a23949ee1d333846c11153ae187116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a07e8cdb52c3175a61faf3fa4a08b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eae74114d2f703fbe086571a8287c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2bc817655b798f035547c3d2cf31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78b272f8c2b9fab0366779401e02f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da6e8ff8825481da6cf75a0a143a5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff822e8c075841f9b79058ca29f7c81122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bea6184bc82c656fd78e27ca288522123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a6756bb87fd6b37673a6a0cb795d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca358cb27db0d438122665a402afb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c64d2e3cf11bdd2a3b6afac7e247e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17369cd48f60913c172f1b13a4a28016127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888ce7161ef92a4733a9a782d4173ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0766e48d70766089f1e36cee164e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d9306ed585d24b96c91b2ca48501130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14e5f4d2653923e5c93079b3441013131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf884ccd9b4581cfacdf577fd09c5736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155914771cf71e14d0bd99c3e31c992133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd218b53b7108d70b09bab0e4b2ed649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b4d5ee4d7e5354dce0a4f9aab56a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84146396ad5d6a7ca3d09ea732bbf805136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8c714e7712209f93b8bc42c72dffe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45433418860e48ef94bc31c6ed8ddc51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273cbdcd7a0a3fd0979f8b00cc8b31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14b59a891aa585d3ad3a2f9d7f941b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1379c3377490f2942e9d6eb3c2135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3a676faf1937dbb6552e67f2c5f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315479075737239bc8cfbc661f85385143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af77f2bc4f695c031a7a58e160fa07e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b00022adc93e589ccb4a0f4101775145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dac226f2ddb99cc50510501723dbe8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a10a28232ea2ce4dc7847998d8df9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e368e0555f685f03e14b63afb7a75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82e0e35694b9886c473bbbca6bd66149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cfb86be7a77bc882a6756a2e61d6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302709f0256c5437b8b332c50e575b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894c3cb0fd54027f783fbf204b4e13b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f273b3155ccb2c7b54642e504d98c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5e7ea2c92aeeba3687a9ed223f2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609cc03129f46b971bea073a1d322b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d5310cd6319bbe729be57a9c1dbbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2bad9ee54047604551848ad554be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5307c20580ac81a08ec276221e59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d291a53a8470672de23dc3a03c316159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4743b3304e26e702a76ccce209c12e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d3fb9ab4f4647d95c87ace092752c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac814a6ea305adb74b1ec5c5e5295162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f013970e06b1660c2d47facced1cbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09fee24f39da5b5dde24d30d446cb5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7560b23334da142fe0c62a218ec6c21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ef88cf72859a4a45a12787947bcce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1595034b06cd72f4aeaf9283b5140167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f926f4d9e28053bf1330b051dcfd43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30715a9ba93743ff47c950b94bbb255169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1cc42f818b851a84fb8497b75bf50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759ad0a531c07bed0bf3669cdfe339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d3873a01fd580104079bf01c7042d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bba8d328b96051d63f55c9ed5d5638173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843244dfd7e53c8ce381b39dc263f2a6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e357181154bc1ce7a23dac82c5486175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978abae69a701f545940d6a0511cc265176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c6b44313e0ec844cb4c6ef3cfbf1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7edc9a0467a8af24a6fcca7ceb49c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e51fae74e5df889afd960e31cfdde9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a0336e6f3ddada302c44b87b47e0d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff559f27691a4e051e65997aa2455181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87e9ebcf8c1c44d1ade035748d06a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334a4d0dfcccbc53e4428a26d80e104183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de86dde763c20d280eb62d55912a06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d7f2e176b2080af7d7bb6489df9e0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb9ea1ed9d9285be4ed46780942f9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac156d5919ca4ce47c17abe7f54e438187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81688ce5f1e4a8d864b8d00ede21b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa627497175c958517579d11d69af7de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b63ecf27c2e6fd3de8ee0dfcd469a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8df21f7c3569564eb38b92ea884df9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37e72ddc12af8ce45c8deaf321ccf8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9e8a05c4c3cf6372246cc38b10447193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d513b0bc3403da24ceb026e2bd8c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33631373b9d069095d41286b556664e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439f5b76089971d1ad5a6f8eada839d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932d4608ca7ffac9039ad74249ee67c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10848275ab33df872aa0a0777cfbb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d45babd392e3ded2ccf7e4e7824188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de560c8542bfa19fb368a8122bde18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f07a6632fd66100d15a50412294aa7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab80492c941b64bab6f738f875ded9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d930619a7f8738cd5ab46d730bd4b6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de46338babb41ea0efa8968b648e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288516ec2cf553774aec4cc73b1ecade205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfd7579c58840ead6b0d845cc18767206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b325230a725dc75334c6e1b76cdf92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c643a92f08aba2b7fb41037eb859dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a2081b80bf37527e53c03f723c9be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71e64112c237a3ea3137a3a6b74bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ddde522fafd5b8b053100b5018fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a51b8829ae30a868423faef630247212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0cbf88d6948c47df10e5ca6f8be6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f103619202b83801cb2b68be67ca280214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd8de4c7867123b62fd71564730a25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c1451b485fff9da53eac4deb2893f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2bdcad86d365c09e3f0e2e092709217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bbac216b9d64f4321af27be78f4ab7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c499e56ba335e5f8c7df986e457fff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f769a6e1cf11a3a731f71dbb09082e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e15d7d454941d2b54d260305478c6b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80abc5f0d1f245c70a9ee778a4a0fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba225b4739fd9ab72c57cda24eada0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9ad10378fb582da0c12db9d4bc7ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ec575c243b678ad5f71cb6cd6acd8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52e35d32297428d6edda520537fb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8ddd9023f8c110edb15f9fb5b9cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328942b2cc4d5dde93580432ea4e590228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6ce0a0d00034fac1f521f1920d30e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4409752a5e076676df202fe510919a6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd3282cb1e5e16e030992fa778b417231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e7c22711ecf60c32305c5741cf6ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f477cb7e6e5681d2bee35129eea32dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b954fba3cf8aa9e16a72b756f1a732234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3f7608cbfb16ffe035082eba4966235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469ab7e2debd0558a7724798de35c89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164bfe38bfbb4e77dbfcf26630eae25237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48d5650919117739f3635f16210727238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613fa7117b967b33b56bf8a72806504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789520ebd19fd212edfde8cc8e9e614240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e33fc7b2215babaa6ba4e31c109f4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c769fbc82d8631e9ec6453768efc6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb14e005bb4f032d82477ee152bbe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f1cc41630d80d6cb000681f7d8db244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c201bda2931b13fbf650d2a679e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67147cb1a60c0a37640b66757cd4c3d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b680f8837004212f88185ba5206df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca475a808f5c645e122f06c2341a55d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbdfcb7df7546944650a87702a17b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5dadfc6cb6c181da70929339e9c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ac902bdd14aad69c6b2047fc182a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e1a8d7598760a9c3469bbaf310801252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115b170375f8d52c7a8071763a7dde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655fcbc11768c5eb396a27153b783ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cffdb1ee40a8f1373f458a69ce5f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a92d8e954cd1ee318970ec55b3aeb8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25889bf0739ba093fa6c35300e6d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ecc317a74647caacdd923b605537258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3616f7903fdbfa3a90e7dadb6bbe282259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5435677fc48a95e8aae46feefc2f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a4218bd101344b65f0c8c7f140c31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb4cfb65cbe0ba9ae9b7a887fa89d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565b771ec41f4648153f9563c1efccb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eade9eb94a3be29aae47c27f6d49a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7be93495603f9bfeaa5c33d97a22b4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844609ad12835b60d53acc768cab5c25266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c8943c27f9f84d4c944d11a233442267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0dede83e03a6e19c4903b8759eefa9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b16e7c15f315e35edd258d28f11ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab169fc00c30a9749dd4eebd3c9d1de270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb7f7022cf8bcc1a036e0de2fdd8f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caadc19d2d72dff7d506cb43388da3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf71032a8ad3283417a1ed5571acd12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75349c29bc230f3e0edc2951662c27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3b1eb0fd5ec7c3a3591ebec17fde275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527b91218290a160d7515c2aadaaa9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1985763899a80d1843f3b467f00dc83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1bf953ca258965672e80ee35db5153278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98683d8c92abe35578cc9963646bc60279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d501ee10700cd7f079928c519f44d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f8f15e2324a0a4520f3b039568d4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f23db1c99f5a62297ec21b0144de7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c70ef1e8206ef6bead9d4b0d94cd23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb76d05f172d00a5fd80fe6694e57ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cf8ef76d736e9d3d17b452e4e792b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0952e1b8209626387a06d1e687d827286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f50b865e15608a0369d3ce5db6f44287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a5b3103a4792f11b0ec0f76ec5a66c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58d74cf3cd677bbe7a5051e6ce4af1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaf43808a10ea53947ed7864f1a416290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39942fb7c3bad1c6da1256cc6fbebff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c104caecee365207b3cd516651c01f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1e550adb1d7a776075a9bc16210e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1956123e84ffdce913f37ac554a876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a4b2f8352fd8e2d0ea9075439598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6270e0b30d4e855f017595d1e142c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720f4f76f29272a570d7a0dd59866c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c285f13de8bedad2473fdb24846e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4affa7156db869eb6156e9df5d7dd4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba49704a439dda128941c548eef029f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f6a451d4c800554d516c0984778ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4403937dbe667225879ba0358243ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db1f8ab8c2504748fe505d74136354303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c37ca6efa062a2b3a07df4039627b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bd01871d7448a093cd7e45c071c27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1169b40b8b50d6d24078acf09b32ded4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8f9dfda366bb5a508b3d11c08792b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16e082fe196531aa6772df18d2ca40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906115c956b23a1313bda339fde9b40c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b68fec48fad2a745bd2845b3ae8e4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a9f2ea817550782202c190bb74f70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c260137f9366e4062508c46a1c135f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd96bcb6433232f6b0bedd2187ebb2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb2e5939c4e274da61c5864fd3f341314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb10a76c35a29ec71d5e54340f32d5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f42a250a78c25ff9856fc8ce79ea4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274008f2ab3948078692c57dedce4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad218cf5336196f815835dd4faf8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf262052734ef0a71caee5fba49bcb23319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9832991c0c60533ec8db05a35cfc8f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188d93e79129f4add5653f4610b9c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c05c9d6fd37a833807ac6c09ce1efe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1633be452f2fd446c01f603449a55323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305876200abf285751489345de981854324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad4a13e13fae113db574627620d2a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d64b09f58f57eaac41b57951749d8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecc95f5f603add0dd0338b7ac6b63c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46115a3aaa6b602d759cc30fcf2cb3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751639656b9aa3ed174fe076b9587349329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807eec5f5d3ea3395b65366dc5a06954330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf93289bf1c09e87a9f0cf4ee67f48e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dbaca6b81271b22d5f5aea16973ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d6ea4a3f70d4eba817fc101a5920b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb9c69a9dd0051d202df6d565eca5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b43f31eccdcaa06af715e7cea35b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202578630b654b07e7ed736a7be71c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fca7dd80841ebb072d3659bb5e5c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf9900bf98d3be4e439c328767daa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1941cdd2e1d72942f68a87d647fc39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecd7d44d6beb10ede74823882d8dce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4801c93a83a1f4f83a6a3deea466e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe192505045b807e429e620ffee5c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0238f0b976e6ca3e938d4f149c66c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b7cad8d9188288b3dec46610d88b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53014ffb63580b556586653788a82cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd374bc75f8aed3e0c970914e920cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a717572606d8f8042521a6e789b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f995b73f70d2a34771990c1521c14c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a07ce5a0dcc14ebfe0985db4a6ab69349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db4e8e9d2ff018e9fd56d45e32de52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4110e1b0f7b83c280d685045403da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbdf70394fe6b9e428519e106c42fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79448d8d3feb671e99cb7c0f18ddd50f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c433fe9f8ba541cc5f873f32d74d0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabc2dc32c92f4545bbea0a7de7d0c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c9e5991244645d1ce66eb8e0e5891356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f623ca6974a056c654c6443128282357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768203dbc79fe2ac6cd01b3900e1bc57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f5ef206625889d01c8a00ca3a5062359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36478fb9550784c63ef3a857dfdc9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6c49673a8242d875e9df3ba5077d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb3986a7fcc333b1aa09814221a16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52974e9977083a6b6139eda2f24e84b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f0158c0e5aa4bba9c1d777ccd6595364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2b69e46526f524820f91d189766b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759e37226e519b0f16672165593ebd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212e141b199fe590112e15f8ebac4da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c3550ab02ba46b5d4c9058af6122d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe0cf42ea795774c9937add0dd3cda369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c2e5888f65999db9dc46d1f5ad6f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f02791915b53ab7dbc9ae50387e7e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68970611b56f6f1f6929e41cbddd7680372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a9ed24b4c24ef4fc9faf6db66af7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a5abcac8994971a46e3b90113191c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd46b917543a03a6b8d03bdcc1ddbba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c013ec9c4d5123152b9f185e4f5f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8190b4c58332bfcb9e58e0e81a56a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f304ac79cdbaac30a45de6fe150ec378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23347d2cdfafc8fa76549abc47651a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e35a3a0e63d1fb5056e2377619bce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bb9ff33f2d2c7b6004d28a4e9dec83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ff11f08aed072325327130bef1d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c285e391cd95214f3d10f67470f8ad35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6ecfab1b7eef480bff51b32730f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7e19302832476eb7751b22dff48b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6822594bb6ef2ff814b6baea9fca0058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a93cd190dcd28f25e4da6a2e9a8a479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4292ea204405d507191eebe759d927310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0baafe65daa58e95d8b36567b162711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770d32c946a854ce3b2759c49e0de9d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3750a0b11f2c13fdbf284be632253013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a06144de6c7310a56ec46d595a42d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d264a7b5cc71d7b348c8b3b65db2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a18786c4d5249d5f6b78e128b676ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f14c9b45168c8eb16d008f1da0d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d656d4c1cf2eb3bbe23b299874d9c018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb7c7f42739f49fce5c78bf55fd46f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc9a0ee1a029f27cd72a825182e87e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755822514343a93d02eb55f167b5c6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14564fa39e96be27d20a3a95da7e4f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcc2d97da77af378de4ce195b4997f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51558ae116ec98dd6262850e45c45824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539372cc00796fc146e239682fdbe6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc451e0df56053eb66f6f15c5652526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2d1322107462ec195ac05cbfd482227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74213f2af37ccd8643d8aac3c8d9e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98731a42b522c7d001277abae4a891929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366603843e2aef43ed7b1b6781ddcaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e9139c09500aa5e64d3af55bc7cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80df4e0020dd5bd60d90dea3818ce9b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002cd4ed9699916f9904b8bae27c95633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91af7e2f5229df7be5c525374ebe6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320d012993a3fbeeb8d3d73eb9b622135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7639a9ead37f35ef66069fc943d701136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265b1e8784a9b64e85cf0a2bf46baf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de535c51084a82ad729b6f214b752f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956acec54e4d5c86258d877687128839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9662842a58ca77cd6ce5d32e07fc8a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c77931a8e5e723d3a2b4539be9968241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496edbf2d5d5fb3c41a32a93733a36542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d2712aca9ec6d160f5d0f121273f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5c93ae06a0a93dd960873a30d529044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516d165033ef0fcd632fa556013989845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab451413dd789882b9b37d28b96e85e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f0d8ea03ec62b940cdf74424b8dd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c939c6ea7fbb76f491396fdb8a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf39f35fc5eda8dfd58c2b79ea830949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd5e27cda17fee80321418c46731fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0e5628b04a83a35aa3814b98b6a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ccd4e6d02aea019ee702f023e578152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a53de8697e2e0a0432f70671bd867e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1b33b354d9ea22535e77e294d7e1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d5b4e91a2f27a591c3a2ee72f388a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298559c5faf48e8dc88153e7d3ef74af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da174350dadd4d38a5d81d306d57bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00303d565956a4a534ba094b3b8abc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f05e8504ecacf1a44391f8ce80bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e76a815aae4b2e193d3210cce5bbf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a6daacde5a613d38f7030195256e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc5003b6af7a387b27c5fd3af422862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1cee5aaac4604d6c9e345e000711763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857745096f6485a5d7db5423920a424c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa9141c6714bb4b5e3a6afd898de665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f5897433886c6797895a97fbf8e7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b63f74a1dcdb99032dfa13d49bed3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe75189bb6255e460252f4949c4f98d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f36f18737fb59c54a725d53e08b89269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa63d5e54db531547bdf780faaa1b4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883cb55dfdbbddcb17f32b9414da5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567d17b381cd179f8b93f4d3cd329b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a670eb48f280fbfdc1a0cde0f4d87773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7aebee5e68597ade53020048f85ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ab07c19565a01f2268a5cf25e5fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1b39160f43bf82c3c1f1ae243c3576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc9600e2313cfc45a234e17e7c8e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b3115b6f3670181e6ccee64a7be378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1588c48ff38fd82b707208bb770e0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c339116799e9e600d7591edd136f880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58578dca6c5d8794cabe0d7016af0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a7e3eccbbdf0ac5b06359e06efe4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ec7994dd11ee08fc87325cba3011f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49cde33bc51286a7b5026628d0458f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6fad97eaf6798bea8c3610c3603d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd4aea054c2a87645fd526a96351a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c077fbb39d356beef8499676ec0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdef43e29ed0991a00486386b2a9da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7a003361f42b6044897c272b3edda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edc56fb9deb272cb0b31d72b20222490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e38e239b9a9208bcf2c6434ebb0891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767976a9e4fcb684db152daf24a7ed4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda692c6abef7b6913fc72c5a906496193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110bcbe23a78ff384545899822ddb2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779bb56176205ef5d30f5f5060669e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d1c6dba8d2012dc3db7dd5427db1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2d6857063f4f2525e5615d13afed297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21155e1d92657907b1fe91b7902a2ad998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaacd5073285ba6a9ee7193724cb72699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0376ddc2d349003906fa4b7764959fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4227b85c9648f811f3c27592178f38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647953f8316285c3bc7e1d019747ee24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788084eca3e5bdaccdd09d166386965e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eead9277ad3da9a71f6e1dea82b20e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f178f9afaac13609f2b62402605afa8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f25912802a82bcf74796685380222106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42c0c5d9af5937419a890002c1d3b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0590948e937133e9ffa979b010a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e452b869964e815757c7c03135c0f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f1e751212e8c880f2245fac1a282110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1654cf70033f4cab0ee73d592f7a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f886acb6a7c69900b2ca9e899b7831112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34df11124fd5c8055ee1cec7735b30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051fac63fa7fd653a6b8e3dc841e0f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65a7469c88c6b96f94ff8fcbbedf7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0df9863effa430f4f44ecabdc7f863116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f964368ced23c3ff11609ffafcd3622117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c738c19bd1cf6b96cf30a46992b52e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0392821061efdafbfff4dfe7f8b338119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb079933930b87624d5ce3ca6ab1a95f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ce1793f0177ca9ff84d324ba75f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe28ec6fe8434c583b9dfc1f0ded7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc5e81c73d4d8f24f1af64c301008123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf74692535316f8e53309c7146ae644124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face1a72139394eb69a9a84b06ea828d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc360c005b926005b2d6e7e070b32e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b7f7d58d5a4f1971b369d801a9f83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3725a191b1059f73a9bc5a0860f464128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa8324367c90240faa086ede8d0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9295eddfa28affd1bef38f2c9733df3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986c99de1482e49a4fe0c7dcc05371131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023457f8939be210a35aba5032f5a753132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec2a1195ddc88bc9736f7fcd8ef34d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654918e0617da04c6eeb81492cc78ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a43e4f1adcb7f492ea42cdcf7a8da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122464247136485068d2ffa30c955c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7f03b09c24378b29f187c19339068137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d60ac536116f08104bb39d6c08c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4b2ad147d49bc803fb7e22b2c08c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ef9ad464a5fa7596971d69396c91b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2e961c94466c58972921aef068e30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6afac1df0dd45652f8f4291edcb41142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c032dcf1cd62d90241395fb3cc40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8e9b47c07db7dcee73f3701064b0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc2a7aec409a58e649557905a13321145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9af08c72fde4977b9e044b9bd0824146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704546508fc89c328e91abf5f631e68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5926e133c927b376696e9ae2fbe6aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b276f9d838e229829eb9358b0d5424a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784754e3b50694e5da1f0260e77dda7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff38c92fa607b12d8a77592b64a92e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919e3db33846bc562529c3fdec1a02b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc53bb958bf9c125fa9a9020fbf91c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc326972da9ea64a927c2ca06827a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bca63b878470ce74b4996f1edc7cc3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c28c30072e75d6ac27bf6fbd570ad2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb1a5f99f304c692a07b182ab6deb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de548bdd4c8078c48d4461aec009ced158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b606232f553283322570d8d3747ec0e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8ff403bd8cd5caa8d744119f623bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189451bd91027f5fe040e9aca010f46161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c4c1fa0122112c591a3b45133381162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f69f6eae2b0e4f8932c2119efc79b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da00dd2f97b94285555bd6b47a747b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eac6a3ad99ca7a5e003b81522d82bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b386206100b6a26ed63f0da303e0f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed7016c3f1516f3c56a95ddca0b2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26278b64e7b333367dda6e3d4c1e441d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f51d05fc2db66b4df33994666bd0a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a692c314fbeca356d3a1c0a1924398170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e0750cc624ebf3de2db893457d4a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb60370161d9555eb23134824d13fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ffdff241c9737bc7245682d624e0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7129b055f7e57c542b6ca8e47bb013174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ab10e37f908134b786bb1da0eda13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740075c59a6d735245ce4c7026dc076176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952c86ad529ecd7a4b00bd95826a192177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba43693f4d35f28f086445f92d8948178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c85bd7dddcc52d6ccd6c45f525313179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc09e2d539132bfe7a26851824770c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3315766532bef3fa6c2337e2614c89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce4997ca748f163da74c77f3bd9f42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e8865f9a938bb539344817585535c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c6e5612528c324e63201dcaaa8071184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1be32f030309807b128415f658f6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50010178140ef1ed6c72c285076afdf8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbf018d6cb978acb192b4a715b5158187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e0ffd66f06f201548e966ecae5237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d22aca61ab84d273c2d659ef7372189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e392228987268c7d5a5eba685bfe9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860093b09330732ac9244f6b5063276191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f6d187874b4bc9378443fa50d5fe6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649c6372ca8ae078a5819322eff1ae6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879eb25b9e67d25477630b585d9108194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50889d0d432533478799e4ab9afabf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87704ede4caf68b63f3f16193be1194f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac7d3284bf46b541e2d3f308eb709197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968a08cf35ed9eb98f2e414aedde23e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280674367fcbe9ca800c1f8fd06d5bce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25827bc00f106845d823e05a5f9a7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088b59447a4065a3d2616794e62ed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60d7516ef4799baf92fbc4ef12c050202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a13fa711f26d702b31b63ab432df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de1a36a6ce52ebad36b1961f0875b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec25b3f09416200de3faef99f5d51ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b2be72028124f4300c2c42029e6c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe392176cd6e9fbdb38daf53c6231207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900442ba63cbe9970ea2d55050fdc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e72d7093914c90c5506f8f3839dfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df4019ff6a72777861c3d1f2fef05e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540b9a182fc9979ac7478460d7cbf15211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5950a5a8adfe24e771b4938d51b6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3a36cf1802c01d2b9adeda1128a53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d42b859caff2f93a476d8c6b5f8eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c80195a6037ecf093822c8d2d5a61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbfaf0065661db9335f0c9c4ccc109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a696090760df904676a23f0c50c473217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781469e75ac5e857c85a05cd5bfc1d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf520e8b07474801afefe22d58a95a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba950f64e64d07cb437171a040810aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701886639e4bf0c23cd303f9bbaa56c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b129d19de0152c46685dccfc046ec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1adc632d870d735328f6cc4152969223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2db52661c8c57b319d096f2d67a471224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4db862b8ba96c2a752d5511b24f361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82c2aacaaf739b3dd32585efaced1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a9a35c3366086886d8d13c5ba03be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2055687a3791eca7fb0b3a6db52c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bcf735a25205c8d1bfe0293f2b8b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0e2ecfbe039280d6d7d079d46d62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a313cb38925f1bf46650c0c7bb04ac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e4ac51aad4dad16f7045bd506bc9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221f2b59af4958b4edc013a85f5f5b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb453828b33e8f4def8b0ee53e15e9a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54034dc58239798f28f5437b3ecc4854235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590110de826eaed95d305ee29b6eb96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eeb921f2274d813aa2734e19f53af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688f464479bc866dd1f92f8e4977e99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3977deca84cf6eeccfee82046299e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001028d94e845172c32b2a59aecbb545240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6528de3062339327052f4060fbf6c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994e36c6b4ce76c2a8733507e5cb5c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a095b3139a7a642c32e9a357213b9d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74142be3a1ab24548b8e060217a9043c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99b93e971f462e0e5890b13797d7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30a0ff64256a13366367506495bd3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf152fc87e87eb576b2eac8eac796a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28db5dc711c987cfe52f95f0bf0c39248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33fb0eac3a9a7b1eeee56b98398114249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d89cda0274b500f6628d1bc23b39d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79342e6feb14c33874e91cd55e6932251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1a9d3fe419befa7c05c3d80d9ae67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1df7bc4d306f6a8d9e0843fae2854253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f0d7cdf33421492444fb11e5255d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff73da1d8c38680a84d94236dc72e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fbc4cd9fa2fe1ade16615dab1afc2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a05be6a6269f6fbdf55fcdcfcc8764257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac42e6c8a81f373fb59555dfa87dfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb10551a7e48edff7f7c3e01cf6596e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523779c3f8c6ad63df1e33e56c0407a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a26f916a0d2a75446f7d7c5e774d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a9dfea8bb9a150101ee399251f8a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e6c6b257dc63935ba6f1b2cb60886263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63c41a177737fc57b31b51b99524b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd4efa5a3b8557eea8c9cd6b5259e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1319cd5a806957db37a3700316ba6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c619999e83739474f19b78ba0bfecfd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b719927a744e1b853377b818a73dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e181c64bead799ad5ad2c78a1d0f05d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b943095917e722fa3b9dee4515a6ab4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f455adba2f4167c92f3308d3024b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1aae23f1ca3baf93e3992911d18d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61990044df721fbb99252f187f6b21273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c91d8f2e99d7a34fa1aa133840acdb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a22a44548caa4b2f72d094c7b019d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cf300b06e0f5c148f42cf003578cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b93404e93cc0604138233dcc5bc7d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7d3ccf083fbb401fa743538856451278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2990d7006b6ebd650ea9fa8e492b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c796f5aa11f8c8cdb4e14d08a63d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b214584dedad148de5f59cd26766f0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847ef560c1e12cd1342253c894db1ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049fb621354f197203a748ee33eddf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ce9ff81631083a8d968fc63c13ec4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a26c65d0a33e819d332bc256c6cfcf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae729f837ec8c33fac1a8b3e9254999286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ebb86b4a7794b3648bd9078dfe13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d7f0884db173c0e82f34814d81be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84307405ab13acd38570041ca9401d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d73a33fde2016ee3178ac74c0b1080290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807834dcdf42957c919cd42cece69266291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967688bdffc660e17947308ba30e8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648731aa1d6ac198ed95d6df494a9329293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43456a89b765551c5ec51eb392298b77294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db1331ef3ffae604d11ab8327a8c7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72123e60c540a114d724706f8c813f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645cf71d6af4e9d2db5e8fcf35993d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf0101c3cc31555e24d5ca36b80ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e604303650cbfa6a617e579436eb948299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff6562cacaa0f045d40b748473cfcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2169425b765696795b5a7ccb2f769301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9bb05fd0ee50522d23673badd8797302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad54d5df0623c1c9565f442b037b3c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b80c144b2ff66d4826c0135e481b63304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b997b320a30bdaa3d009ae82a1ef0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1a16f5281fb36bd08e937a5870311306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d602318dfec143bfee07fa8487d6c02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af14d2a3517c958113aa9de4c3d9b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb2cf531078b8cb61be65764762498309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f727d36144ec117356da7629ecc52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a630efcc23cd6cf744ca70e5eea1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e464f69aad0268c2ac4cdf1f39bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4391e6d7f7ccdc2f52b0dd60a6d84f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad02ac5e22913a5f21311eb4fd95ff7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263abba4bafb68f0815834fae854ad35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797201661b98a792892184d83faff99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8462a74d561b61c076be9a24c9e08ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f87d1bc9dc9e7b345a5cee53067d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bafaf8b3ae783b2f6de798277295ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296434a7f38637bb7d9aeb50cce1b2a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a08efc7bdb1ef19c2eef80002510f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead592193298394b36d898b56750a31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b1df396220494ec9e67457a85cbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acbec16b8e9d5a1863dc502ed2962324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e271ddaa9f318acdfd6c082df2e5fba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc386c87e730748f7ff86e51b5f159326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d3c77f4bf577f761a1065f6cf4a5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d67c04cd66342c1d6ccc993c096da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ca1d08d3e46a2f1d12da8fa549601329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7650514691a2acf7d40d7a31749167330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123cb93d1a64e63d9e5fdddbb879e26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3057e6802c3ca589ae2d60bd9a0b96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bfd3eaa5376af406dbf7322f0f2448333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fd211741e58230a2db99bb510d45b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167405a58a2e3816af5a0a9d532911335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b8fc7a9826fa75c48c0355353e5d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0b22db8b3a4b66748408365d27ece337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446da1acb884c49abf5dba85362714338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fc591815bb0b39f0ac6c30d8d3f91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05233bb68a02f31b23fdd19206537811340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd30b0ad7e532f182f1265fc10eed96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35b3ced9347fe3cef38084b8fbaf4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad165691a852c22751ace14eb5dbd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339bbed28a5923c502c4a7accdecc5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0ff474a6c141df36ab4abcf5b41d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e720d19937645f58633feef32a038c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fae55b4b3c65ea9c9ca9e65d0e77347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d3431f9f2e882d418df4036cc9746348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a50d458f1f9db8faeb28d6a66c7a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2665dbaab9cd632191a006a5004614d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0788481ca3c31f69995768b88f3a99d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e6365969cd70f298f88bc0c32f98e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f17f11b048c193c68568a98500ffa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc19843d1ad119f30954a4c29d0c81354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0c5e2f46947fbc74d21948e03d82d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af842c77400f4c685fe48f9d03b9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd84adb2435986e464eb8bc985ac8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9180317d8932b7b3a3d26c0b2706f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e355c00951aba9ae86806ab5004a514359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea393720468ff02351b3f17c911bc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17a07a766ffe315406b85ae007ea3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb6bf9bbbb5a18f898479965f0032a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f714bee010a5130647abf4dccb4eb24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48363a49eef50bb6ef112271d00ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439ffd0910851a0e92d0376634ae0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f5dab9dbb761482a3aa77a2a3637a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25942306734c7814b9872899a85f77e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733322a5e9b3ee743fea94ba45662dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e75ead3e756ff2f3f4dbed8f9e548369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b4caa1c39ea81c7e00d66644d0926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b155d01111dcf4d76eb0f5ae71f5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf895ab82bfa74f37b81717bf2f9fdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef45c8986ca30905aaa835c67545f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28214146e9a5cc55284e0f51935de7e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dceb2cf9b1c2a5462fb8aa0164ab92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab3db8acb14213066b7b6dfda71098376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab3acb60c7411411f90cd2643c4389377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e33a023838be50b38d21c2d14c071378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>