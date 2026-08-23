--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -1378,51 +1378,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73abc3b53f51983e5b3942573027e41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe025016a892195379c1f3e791a331d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe68bc217028b3d37ce7f917d67f86d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74998aa19e51b10c92d4e8b6e5a2b844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb46539cde1a2c5a5edb5612381715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a457d195068b102024593694cd4946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1cc79054847c01511608202b19d617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad734f3bac5590a17f0f734e280fd58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23cd9f8477ee4076a92172111a737a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec040530e598326ed83d28788f96bec410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433fe5a512b65e47052269bc405bfd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0a295edd5b57de2ab37efcc4b546212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557271dc4b159eba905908ff95ffa3b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce6bb5e89d7fa7d859e0c0fab0828614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07399565e421ffc018dbd3091e35c72a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff61c48dd61e448772a3ae832e8089916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabe3549d81925bd840937baeec184417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03883cf9e93169a57835b46ebeb0c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895492dcaa108b7c6fc0da5a893f8e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164138267f2d2f57282368df6f9989e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19576af47ed5816fa80cc3a6aff0f59721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5364b10b3b6856307741db3a25171d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9966425c51cb7cf94e83e85843b55023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f845a92fec6b4c682352e035de94f2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067115497071985cae98f9c822989025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050e11d4e8616136fe1ca2c05172fc626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6731c9405fccd8cf4fa0a0ec5c1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3aff7af675eedb9f1cb7bb9aa5f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b2697dd063c5c2fd2788881be897029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81030812f71680240d275a027557710a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f98d8e2e30de2dab34999b66ec94731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68911f724ebcfa3f5a14801e3b49b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f95572f5bdc567be5a07caee9bc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac5b0f5c22b0c4818429da9411afc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249844d1eb82bdf3ea8236f294662335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461363fef31823b5c268bf24e2315b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dff8136637e20e39a4058f4b83b1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367815e040a252947bd84e076e2043ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afc292bc75b9cf021330dfc07c33ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e27b1f893fe10ea456bd633b6bc5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928aad1cb644ed44da664a79eea7e4f241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60334f3984d6a17658982828800159042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4d72a84378abad78f070cc8c307e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767e8e3a599ccedffcdf9f1e2630b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953e3b2f6bcee2b7228e1fed93144b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a70e0d3f084e6d9c5e7eabc75d276946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b03dbcfa11793c5b7c9c29d8bcbdae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d0889cdebb1ed30c45b160498f5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc32374aee9412ea3464eb15a8687449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49e5d36c95494991504dec97b469650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563c3dde3697a168b30a15f49d6002951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c473033a99ab4e2fb0bb8d0bdc7ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9cbfe608f2a09865c9bd6cb0d5c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23292644956858a3e9a254f66246821a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70c600d3116e86178ad99f815a284855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab1bd24071c82255923b342dc2677d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e981eaa5542ace150932880321a6dd557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca562d0fcb6b2d2434875c2b8a3fda58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbdde160624035dfa788de3b77f1e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844d0f44f24c11fc025ad20850175c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f031f1db18bd307f179dc662a5c4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88619c605a46cb1f01868a724ad5729262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c76bf8f42c95a8dedd1b19c09a0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557faa1c56cc40e87739a669cf87fd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29e00ba06b88ef34f1cde5d9e66b9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b938da74bf905b6d6044f8c27450a8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f116780ef421db333e7d602203be667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ad9c6fd08f59a09cc9316c9e179c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7158ca41006f80b5cff51895cc0f1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09711b33e1a84bb2e253d87f80a6d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66190f85be28ff6098f1a7f23bfccc1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ba9c354a3f3f9a487c456e4f027872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3e5b5abb243b7c8351250b3c0fc6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612cddb2aeab6584c0e413e138897f4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5bbc8c5f5291889e2c75382ccae8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f119947bf20d388a20c147176dbc3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3666e1a8495ea95fd1e7993e54b1bba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd4f1623a18bcabf74e5825c2d2eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30094e5fa9ce32485364cd6dd9b63279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fa27366ffc41f5373796668be261880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff842d864f9574e59ea020a95379881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d134b822a509cee22347656f92baf882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803d3bd283b6547e39be38ac297543683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6872d42bc45bf1807e638c1185a99884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761dc8e6ce6a0bec2a77e4cab9caab485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15c94655c8d2558cbd8aaf6db8d7ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9498a1180f3a2ce073a38f22ed19dd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50468326c58a514bebd7b3151645c53a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3b8f673116b60181c34e8517bd35889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88612a2fd0bb3e1040d659c7d04fb60c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c4afa289a1cb60fffe4a35cba8d5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b990057291bce75b30f1f640355ffc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e44c1397e04bad8527c89f81877c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af91a81b44e2e4f1f002ee8451ab01994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe7d6abdb0b0fa51aa8415a1daa0b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caaa549bc771e46f52fe0bf53d297c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075b50fb281b110c852068dc675a90097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2763de91f2f30ae5fcd37a26817d0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75695b09c7ca9cc62e814c41f12ee81199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31890bac013af4c7c437288c808cb63e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3358f02a6d77e6e7e0f0c1ee843d40101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a498d2a3f43a14eb2967b71e766ae54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17111f3961cad276d6e63b06c13c2dd1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d42727d5722941adef1211ac731319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8401b4fb376c77e1289ebb741de83ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f3e8b29fca8b13c0d1a0ea046148e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268d7e7d05c049c076d4ad38f941b10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed5c26f1c107a72eb2dd25612f15c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ce200860cd01ca94e1c1bec15b67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ca5136b6d4333346deb1437554351110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c4484efc9164d90406aa9c5e6387111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2fde98e37e47996274b6c47ad4d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226bab996d9d988f312ee9caf4b495a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33672639287124606c5786af79fb592f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36860383136659eb74a7242ffb99c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea0745cfdfde9356e0eef74d49ae71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ac7a54e2256e7947f444d6920cab1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a99e184998112940e4e3ed1fa74830118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee8abc19d5268c030919141be865c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a44356e06f9108516bf8392e921a69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8aeddcbb718b70876ce622eeb7ef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7761d242de4708f05a00980ce8adcb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee951a23132f15939460414755d1b14f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98152b894e7a3a0025c3bee16753ed0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6435fca5bca2dc56408e3e607da6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7026c6d31e9cd8a2724c1a3c2b0013126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5245df38c4ccbcb8a4616f2fc87ba1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ab9219bf41becca23484a7a66605128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98ba7a265dd62a78592f54272e3e97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897be7d683734b48eb3bbf1e791e6693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb22f62561c57fc9e0e40efa666e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdd9c46a120415c48346d526dc02ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f07e46f1d82258a62605bf8c868d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c958be1dd69f778cb877bea3bfc8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec7438429a8ed5fe887ded2b6111a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a5eefb778b2e9d5b7b40ed2ee90e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609702bd388af3d5c8c5c40460b023137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd074f1b4e0278064398bc339a89bf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f95c109bbc22cc074db7b6db85495139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b987643bcd149fbd7bfa4336f9e3dd5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a8bbd85e4a1f6b2c5d9328a6bf1b3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b85b05b0a4a4877a5c6ea34d4e37c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252950ea643dec86ac460521d1265e8b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096053cdcafcd125fd78e9c304b2089b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d151ab602d709dcbfbc9c46ac9b2c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f8b0988f030353274832b9aa9319146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c12aa2172e475d482327d7fef69c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94239689f8612694198c2b5f3cd9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99fd47931d3c6d225b12ef4377f58149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a8bd6b92c2353f961edecbaa0df25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd01b3a8d81e00e4c0417bc568c7bcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe0b57bd740e980d6c9f8e8dd6a248152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00162811708d7a848e16fb97d8ef3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b488cf40d056d23bfe7851b29635e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d61c90e453f07dec5ca290deba59a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc819cec22014064eb55dae104982156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33881a2af4ed1660f4bdf9a13e92bbc7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc1698de74a997fd80609477f63306158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d33959fdb1c8106ab7cc4a73823c00159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f71f2efc0ad3c365fe8dcc766f299160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77518f9e5150ead4de5e83d93b462ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc27b0fd0e062489397d04f6a4521d54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91081b69dcab19188092badbff4e62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f953bb6b0c7325b3e4fbc04e21d1c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61f5680002ae2c97f4c8075180ba65165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d15d6a52d7c3219f3e134fb7e72685166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b571d24de1eccaeaa8352b18acab6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f075c75f0492c97e56e80a9de7ddb9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645b6b5fec1dc809cbef1cb69ee6baf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dcf6cdc5dd60bf4ee14d328e5e501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e49fc6ec1582520a00ae00991027c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f7c82778e2d134c812a892db8f5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a6241df9071733d49acd1de0c7b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799755e2e7c85530ceb6bd6b53a9b62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf73bd007db003d5b93d700e859c04175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9a4c963e16952cd28a3ef2cc5870176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e0135b757cd7cf6887a8baa94bc55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2aa8ac38f45076f2a66cf3b531860178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c82887a55b32c3a5bc1ce28eecb9ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f53b41612a9e3193d274df0d335a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b5dba6497db1caea084d25f7d1588181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525509cd326c3420d0a5c8a31a0cae9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82355a9353bb20bfbb3dc58940a462183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51df3af1779c5d4dcc91196b1309d53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534608386053a35b0562552d6b400647185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19b8b224ed125360afb98fdafabfb4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773bce0489d019e1bf0320fcdee795c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cfd442e522f6e9f35f69c8ecff3e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a14b78f01dd594ee2761a8bceb1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279d77c3b4d11e86ccb99d44a8ca9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9a839b12953f92e35d16e145068d8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb104574a5d74c063c84094698d4bcbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549001cbe67e9d55fc122f2a4c8131193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf4fd39d71873f2842648ddde1c7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2e3464a9191bd6d3677310f6d0f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f50f0f2da13e5d335716d124be23ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acfc3a1704db9b1a4650a2817e8431197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1809af23c9f8fa67c4c1b3c2b18da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86079ad7e6141d1c2851e7778934ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd8e3f2e2720911eb1430b86f087e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480e92c04fd37f63d9a2b913073fe29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498c6a3536d601d053a36aba5786b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af12246e30c4fef2051056e6920df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fda1e78dcee84f2fb42ac5f44be617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f32b54cf2f5cb58a63ecd2fd0bd474205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e41ba321db0b60f1119900aaddf7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919f368274b7527046aea172b47f747207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0eff092f79db4b7cda061edadb017208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114aaaf7b97248b76b294c8a1da5c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63990c7695b60bae05511a43991ba33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9d955b85203e3df4e14c482e01e7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190af2a4627ca77ee63ff8158cf42cd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b64e57fa2d20402b0886adaf91767213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302cbc064b6ce6aa0d547ccad71b95d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018017d9320cd2a07ef10f5c80190a44215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79efc0d77bfc6a05f9f2dbd4c1547b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14798284b441508a44c9d31fbba44876217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449d0e9dd722f977aad1fe2e2b050b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a3986dc3897315a7aab2459e50613219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826f1399c29c3feef6326af7b6ed197220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf472fdf8a20af380bbfa91a2bfa70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd9af38ff6748c2997f855df355d36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6c6a5ce044cda9c4a827c479dc4e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e29f2ea41545ba250c4f70d95833b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cbd1bebf37d65ac2360294d8fd598225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846f1bf9fe751039e424d4eaf91d8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc589e8f14d58ee2d85148261d9e99227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c096d03db1596a5f7ab3b2f6ba94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc09c061d3863a7c1689aa038396e61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6f5e450d27d63b46a146a924d9d2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620239e3bbd95b280fd01fa87112c91231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa613b81b7c8922d31a2641c6a89de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76824b909a56be5f386fc91c5b520ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692ccdc508ad7cc2b0258a4e5c63bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f50943ec559351913e980fee8fcca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2016378a13bf244d499839dca237b55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a5c69f623080759dc7a4903c92977237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675d692ab23697c6e5616047ea9c3ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9d737c039e9d5abb0c730951ad1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f94162d2f271ac608a712c98d29f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca90ee67a0416d972eeee437c83486241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704492bcbb3fb0b49a69bfad61441c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d71b6fb17c7998e8f8685dfc8844d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad75a9ee8da471888b60745e9f3f8d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ddfb23ee698e054128bdddfe41f47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa76b06689f22c297677d73e6c10bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80a37f8ae3ad835e1261f0f2cd6550247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb1939eaccd3ee337a6575a0351e0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938ef94046ae394d605bb330caab4c9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6422dea12a6b1d8d201ac81be5fd03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b4c8d2ba14f1128431072f8d7550d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3026533b585545b7fb6e7f32360e790252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac50c5bf9bf9f0cf55690718851eae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c7000afa3b9523d2929031a0d416e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ab1386c2cbca71cd2d69a72f7fc91255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5474127a1e9e2a48fde1b78224130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e61e1ea483a7954be4c6cba460ecd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fa4b69a0de59cecb295d303651d5e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba2064cda20ba1254a68fcc48120b8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a0fe86adb7f94a9a4a080b0eebab4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacfce5d7d080855db55b9d063cf4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f328d7fceaf8718ebf08f8240f76d7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75470b4a6ab63c52c1cfd72080bc67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c2f79faaeef7e1a9efce62d4da789264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39a6b430218f9f274a5535f00584d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164bf8a28dd36f5b21d9dca19f70fb2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a34e7a219746a755347ff3fe3ad9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0c1b44097351e3e1545f979cfe454268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e136d1b89b247cdf79bfa687274a8bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc6c632e185ed1bf27967c0d30aaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11687804ac8af4f9b3237a0dfe10f8af271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb559dba9b2265197e6c3f153590a6b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d58c42e5aeb47aef99b48894990d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0724f0fc833bb82a2365e99ff55ab53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2983440e2faeb2091ae07409b6be7ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5a2baeabd52a1d79bb63e19e03ed5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146a8df24cff433638d781f12316d8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14bcd1757e51676b74fb7cfb99d55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c26f1a621effa10f599f214f5d11d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fb256ea33d8a078882dc34fe20154280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532cf1ea3f73d95526cc6a5b52a6cf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9becaeeab6a17f691fc798d254589e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f2b13979afe8aa4c6bfcde3da8f61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110dc4d1ec540f85b8e75759d4357829284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219eabafc4c74a9955913bcdd35616285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545972e44a59b1aece270f586c1e5de9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07950fc42d782fa763a772e90bca0286287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53cbbbc809d03f6866229b3ccbfe2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0edd8ed5d9fcbacd66ff87b2ee150289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391020b81102e324a9f09db152b1dc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4fc7f8446c842a300a05b0c2a7ad91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b9c75c805da70f15c5df5ee45059292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a1a4a41c7f80473159d58d8d4baf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad20125b5477d9909211a140730669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041ca1f124374ed52964db634796b71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac987d765357df3ba2f3373a5a13427296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c61440eb3b6fabaf92dda9b4f472b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f56549b6e30a108e7f4d9c6b4596298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3835cfb203f5619d955f773cd2a50299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf66e88676151fb36d71331cd3b6f1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9205c95f947bc3393df90100daf580301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5195a8ff85cc609f4fa74c7744bbfb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe58a1cccd4af3455d4447e80a403fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe8a96c933d2d003f0642dea9260e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04e37156252f14789f1af34e90766305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd7cf1be453f4fd4854ef686ff7cbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8fddbd78ee06cc4365db80733b2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c041ab9abf835d99c938a4edee135308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad30b35659a3105a8a93b703b30cd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9901a0148a4c1ae4b17cb88fc2c4c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617fdb2696f4cf5ce72eadfaefd2385311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dbe1961b1ab979ebd3bedc957ca5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee2cb8634a1b3e78cce16dfaa52345313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e75002ee37ee0660e1f4886adc9ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c013b0db5cbe3163f8981245072cc46315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75775ea04f6a0297c62118f90237fc01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be9dbe90c57da43523992aa45d1533317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdd9f70510853949cbfb7c789f94bb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fad5c464e5a478e2768e9a44d48b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43d8da04a0e60d3c0ddc90980c2499320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383b8ab431740bb9702b0b90a0f703e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae819c1e9e7f6def0d40164db5eab83322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a507d49845855b6e8404b1a0488c6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590354882d7b67e5d4bfc34e612a1bd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02913c506b615d25d0e081c220199c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b51d9daffc4d24accd2250d17b998326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b2af334371ca57aa35658d62f299327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af3d5e0e848db7b44cf63e6e9a9a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e04bd806e95765493b7558ea2d694329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60345d3b73fd39798feeff1a3bc1266c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a29675e609a3858ff1f7e60b7a002331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762cd50c95dd11506c70d51d1f904181332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc64414b841b215a302e33cec9077e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc559b00ad365d4775b562b58fa46e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93090235f7d8c6c8b9faea111e39dc9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5817c349e5132f09c0e82d59be2737336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffffc8f40bfcd57e99723cbfc25941e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366ed107543c5534036d63965369b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baa6f143d9bef9463c2427c8124e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc7ab082188443ae35af6b304bf7a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b152483b5760cd422b9a704d13bdd75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640c44f9e7b5e5a6bf4b67e311d488c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d271fb3e791002fc3d4af8d9cd0a5c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0e54b9be55bec2ccbdc6ee0d19749344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65277d0533c9e685c9a6afbe9ffd02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b0dbdb5761475345be927f4de9c71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc13b31fc3858a37fc5c36d69115a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394221b4591948ee5d822d121ff21cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7af5868fb3e68675607628bad9e54a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15955afa01b59accc4a89a97b2c6ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609150481eefdf193e88d6590497f5e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf279856c99e5579ee1de7f8df606267352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897c4addc7960f45fc9804d9071199b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872c786863f6591670ce71b4a461bce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42116569128328c3c80fcbafe33b944355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597385960651c18248d891913e45405f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c747285ad4f2e97b623fe7865098a28357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf50dd728c4eb456e3c21db8adf88f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940fc55db281743d96df94a84a7ea7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920234ab79f51664e99dfd193c621f3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93c129c61c89cb25ad19f668d5ea6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15005e6b3de4c83d16d7d29f9f176dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f8577eb89a71be4f9c9c3a314c5e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb745ea4563374fe15344d9a5fa4b6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3556c19baa5acdd101067bd288ad79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c878e75411efb6af3b8732d79e2db9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f388dad896ed3cfa38eb7d3771f650367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc37c3ee32a431da5f3c677285842c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37e571fc396b3f50945cdcbcf8746e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ef3d41031aa34c512a1a935d6bb39370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45cc24d838e476c0a588379bc05bcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649c30375bd3b6b72363e768f307599372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b45591356bf7b3c04e62ee630bce75373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3437c086004cda20ab0a712704a2ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6e602f7a1291c75557b8be4413a89375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035d61d73fd7b872f1f540685b2f8fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8341c7cefd1448a02ce2d171141a06377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced92ea88287512b55ec5d69b42d79f378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca27f8ab104587ca36d62737612abd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88c8a9d6dfa7de858fe108438dd7e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee18f0b0e5b182e4de07ce77b0cfae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5024b83221ae14f2a2c461f188074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf79fe4d32781b26e9b0988dcbf093f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28467cabfb7ca19b0224f884e3a9fdc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83244389e138bf11b148210d9a8fb6877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2efd2b4e69cf9520048f4361879438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac5c34c4d292b98e04654f82ba5f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3993227085d5ad5e11982cc90acbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a81b88d205792cd1fd84fa7c4cfea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4618d624847904b67c0176b05fbea612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e5a8799d00b935b2afad8561c4b313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d5140eef734c5addd7078bd07ee4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53578579d356edc17a6a8842032e847915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987b15b0cdb6ac3beada63a8c3397c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931dd2bed97939ebd8d5a248f4316a1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b606b806713499f578e280d41e69c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654426ca83a65a649d3240f7f6958e8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5bafa83051833070f7312975da2e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee93223c7d70b4f400177f8a1fe10021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bdf9629548a3f7bca505b563a3c4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97075fcfe70ef5208ba17caa5bdbb81623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dcea4eda371be4ad7c5a8366186ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f71c06e78a17793a92dd4ec97b36925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc292790ca18d3150c7cad21190958a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912f1ddab6c77a4da4fa96bca31583827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb16e54a290a1d47b685d02710adf6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a80d354966b97361848d9f92220429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fa5b728dc8954402701f80ea25e1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1f866fa0c0a54821f86445ea14eef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7695ca9c0147871821d0e6d9556a3f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fca9b1ae304e5e8fde0e61f02a935733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c76544f4801e0a6bfb5bfbca7084ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1749415b09c1bf2d14498e4cab9c71d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291156d6347e480621d4ab514d9f50f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75842fb1422c67145aaf03e7be583fd737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e18a50dc1c22f825171ee7ca243b3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568337fef0fdab98e0be88401f0d79a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce000049025be899de4fbfbd475706e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe42aa3afdf418ae72de3eb7a3baa8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc44617efc91e956f616bca247b4d2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff73419a0a5587f3c6efa26365dcb1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c36d081b9d5877a596a5a42bb48de344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82e1aa5c2286f6e1fb3cd3dc395f1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d75336bfce9f65e3f660132a5c2d4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2bf8b1ece6c7dafd0e695fec7ed6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9786fb476694c358c45bdda831d68f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0444b40a54f4ed6cae80e3ed2bf83649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f82c761a014d01303fe4b15e326550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5bc1b58ef69323b69be2230c2d4f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397932c6ee0ac949df9d8b6da8f1a99252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed59d794dbc24081437440b4809eb5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec7c1a4fc6213e9fe11710504ac3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030128726099b070bc61e7c8fd320c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3603aab577ef92cf57ceacff465a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a6677379babe9be1eb83bc763b6857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c491f8a7f195c58b7400d8cd590fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc0a061a028c870945ad04d2dd61e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ba7561c72ff1d9d0621dd745bbe7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7864a0439ce937839664e7a0b8256c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61eb6e82b5d20a86b62f22ec17280562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499cda85862d46c90653695e5db804163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc964a6c9d3c5ecb6b383e6b9cf61a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544eb0e4960ea29b29808998e7118765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fd70343a5b29c06a422d4796eafbb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a58b181e69159965b7c184dadf8c2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd57fe397a0236a495b7b7b0d783aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ebc22cfdb692afc06512714dda05c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f07869933280c65dad689f20df0db470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84973380b5a7bfeb71cce34cf3f6e8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764d9bef1ff191337664b1ba81bbb972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf49129d4d810faa11f92dffa49f2a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aaada97e29e75c36c3c05e1502bdf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7201a50dded6216e66a4b12222739275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c417e68b82ca81ddadce802f7f5d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3759ef500aba8702d5168f9e0aaf1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee752264a2eea8c4290c51abbcec7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717443d675de71531a1513961318ef6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f849a826e8e28aea4ad974974a5080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54823eabbbc7f31630f2d4f5ce401d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ac637c4ce189e2d9ad6ec84d1e0ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfb9216f8ba8227967562a0cac8bb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580277cff213725e7ad281c5323c43184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d67ce8688a7ef77a68fe5e62c22d7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c8e82fc70277d03abec6b057eb06786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be6b625673b838a63b37e0cf908cfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa328203f390bd4e24cc11e7dc9146f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6a3d2c56c70e4a5b13131cb8b05b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187157814529414e9f6181cdd3c244a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf59cce6adbd8e8c62714463e4128291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d0624fdabe01255fb5fadab7052792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c718fca607f4c1604b32de332a454db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dcdd9bb2e950dd3e1809b37c1b50994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22a44a5730f33de9f3d003c27f9ac095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126dcdfa9d3da16bfca223b1cfca0ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b872f4c25a781c5840a52196f8561e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2518d63e4b94f1aa2b167187cfb425b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c27ea21d0868d8e962c1aa27759e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44c1612e8f9a88205acb83cea71606100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fbe34a5fa7c1b8f6a51a5c5cc0d93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057130137998eeed645cdc9dee866c5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fbbd6f5ab019ddefb935e0e248bad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da246bbddc66c05246439fed2487ac12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a99cbab4f145deaf829c72ef989e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea385ef6d1c3d6d9aed81282adadf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdf490f55d56a79d5799c52702e10b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ad8342b2bf986078f62a558ff263d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913f5964b3b76a127bec69148db04b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8900f2428d924ada3efae9d725a124110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268adf8bc71fe419a8edcf9b344e4cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b281fdbb8d2cb6ee96fe35ab5b8082112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece3ee27ca11aa7b823d829609ad44a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123fc2693bd081db9a81615f6e10b64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6defd63092a8771344ac2d754b5b68c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ac687d9cd970524a24abc477d59a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc2ed3394234e7dab6e0229cdbff14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191ed85a133f237528eff113100cd8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e34c92f31c6b9f74a85867df4b05f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354b9919616c6bd7158ac4656ce69be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93691a2c39e7f4d3cf45e6a92ce46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d20c92d61dded2777d3181c7c1f08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6752340e6cb8e68efb04a2b3b020e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671feade7875a7f2acfe4d0e2e4442a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7f5c0e9c84a8947c619437df9a8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b70b3972bdcd5fc2b457feee59dbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3feb4420e8020205cf20a25caf83cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd20bb345d7f3bcd15899225f3c3543128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416d4808ed66e778527088a51747f6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2f08eafa9b9f9c956d78186b00c67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ec01a876ec4951a20544bf2cbbfad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c725e8ee0858ee885d6b49a878177e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822105f4453a979444da7af8f2c9bee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8e8652fd0254ac24e58ebed3540cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac61ca26cf0c673408211492ed6cc7c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5960f2cc28308fabc7ea95dc2d94a2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b78ac4c88b6e8f739c856959e3f4f0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b1f1ba022c7e4729afea23326808138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1771df6cc7cb0795245e180a67fa9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff91ecde6ad4bdbb2598ac8d160028140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab012aac0a6ac9409a06473b40804a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d2cb7c6580c36f0e5d04d03e5ffb3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc1f7c25facb1fd4b5150af00040e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669a5fa7f1edeed5a8ffc96e6f57529144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665f9b45e01631baddc26c25196b9b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddd1462d0512c52c9822b560d982e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c237bbafca2ac141d73a2c3fb2564a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0bb5d4604fdfffe14e8718e7d6b27148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3aed56d6bc132ad491ed8f298ed72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de143279d1966b11af445f250278bd76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3629131d474f9496db47c68de20d28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8149568bdca5f6de79c503979ef7c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d372448a941c63fe90cceb914d048a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda42a2b8b6660e62723447bb7f98371154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694dd4e0eb319ee9a24769883c2db3a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4710416d1d82cd57f15108c89d6eaa8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ae96092a6726f642adbbe818159cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f21ba851e82db0834e14fc9e1a90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db819bb8965ee20a45c6583dbb131c7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb4156469c06687b06ef8a2f8c553160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc924e9267b317ead33cb1716f0899a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb674c1ed932b49dba3c689b446df0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822976e770e9135db6c44103b6e309e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa21598cbc8fa346727d8cd5cfce7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212b3e3f2229bce213889bddbc6c6c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da0c9871d3afc2c65c49188ba49b10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbe038f73f20bed80de777f7e56bd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9bfd8ad9648c8b6b1cac47c76678168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedd04602d22a280867c64c87e01825169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92981fce424765cc1877979cae021797170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7664caa92fbf298aa6d1de6de8810171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0368a89ef524cbd773785d1435a329e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229e1a4ec0f2b6486297dbaa86089d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d620ceda85f89beab4a2a51e5567174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6f2237948ebe2999b10fb61f71cca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3de25153a4747cd38a3b4cd9a8acf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d729b5f43bdbde4f85c825794d4648177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc52eb0a93add0698d18e9d8188ee5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed9c0fb50db16603925378662e0e1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab9432870b52cd3872fdb68f2dff7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec0eeeba037455f9ce31289ca43054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a2dd3dad295d7a2d4462a00b7d05b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b32d04b094d8000d7dbb86836dd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa27a54d136fd3ef52eb3ca8faad82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629222b21442397d0ca23089b1adf7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a3aa25a6bf1f12b7108966e571544186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a12f584c44395672c0e7eab333ce1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391f88943328d10896a9d639518de21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9aaf6416c1132b7d8c026907b2bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d856a83f37f028030fb947c387b7c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b81be8802fab8b647186a6a1ffc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921f24840fa82e5a59ef3841313cf19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de71c27d27ffa707954db2eaca0d52a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c8944f8a064ae29057bd3080ba290194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8d62797621a91ce9105d867ee9382195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7dda55b20fdf46ead4914ad0e1a22196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91acdc9dafe795c24583b1b463e2b01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a62bb890a52bf82c6794de6bb7303198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9dd937b46be4974a0c9bdbf96b583b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e793adcf799c5fe314b3c44683b1aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bfb453a28a0f1ace608cb5e0ab227201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86401751ece3bfa3bdaa497794c5c2a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87804d5fa6601bffabbecdc548b7b6ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f17dbd855945df8a27e40234a0e9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b8a6d43d01625fae9f2848f3b12ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f82325e689204e9defd012e3b9d42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a7d15b759c6895c6ca0d001f3173207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb972920140d919be024123f5ed8cdf3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b0163c17d9762523c2376794ae991209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afc0c2fbbede0cef1b0be986e6ba74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e1090aee8e07a2b6ff7538f3d1c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33599fdf5c2070c96d92db7ecc0b35ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9acb6e21f003140d5a239544fac6b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb450095bbc3decc6e64a856205479214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4129bec02e498c87601de81980a76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f65e0e2eb804bad77b9f83c78f3a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e256021c6cc04a286957fcea0289a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0690cd0d54c16b0253ff482a37b7a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f0c6a300dedb963e3082304e8e438219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6711af52ad6c48fc270ee35e0880c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e890c32c48d5319fbbee576f205dad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236adb26cb5d9b967c67c6abac581d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501e5c0a846bebe2c6234da5b47494d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f7c157f58a5e7e57673b43545c6a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e445f0336eba4a1875146e7fea0482c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc81acaab2368883b2d6e201bac163226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786401e940516522a1cbedffdcc48844227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd23d6b4f1ec612f496d940221f036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297785a6bcdf72bae6ec8a02078f4f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a911c5bdb818b9f3e0d20caf959c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb666e882e18ecb8adf972ac8c53b66231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a67d768ec29dc5dde6e2024c1539232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd02fc5c9bcb64e4d5db424cf5232bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e86ba3979b200dbcc661956d2fdb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5ec3e53e65f16df7db0a465f08631235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e09e553055774426f960cc9f8263f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a1ef5e82787099b670187b0bd8cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976269b12e9da60bd0fec75858c1f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5d5187299a96aa576d1375e3f563239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c17603ba676bc3bc4b09e7d720000240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65ac0b6abfd9ac8b8344ad015443e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51f353144793e599da211b50f6474242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a3a99a6c7b10b79a45ac3c0b22055243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4362f4c916f19206119b1c82d1572244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b930bfb36e24ba3dd5aff00acf4db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782abdb752bd9c639d248c7fb3740583246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71f58fb7ef790adc00fd0bd956583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fb8933e04ef7ecd6763754c7739c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37055562c622de8b2242dff9393115249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7da09ff1773b16d02c465a097d52e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a7e47ab3f8a0f7a71adbe4b65f2ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0914d01107bd653babf6b9e882bcc7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d331185dd2d3b44db11191f78a9367253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b879123c4c848ed09c981f45052cf3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02302e891dae3c087bd24742e6236397255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc92c3348be3957c8ec63f7463e661a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a163975924eb4dfef004638b103c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c704288614bc576319f9e1819ef1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2135e8f85c6d4fa45a0f1ea761014259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a210f94983517e166af23099c306a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d93cb67222a7b4ac6382eabd28c5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90313492fd26989f12d178e580b3d90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1098c9021c3a1e05eecc3247b69628263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c4dadd7ca05a5ef24be8a619d06b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af328e88f57142e63276bbbbed8a403265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d4671449e9a6a7d4ca4ed6ea173f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b04e4788431e589f08ef2249b2112267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63caf96be98225438483a1780490324268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432c4e52a1684d9440f66c3df3f2ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9992e6d9817f1ac71f031472dcd67d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fce672c819eb7bf3bb842546fe01c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638c8831f1fd6adf53eefc87a86a11f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda526a6f28a869a4eb1cf4fb3d0bd10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6847acaa59fdbd21b65128a2af1eb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297fd84c89e64cf5f144648311b808275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990337f9f12d5732454adabb6fa3deae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57a643d3e2b0399a3601d65e3b63ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ee59de0cc1a720adad451a34b7da1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc762114bded02db5929d9995aeeb9b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1ee71e167f824a09e1d3b6b6d17d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70782536f240e2d0e74da72a00acd872281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5947e7346f676616431ee7b21e4cd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2657b910e250808c5ed442013cad9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c1fec814c9e9296d47f85a640e60f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b101765d29424c7e6a2a3b5294b7e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c0745942f6273b40937f3f7a5e1fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea88efd9f4e4017a35e1b21963d8d73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3445bb91331fe7c1fe437faf0f8c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac403fd7c5937ab18f468137e42513e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050831a1e53140bbfc55656eaea4f58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0506816e47903ca92f97b1150492379291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280c0b2267dcf6e2614299749233f97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726983a2206918db2b5a7203eea1765293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0672c58090940f837f7afdf6450e67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d5e2bb72674d7a8fda865bf3416a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08560d8849fff72739687e83127fc6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b5e3b66fcabb1abb630329aee9d04297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9987f0933db41451d195f3a1bcc5c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9280f288c6f98f684fabe4015c0e4c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cafaf6f7cc35df66dd444d03af9d57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b2a6b0e6090b846115c7c2b94e1ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ca4ea4edf8f6fb33b8874ce01d3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72741cccf4316619942815bd11c6d63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1910b755354f4a1ccec571abc6760304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc6990cd02a326c26184f32b2eb2ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3166984a034a0d71e0fa5d32d30e9b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ba8803fcab100070bcfbdb249756307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41810853b83cc26c994f057e30c36f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f1fe49e0dd0004fe039ed0a63f8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d908c4d4c384194941ed38d9105b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1023c4c576c86ee5c3453466f2461311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3cde4e74f497c0e5ba483197c99de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a895aeda08f59b1bfc66358109ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199c73c21ef37ac4acbf623a231b59b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2fa2e3d5d034047100f933e081eca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db1704e583aeea3d3a20b6ae0bc8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa251b966a95cbe939aa2e77b50cb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855dcd5ecaeef97c1d17ef70a5cd46e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003e4158a6426da2840402248dd5b9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb8de254e11a0ab341b6c23f98076320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c27123fdf129b744c06b80b91a74d2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b908a1f9b78e29926e0c0ab41385a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c14dade0d45da66a2de15363c9e83c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7a853632b9e74bcec49217272af0a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee218f141ad883dd0ef3d70dec34344325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202ae798e625ad27755e645f8d217ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a59d60af7775a6d44261cf7babb74d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ec064e78068adec577162036434b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663f94e730a7b6bb9aad71b48189d5f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f76abe9cb3fdbec4abd4e365ce45d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d85029487614ba289d6237b3f4edd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaf853b2ab415e8f97daa3704be98e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148292e9abcce9a085356f917f74dcc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dab0f6fe3ea45b2e37bdd298e537e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd27dd8eb0615494a1c219bfb79bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194f0533c0af14f85e6f6c1818673c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93229a22dd341c970524420858f22f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6faee84bd80f54cca87049e7575be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ca0f78d6f81c0b877da9b69573720339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ff84b6e450848153438e0aa4ed474340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34093f072863a95e119118ede2295eee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dbdbf6e094c2d43009cf0607a1bd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352046579a439b61e8bc0d4d156b7408343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32dfe85eb26508743797f96dbb26e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c5a1fe9cb35aab0fc4949cdb77c95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ef6f41893afc1a7475a217530c504346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb340a98997582fb723606837f0cee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e82bf694032f7105f01fb09fb56ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c37704bd3b91214b94a61dfddad08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b4d0188d612ed0306fe7a83699fa2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6773399ad9ad81d46a07e558b8e632d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377cebd5c035857675d219fc1953a9e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b4da98561a6363a7288d9479e22fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091da2bc8eee8d52e076982943fdafa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dc0d79047671ca4ad109fec1504d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa71a967a0c0426de336eae84265d04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1efc8165cf65216e5f19c941a2e63357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4464fb4cdaf6b63053d711eb696bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327401cb848f9b9bd79dc0de0edc83e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dffd63c45e19ecee17e4003fc46d03360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769110a719cfd6c4d49308ee14c5b61c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5c45e50c47b513f6d04fc9a33d02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e1fed6d9dafb25061ef369d178482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f0ea1827872ab3a61d9935c511831364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98beede57137de46cc04fb10ce5480365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83159ae732c8a67a718a9d48c0552366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2909356818468920ff5a025857176367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670f434a7c2bfed31794466dad651ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dfded57e1f8cbb34f78fc15f5d206369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38feb37039547564d42310d874b30a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91a242f14d079aa6c2f475dccc4297371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c67f1240324d6ebd68fac2ae33e3e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601ddbef80b7b7a926c927673ffac4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd0c2ddface7696f5b0bc12f06b5bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e74971e84f016894a853ca9d71770375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be3a5fdea34240f06dc0b946409c45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76012499a097361d57f8c5ff924d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb7fb504eee491b8c30b60df19fd21378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>