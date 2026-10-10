--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edc986ed38d12add0e26d2de2a4dda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eef67ba0ae21e99914efe2dfc27c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14a7345d501b484d352c5fb8663523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18b1b15998dec4edf872e7cb779fba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae42f3fb6e27c4a440ccfead3b6c00f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbe9bd74b96267fbee67476b4f45e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c89426c4018c708517bc453ff2f107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f675fe6483435cad9e1b53fba8c078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03faf58330947cd9e2f877d13aec7c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29a31d3c7429a4301907c838316eda10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394cba18e132b3363815a8e1824520d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3207409ec4c0f07e3f727b3657c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dada992198d524e5999a5957c1fcb8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d533d6781a55f67930c045d9960314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02cce5b16507d1333164a2419f38fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746457cba013555ace53a45938cd9ad116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8c40e9a81eac985d4f98eef8e78e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362342f3872ab812f9616feb4e1002918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f929fe8cd34dccdcfb2c9832b788e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c969a907a93ccece6f50d5939cae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eeb3e036144e52f96bd95b3329afd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a866457177b26694e69b264b05eb9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79a3aeab1e5a04da8c6ae0a3aa20523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc6401f08058db4b7e042587560ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74aed37d375c1ad82ddfba8f225f8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05060cc7235a4493aaa67594885c7a9826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f0b96d5975a0a0b1ea7649ae690227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7dea9f99983e37dabf13285a0b3ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfeea223d7b78b4d161e5c88f7902629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c76884f05c17ca4c190ed02f53fbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295be34136175d80ef7706040db843c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3bee37f5a8ae7078b9c3210875d2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dd1308acd0401b217909ae538906433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361dad8b708c93f860a80c39be8de3d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a24b696385287cf844bcb0acd815c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919c44db199e865d4c31729908ac77536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c65d0367b0c6c427dd6e0f48bf25a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e854bea2c156eee571e2006ff768b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ecbff6f68d1adae2fcef32e20d8d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6a15b593755e7076b179cb0fd798540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf32a9197ac1d6235f96457c329d31941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d07f62ff3218342d2e610b1567f3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646ddd671ca8e616085a7dc7a030abe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40beedc605299df3f3edab33de99b52044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4f01aae1e5b5720fed1154107ea2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44782d826319669452fca255d0bb97fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1341f30af30741eaa6e4fed325b51f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087b5e0f22674a42768833b29aeacc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ea322906f4373e456b7fe77ab49a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81e21cdc7ca0094a7d74c5a3c2d21b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ee701ef189ed76dc15cd9b5410b5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3985f76ba5e816b70764554af7093752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c420f95c8f83d6b15c1e1a7fa3cc8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db154348d490bdfc4c769ee3dd5b7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0142aca3540a76ff9d6b253ccce58455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d6570543d4ca3953daa27ada5c6156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7c43a8dd6141ab0bedc23af1f0acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94976edf2438bf973139cab40a1e0f9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358585696367ca60c66f2fd692745a7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcc2d62cecc32ce39245b3606882bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab4bbc1d27fe9ed10828e18e667d5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d39d4d2252e4a029796a51b765d16862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa00d301f9b10713144a4f6213f839c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be04060e3e56a521bc089d7d501d6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a344f6c13c040fa0b17fd8303d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb1b77e89b436a56e49e809044da5966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df03f01115beaa6bf3487c123c3af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aacb068a7a42729a8b9942f76c668068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2bb6afeedae383ba6962742bdb60069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59358073740cf40cb6d240c42b073270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c4740da751c2f08d9af9507ae9c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1837744f179fc16a2a109f058297d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042acc48c688b790c55a845ce63fad9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf2aa41de291c94b11373153f9775174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af60a6e5cf30da5593596e58e3cd9a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a67fc0d33f125f3171c5900f3044c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ff93906f61597dbaa9dc0cf27a6be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d615c3649b042f53f6362e769c4ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e859ea8883fcaf4e8416dabca9ae8f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd82719a5fd5b271f4b0dffce9ab0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40b74f7e09e63d74d2d1746116f2e781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e935d41633a4243e77bfe05017cfe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd0c8c7c8896a0a0e0143b2a388d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c16e48da17827c73337edb20116f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece87430877f26a3852dfbc7e3d4b73185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf1b459e06367c808165b19a022e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8567a9a0923ffbcbd5fb8366624d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719554a5d4a0d74478e79199c9e78daf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0efa91c5f06de0b747a5c777b2e23a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d286360dfc1bc0a2f37c9f5ff06e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e099cb4b006803a8743f8139788df5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad739c1b72a515044c475f526aaf7a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a266ceee3c26b47d5e9a1230f29662b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d54a01d83ceffb42c46221cdbae894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901a1cdd1e3462254ac58b3aca0ef495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758be839ba697f29cbb4752a697a01be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fcc0b8a7a967f98d2ebf99b99223a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59afe2fe67a3112ae90c692e9ae5d8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7563a9e6456d8cb6d8af773563d3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015a36a0db955dfb32da4c936b42616100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75852a5aadd7c489a4a50c305420caa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f715480b7976e98c4c7ffc2ee2f929b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943dd7e98a9c346a78a5b857600a14f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5136cd67352d64d4983e1662853869104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b316127cc4020c2b0da9ef99eeeb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cd6c492818a980343e5fcff177edb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68dc5e8a343adf0e5ce8b3163dbc5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857db734ee7548bfe4a068792ce794c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a67afa94281af7aa0aa44fcf6a94fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241638edcd63e4ca5c74e4254167aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88f4c4f59a47d1e6c794310023830a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eb30d7bcfc282360a353d6c91a6d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c123af889f7528972a626514b383e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9698ed2fe42f4293b710452df8f281114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed1874c1b7f8f95fbf2c2448c744a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a42d8a9694a9b9717e126aa04bddb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0f7eb1c2faab109684891970e3957117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6d045adb1a80b003fa01ad45aae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4aac9f9e98ae18382dd35eae007db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a88df1622f2fd214a9c0663aa351f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30806dff13caefdb81b496842385c32121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92be863675785a500f35935a3150705122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52a177e9b88e8d4472a202978f6504123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010ad78ea67e1434a93475f8d40a561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a96f2747e38301a119a056a1dba8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ce4623804a45874fc12f523eac1c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb41d702ef3fd7e7fb590663054a4b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f242c3cc71e68342a423f60c6f0d8c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7a86c30ebb13d376a4c1427c0545129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d776f2e522206676ae2ae01af25d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f04566a6ed2855ed9e26ebb390002131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d4d808adcc9591080c588a7c7e733132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef08992834784037cc599caf967b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e85de6209a17d81c98b618006ed5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653372322438a987f3577eb92f40c30135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c36693889ddfc34fa1adc2cba40694136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1c08765b52dd054f49863c86012d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7dad4100d8d03edf8ff75b5e1bc5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ca09572285eca995375a69928a525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30afc195b67f9c0bb3d24751dcc7d79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83583b305bf5620f8e7d63507400dd6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c1cd118c2d15c530500165beb5437142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f82f6212f1482ccd3dc7a3a089e549143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfec776defee8484d46c00d96ae9d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8944af4fbcecfd031a87532d9f9532145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dd163f98551179b5b4c8b7a0dbc97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752a1e748b4814588bdf12323fd5e5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f62e02959a868fa7ffcc6b65975056148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0431d9548450917a50d33d33d6bfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d84105d3b58c0a5d0264fe9f999e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397283fcaafd90f99e9e76f9e17bca3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c16bf4254c134eb1afd78c30bd8c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c9d4b1d706ea422d1983f2931766b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1fabc76619bdf648961dfabff159e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad565753205ce644023131e7dec541155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0072632a6f95a5a102e744244593018156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824edccfa9c21c2d56b71a35624b54ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc56ee8fd18da0e682f0fe0a5a9809158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1155cb96f8587220f3c7abb7d762e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008eb3ea67f6fcea5aeb1b2bb5b6958160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542996507550f82a17182d8566ca5c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aacf063ddb25c690e0d877aa5572c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9cc5d3a6db2a09279e6000db8034163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e415dc6272701c45955305b5e6f20164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68af07c66d7073c967a4cb6b541ddc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60456ef910293982c9b3a81a5356cf26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d70297d469296514d7b58baa63553167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2c10d363454e9ee18ce2336c12fc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447af97ec79920e496fd5996cbd0f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d85a4d0c575d100551ad4ac355f325170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fa039e046100a723dc7c8caa658ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265de8bf6fd57053a86ebcf3a421c5d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d36bf60644ef53fad2bbcb9f5302c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a74a55bafa9cbd279d45264b43c82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a79c4d7e4accf0acd1d5b0f9631d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8150d31746c6a1fdcb7129d650e59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d90a307a2249da809d87323d00b02d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55396007c68c40b743254744c2f672178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dace141ba1326955073766e8f13fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206d21e9cef63e366a513fd93acd3b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad8140da9501d4792f6a89c071257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402c0795c0d706cfaf4ffa4a6e8c26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644547e69dbdbf170552534161a9e9e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49cd67ce545e12d6bf806e150eec4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc47e18509533a45b03b63a8750c34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fba049ca376e29a530516206a86b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c3de16b034819c01702a0d0f41d55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74bf4bd0f95dbd73529e0282e47f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a36cf1d92395069072c856f22ea3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310e2233b8ea968dd5149b74d8cf9ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea7371a96cce6a261c654b699f601191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe952d2e462ab01c1f38c9330e7046192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a7887d2bd7614b882fe0fbcfc6df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405ab09f18b0a805089bec05667b951194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b434443ed2a9bc2c5bf8629470d196195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686c4242bda3da307275975b8a300b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a872e665d409257df78a42f76b2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd4c5ebd18d151a047b222c5cabbdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4198e4592128316305d5fcef5aec5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b8f2d447e47ec0730f33416c2b292200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acd9d1f10af9260e9a715c13e465d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8cd5e117cf0439c29be6d379e4769202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4292111f9fc8250cfd4816dc87f1a11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ac91e5f0fd36ead99ed60c60175cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1acc678d7ebb34cd1ad5dddc63eae0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21860320062bf9d66f3ae4708798496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc220706114382e11d55a920a1ac2e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ae218963c9127db6025a2c58c87af208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f16f810c66e01f3f22edc34f2e06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eab4e12827c8726342e1400f0bb2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc77e505ac69220a7cde3b296bab767211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4deb118a2514ddfafbb22e02ce824f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab69154031881f6843c57987d259903213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f942d7282ba550abe8f2b8de52549214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e063c39cf5d8401dd7f67266d6b3c9a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65edb5f7514fa0a3539c3c503eb6bf2a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefef96d24eebd1a302f4caffd5aa211217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1113d27c5b6a8090dca0c352113d8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446cc6148f14624e93464955ea2f043219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7d8da78712c6c443f78ecdc67481220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851d7b88dd07db5770b4688e9c4aa5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d7d30a02ad9cc06cff26b7203d1d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd724637575b621c5a61cb0b5997901223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99b1b280e4d1fb7f13758d5f06ff49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd64430976e436ec447241cdafb200225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fab0c607449718a21899a62a75647226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bacd0f37cfab6435f3ed6b275264a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520611a2b1f1b620cbbab2fc8f4149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92f52b8993aa5b804026fa43882b21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca8a8bce8716a6de534e44b234520230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6fffc7ee3e2816c84063ef1c39ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4368dce49ab779efd51df2f7b454232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f60dbbc45ab6b562605651425f4388233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd99eb431f641f8d26bcc7d04876623234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456b31016644bb0a884eb5d2412dfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6d11959046ffaa41b096c70bc100236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713b949579fa4e28d88046c1c86218b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16579b5876342abc6632ebd20d422bd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca73324c11448fea50ea6759da52e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d894402c7c370c72dbe0ae9cb2812240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23e8942fb5b5048c75bd5994bb92f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6377123e1990ddc4d87b3c59440e037242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705e29c59b4f72f1800835fd5505c6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165810a8f33e1b8661831d60f92479d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901a567ae3e18e5cca896d09d7c4cd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f907a6f9c0ff2bb10bf5190971d74b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07316601afe832810bf63dfca69a83b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971233b7623d95438baf009809236c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77326356f22b379bd9762199cd8325249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae85428dc8350c938a761e8891b07c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba7e80d0bc0b320ebf8dd8e91ed37b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27575d96885447dd9caab2f584ba7078252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f548268cf5a4274bc4bf3d952623f11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec93b6e81ef5376ada85bf0d1ae597254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492238a1602caab8a095ca30f2d52b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b620077ed1534ea3f4ce7b0aeda06256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09058767e7cfce304bf257446a507a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b69dafca6c8d32dbeae8a714100d36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663be9416f8d5dbb253e28746b8689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc657b03da15a3299f194c9188a8ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b2953dac012b5494d2fce2ed1912c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d20a8724a34fa7c2541bfb3255fc16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd5a8e82892b5070fa5b0cfc26e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f1712184f8ee8d81c38d214ecd046264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bbc30cc8ce0eaa4cfce2f114689c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4afd2f0e2cadde5394cb202dbccb2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0076d30f0f51637a947e5698cff71a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819acc2dd838962b201314cf8fbb30d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bddbdba259a5161bcf572d5212843d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2fd6a872efe9a1be596439b2c0412270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ea20250cef655da6700c10ef1ce2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f9c798d921c7d2caed692576c8c4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dcd8429b9d5ed699633343ff9165a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffe48519d9b99a6e4b4218f97d7305274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748843688f5ddfe59173d2225b3c157c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229424921906e468c736abbf3260147276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c62866b2ea0494f512c787dea2b91e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf1bef1464b0759c078206f71024d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e289acd6d61d002ec5085948b0a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36871fc5ea4ccd0e05dbf2db961f4e5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7b04337d8e82e4e200e5884531103281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e7a75c6eddc84108f7fbbc9b9dda4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff7e7cf6179884f0ae58b0288fb832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759d6cabf036d30b7dc7ac3e481eb42284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc00b27ea4cbf76656726f739a6544285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfaeb2ba8380b4abec305245d71ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b07532c89aa255c59456b9bf8bbdd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16487b0d98a0683b7e6a908f7d25400c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabf66eee4fe4c7e986aa28d8eb2f44289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c847ad6cef85561f0caea3327c6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c84e978e4ebd019c875ce4d12efb3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5f92f2c7a75ff96a58d32b8829b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40422f4d52342b728da1755b6b060c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add5cb6d2045b60bfe3e1e363ce8568294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695771174c149677837ec7568934b34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c406aca8e1bfc0682906c7fdaa458296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49646bcee8406cf8a215316078be42c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784038ca8a40bf7fcd72725f7184a10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72970f28bb75b22333f7af88d05761f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409088b082bda26afc936fe7f62f89fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33fdf873e34c949cc2c0d10f5c514e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ebbc4baca20bc40b3194a64f12665302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1e0d69ac6575b2ede9d016a803384303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ac26f044b7bb6b7ecd9193cb1aa3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584d62900080f16aeafe9559e159dc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc810db4981e42fd690fac1c7fb6ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e81c09998bcac7b04f2db9dd9fc0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff185c201670aa22bcac2a934692560308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2d4001f2adccd8aa7c9a8c7bf310f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1d25e28a541ad618234e34c136e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732afd60df66617ebdb79faa50ac083311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0146ed9b5f385b9120d391a31fa0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ffe9b6efbdb2a40a43fab9c09e03f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c83c31b848d4bc2df87c0a33814842314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423149787671ac0b33ae6a4d5fe3eb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4da54c6cb4d0649726193f0e0be75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593772b7a2cd8bd4e6e0f381c433d786317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba62a8596a3bc8c659904a142c4c54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bd25a9173cc7eb72a64a8b6fbbf89319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0285342af54fa48020c3d11499b3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da07e89e45d4e226269232d9398456f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dd69ae7806a3fea2fea7b14c533fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8a70aa17442f216d139786e6fea7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35499867516fd24aba317161f85a2898324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a413e8d401b3006aad9008af9b86ee5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fb51a0497cf65dc317efc5fe0d05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7455088e029c0a85f274571764f0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9663829491814cb9ac34b1ebcabcd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a395caabf3f64e2c9bb56a4bff937329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5680ea947d7ca7b4a6e845918df44c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403761f5a72545b2e188253ef2cc59c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c6eb7fa068baed9582a517c691802332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f5528c38532978a679fd3a8f80fad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8014a8ca49a464594408328d30206334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640d676531f2682fb66d3198b1864a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09240ff29ce56bf4968cae5353c181c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa2ff2409c7f7ade625e5b090fadf6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ae37d97c8b6fd0041e7b184bde4da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eae5f50ffd2671a3eb1245295790c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d21a9716a2209524dd5363b325d49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847097153ca5bc6e256dd13add6b401341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3eacccc4ae5d7d6ffc37e8621e9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65d9e8f2a66f46bce493c4a3e641cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332cdc59f74fbfabc4505ddb7cfa8e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c9156a53d87f03e3c44f628bae443345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a428f847958d9673227055c218e62ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b976850cb5e2733f4fc01dec4ad0d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613659711e08f138ae9ddc5e0d1c9130348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfe314b2e4dd379823949827a5826349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a08045ffaed73219e4a9aff11a2e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54b6fa9201645ec2d90c33dcec79d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277503ec950b806827275841a1607f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818bed3e758aa1353ff4b93c98eb420353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc1b0cf3a557a1403f7a6b1e7f31d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce459ea7347a1e3699789667829c98c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42460bf46c99ab2b67694a3450ce9528356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb8bf10a0eac4778cc8f0048f7dd90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b974b2ca9118fc2b8db4c7b9e5c3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69a6dce5a831e77053f797a141a74f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa824a5f6742257f9ac93606f77110360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c837e3ac76cc9593ece1899fe188d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411292f144a1c8c98ef6a2de3bedc5a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33457ec49dcba46c086be286880a70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1850daf7da764328233e97394cf73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5cc7c96cd884c2fd76f7dbc161d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8599a50281a1c8543692ec7fd84c0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477146191a469d88c0b54a1b0661cc32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee94b913bb310b4b70eccf7cade2d50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba817a6ad2759b2275b26ff19ea84c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784e157b70cf0b7d2a040fd66e17181370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf67541c5b5913cf76159017fc9bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c3664281c68fcb094b4c002a438e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f613cadb92454020cf05540cd6bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969bb2474ea78b05b412ebb987ec744374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35ea8dcc38d5b7861b9f9ef18e2407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66393d5dadb35518c1194ca594801edb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621e9bbbbf7b38946d7eff276494022377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ca078dcadc89c4d88cb87c9829ff1378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee6481d6293aaac0dbd5c678d37dfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7682f24669263d3babd6a715107b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8dba99697a2763856a59a91384fc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae39c2ac3be73dd157a6088bb3f824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e325a03c305c21b6838337e20ae25c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849e205ff21e79f5738a7a190ae1c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21d50ac18f6a60443b2656a5717d697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd940535ac8c712af8852ba5ead938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5140cf1f404d7283952c04d4b4bbbe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfe112668e79b2686e42228bd7d19110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b1a6e98d9821af448032bcc1d46bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022e8d9dbfb8bfdd6d96b5cd66c0d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4350da80a47f6d16e04bfc493bce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a048be430e86db81e1d74b4a85f161e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dacfdc98c671cae80c57c1236410015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62425b1f5d1a612144ec4e40d05e4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee366e25e662ac093aee59550136217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1a4eaa93b73233f777375a32d1d5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acbf63b8edb82645cdd9df3164eadb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff074ca5ad1c5411685cc4541cb4be720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748a62e961c8482b3809da3431f5e9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ca363a4f563e713132b5d99bc57f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd0a8e777ac912a1695998692584c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cdf2452cb421208a38615756b8b8dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df74ead280d45a89f9a86d05962752225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da8ca901c29107aea46645d7a6a0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdeca4a74d9729e86a7c6c249b754327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ae4930b066e366cde74358be5374328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab756a8719da52fdf7f3ac3a57fff329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806059fe7778e0b9116081b375ab43f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9bf16f05fbb702fa92b08b85abaaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f23a809cc5a1ddc37e4732943ce38d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf15c0f7f89d5319a502815438dcd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937672dd010555ad1e0a3ae371ef86b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5185561b8d2e92e615087fa51dc00335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e530bd95ea5085d15d502660b1d28536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fe13ae02b565686c5f8f5afff36fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5498f9433111febcca11dcd97f8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b73c7be45f6eca2de35a7c8685b2939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8c94620b4d1b5adb83d05b19fe44040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b00f561327138a39e62e1f01b114b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1ffff77ce6c051482e9535a074a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a1e2e7b46606e45d75cd50c4ff73243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71833682e401212e2c05b89d05a8ed1844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93569aec91dc0418f2ba41f67473cda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d890f8c0cacf013c93c892c0d0d3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b36d71efda11354dcecf24ab3e4b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1aef7146c34cfef2173f0f1100a8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7422851ce82c0f41ce92449280ef1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c16db4d1e72b1afb4311a7d2a969650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ee92b0285b98f9182dfcafec944251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818d62146e66cec1da6f2d52bd3da5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d045bffca87e8222c3b0da33524253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5001fdd1a8d25a88af5840a48e261154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3bfcac8b90155579e9d5e291b50bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fca6327aba17a88ffd283ec72b23f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7cb098c4ed13f1559fb08f2b0927857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef5e00a142f4d6472940e722e8acd258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf4846439ecaeddf1589d21f9cd94459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7df86840b43c3bbacc4c303dd0ebe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fa623691ebe304f5a340bb329ca161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054689c82dc492510203ad016062d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146eb073fcd822356971795f16e79c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cdf5d2432c148108aef64c570e4f264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846379c7c40b23e9fb0caa7283da7ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd32b837f66da17d0126b30f58692766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d7c1aa6498e6424af5d2738b7144d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ca87bf253d662e69621516d4fb43968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfedf76bbac952ca2f75eb713a74de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca80d57cd83dc01d595c475e8c7f0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1ca6b15e3a290bf1f75ff065666b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e664ff6d70d0069303304772764172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5299652961cf2d6479df513865f86673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d2d48d7fdc1b304d594da5a5ccce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8213b689dffc24e5e847cd387efcfe675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d9d0c3a8525c57380a2853e1d64076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5674b0a4b1b445562196ee0f0f79977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df063a9735a7f83d9fcbff74388f918578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ff73ef6378fc043aed098ec97d6979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccae9433483448a20cbc65b054306580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059613cf76a0bfee350938eda213bb8e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f19223068f1af4151fba636ed06f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905739888fa6ed99639eba9f1f8817ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62557f29c9774f3b484d002ccefa56f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5171d229f5f0cab3227a39477fc4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae38ee958511c219e5c9f38d58dfc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6c6ad76b478c2e7837e6dbd4721c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a651f8cbe0c1295cf7d38b24a94fd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c28bbe7f734ffa5b3031bdffbf4e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04a49d3054e46523afeaa35206517a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a799c1b3a9b510a69d5ad35945b90291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4b4f7de9de3b88f311f2a03bae5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86811a9e9ca4ca237a495622a62d25893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aae705e7c31a76c86061f4a2b8e5f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9095d6492cd1c3a37a90ec718dc1d9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af89c2911b7482c40232c92944690496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9712df0fbaf9848b7c8e770ba7d9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371314847e8d34dc72bbcb8b5ec050e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b948e9d4470532bccbd6700368c75ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c0be802d1442ed11872f97b611d0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679ffb8d7ea2257ccc171e274ac68c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c96e7a71c1eab06fbf7ede931959102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbff25d656d1ead64a2880b415b1a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0f114f95abe5b6ecea93a7cefb97c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d489a7f642fa040f0f0dc8da03eae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160248b498b89a74a3afe7eba66ecf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d39323682ff7ea844f7c9c8a15da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b7338a7b5a94817b7e5464dafbbe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cfcee83423114b4401eb26e8e113a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3feab1037a41d754ece50ddc0a3f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c7007aaddf4b2d39bfe2635f5eb72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8474de46d838b9b0d547de6bf4009112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de2dde45712efec6f4d0e9881c510113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b7b2f163aeea3ed373cad7d04ba1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67618f7ea92dc3390bc6a33b3cb6e0d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901035e578b7669fdb15f70e5b785a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31b9891c603abfa72f68e966fb3ecb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fd3d1459d7ae7bbd916ddf76812f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855cffcc807ab370da25bc5980e72ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96acc3f06ea5c6d03a897549cba9e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5657622205984790341295e74fdd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd8e0b0b586bc2583be8ca4b19c513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729cfc66c12132cae1337f00c3971dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efc27c0953e88246a72ed4febfb84e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965040597cfca63988bf3299c722289e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722587060dc8191bb07d5e6d75800269126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4470254ca4734acec72b5a31422dcf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd152baf8d6cb7804aff5e080531ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b45af1681cca1d085f3cca3d7aedfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f8a42adbc626126af9423189594e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b4955ee12dc4a4cfe3562709644a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a638c4cbebf18d9a8c6f084ebfa17ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef40f7b5770f938f504778acf01db60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec97f18ec80605acb7aae23b5aef598134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4946a9b6d1b4575e0ab9f4c0b3f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670164ff385eeea3f70180422c44bc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f022d7de57f90b4357cbd8c1ab445d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e69ce02d60dd2cf65a3db1fe6d7a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088f80d2f56d406d4da9abe257b2ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdcb22ad805158a56004b53ef17fc9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a44327b5b02b0c9bd52e9943ab6f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db004c7f0d6285f42cad878e40eebe13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c47ca18ec3c91d8e9ba667d1db9e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd30a4310c4aedf8dda7c9f2c3dfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676beb8d626a9caaf02121da583eb52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9fc17e1d20bd29f6b32991a5d05be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929266d5228e4d356a0064a0732aa1bc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96ba453fa2eef459aca98952e9948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24649e7d64f1075858d908ae8541bcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231b40f0104becd4f13465016164b76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00befb162399cdab7d074fc666ad28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bf25d19133304e321dc1474cea2ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75aafc4bb97bc457c38bc035cd2b2c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d8dcb0c340bb7ba6ea1417f28b104154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270d80808e8b6fa39c27bb31e8ee69155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb40092cc6bd6049da4584e7eaadc22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372a94d534f9acfd8c605a0f9b3a32e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bc4ef0336c045cf6827fc8b63cf9c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584be86df65f959a6156a57ee75e47b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b09799287268e29e7f6026d00bcb65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eba4ed347468ad41c58fc157fb6e48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30b7a0655cc4b5a5107402484832b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33ccf50f00c2e0552225492ac30f6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac3ca235239a92a490eb8e1721bae1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a1ea5e0ab72968858af1d43149d29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b59d4d09d85ed8fcbaad9a1b6a6802166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8116760e12cc9e59666d834383e435167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e3d2769516f130f38b8650137051168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b3ecad61c5310c15a62b86528b10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ae30c130061c6ca78f70b081b39aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5332af601b0b600859ade803f9c465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ed608955d1b064163810b3fc6575c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024129dc03635a86af83a74c5c22560173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4ff9963902d8b8d31e53c524d52ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b64dce0a37ef8743a6ae422b93ab8f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501889375a971352b831be4cb75a6fd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd6acebdb6dd196082c528f3ab184177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db052b1b9a99e0c6aafade33971375c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238435cc9ec9b585f7248779632ed49f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e612c00bc38b87aaece41428b4ce57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1eb1d4690391ef76aac1bdf9bd270181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2955ee9e2b43cee7dcda5bd518af98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9df96e56893208801e9118443dcdf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536a2db24ba2864e65a6d7e090f0f7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17ae7dc8044e28da4298ff34646af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061fb9fcc597bc386313cd36d9bd9f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b98c3db5224893acd109243ce536187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff4967ef50331c9dee83821b9b89ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a5b5eb586cf56f2a51fba8b1c4691189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ae358b3f5b0acc6c54659876bd3b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c552b9cb2186c02cb88b8dcbc2b908191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a69d9d382f826c98f129d93d995be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed088f4822d82ac931701b3a336b31ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14f19f2df5aae01a4b91f449e8fb6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99c4599a09df4e66ddb5c58f6f243a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4810b361b9471b82e3f98a9d2500c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cc6830a39120ae9e82a9beace1be1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d1e18028c436c7aac4a99e5e01a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c186d16f7666f9d9d2441f2668022ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90260b59b346494c157a363f3d5d8edc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ce3b5483a45ae42b7cf6ddd0939b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f286f1175b38629fb4f74ad1a9074202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b42b9c5ab85a2d22be95d4eedee43203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef126e090971c686453531136b63600204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b15a603d5d509bc5e62f681700cb7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d298078a5c8fa7acef0ee93cd24cac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132582cc780d27261f1bcadd74b2b24207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f56b57f52a2e6e0526c162b99a8648208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3504f10145b9984935f06554e859e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe67d335cb70013dfbe279d5769e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf777a65402cb9725ceb611efce84388211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b69f893dff6639142c8f3069df6f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30948fd4cd87a963aa166ce60e672213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f496401b9d9b6ca1d15fe612768d002214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a54716cb3092f6d8fbea799b2c72a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9ed43daf040f235a14956bf04f23a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a996b0e330139303760b4b0e4fee9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1fc38669fb5b859927855dba58992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29cd37e0e7170e7407652ca7596275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf29aae66ff79f74a3b1f021f565e5e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b62741cba3c73f13906c5a236301a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929be48f3d6c266e9ec81596cccfe85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea32c926f0b9ded263c3e0f07e63d00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431d2f700a38d253276ca17f7b2add1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29c135d8482c7b295e8b1907ee8d0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1103c0324f70bbc9bd7dc76ed3b007226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e1b85a204ce0e92ca13aa5637c419227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f852ddac261920a081e18bd367dc5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069ac91440dbaa8dd6fe708599d86d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f802bb0c9866a4512fec9efdb153b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef515557c592e41da167e3ec8d539f9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e01c4b84cd4cf2b75a24737e5e57a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d852f7127d7fc48a6b904351d650510233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4c961a961feeed89b62399b27a82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836735b9c92db3582a123c6f2306d53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bbc623cd85aa2ac67de847538d4e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed3f303783955a4bd8f305401b5892237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceaef46076389b0b84350410796f3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7cc4a18dc45820d4a6a182bb812197239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4f977080bb7be9a9541792a3704a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e172002f0d3c66d8736135fab24009241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78629cde344afa51300989d260704892242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e58eebfbf8e504d3590fb0815512a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d68968a725ecb3688ec8e6068f751244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e493cf2de3d07a2ff2e2e5531e123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8edad7a98ee4cdc6d634cf94fcaa5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f477229e871e996e69dfb1ac61270247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8e49e831bf773b3198ba18034013b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17b3440b602a4221f8a39c0ae2482249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb29703ab8379c83507501ae764bd8b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef04d95ff21590a928a68322eb89a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcec422bb811dc11aca5bcdcfce61da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598d04a8d24a004c738ee724430db22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e660dc09dd9e22c8034d7c6da474254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cce39aad5785b04d8da9b0aa51c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dceb6e6fe3697f9c367a1a36b05d7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b00d31a22690b7c6406811905ad7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dee71512b79427724fdf9083a0234c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656812024f748bdc7bb754a1dabb8083259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb5d6d5808dcd3f020ce3ec67993b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b596e8ef359deed6043067407d308261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98e1320160559970e04f1413f27543262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db873be0c1b8127bf4c7a1a440e9c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9224f80b57be7eb98c2c325db4aef9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa555d3945c8c43564fa884ec44c22e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5aee154dcc1ef2aa77204a0b09b8a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069cf9a115bb4cae4ddb14dffe5ecb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f48c9c2d108dceea8467f951c47e1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f636fb541b31c1cb661784e7d0f66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8646ca18be6b094b847acdeea79fb05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3d690259d72889fa95707f9f88303271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d18ca00f676dbf7b71dc0b257725272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401fef985c1f468938d301dce7c1419273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd33860850158906b0323c700dbafb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a284b7c78bec51af23e5b0f6b5681275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b83fa72449a6e7f59cf8e846ce2bc6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd809e98b385f71e5e12cdfd9bfcec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c87235deb205e9fb741de3c9d4cf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c73ed9e58ed4eb12e29e7517f523f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad0037823015473ce1432394619381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6b0a3d13e126bff10f29599240b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26f2da8e4835e8e01312e54332240282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7898de5fa978ec84213fa9cfa462849283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d62c65361a77e61708d82d1358da82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e0738be2c87e9f407e0669cb2361285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244925215cb0deff8d119a21e5ccc418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa181fec8d7da7518db22d636adb9a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7706bfc5cb9411b97b3803b37446c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c69b9540655b6b871e4241866c45d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72bd2559fb803c4ddce4d0a1767cde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e1685d0b031c7072524d8117b9e28291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86d044bc58d3898e2049df186f8c3f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b050cc5570c424d2f879d685fee6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219a7416e351dba8e3b12821165fc2a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8486951a0d82124cbfc9a432596f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d26ffd11c4260c852a5a6136c83e1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed803745a3caf9a3249d907e5a7c9bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d014d352990551b8bc7045d493be86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78fc0fe23e1cc8f264cfa23ba7e30a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f6dd7f07af279a5531541b703d0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cd73e3dcd5b3e73fa7e386281e263301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040dd7393acd89f75c8654cc859c05f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983da5ba810f9f7da230e6b56452f7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243776e36980c6d69299e389dbcfbd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677a479f38b965c9d71f209a5ddbc8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d157eef43d0331de2398a0af36d1ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511ef4e3c3399bd26e146de70d6fb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f826e75b271b4f47f86033b7a2d99cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e039e4a7d3f033dbd710c0486907b2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d61ce970a56b5e7533361b7009f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23c91154bbbe05e08b4e3d4e4c6d81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91d9e43f9b975f8a8c9fc90b4b0ac5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861035d3c89dfa44b08c6fd26d31cf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86280469314a1775d4bf2fa0ef86757c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680a9da9fbfc21289274c0208ca3bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d1b5bfce17d08bbea425ca78274b3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfe73161913ff6060037004ddee79c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c244b0e1d2d7903c4204186c91fb83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a9ed5ab874a2cd5804a5339f7784e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081de89f1129507e8fa9f40cfb7c07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ab4fee86d2952550db52cc661d0d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06721afe7d6087b7b75036e34b9a02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d158afb595b3e168d966d5b19217b9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de7890cd67373a18f10ce5c53629d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdad106f0dbb1c219d8464cad60988325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81945cc35812436c9633efc35039d9ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09faf293737c8a64e9236fdf5c95fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bf88ba4f28f5dd4425ddbf50c9e02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2cf1ce559b9d909e7b51a32cce580329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8c62a5911c630231b412e0a07963f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7909eb2dbc4c363f9189d06feb9a592331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c8f01fe58d2ad9086cb1d4fb8c94c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d63b07a43bea3b8adb35171854bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0ddc550f37bc85ed11d2699fc8358334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3f1dedbcaa274fed45b0da78b04f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c7f828f5a614de5588cdce2289f39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee0ee96e71939f0c294afa1ac18e21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a6307a58589c7e053a62ec00683e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7c4fff61eeeee9ec1b37132fc9ae9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f7580d50bc50d3bda4146d337bbe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d719d35ccedb5afaeb3166906a5844341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9428d5edc8fa5807a794d99fd7df8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4655b4de02973a8b3f0640628adfa26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb50fc2b05585782b13fe8726d2e19344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569a7dfab4765c182e3da3d061a8676345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf50f602da2b384f3c24a52e48606e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f06dc183f27a9e2b25f4addfa80e01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685173060f4685cee1ff006954b9684348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5392aad354adf8f25a5ac2b6cfd76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9793dd4bbf29ec0cc86f9c376f3466f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2b2c605650ec6ddee2df0bbf3295351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93220b15491c2c379e26b76c3a0be708352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855b71e4756f32aa7de61519bcd28a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a989f60b13216deffa5b5b6f5bd9e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e559dc961bb89b0c568a957a4ddfed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a5edb3b66515ed67a1915e62ddfa7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf238b1c095bd6b5df4e77b4b32a6cd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55b09e88240766874381e3fe47b528358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c950fae0e7bbd599b266997a59ee6f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9a768e79cc0ba73ed6d8eaa1e8a90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad2da2448bce05f4267fd3062b2ede361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d4400af8d973c058b37aba2f2637f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ac289a37c80e45314df4dcaf8afa4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ab62bf66d24507fad218ce0c87a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9be1a55fc5336d1fed324d525ecf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5fdd993228a4cb831cfcc64451586366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09082b6625b69d3b2030b7f5be367d2a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568ebb009f186cbf2a3e7520d41f69b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99ddb850e86bd63a3f273fd0c1a721369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc74a6567db99311f3def4564f60d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b9845a0e31e10addc8eb67179a398371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8a62ccea117b5f66411a63788f86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ff4ef64f8dda49c30c2f5e130bec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14761f806ab7f3a5e70b5c2f73935bf9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e61b18b84fdd04d0bb4f3bd3d3a9bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bca47b3787ffca73b85296f68fdc7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ded30b562bf2f61a436e443437d57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94fd7b1b806e72a49f6aa243e3bbda378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>