--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af27542fa42176b9cc660b0345bc1301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbc8a8d97604a835e48f4ab032b592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30802b9c28ed5e25c7b6a229b8d722e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e8f778da0ec3ca222e08d159d2cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf041569635397b8db4227981967b2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56dbcf0eb356d34c4dffccefce80146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ac0016d619fd41a09441848b5141c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb0ae2bf25e3441da1bf7e00167338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686afcac84d1df316824fa6c0eef002a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6023e7666d4d8ab71c124d2a63a43110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17835d41cd969033171a37bf7575aec411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cc7061b7d11e83891195e24c6c81712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ae2abc6efd458d9617cddadf0736b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851d9b029d08afa3147b1ab172af0e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c4a56464c95928664786f6c5f4f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf228e85daa354dd1599ce8784f32116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac5526ea2fdcf9c664784d6c69f9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739377c33b89493f9fa58c3591c8f9918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82a3fbb4ed7c0a7a04947b483f107019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb700b7c29899858b3320bc70851a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e136c57318c8f43e7cdc4372889ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa86673891293968ca8a04d22a5c8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7fccdc5b74fdac96d86e92ac4de8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7040ded221d7750037ea1c8bace75e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709993ec850bd446868c730eacc8bada25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4634c41a58ec2136dd7daf32a89fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173760aa64b4bcd10b3d633f040189227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bf5f017f61b7121db30a37462a52d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9ae6d6885772467a12cb94e7ecae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4649b470ab9ee1db88a95edef43e21d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fdae34973a9967cf7688363288a9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f3260544d7e42f7c03416d370f7b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed444e9b78fd285a6984d56fd8f968633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b66df7bd6276c3794c2025309ad2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702228877a6c97a1ea919700f6d012d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c8112c0192340a0f4ea2db98e435436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63365994762607d9e7e48a2276a61b1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8cdaa75f17b206e83683e35b1ce8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300181354072164d0ffc75cf0f91d6e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f974b1a05137cb14489fed5da63a36440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19644be4418823a46125bc89d9766f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f54eff7dfad55b8c3df6c26eb0c8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd4391732dfb19c50bb2a1fee7ede643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9be12aae6e2f0cb5b742e27727be844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979dc1c3e3db7037beea6997dae424b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab38bcaad8c7c6cd27c7d85bdcb55e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e65a60d6917ae1865576a7800152b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af964cb453d1720d5a1f41f2ace165b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011833562a884a4e9cb918eb313073149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f27551badd8f8c18b0080f9ed2b6bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220756717a0afc95701ca7701d0c39d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b18a86256b428c40b6a80c8cbd40652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaef0cd4e7189e5c061a5824a749bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4146330a7af609c6bfacff07f086954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79a50a45bb5a82b89f75a7dee7bf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf36e776c6bafaa1fca3374548aa256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0ecdd35bb0df379230b02366dbf0557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c365d94947ddf01a27de437aeb7994458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210a300a073306be62deaabc40df67f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2888a25da583f64b93c9599710608560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1db1dc3dbea22a6ed94e3474a484f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a67f82ae931cf9191c9ce6baf5cd1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b967817e07d75beca907b2a2734f92763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0851668762a26c20169b3b5796ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8d41c205690c637fa8e49adada2aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34d68c4fa352a650d25b7f520d2b6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e8dd1bce09fb1031291c739fd2b8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb84e233d282832f492e89222ec1c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bfe7f315f1b69dad86d7ce4eae61069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19772380aa941a26b403433f8543c08970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571712536a9eec4358551943722026f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae506a0d1937fa410179799d20eb14d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4871b6dba2ce9ec7781838c94694a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9307b95d30127646399cc76d6bd2b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6feaaa5d03dc7ba392f4aa7f63fa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf6361e35b3a1c03134425a3b906776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3c942f5b037e2e2e06765dc696c2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced2c7ef18b815eed53d0fb3d3710a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b790bc3cb68986ee5f410b885b5049c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b978be2609b5fad917ccd396898980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d85b5138b6f48deac55ae778328b8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f7ae5575e869764189d5a14513e0c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c9c8902443da3087871b37e97281d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90afced12b483c4e86478649cebe9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559915e708dc434fe4f36443f1a489e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f84ecc867ec6b0b270369d0c606a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5c4193da053120d543047d90a37787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06101ffa3bc955c32d94f6e3e49b3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2db7d338b9d512fd75d5e40a1a020089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ab56eba3fa566156e21353123e35e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d2fee322a247d0ba9d2fd1eef90791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef040ff5c56effc5d34335f596f3fb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca94e6fa6f0aa71f0b6c664a674aae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb01616065c5f7af9d51cc6ff18b41894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34344905fddb9f0038099141ee8f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201de5cdf58902d4ea47e0630348df5296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de6bc15ba33932e763ee7597a6017597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ac934eb6b7b6d8ca9364678f857698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135663cc8a0e6e10f031e740e84af2f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832566869d446bf9823665b6494909a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d2196b94fb1c389ea7c23cd821c56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7293696c4771eda34a4b4c3606377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060c2000a65869d6530071a5a4ebef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601908efc5bffe8d00a6d3c7cfa2b7bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595311d854259b74cf1c063260bc4d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43219c6f3e9f338054d6be7ad0ba9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aa35e975a6ad6fe97665da0e8e26e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db8561684ba460a69e28010f944042108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac50acec27a2547e724ca633fac0c81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb792131346de7e0f0d6dbf51f0acbf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa10bfa2595839c1fd88cbd9265031111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4917436aca5529ab10f4e3b0243f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57cab04e7cc9cd4b5fd37e96b02ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c79e0a6bac55ef1a2fe22678cce59d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9f88b07adc40a35bc75f91fa60baa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985ff1f25ae56c3d81c225f24293429116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12bb1236401bf00e043d00eca28af0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8a746d8abc3eb6f0a22787a352277118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4e4d39329b7b690ad83135466669a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b6850de151ba87388df68effe47fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1365287505cd5fbaafb02c20ab831f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c6f6d27095cf7a13d3c046b2f817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dcf45bc1a9b68ca96d5e45b95d8b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81d9c7146b58ac40b08a039b16c049124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b373e5fd8a278761b3d12344e18b65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75341d9c32b0a0aff78007bc7c1e248b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e05db543ed5a59e1f39c7454a53ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49c76cdde0f5dc1cfccc93c98a4b36128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440efbe7d6cc1ad64929e447794d64da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf83f9de53ad1498288cc40e7fdc21f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3de4a95b2ec58b8086f77180285a0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875c4f14be66e666730c6f1069d2e67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2012102ee4d93bcb2599839a987692c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d92069de94f9f431e9a2aa9cc395134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e83028c5388800669521701572f2e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2aadb589a3a3bb405ed217a7bf641136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b5ea03da7557b8446c50dc27fc700137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011e6ba4bbbf07e0e913c067525b2a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac761ef1f83a5715a11343141dfa0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71077eabfb6d0dcb97ee4b1c286252f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c03e90f25da9889f52a1bd82558da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f767c790ea314c841bd9b8c1a56caa5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab619b479cf3377f2568fb29d2da9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff7ae998e221df549b334ca1666dc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52937976f74faf962f3bd1c51ba633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21763c961c9699b9d014b1758df0d912146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17709422590bbe3927b33adebd48b482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f415a9d597c52f8d0bbb797650e6a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d215b81573509b8226d2356999ba7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbf310d3a7fb85b92dd32543436cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0f2b3419099739b98063577861c64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2778cbfb4da2215e243b8c7872f2d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df37e5b53c647f95bf4b288d9fc49ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68134848efab1fe8ebc64e86fe5bc97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca441035846b9349e526ee184f4e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ba488a1b9abb500b38c9fc70a1f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cfb90aa1515fd58e87df1311349d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b6d82ce0840c5cf7a740286bd1dc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ea9dbe330a35310085457fded62c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3c67d1964f79fe21d16dcb6301905160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac64df893620530a9d4f2def9d9b0c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7659c19e8fb7041521b5340b69c7fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374410eccae6432f2a57ea6d8a78e34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dea2c8e7bd174a8f3af213a76e7b6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b2cfedfbfbe44acef6439698053fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95ea20692b82a6e21ccdf4bbe3d25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07f6dfc065ff7ae1b114a2936421b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0c5f4fc0f43855cb678a0cfb65a90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d677179cd968bee17aef7b22514ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92546fda9cbefba210d0e1b427dd2ed9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1794db62bdc011e0ed76d0a4ca8a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af57aa585be91f587116cda379af0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ecafdb5b0ef737398730bb066a2af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeb8801940915edd2a41c87ac4851d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024ca6dc499e11a2d9b3d61f56932af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168066d10d7b5471ed73795b33f7347176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702a8f714e093f5e590944a4f003f39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677826b0eb24991548f211132aecbffe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73848ddb30fbd74ee9c7c51f69832b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af1304484fe437fd02e01a38f51648180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec20766733071cb6e51de637339882181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244905153d99fd748be37879d2a6647182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59b91ca9fbe647a1d0654fefd84978183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c231af4fd7a46d166abb1b44afd218184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596457fa4b172076b46c46089a150ac3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512ee776807fef62c91bbfbf3992579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6a9347830fc2650799c48063490a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252d0a3be36c1e26268ecc591f17d5e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7a2c23eaf192dc3d3ba0768ce694b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54f9f0b80348a9b3a113055197d64c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe21abf2dd48801cb23838409407735191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce83f89a943054047fb651a6edb20192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ac977ee891dde6ba2351b0ec1da34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6d5e1a63fe037ea75ac2f6b1323e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88bfb1458f557ec5bf169b6b9ccee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2233cb1d337334b45458b64952fd36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba4701e692096306e71e7ee63dbbd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a3f288a9cd37136d7c617655f15cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a6f9aed230791fc5f6128c7ba61a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cdb28346e3493dd26089971077bf9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02842d2595fea7bc8c920ccdc7a82905201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578693410630eebd686a1be56a4ff3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33fe866b827d3199d4a356ffa2c040203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe4b3b9713e0bef3b49b77b573ea1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105777f0df116ef0b5149e168a9bf33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447245ff0a9e11b6cf7ce74498d0345e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94006170a0a75b55faa10b9b16704144207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a785742b0c9cfdce79f3f533c82dc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e8b8d86f1ebeb15af5810d2ce8a3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecbac2974047aab54dcc496b616414210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867dbf8cc7a4653a59e4b339eedf958211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a39934ff9453dd9f317347647c9fe4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ae9fb5e5769009d650de75cfe3e40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce885e097db3d395593ba931a17f11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b9f31d264314a8c5e7b65e9e6dbcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90746124ff47b77c19e695e45d5355216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d69c14ccac4d1dc7fe3b1a7cfd03217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478a5c5df77611bd1bbea4cac0f63e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1815f054f1eb0a3784802027c3542219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd227e147c4764569518a1d8b1f769e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e944c3eac2bef5afd639604c2aa3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274ae4c6df3d5cf5f1aa9a54a9c00e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716fa902c7514960f7968e00689e6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5ec4c2d86ec1de2f81fd6e09f5309224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc2a362ac9fa2416b28edadb0518f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af7f5a1039a98b5c65c21d8c698c70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e89ac9c347f2f6b6da791d79c69d06227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd27e55cb06b49bc7657ac3b1fb274228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa28434945983bf8041db811efc80da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a66256b0334fac26abe24b58fc75230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a191869dddba428f4484352aacbb58a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447af959192649019fe6caba68787ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f3f1989cc81060a68d27120b0ab92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bce6f616377d5e5a1129edb6275e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b77d150af3da36c7e04174e127606235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841c4e90ab0f4fb6e3f8e91c51f693236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a206101868a5e1b826460abddaa7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb8f91e578d36202f31a02826db3bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610488105931c2d5fe4d78de4ef194fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38f0cbbfff0253968897e110399e40240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba2a810ef4adac66daab162339d9a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c149f8a4352ac3c21651f554f069159242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ed254c7d3b3eb598cf0fe1e884769243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b473c87e6e789f8a9786b1ed1a4af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a45ce030643aa73ff4825a884fad79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9212cfd0c5d080f61683076c2aea62b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bbebcc1859ddcf7c5f07e729cdf49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa123cfd7da523ebc5a54f48e0a836248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a164612297a7d09217e89963201c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c991c066f5f64f9b895ff1a908f45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b684cf60857061225bc10b4047eff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88461c01c504f0e487039c5c1146ff1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e538df57946447627739ddc4651fbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cacd72018bc4d489981c18bdfed09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e865b7fc8262799e36ddeadefbf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c1e0bf7f0924ea95e5f1efbffa412256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9c688ac7b4b548b7f8571dd5b7bd2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7521a2e21b5a5f90a1772ce178d3569258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f221fccc957d8fefa0801903958eed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74da1fc43f17acfb503b812f3a46b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9aea8ef1726c329c04955dab059b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd0f3c08662b8e54429fcd3bee2eca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f8ae7f77eded9ccd91e4c8aa14f07263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64af70efe946a69053fd558dda16189264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8273e9f2d446358c77cc3f9168701265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538bec2fca67f2b3c999647fe2f1cfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee418c92d30a9261e9e7a58b07520267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b679b5d46abfd8cfa75cbd1013ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889d52979c0a49ca5956b896e09c93269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c482bff74744e9557205cdc9beb707a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b394f3f585361119f1ccf9574e859271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa3a35fc4f166d1c505165aaff959e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca97f692faff8d89a1fee7f716539273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861652cc4c16605a0c04af2e15525052274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de16d7dd3f5979bb2a1c1f4d39ec91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b1ed0effc1a36928744636b6cb3b8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ae5c226a7dee5274472bb14eac758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6857845757c411899cb17d7e55634bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ff57c62883733d4c578d1153aa8c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07532ac20c9b408976bf5ba3668b02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e593e61d1fb1db295d4e84ca527c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5bb62c677541e3c52e981fab581bc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a0be1bf679520bd73ecd3e8bf6ad5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adae67806465cac6a173e7cf6b01b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0d8953f77366aea4bb7050f305a0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e87140a67b90c751c1a0b162c50b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb453c9666cc10aa2ab261370b946f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbfbf88b4df0cb0c1fc5d30710f6d9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667df47982a2199beb8da4142496ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f160ba989114d0649f8ad20f0e02d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7abbf5836b1d6a5be2a151b20700c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06d2799c5b9027f0b59ced79b10572292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8736d2e7711c0f7ea84fa0310792c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15b95038888dcedcf57706055b010294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f8e1dab8504012df77fc06e225ba2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b80461aac124a70a7d533d6e4b5e5f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd940d41c5104fd87919252e9f63b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0a3b00ae8385c47e0c0d373966bee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68719ade1551c00fb2fb0f8b63d61b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ac6c9234a0aaeefb1ff17f1de0b48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d52ef3cf345faaf35c225d39cd7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2b3603afe9d08aefd7fb69dab6fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a8d9d4fb1170939d84293ba997592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a08971a7f29a89dfba81f0889efb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a4e9be92687c4b4e6477aad56c30f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55088a192300d76cdbd144b62b3307dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f10974cac4f7b8b75f8395ff993f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54490cc0d26d54df820fd30b36d3ed63308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804663f1b7f7531ff79c6e1b7d9e287d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60a329255f39a7d697c9e07d7e2b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57049a148772f1cd4469e8d37a114c2d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e1baa4add4bfd025d6f6bd23e8e70312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3fbf31943bd2b5756beb4e1a0ebb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23f7d94530daa436a1286de58d5c34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5e59dfcdc6a424a685404ee2f52c9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bd21052245e38042a8f89859f5218316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf4ad067e21fd78a6b9494fffaa1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edecd69eee0c624bfdb1c3ca292f6d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c74b67c120c0a18e7af89c4b2aceab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fc79e9bcba49900ee28c5707a1f14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5728f7ce2a8413b215bbe3760e0cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573333568e8770ff257902bd5856aa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03ea3ddda4f58118f81dc7c7e8b27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ef429e78fa305ca81b602f5ce09ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d964da0fad55fb28b526fe0c38914325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979f4418b6ce1c472d0c09d56b25dc0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede359d7a88a517713336f16c76a7636327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895ad7eef1a34370b739471c8a5944d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f815e479c5ca5784d03c92c46ad59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306be69c7c7afd0c8c7a03a2a0c0d869330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72d0e60ef8d27a717ffff543c096b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec440b62e76b8fe2e5b209440642811c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87987f5cc38564c011ed53ba30f7bad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c9c1af5be51101c7cd88c3d83b81a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58b04815f361b4fe7aa1ca3750c520335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824905fcff535d9fd33ed6716825fd8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93a083391405facb1ac54e83caee9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835276d4d4aec6ba3837c746edd65125338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383defe4a19c72830095673fba85faa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396d1fba2454bae7752242da4dc6b38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6671369abfc067d3a7cafd2d4ee7a63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889859662587604214f92197b94a6d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101dba0fb672fa10860432f609e2ee6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211b00d62809e9f6ccdd66eb60508ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674a6095c3b366bfef0a52c2114f81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c60344da37c8ca3c8bd23efab86c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb6fb0da137358c20ad59fdd5dd74d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf93357f6ee0817740386081508c85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ae1e34248cadea9af189578a5fe07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a87b1dd68e802df3e1d08d013f8ed4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d36c278e8485aa8e0ee86bb9e325b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88ae253b8634c030cfd7bdb0b0536f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2549c72ef094d0c9ab750117a764baf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de94c9ce06a98e1fe6499c1126e5204354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bab59250f4d961cd2f6a65cdb9e6c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c01bb6628b0b63ed8a5df62fc40c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6736541d33017e2c1e498185540c6d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ce293d94e562176b95f5017f7a80b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d25635738485f80aceed2dc82f7c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032cd8f6b8a043228fc47c0f779f16f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c058ea14d17b1754e337de318260e5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2830b7108fcada36c219b283a4d4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c688b1fb5d72cf11ee7da3e09a185363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb1d15f3c3842d40dbd5b7645a24e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab5d1891f90ff41bd5816ac99d07d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716c8f9ed3f46179c9f4d325968ccf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068185a236c4003896166ff3a166e2b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603645d7d889469a12c7a0a4c1bdf8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c41a7e5f90f2054db6d5f9d9433c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e35faa827bc38cb56857b4bf3c9f56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b66e611bb9c12db399b46eed97ec4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6a019e82017681130a40fdeb217f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf70b7788494b87b5de84f21eabdc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc892ee9dfbf3051749d8c27b1c8db31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65aa041f0f4989cc9c630dc5baa483c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ef5894c6d83d5d1dadf8f687e06a4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5697ea7d2518ed7849f98c5ab5e1f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7a056a0d07e580a33a45c478bf0e8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b662be194b6ca61f0ad24c0274eff3d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1ad52e013d6ecbee5c8887d6727c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d755134e762c704981693f53f7dd693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb6904556f70d8b47b5a90c5a5730e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afc81c3af594ea44b557a942a2bb155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659afa89e082ac95d1abc0265b97b17d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129573204589c5ea13c467ab57e1c6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baff327da6790695f45521e092e1ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1b71977039bb77061f9516886c61b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac07bab7a660201470bc3e8306f76d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27627d0cca3f7488155eb2c2e0ee12f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de379d5f835899f3c28cb0ef27ce343512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab838419696c6ffbe9fca9d5194543513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036767fdb28e8a018726b944eb1f729114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8386ce817a1ef4d396b23764c19f2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e142389de0cbb49134fe48fdbdafe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa332346bb32b777d94e8c612f3642c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab41e8d4a978ee01294373b209121d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e479a7dc34a39f2c2e5cc7c10530819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857ff512cbecbb726f3c5863fd2b5e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189af0903ac845094f47d2cd6e45e7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816e9b6d69d5182c54c1a9eb2a0d20322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb129583698149fbcff879c994483e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9401809601063538a5f4e2063cf195f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6888c70b0f0d7981fb30f4d0f32f0b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a7498769f802dfa295ea3cf209ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb2562a2fc4ec40136d51a22d75add27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8de8d7f3e55099d8e3a8ba6eb3854628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36569b44d409d6f1bbfe87df59385d3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78677e504d33bb375a8a04333624080f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8f7783061fbb9d7146aefba11f5231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2d6c4057cd752a81d97078ed062532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4e53ad201397321075a1fe9cd37633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f25417480dfc6c0750703bb5f4e7c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b591e0ffbeec1e1e6323cda10e6c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7531d30d28e4a74b692d6864a64b16936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100eb0d994cfdd91052ffb210252f95037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d177f3e34cc3205cbc8d7b040c50a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef04ff248fce41e23146408a3996ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6800b9ed5b165a741f6e84f3b0bb940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2df0751de686de0ff9b1db066c4f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de32654db55dce36ad10179b547c3342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0eb6f7f3a8df494f5b15e2911720043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb1d3695c0b50a87d731f74f98ea7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b013fb4f03f960b475e3b0dc798cb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde03a9d5cd5f2449a3d1896e25358246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4148f99e6795a98b1d7b0fb0c6b1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a141c22024e0900275c8fca5419204748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8b41bbed854d2a08ae688e8e5e40049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e553a2af0b30f6103bc7dd0e21bd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11a73beefb7deeba92012569316fbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03e9e494f78df61f02a5dc6810ceba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757ef44259338fd5b3d9bdedaac27c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15534c4fa9b5bb71f4d21320b51a917c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51603ee24e94a27fdb625caf7a7b4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef676ad519d01dd43de50b2d3df8e01856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf53e68a75c1b9f39e5a74126b4d3e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106ec2396b5e685335da19675ae9d1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b1d3af073c51be8119fc4e6dab21759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74721cc656e9a4bb16377da5d784e7b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ebb20ad914523b2b7883f60c812b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5d4b6eac983180056479e061bc72e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581689d2e88d049674916d24c82af2e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448f9929048c74026f4c2c1d39504da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4062d0c7cb604069fcf9f9f4195c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89102328558ab8881c0156592550288766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88136fa1ab4627ec0078e94673389067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eede466b19bba65e1dd68c61a4ac69768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b339ffdd3e3f86b5c0e9310354092269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a7003d3ebd13f6c7894be7d2b5aa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c31f23da44f6f236a535ad7bdd86671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfa80406b981b3996eb302c03d9d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ca27e8f15ea4f0fdbf374d8424aa473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e338eba96efc486bea84e302719d85574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf91518d087890edc24aa34af1d501975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e4b8af4367d38df8f505234a3c70b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb6961f724ae7d5848bcb8b36697277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f899f76c63cacc55299023e85e3fe2778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bc79da4a8457a164cce8a54144f9c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394ea31cdc373eb9e24c8c6831f9cdc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158b38272c5520c753f0aa909a1824081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320bc3d7915d467399a57287812f96582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ae7c14cf751ec1f510d116a20f2ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa506c6b75ee94d29d252ea596890684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc996be25bc3191b2a3cc16dfeebc6fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e12955e8f942356f84b018c15db4386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb874eb23b9169690add43a14618a987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92b2b1bfb9f4e148a79ce38736f0ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd106d2fe789e355c2f599bef88e1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a8cfa2f45ff42e51fa07556e066d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca9f8d229e2144a1e70ab32f59c8ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f48de58419c80751c30538c3e65ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b22d17df14714af5d2066e3fae69d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f3f602456c5977725e0902d35ce6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090db87d21f7db492851198318d7d5d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c42ad2f8fff38e73da6c40573a2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d35c508495a4d94728375c9b99a5f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827efeb7a6b8ad4260efe3600a9cf76598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a1b56abc055cfaaf73a805bcf304b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423a65e132c7883ca5f8ece83d9b826100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea801ba0082fe5c7217c384c018ca7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c62672299a6fa6add0467fcf62d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0ebbacdb09c2993d503cc7c3fb4e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9c9b2376067d7f8195c5e61e5583104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1066ab0230cb13b8c2abde46bed3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142076121bd3f8a21c4355551eafc32a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f3c8dde4c7c1a6c0a7a85146309ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb72b5198287872a152304bcb735d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbeb22195b3009514c392f7a9e4b398109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d860efa564098530caaf34c64f90c47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258ff830785cce555f54b173f634564111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a57a27ff892dca711b88be8cf02f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830962b34de18af338054e57d436e23113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff8b3d3f9aa5275195e6cdec43d5be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463882b9a2d4124d7cd8dfe11ac809115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987882a7bc8eb2a6e9ba33910e690b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcf0715766ddd95e502881fc6a53fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a850d2feea4dc400556709c5b1d56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38266e431ee310da5abad44eab97f57b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779dcb11edb9f48f96ce790cd217e3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544873989d6ed18b0d6fdbe1b24a214c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44709b56a5970bdeca8c5d8b96143df4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb840d0fbb03f56d1e201b4b34ca2b15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7b65f2554532a0aae19d7bec5080a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdcc435cf4088e137218ebec4ef994125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392eed6372f2f1d5595500300fc579d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b335b13bd2698447e4041b361374127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35835e44255d679101a2dbab00fe074128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f8a47d4d7fad2330bace3eaae419129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d276143f7072977f8bf36b5931c07c3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a419508fe969fdbf98fa3d42e1886e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b786214486a961b15f5828c344dc49c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919cec6033d0c17c17d6b2d5f8c8cf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b107da37baca957331e0bad7bc259f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a877ecbd50b201d0c093e8618b5968135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131f02b5d6d7cad8a7bc661635ce906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d8ecb8a1eeacb13fa9b7d514c8c24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98bf56339a82e4864a9edf501a409f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fc6c0b2eb8c05a976d36a21f20e51139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650bb2e898d67354c1f884ca12eb5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f66f9546b77540cc119d04fac5ad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6feaee4f64952e16fe017b74a357e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef417c68a9b3e69fe35e8c704d03b2d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd33cea9e3b6e79c316c607ce7cd5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f3cc73b3ce42765ecd37ceae5a0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5453b4944f2cd399db262965a8878b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8692137f184bab2713afaa9b0ed05e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc617ead8cbd868ca0b6b0943b9c0f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5babe727c0ef15a9fae3026cd39d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c744cd2191cbc234d0c4431a63830150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e927a4092564fbdf259043c4ddec4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d06b5292d8cfc426a2ea17f18c373e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54509b0bf086d44e32fe09ced14e51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970b1438d99593c5384b0c300a3bb53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa77c80fdd8dc3c14cb350a12d675155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260dee796abe9a523fc4163097a8bc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cdba4a1efb99c819ddceee6988293157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06865f7213d0cb2591b84761f38ccd0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5cbafdc47f59cfe598fd1129c996e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92c3e8d9d48fb10f637ffe9aa9e9cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9dc87e85ad7e40ebb47029f5ca7dc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90badf377719f9826c11629ca0b72c1a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05645ee59bb0f030fcd3d0a0e86c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b651d51e03f17cb517f641c490422164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b478bf330705c3e87ddb4c72c5abca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31371c9301b5a419714521e856ee4d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cfd3493cc5c896230b183e980c781167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36440cce3800e4e9360ebc9934a771168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241dd62205b9d99f3e0212e0937157e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9f5322cf1b088949a2d8f5efe685a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca88ab5ff197dce6ca173a03b1e13c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325e7e7fe128d854c663a1d09f0248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0c0499d49fdad0ffe6e71c1df1076173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8265270234db83044a571cf0bc86e2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c9475ad6bd63dd55fac13d73ae87c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc759382eb9de4ce124854408ec57a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e4e2f6f37ebf01fd75ef947969b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d632a4d4456676285d82d8ef5269178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034be5042bd3e5c746ec23e14059152179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069b388c8e716032758b52b7655ee8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4c890c8bbd8cd592d3db6a2a0e80181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade528405d55254980133d5631d5ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92cdf2a4972ab6fd050ae1a49920b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87db643ee09e38cfb50ba74d05ef3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6868ef17de07b26848e97738f0af3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73280cd8c30853127536a42008a8f1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a69d0cab8d0ded76bce966a2a346187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b419a17889536d0362e361ade97236188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee56f42b99851df4a1d199d1c4c0b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceddb2ce62c109137745e986e335befd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389a4799b14d6027531bd9fd70cfef9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836962faf8c91329297e8d88fb40a69192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46105442838ebfc638247a52c4223c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046420cfc299ea61d7db5646f305b06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd540da0721dd0678737571ae8106e9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f39506dae7970f794dc8283153f01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662513f00a9014d788ea7e91f5f85106197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b31270cd8de9afe85ac3a0ee029cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562953513c696e968fb502d5394ec25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4acfd5f1de66a27cf3de2608d5a35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069fbc2abdcadb2057a1facab52cf36201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bf8347ccc574094cd430dc207a12d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fd4e54278a0d3d4c6542bdc32dfbf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b396d067107cb47131a2e32316aa6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b87c715c34906db99b6b7ac2251d2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba137f5c2a3125b69f0db2fdc2fd36f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777e34b57a8644fbcc91676004dee8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e780834cabc7165aed9b2f6dbc4b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bc097fa0dfb6b4e402e51ba9d6396209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d49fd4bb97aa198fd27552dae3d948210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd32f1a36f2a784fabb3610633f50c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d08b46538825b5fb26fc45ba0595dc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105651d6b681e054ef2ddc211af7cfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c2537a8031739b42021f8f6811e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3185c3af0e17d8519d7c680e3ccd56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d796994b503b49219727f07605a21216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2470772b536bafc66dcbae192785e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4b2e003d4391cbd518f0518f50018218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7f1998e093f69f9872a66479acea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f3551effd04ff22f16ec703644c57220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14cf287b2057daf81956fe71f063aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224fad789695bdf64721df0384f0012222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079a6fa1ee51206b526e76dfbf860ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe16583a29397a168463dc7a6f5fce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566cea81e186385d4bd5c62286fc46225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea722c31267a3dbda2c3465e31e0c6fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be94cf216cdae32476899bb3a61208227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee33e584d1139dfe3469e4fb861542228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdd952d2a66eb0c6d5c605be5f5ed2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc525c150fe066d5931e804d18903aef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13cbf11b7d1db4c38160d7c2b4f391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3c7cfa567bff510f05ce3e8bfda85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a5eeb6fc84544ca622743a11f7a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245a66fa4390078a2ab41221c2827f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131d29ec3d72453f29148b076f4dad6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7650aebea980d84d3bc2f09bc35fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab133c5263826591d75e8c524ca567237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781a59a1dc1ee251b4e8ce0c98c47a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb654cd2ac17c657fae92f8a9f1f51dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187f455de267a0aec0a703940d42873240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a4371ae8cfcbb0d50d09ea92af993241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac881da961c335bf36abf640b9254242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eeaa0efb9a23d37e4d1ca5b4de45ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11430d781a5eb86e65f358e8d1e2927b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b54d5f66e666fe7aa0a1778b4cd285245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b16537228deadf4fe2f43805e8112246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7417628be827463ac9ea744231646fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ab70e350381b8271333a3e758f3f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7c2293404184979aea61f24796ea6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1578ab53f273144e22fff514d7c36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248812fab7818f24e6c3815ba2a6af7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222f8bc578d5dc086e8fc9ba890d2d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02680bde5b332f728a608ee320d1f13b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d073d2014454cb2c0625acd13365e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42109f58d030319bc913f764b9962f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ed7566f41ba02b72730354844f997256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f1a9f4f3fa8a8cfcdc650d8007c5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b87de2e84ac7ff6164cd0f43b9e68258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda1bbbc11892ea046545542ebf4cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8715e28bb3a4faf9420b3d236734da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee38d65f255705219d101bb98fd1386261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277b35449118df17f7748a98b4dc99262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a99235ecdcab5d62df7dabb368a4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9d492bd79565c44cc430b20f1d7b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827de9c690e5f446b72de53fa7aaead265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae645563d548dafe9577d0325b5893d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9182b55c742e281bddd7c19ac93ead267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405829d848540dff725667c39145a5c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792afcf1231af297ec11e7eee15f89e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3306ddb20969d4e6b76cf3769925270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5daf36be7cce39f73d08dbffd3785e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ed088701148a5808fdcbc2056b6be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280bd28523cbdf0c0d751177c8e6009273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a67cedddeb7ba58e28928c27a2d9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f06e3c47affffba91748650a823eaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8148235f7b26e6c9e1810733900180276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952a5688ef33d25d60b603cd45a82ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05562b497fda0128c9cdb923921f66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d161db54475d255370a13ec79736279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e285f1f4661fdbbfef5e8f4b38b0318280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676977da75723a9e5c56cf0c255fa29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2efcd9e1c191f53557ebaa682e4bd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b65254c3df3816ec1cb2cf0a194c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f121b09a34c1b81aca36bf57eb528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349ccc19be46db4e33c31d848d974cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dc53abebc01ed5790a3a0771bbfde286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02ad033933686e3b3c1338232519db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912dc7ffc1ac19f3832252e1a0e022288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84620fd5f92bdb519c15ecbb7a7882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108019c9493d71879e64dac2d7100d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcba48f73c4890187a276f8be5a41b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d1591b1a8b5b496941cf448a799b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c7b405302a05f0d5ae0346a395e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbba55b4a20b9cbd8dfff2296a2b056294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66077f69cd95293c36f0bb6c2aa8b8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0a901dc62b9d5a11f52a303ce1a24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b597d82e091a05be28b2082f2481f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574f314f13ff8cb487e38bf38749797298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fac9d544e2b0eaa33e6b9aef7bfbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55e245fefdcf5a1ce73fc0fb47240f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52041444979cd2290f395df166d0ebc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb035f3c4155d9273a46f953c458d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808ef1cb6d960b9571a85bc414be63a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30072e2e0a8b29823a982757a494e3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362c147c2515dfa56117b48c29045fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18dbb1f84b32c3670db7541d0a36a77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786bb11741babb0a6f8dcdb140a2459307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c208d1828c514f518d3a48dfdea9397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074c3e485ff3a8430ad4dee3f596b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5df8ba2d04689c372afb4631084ae8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08dcf099a4152a59bb133f56d516fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6ff0bbcb346c68fbe24716ae4e1fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0bb1ba8e3f504b0de9c85e6bef82f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ed19819bd7d188ce7655a8190c99f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c1bf9bbf50fa06893c9c2c22ea1e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78803d496f5a60d1e780d58716b2381b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaef48e192e196ed1fc6f3052979bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19311e844d4396bd39c5f7a19a8e47fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae458636b48a1e5e37c50c2597e026319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316cdd8e225c0982e4791c13c877b89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f63ff9e000b9f3caf5507455ec4e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d0a46a41849a7bd2b537ec3c078c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81019f596402188c4be64aab93c9bd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c97fac501547c71a288669df2d4ce1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a77b5463bc027666a00c54a84e00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ad6384349e02224ee120987d93168326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee578331136d764c3b11a58092d294b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e601d924b603d6c9e5047dd29c97f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b9b8a3dad2ec377caff53263ce90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6a2f0e6391686c82feb1c39b9606d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d24e92df187269353abfc02ac23d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d085e3c91ff619d4bbdc7cc4856e2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6617b3601075d3451ee601ae6fc1689333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117345f98a485cebd7f932291b763c06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d1852bc92f8fcdd0cc4e928a1afc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cf430fae1fc2332f5081563a7d051336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ada88019fb07a866231f713701201337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08383fefa64299b35482732569b09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab934b8b002e5edcf7b3fc1c5370d77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ce3e4dbf35100fb282010405192d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115ef5dbb7178763060ad2a99116dd2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c818c619f4e5f599b615c995ef84e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211bfd8615f8e56fffc30f5fc0ceb30e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136046846b3a31301aefd0665b0b4ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6681ec24452ae5927f95fa97748a5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16559af30b019a567c41a2fed7971cb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e804a18733ad582721e879838fbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fc2cba411a4e1fab89a4bc44da4bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a70c9e3ac87410f6a09a85d35c95a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc5b9ff3443f7b2949662ef47ede9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474384138b34a6207682325e2c5a1b0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb75e0345c1b06a3995eb16da6f1c7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151d89730155251bb34326c5d706ba6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b8da7b10de957f41acdf4bf969ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562870f682a3d828dd5dd714cef1e46a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab810e5cc7f3c60da95a95d4f699ed49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bca3d3eb709747c1c751ea9ed373bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5901d7d9ee8349934b6f8fc7082f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8a45a2622d9721e30487428145b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282750a768aad40372122151946b1838360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5060d8b9b4f49bf43935915ff6cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7034ab02ad54a23c4f17b1c9da00e39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f168230ad36e8319e7bf9fd93cae72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334498905259dfd1972f26ef6b248e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a996dd8605d71d3edfcca98cd932900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ef2d825bb9c8fb7752cb1ff4bf76c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852f4f8380b4a0b1ef2fb82b4d3bcdb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a26ececa98cfd9793279113a51674368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3d21d92370be67a1e5168a342f67f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e03119c337989414c4502a4d8f430370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cae22c009c596862bfda455b5f8c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6485927c95f629ee6868510fb9d025372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806689a685132871a3c1a505b5b9b3de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855557b87a20850e652e9c337b1e7755374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b54e721cd53c93d4d2a194cdc60797375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e802c9d1b6d544d2e6c5199c4f89e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930dcb85698a252903f273fd5bee2b89377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c06839c1e304772797e1afa758cdd378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>