--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a29ca43488a27282de2e6348e9cfd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b948431fa167b10ff62ce5bb030c4812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fe92a7a723128bdccacbad09d40f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed7eeeab72ba8bada51d3b756c0484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b0672c1325d23e99fb35a524051ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139efe3a4da385da027ebdecf29335d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb646676cbd17c2914ac8b8bafad687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bdaf6dd35358c9b7c1c8d115a61858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d31b0ccc214da48629556db598c2f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c095e82cfbde3685275922cba16d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bbf0f7b424367079e66bdebf17f9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b243c2211eab1ddb6e736a5c42e68e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39962cfabffe8869cbce8df689cfc68413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0af8253754675b2c1d8cfad655cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b3eedccf40d40758d6f6b5c0ef22515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4e89d69351b7fadac1405a5f3fb7016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19ef059329d59dc3e0f4326884d4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec447487cc6c30918ece1b0d9ab153e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc6f615fd8d10506f759b6678b154619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d03b8e7c5b2d99068c7c8ac9289020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e06f5ecbd56744e6cd4b1cac36de5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029293cbeabf22378b15666a3915d1c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4439e2abcd5a90fdedba41a53a5ef623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183071872d609a2dc6a30eba3d590ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1d65ece4b25a9276ca03572ae28c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521afbd10ac6c132230b81fbb99e29a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf48c12645b54746c63ff14f563db9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbfc50fa1efce47cdb5bf2b4a4907c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ca699808825297a093767fe67e4b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4924ef701d9913a32b99d52c87f1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bf4309dea39b319ac455bdc974da531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8df9e091e18a4c5538ba329fcb4ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034447bfcc1005cd0312105e8267f8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8618a219f7ca3e461679c3acb7b87f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aa8997ff9002994f8d81874f4005535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f40817523ebfe3a310b0af3e6a0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb0ca2ac88ee3df4203dc7a4cb575a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8306c680e2721507ec168af711b6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13b3cdc51af2729747314681f7bc2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747de50c3c0be1d298ec5508ef5f23d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766381f0c783e1bfd3508d2116a6e5a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f9c9c8604353f8d735120c17525c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37141f961e69e48d0b129808e5a5a3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c71a4133175164b7f2eb9b024b3844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac926b6c5595adc5366d6f26a0b1470f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0828f03db67caea269ba95f898e4a246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7db8e60ee97e32b784f2e75a654de447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61889ca52e60db42d63393863ad42c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3c9f48f6a4646af327a55a342470d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92428e6e08e9f620560d304e085d4150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04ef26e846992f40ad634f26db668551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607fbf32a728bed30fa4208dca838752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee7840d4be18d7da9ac1620281930153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a20223bb7a124c34b39488f57a6a6454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8cece1313afba76496560151f8cab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89290d90ecfdb5d25db7cd22f84ade5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4058296192671d09ad65945ab77e7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b6e8fe0fafe2fd217a6185d2996d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f61d4318b34813689bd8816e15355759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278dbb133e78d70e93ce3bb778b264d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c76a144f11439723fe694906e0fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcff1768f36bf10eccd24a91cf3eb062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739d42a0cecc7b4fbfe6291471de8d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceef7a0715da3d9f464515e91f3dbae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc6811882c70ee6712d882bf7c58ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a71bb576a37889b88ea126a8b9727466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a89a009d3fcfd5d3e8e86ed3b0c40467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e262f3c062becf130b588c7fd15e65c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400569c9d9055cf5900f94c51c62a0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96446f83dc5763fab38b5839b8eabd1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1bb9b5d5e3fb72a7afb1777509e9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83830cb5d82be414d4dbe98677c07af972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f6a3396a22253547f4dc2cb874cc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a96d6b00ad4959b1bf61b2e42d638674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05730ba30135d2112df26fb8d6cf7cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea25e0854d91fc5d565fba0b620a1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0fb6865828a9bd78ebd4d8b8777577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b86b0c86cf30b349e07c3b599de48c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baaa5df34b565de0203e979734e5b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b992581de0a9238d6dbfbdc59235de80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11187b084d3eb3b6c1ffc4185a8645781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5503a6dfcd74e5fc70625cb771b50a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa68af3606b3c47aefccd60969ca9583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c02f6ad7053784992211c593012f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b715255aedc97c8299ef8d9e762bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bd1e3345d975ed5371464d556861386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e96250c7975dee2343eeb8336247e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb13158f78893e8e0f8bd0b2512a4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e70021e43a228256c0ba9ed0d21e5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa6d95fea329da53c118d182e5559e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf45a595f9c6a61ba52d028c33172b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81246c7679a86c24eef8a7a18cac04492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8899a3e6596d82ec8f3e57d3b6aa27d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551461e921f56bdd4e77f13e788363494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ced36ef640245c5a424d3d2d24de095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101451d2df10e55aa96b12ecafce7b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79edd73af6ba7218d71a14d1d80e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a5812c2c0f08c1022dc34388dde0e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97319d0bbd0f6ede933d1e3097798899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6cc503868cda2f9b21f9ffff3d462100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1f6fb91ff218f5234c84f366d526d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6cd42c9bce67ced77540740ae15d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6a66932603ea26a30be72675a1c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1052da4207a33622b3d25905c16a908104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605305df87f435ad294519fa6a2022ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea620f00ca3154e59ede89fbab4351106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a138e5ed8c4dc47232b7611eb6928c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59066ec7b6e5d9a142591d67a8adacad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf8ac28df59fbf821661f829ed8bd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316681c43a5a876feab9f8cf2c062bcf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d1a331089ec92600eced24896b4c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8c6c6fc8c019d98b03a66db2d506d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f0d62e0317aec5e64a898bd030e1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a444bf83135d49746ff38a345abab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd87a122a8c87aee907a9f89a84d73f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76327976ea93299ff4a83edc2866b804116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027676895f7cabd25315d029820f78d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd99aa29f4e12d40e3cf596bcd212118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468acd8061a7f75ccefabfb60423e0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070150893bb493a78a4cdfbcba2dc1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b643dbce458632f4bb9131547b824121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722179779f9bb0aa90657b69293395ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c07d5e2d8a90183749319fe82acec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91cb1d7027b69d487e6c7e79fda2a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2aa59c8b3c7fb6919a21f4d7f707e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dbf7b659962df38c7c92c18e8360a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ef531eb0f17a227f729f2cd9df22e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4478225475294c24b09699edd99ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55fb71adb6f4e332dbd5241414d3d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352426a08614f6fcb8f92d2d22cee002130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79160a31f54bb3aeff836a23b2c6c21c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcede2536a5a1d819b3d9a40e62a305e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044174ba11c9dbc9c449472beeade20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd556932f2ea21b619221e53e28d3f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27553bae3ddd2afee0f6d9a0b3d875135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e352d24d54f5de1c5c5df19913c7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5cd46da1e5e79faed2efe80dced1e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ed1543dc966b7e7dcac7d8806caa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a7e2b03708b7cc93728ab176b98ff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec27052f277c2f2307a92d845e52df140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba13c6728b15db98a996b0e525d0393141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224b4fa62dda15acd3e0cf11b2a8918142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20b4a03411e9dfca2d27abab78ff50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4258078ddc142b6e627a97d935cbe4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60ee0a714779b5b1ecabe324336ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f5d6558e4ec65801af4683994cd70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934cc9a3a962f3da05bec98fa1eccc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d333f02f90ef2d4f6a1316badf4c8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdd1b70665c39e8780f304ce3a0171149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90fd05500ac27e9ee02006cc57b9bf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a530f932464635bb5ad6d92dd6e382151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1fbb443d121464120c19abff732fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c892171695b3668e06d760e771cc005153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d744091a21d99b0b022dc1dc07a4e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649c19af9c90d50c257ed1f38620383155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983cb32e1dc63ed9cfb0e54283108ff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae354a11160a67d604fdf7d8cb3fcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbba6fccc898eec86590edc76386a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d77ffbafcdfa68d55bbdcc78ff0b90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fa2fb82ebd60cb744f0723047f666160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ed2764de79517beb2796a4942d302161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a2f09d69fefd6679d62dad7a6e022162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d26ac9e395493de68ad655af96c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfa62149d166c2f913c9943bed4c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883484660f78e7994f3ae8190d21c09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd932ec5ec9763e433cc423c97141ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54349f75905571add5303470c73b323167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593dac8a386b02406afe86e910128cb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f0724e21e31508f146797958156bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b0bc83cc9be099c744b4925acc62170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82968058af5d0b5a4c51db8ce99c295f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066bae0f7c1b7873d11a11db22c511a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e3a50ccc752dfcfe9eee1eb51a20173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96eb35d71d56619eea1fe60e1f2743174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eecc0bf72506a333fec61b3fb463e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd6775aeb27977bd96eca94952c6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c42a19e4c85f3876f546cf390e770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25f2e4d46b4a87c813f989c6b86518178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944736d094255c1839694a1a981f783179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70817e64b1c045854c4a46774373fc03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc04dc46b0760498ba5606bee4930181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883027f007f0110a2bc74119229ba4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d19758c27c1b13c0d9e143b17efd49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e6a09798dbfd8193ba3c19092720184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d863107d01d4354765cf6af18d3537185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f9de084a27af0f0ad51a59985ec3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d9ec4489e0c7aef63bfe7a9519775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc044ad69c6ec9556156576105ebdf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e784450248ae9ef0c39c5f8110b1ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f3427bdb05ea80c116af7a8dcc692190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca4cb8c9f8ac9a46c6423927ead7e5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f9ab94df5aaba5bfc2a7b1c60b031192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6519b9b4853b2d90792dff7f135a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b737154aab6502d348a093d3fcee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e285fefde94c95420ae1cdda2c0853195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929ca74bd3c7cbe9e87f68c6ac10f7c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9614fecd30b9836deb962bd234c8100197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf890cc6bd77ac562dc50513e6c4878198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc314cb4e07e3bd9ff628e7c9be0cc11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9192f9391a14cf68a3a8a0bd018b8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0761ee7a60dfecfc4658b92023a89c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fca95fce8ac39b7f2b2840ba7bcaf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b41f129a0a08de46d62fb0200a555e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f82c0ac7fbd7cbd1ee1d5e66f6701e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd893be4824f2c0231d303b146ae9c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc293c210b126cc19fa1f03cafc7606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed5dac05160a422bdb5da0be0d343207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c93faacb76bbb366b217f1b7c729c4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed20e8c692993929f2c4c851dfbf9aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde6fce3ff97a02bd346b99be3ecf59210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c39e775800e387d2bbbc1a163874211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46552495963f826b3063800773cab9ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceefc0d44edc49ff38a02527bc64f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6efe0fb2c69d218f37c6da5234552214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af7ad021a04747e6ea65be1f6a30f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9bda40e7fe07bcfc0a3da94c8d7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e93e72e68218277a9e8b1adac41139217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe670e3e524987ccb0c9c69b35da62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a709c46e69ca9bd3cce086167ab70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a47d8700253d5956dd64e26c99a9fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3dd59cbb80dfc9db24f6684e1f93d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d41b1240874afce1d18a251adcf9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385f4f8bc4442aee4c973d5a1300dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f47d15b97d28d14e71485784de34c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a403382c12def3d3b8f2b389bbf73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de68a452ceeb18de3a4241a99c9a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7c674da830d87b012f0ae8fa6b40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d292d373c324f4527e6978b31e6e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7c8eb0c20832f1e23d9ec7c5e40b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1875b070eae6cd7e40cf039ac70fae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a772ee58317d75449ebfa681827bca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3341adebe7daec2733fabda4dc840232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cf1844baceffc5282dce2f802c9ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17bb4dc87eff2433b4ecfba8bf1e48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245e0365c2011be5ec2cf685aa38de0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbbacd277dce612dcb39ff26ba5b4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d46b47233413c44abb49aa599beae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626ff9adc2ffbc4915d9be875e647a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb48fc1b4984bf3736dcac4f1a5d1707239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb206bd460f74265c8081e5d4b919a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646ee4240c27c0e9163d6b5fad535be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f70e58222884bc410f66df565921b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fce9ed7476f721c9832dcfd320266243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57691ea4aebca73c2681ee5be5576f4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2edd43d70306d11a49ba44548a2906245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26dc9c1cad044f70be88b2e7cd76da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe4a0e08d3697534da6e20006b81b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebd76e7f891a7fd668216e417f1703248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04468f14e5ff3c81b51fd1f8d1ed2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99798a794d0a1431fedd7c20f2149f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bc31640ada808b23705a437e1f50e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f88b338937e68c1f46a67c42f62610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd469a9e6160453172e678d4520b683253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c082698f0d6519fbe408b4c4d3f91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11f621ce86d64e70b0e95666ba984f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949399caa0c58a0132bc45a48482fdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a935bc00e4585624b430fb200c832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e749e764f3fc505cf3d2a4dddf2d91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89ee26a5de2e57ca5205f82d49d03e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b7829e7d7ddc0ad855936f4ce6ae5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a314161515ad58fc0f0ecadb866154261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c7e959576570a093e24b8f5447012262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d91eba0dc666930f66331521d8aab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d81d59f9f0cc5b468471264a759d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616160fc55b9b80549008b6ee95c80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0d8f6de295aa13dca39caa9e8acb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91484e90d9c43f29dfb519fff1ed0795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a95cced68d8a91f9b17bd6f3c1be268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d835e17a9836c325657f4d28f6a346269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0add403fc4ae312239a61eb056b380270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c71d5e370c5d0200432c9360d4c9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e28c85e83a509eab0dab78356551ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21a6d51a3a340cd5110d3586248dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a9f7a96f1ec276c7e639ee2603798274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d17236acd786265c5b2fe3108bae8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e32aeb53613b9a23c29d975ad47cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991508975a5c4c42fe427255424cf70277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd32f1540829036a79466e850c617d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b9b80e10aad3aeac0a38cda9acff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0fcd54dd8726e4cc4481d16e0ec4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fb0043860c82faf0a4ba81659c06a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8037b5f424347a3119a532598240e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343eb6ad0092db5e03d9591e9823a7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359e3347c3db57faee7b38413883426284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288dc8fed7467ed5069a7a1db9adf1a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d1159077db39f2e75589a50bd24b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009272293628313113091326a83423b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb115d3382b5d51dabddae5cbd0656288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d381224a63dd34cb6071e686c690289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad848481df8719a32910c5ea338cd9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184bbe4633f5e5ac60c674defcdde9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a8944e7bf112e994425f7630d1d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ecf6f827afaf5a3ba3f72f06f3292293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085a7d29223d06f8e109b156ec13369294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45f82e31576df919bce7b256a5d9c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06a788c388a12a3780585ed54a18d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3062709eddb45b7a4038e5cd92be5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdae530232f13eccaac83628b57611b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13f58764401f710c5a72e10352d862299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e01bd1b96f1ad5bb8ada0cb03b839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0feaa02bc472f1ff11d47118361e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5119dc562296d52c6ea35b026f026302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917edd61e5fccc9ac6fb0601c37c5cf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdb8e8bf850206403203fca158d003304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaaa69f5d90851d3cb04e72a6bdd59305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddb96676006c423416bcba0c5127b1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9732be57b75cf49f09c3d8fe44afb1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9499a28bbd67cfcfeb5ea8dfae19f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2227bd4f90db1a990727fb82f746d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc043c08517e8e9b799800ca28d8500c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dcce985b0aed9aa336b6cf7145235311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d45884afec5430873d7efd7c543d9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e032237f9066d6e0c96e8d1dfcb622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd4ec17823cdf273acab3a57ec990314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad662282baff069545f5409507fcd70315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e96c22d716969598a5868d49212655316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e027adf2b00f82a9bd0f6291b2408317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b0d3f084d39d687c5d041774f5f4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e36982e7eb60027f10d1082721b2c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb767b4bc325c79ffb1314bb59835cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e62bc84b78ce82bbfa77744a8c023321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac83e524765254e220b074b318296d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1ce8a1841f2625abf513f2366ac0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73ff4d68ff186ef708c0f95d98de7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4e8f1e89ffa3e570c3bfab225d949325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054f29efdc9519f4d8606fd4f9acbd7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5f54598ed2a4eecc26bf70356be5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db29c211fef8ac4854ab13183df32c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ba2ea7089e1918a649fdf54a0ab6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3c51dca01e6946253e52797ef1a0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5902f9ca983cd18107f85aca89d5bd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb16be60dae307055b11b579117a8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ce530c5ff67396cbf9a3d54a3f7eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac56c801a4e54d937b884b1a6bc6cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d71477b03170f8f809cfe1263295335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016e1f334d9c30b22c55c11f14f2281336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d795c9e5fb518742b4ec9268251ff6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786566c37c1c96e948c539d851488cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa13c4b1fffe6e3b85c82670e6f2f5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ad81d73ec8ad34a741e178a68f7d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301413880405af0274b40e45699cc79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a23de65aac04a197d19f4d102b583342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dcccca0b88792b5cb8414be85059e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348f12bb1fc1a704aad1487b99f994d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5eeeed9a02874dd6b69abf88e47ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f4d2a18624155276aab89226901eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d0afa70fa010ee8c3c0cdf8a9923e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20003a8bad2ba057160fe2f62703b71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb81bbc619256e049a794cae7e373349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b017cdd2ef236bb72a04642e1c27ea9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e7ab410c11898b4851ffd91a1ecca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f4b9882691f17bce5c01516656660352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9451283cdf97b96b2044aac7bae32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7a752d32892bbb23ecb566772e1df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c28ec52a98f39aa86c6198584df5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cbe7fecd039bf3e8298ccdac9d60c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48c25727a955044ebadf361bfc4d64357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b6169a6ac5d1c6526c65a04e00ab2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb42ace6ff2f28ed7e119d649608791359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c1903ee29ab81c72e20573b6142ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2c6ce286819dadcec626e8a3418d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efec98ae249627b2fce7fbf6fd71433362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7c4c55eb28c69335c7ed2426a6b76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1370ec2e47cb9ae1c66f45ede35b64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd33c9a8da09388d14e91465221f472365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542ad49f32f948048589f0edea91520366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513b28c7134b3bd681843b386c7c0fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825179f2bce2ff71edf690ad7cf11249368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced113eeb018a09ede192feccd60b03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d350ee10bf2a34651529b3ced4634370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735062e112d7d2db1386479ce1dba400371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2befcb76490d1f727d4af1cbcb2e063372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39d05d26e38c2fd364aa09156d29e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140286105e64a4c2aee1641ad9abe5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d48d903d636d7cc86f19edee0ce772375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb024f98da7c4cf7126faf354bf1627d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8426c45aa12271c554f913107ba6d22377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d1730fac7637cd80e85b229825271378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33b04be302b251986bb2275ddff851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f63758ef93220a0ae40bd86cece322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30ba906073d3a8289fbc54f9173ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503f07d6adbf4c6cb809de8114235c94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaede92246636f3311b74546ae30e705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0bdae2f2b1d905f19e3db7be79ab96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bcb2a299d0e5a056b8e17803d90d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b77d0c89358cd227b177e5e6470d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a68c3c21450cbda887ff8dc7e34839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131043bef54a4570ed7cf08b7946c5c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caabbc07a1b21ef170ff89b8fbcd2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730399925a4f67c2408f45fb00101fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c97ec588ad020d1db78068262c8413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc0a4f428d6f58b1fa0387a063623714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc146bb95a1eda888aaee7c0d7f6d5aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882b0b8be2a251891a523f1b03d204f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ce4646e8aca4e290c0f704f1a9d0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249547dc62a0c0761625b187e41281d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3648fde91bdeab3d0531962f779c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd6e0e14a24a41c913c1452a4e04f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe60db61625eb6ab7c6769b19f110621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d631107d2ddbb05762bd25ce5552d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5620ee5bcccba8ce84479e4363e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2de94bd096669698cd2c1d066272324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d8eba779f774759b07341e07cbe1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7839f0c06d9ff5053b6fc3b9cf272e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a243c1f6f4b238d43e4b995d6638a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8f174680acf5c54c48914cf54e00228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27967f9caab88312e1f4a551194bc7a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9dc520cfb84b57825b8e7fed0cb8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcac55a5ef4e9e0f0f44d5a1566a7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b821c81856303c6006900bde11fef6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83150fb7ff7c56ecc80b36525aa6b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e551efb10b0bd2b67fbb7847224a7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6465975915c6f8512fae4aa1540b44235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284473b68aa8e301b8918f8e45003c0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e93daee2b9995bbd330cad4ea09bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb3a24d8a64d9e3c6a4b055ec79d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b284d5e01a145da0cca99175c04c6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d4e68a898b9fd2bce2099e9fe1dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70202b9713b438406c8ddae058a49841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f48c4d03290dac0b9756013a2315442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f872705f0c4449e35d8e2432c6235643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff825395e632ea561c9ded032aee3be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7bfec86c1c6f270fb0ab210749d3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614255b164781be69e3ea3a21d530b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdda57f1a937d6a374e54278b21d94547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc33be1cb2d269b008eb951b02988f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5eaf1e95ed6a7c2e48f2d5b2089e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f29b6a61bb29dd214233dadce156050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ce0927ab8bc96f508d97049ff824951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0b6fe0688a9ce0229030556f8ef2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f19d29b61906acc18abaff490314da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a8c70fde10e3c205045e7181d141a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84905f83f8459eee275b695b66fd4cc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44326d6a7f414adc1c857f6b42adde8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9742b11608153b929d054a0cfbe35aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5333d6f170966209e5a5f4ded5d8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11ab14f4de2e0db29da94924b06ef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1b6567c58864343ccfbe02426cbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f1962dd0ab719fa18b368680f3ddb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b68d8d765360e8ab19b7b8769b47762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fcf7991971b90b0602c139cbcec9c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920bf0c0c11f30c1deeffd88a85d90f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dfa1cb988a1fd101efaf975b4c22165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd66492b0359a2a0cb3336a729ce87a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feccdc314920737c9c5d280332e7862b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683afe29871cf945ee59c28c1030e7f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d060d66fad1bf8f7caa854603a9ceb469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a228ff5b50b759bbfd0b69a41903ae870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17d091c0058cc68518dc1f58d0e0f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5a205764f8a794ddabb6da37c78e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a036ba242dc19385f50a7230fc9dee573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd579924994c155fd2bbdff8bad76874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fff4615f6362434f2af077fff826b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f8fe9c2a1e59a6112c087e3a51bc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a991f09b4a9562e6065e62a3e143d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27368d6cd593f042bc3550f3500e0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3056775069ac969277db0b09e7b2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737e5bd4f128dfc7b7ab56b346b57c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e321cbb69d3002d4fb6318643a90a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da1da0b863c7c0fed129e3261c648b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853f2d604c3c0fb8cb63463688b7b9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5c6de638bd06eaa105b9e7e2a329b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414e6122cbf8c24ce25bf7ffd944ef785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b8552393427b14ab7d7b1ff0313786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8b2401077d6208034e1c6348a09187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532640cdef13b2c587ebc51a26d512f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f34056e2cca04ff1cb6257d2253b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c5a1ebb53aff93ff8f00721c53ced90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f1ff8e9055e8b05ff52939856a1fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1db311c81831dfa8ee4e0ffc149e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23e2620deedaee7bbdd9bdefc0800393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b5849852c05baae0398475152c70294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd499626e1df781c21c39899a8a95d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b4121d0d4dfe68391a123058a38c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed4b5afe2a11a044c49048d34cb41d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2ae2d3121b1369cd4c98c90f3ecf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c317c1fd4bee6d714723e8a7b999d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcacc3322f698ae54bd16365ab170c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082542f09724f25334ac6201bd83c8e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406956fc4d4715c9c3d9eee14583ea5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b312e7d1451125cbbac797541076be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8993c4a22d723579ce829a1f4f7982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c4d4c0cdf26dc5766c725ae38e6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79da89adb9e16ec9a6a4018da30508106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b492063f6a6e04d02f8f4c8db7196d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9106a51efbd1275666a016ae9b175108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1baf2b8ad7f6998a0446b85ce22684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba63ebed7fb6b141dd2a405f6890bff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e53e319a6a2d1af7be6a6cde36ed16111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263ad785f4a7e9ff7851e95c69c02cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ac1f00324e6e5c414e187f3f02dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef860ef4c04392db77304f183dfa1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632bd084c1cf54ae9b973415363e70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d9452d9f41e70e034a213a11a42e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1caa6a74b606c740171e6b0826c6a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fe57a6e58d897035f61ed05ee2bab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e260b6aaa178fea5bf9e167175bd5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf94338a446200ab490ab7e164e01e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0817e3f95981a0e22fdd84a4bba6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b76e5a85540422fe2a2b8d4d286736122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99fd9faef5785dd5975ef80f26ca62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024a53a9e36fbb445b1aac4eab26352124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90a0a3484555ceb2729d15f471f42b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54d14621bb0567fd65d44d9969fada126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564778ba0e140cdbb9e13d184901b8e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6486a4a83197fc17e11454ee3bb09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81d24c18ff260923ba38415938ec3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64073e8bafa432e8d3a314db186ec0fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232ad5fc46935eb086db92965f45dee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3f15e3d17c7aa9a52dab05f9b5e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b11c7e274146409b0d71ada6df20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cf18b27fd819b9a7f1e138dfd97c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90474432b104721af401f8b27280a467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc930fe05afa544e9140bffb5ab1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92fdce44263c57c12aea871873ea42e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea50ea060c316ad11427df2cd951760138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac389408f130ba047061e5197428a878139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12f92dc574d8cb3e7cbfb9fa48d70c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c82f506e2d465473c5b7daec7fd19b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82261ace5274f51ecdd4bd028170b81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269e31f525e277fd3ea63e328c8bd0b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc9160e560860fb86b4ed993c53a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616cfde1a0adebe78223d94890b91cd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c9b64bfda8a6d170a37015b952996146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6062bbc35ca74acd07a2cc9d49a543147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9b3957d1d1a17d582810e3ff66d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfa783f428a832301390a4cffb20d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ab684b73b77f1475ee58cf56d8a14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c3a346fb0292d5c7a2dfc6d46a37d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd6e29c401ee8d40d4cc101a654c37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb4ce647334d4af3b0b82fcae0f94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44cd7e02df9cb63ca99fa4ba414bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc01f6bdd54286656ef438f076abe94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f02ce4b5388209818e0e16f76431156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58d5c248041a10a4d67c2f774fb9eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d3d71c0c275cb59d3700b5d9f6a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a1c6b2e7eebc73a0b1958d6bd516159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984347ce46dda4c3d530bba547a1629160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6dff7c5abba25981ea3d420e97c5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45f919a064ed587866acc317b4e93c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc41d905b5c7c706ee2822dddc1376163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b49af5c6ff36fe026c570fb1659fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb116f443b106c72c00611915618107c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d36e90b5b99393741853459e7d880166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9e23c951915e06612dc674973350a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d1d50c1c537b4d8173bbbe35e53b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f288b24e2b0e3c9d15639549a32e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecba418822dc2144803e37a0ec26a0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1f66b6af576e4761de0c57afc323a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5faa0053a4a0333dfdf9ef0cba3b503172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065f0e1ca8ccdf953192c187de66553173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b602fe21c22998e4499175ce0df3b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae633eeadbb6ca2857ffaa1d654916175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d014f816b3a64d0f4623d678cfa1fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8af5fc991a98b1d593995ac3cd74c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b8c82b08a11e667e3b5f90f56b46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e20a9d0d09d87ff2330ca2ddcfa37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf52510e0453f4b82778d3ddc0ada0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954f9b400def824cf04db1a951cdd2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d77bb27f8d47c27ef8d309e073664182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ca2619f20bfde6e4626075ffb6f68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa824bfe8cd76a8064979db8fcdb183e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8864f8ed552d2ac86864dc034d9f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cde1db96a6cbf5b05e21b1aa829a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c97410f0625953f02992f87243979187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e080cbbd48f0209cd02a6174dbcc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5d92d668fc9d81aa70e1c536b66a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d518c68045f0c9ec6b01a0d5a3f3b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602884d0f63230f481f8ed4a05278d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2a8c99f155de245b042bfb96d5a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221a18425050dbf650f31dd477462f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e9164c6cbb6c1d3d393ed72339237194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b7ac3122031a751a27e3f8844bf4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152899123f7ddc8c7a2f22787a48ab9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de979e26aca7eb4fd01d74d8f5c316c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e260a985f14a9f2120b79e7240ce519198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866c49d1b19482b3c2b2023a175d59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336c027e06c8e06de36976e5d54c94c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d83ace05d74f514029b36961b708c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56ce8c8c9f9f70d90552923418f899202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609d2db86eba0a68973887373244e5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c114bed2e79eeb5bdac66f7d0a6fc1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ddfd362e584d2bc052de6d6bac72c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0c299ce8447ee8cdb91df79c439a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49645b3c37253710f0d3608d6bcbe56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed1dd57f4a2c0aced75207158337dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fa3bb489910b76217e2e0ce6ed342209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeea2aee50b1809fac23f3ecb404eb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5568548e5714b5c4814d498c4d591211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798031e5ed35da6e997e35843bb6185212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031132d5a77887e69977d12ff65c24e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db5e261d7a224c9282418ee9f2d88a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e48174eaba9ee186f882a2160ba86c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b31a06c801640e2a066b5a26f574a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60599a9a35c6a1ba02a516ac2090cd85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431933c5e17be8a2149c79a72ee1ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322282e1a03c91f43edd5d39944550d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac2e8efed0142c1147042116a52967220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397800838bb7b36b8bdf12498542274221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bac69fc969b653769ef56572370866222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b69a14979d94d10e625cb91d68ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281315fcc621661202e10cb240f99497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b9a9e128189d267e804e2137a5670225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3296bebd72eb48622cc519f89044539226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc09a343995d1051c1f63e1bd48d91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d6dfb15fc2b18669fbefa31a2f8d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c4d6819356ad17f43ad1747884fdc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beda6edd4e4fba9d2446d4ccf7122f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c594757e7d0086d5e135ebbd32bc8dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086eee53ea617f795dac6e5739e228232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f2821146c1b598d984b015917db2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31179c57bedb7d2a072cc3020b270a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ae7027c7066d135371dd02f361127235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37770db14bf0876868e8c94a3d66c57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716bf154a4b926b69a2cb672070b79e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e1fcffa92f277b65d36045f85e6e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28044375d63362f621302ad3235b627a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89286d7d644f523ae55d429ec23f32ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ddcb4381e650676cd3219f6a77321241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e1f1ff91ada1dc40a1d44d8e0b812242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3732e5ea566e49f6796bd78fd463243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f76fa3d0c7b97e13ebb92e7ef5066244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6deb09017aad297bfed6d2031a97fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fee204962e34d2742f595107fa1f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901100ae46ca5578d5685b3a12c9229247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b44804ff66d4a3f8260f013ac5985248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d6224dfc36139e587687bce2650b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74fdd69090fdfe552f245cfea89a48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342f9067f3f6d362ba331df13b88cce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deff3a407cb91507eb9028d5286119e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450bfdb920938039c47d0138ef21421253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ffeb14d9152ed55bb0761c2356d04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4596a23ba8664e107a52c549339a7b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c5525eb7df4736602740fce8eab7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed1f177cac060df80d07fa6b9dc0ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bdb34d073ee5b4afe31911315e9df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc971dc42f878fdc54d5e230495b2601259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0b407ee7b4e92b1fa0a3fc0dd7573260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d828e0eac6f29712ce63e989aa4f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74122a07bc089254b9f076cbbb86f06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62812b10dd75ceac799212d5cf3e59a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69490c71a739cf92f574d143699d7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743572897c524d967e05480d23e619fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ac42f4b971e123217f3d9a38121e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a44363ef76b09636fdd2a85455966267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9f016a771048e7adfd992d79c502268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48994bc8a3fa23100890943ffc8917a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732f50e7d198d6a1225f8f012d0689c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34c305f65a2eda281633df156722c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456e29141185e2737c04e523be0452d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde86d05371e5b487fe31ff241246ac8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc23dc94e7265c260b14b40ca94497274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755f275844f2b03ea8b21aacae43e1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa2ce9a857ae64f3914eeaedfc42b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d307fe3154733210df78972875fd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd48dfb964a48849a4e07bd6da5b35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5200bc6afe9e83cdeedf80ee3409c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26422a1d359a7e25581a7b239690f5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d619fb968bc6ffe5326feb42cee880281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e898b32d82444d5ac8f52628125072282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea08d9d7039665ff62d905d4849601d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d0b40a47f96f9b1ff53593bbb7f56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00e5fce0095d62291675b6999df4e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a49eb3541fc82033e7529cab1f17a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ab241a840237f7ad8e7c4b1e73b58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a38b5241c7076a61bae469f3d949cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8618c60cc4cfac7a3b66a36fb73ac7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037f47a87b041f6fe9b2b75b4a0d9ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2857a64ffd77027650fb7e39f7e47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743f524e4bb4bc5e1d4722cdd312204292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea5df7395b4ea3317efb20b5c1a41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188ab2ff4b89cee81fa99a004282f09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90012576b5a2ea95a710d09770f1a3da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdba6a0b1cf92e8c984b37534918ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590063e619bbf1c66fad5fb2a4d9f52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f67b208bbfb6c02c92cbfa276a68e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522c824827891d074d13b5f2eece8f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c8cd5da2fb4dc6d3df68918bee1d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d140c8b5b526247da21af930c1ae0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c72ee800f407c71e9ab9392788be04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27054a64e4cd5eafa1504d7430b813303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08494a5c514141e1c0a0d78d5b88ed1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db66cafb8ca9c71648ffc101aee768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f564c947804ec27c7aeb0dc31db57f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125abdbdc32114678f5fac625b8ca63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78827f27c5d1e4bb175814ea9e2bbc88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2419168a83e5dfe3cf804d21d0754309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb229c6c98f003e4be7b03aafcfb0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d349502a5d38e36fc4b754c677378d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec183546a96b98b6f66930e70b62d43b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65ccc795962e9b86caaa4296af5b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2017ca6c6147d41c0850a0c467d3d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76109ca667f4772dc3a14964e1e6911a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f6417838e1d20329d98c6e189ccd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b40c2a7861c937f0ada6ae6da5d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda941b027bbe65eaa1599fe0480d8be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0177c60dcb93c1a35721a01790d114319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9854b01511c58c3daa7223681f7f780320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016a9f97cfcaef60c011fd35c852e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d833f109fb617fefa5aa4c8eb27aa15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfa41ed290494db72130725d8e8978323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7c244351f75c8f69ea991d26d4984324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aa92a8400c526196c370e53083519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971198a520b689dc3f589525a2325a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287653118a4b7a8050337a11d29dbd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cfa5aec66f5a911d157818377ac80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a424a73292a0cd9b8bbebff6a4a6ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598c7373c079b9bb8d1b032376717db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c56feb6ea15742dddcbd520575e1b0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6103997baa0318978ad1290c0e57a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18431d6f482eb07aecf8c7ba0b754394333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bb6e7d7f6957293605492bc726aa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ae9c53121c23681821866711efc20335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c8a89dc02cb891cf20e446f3ac41f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d6103635c4c87b273b15cbb693ca4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a774e8382fac827b63097712d401d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5456f3af153b32209393e7494aea896339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7029d5fba97777d84647c265979cba3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a865f4a8229098c4afb818f740be83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33337815d273d69bfaa387f59554b59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa96b9f383bccb7d81cfed51c0bbac8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8008d6b491cbc3e89c41bb33563807344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633e8e9d5808c894198b24bf74136df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d754e74d969d6b0b4786c7ae63f5d70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977911cb186929e8303ea1e0fa91c601347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca37f036e81935ce2cad3dfdacf136348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dd5c24c5fbd0da56f4559f8af27f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492c43217b444be2f6299231f67313350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06591887c84db0fa399a28910f60548351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a06731a01f6e167f5e87b345778d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a3f4bdd32f7431c63a5d350d23520353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f42d0621b0a40fb6e02164eeeb166f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030451c7c70963d32c0f04bcd199ef3a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cfb562a0b33f87ade31da8ec8d032356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d85911de1276ec60baacb1820f68f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e796cae07d00cdea13df1f425b737358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece6d7fb00ea94479f8a3f64b97f043359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b86320cad7bc6fc5d5270477654da1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f23bc77fef4a38c40a29ebf65999d8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39364635dedfa9acf6c0ec55e72db6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4799dfa4bd6b8c9366dfd0502f899363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068a1158e970d7f2984cd76511107c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee640010ed78b59d3f0bf591966a2ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca693d94a6786c0eb863db0b6677c43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc8a61b907c7808136efacb33b5c68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b57a13304114bbece35ff59f1f443368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889ec9ce1b7088915a5db659151418369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58de60df7c3acc473f0b6520eae8b8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807abfb046305ca1207468e27cbaf93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccdc0ba503afcb91780e353a9cef1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d53e221792401963dbdacaa5bf01eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3511ac1499dae41795a7d05ac1fe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d39b5d72d78245a217a275b1c01851375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7a9c9acd85d3f552891f473a2d2f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ebc80c6ea5bd57d13d1e8764f180377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbe85ed18eecc32e420da11b844137378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>