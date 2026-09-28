--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd7269347a3bb774d5465af8a790c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09172d3809a0df757fe20542c46d26752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acfb33c106ee705f027f52cf5950753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8843e449b628dcf5151cd9a616436f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925929943a8913254e57c24b4a60b5c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b0825bc25e78c5eb112aee8a86bed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89da0fff0939082e738bffcc42f55517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3652d5c1753767ce6b04f5c019810ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7eafc7d0ece20692c407907bbcb699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00963ee4d43d65b9c8a4f9735060ead310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e8da5b4cb5a23e344f29e8608329911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24625dba54a0f929de0e5d0d3b690d2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405514e35280fd4b283c1ee0630f5ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf30cf854ae0512bb52b4d67d5686714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8df8f565669f1626f765e3c76a0c3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557755459749ad573bb1fec7ef7c39316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35519eb41f6e608d3c061fe66ba7a89417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089e04194f3fe6d62c38d7c7a5563518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc93af2fceb1daa102efedf200a9ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d9cdfc2cfcce60d8d2741271d96f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c9fafe9b9a792f3be938d4fbacba721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c989be1b2864334358be5c043cc240122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258256a9a25287bb7955d24ddd3fb96b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396784c061b560b7efcb3c4aadbf75424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b937785bb5cfe9dcd92f0250feb7d0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e699400f2a96714c6123b54ddb2562b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c6fab2503d5ad858a5a18c209582827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92019db0a843463f157b27132da79a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905dd39d0d96e3526f58d0acc2edf4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3476940d45f53ccc1c195ff3e385b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d824e30167958ce2f3b611c6a629f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114e6c20936ce8757dca16da68033b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb34fab56525ddb2b8b9aef731507f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577879bb3328f9bbee816c5710e7a2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fab08a76103fe2612ba666233031df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834f85380f45f60beb91fbc7a61461936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7c0574c51b8a4508f1a1f7aee53137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571ac113902cb994a4ce0bdc42c9cae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22124842bd1da4efc292d133d2804d5e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914201ff7a91b9fdefdf62e63e00111440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9eaa77e9881469df56d75b4fe5284441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9104ca5befcad12a058c35604c8d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a973830a0ca1d4f99547e85b4ef2fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d4f86dbcf80a5991ac4c30f6d90d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd42f64753a53eeb89a74daab22ec245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d7b99cb2b4f973e2134a97ffeb0e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf158b7ad4010538d1fe6c53dda2ca347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222e0c77980277923e02fd56af40bc448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba8ab9ff192f9c4936cd1eaeefb1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39fe1160547b2683e0f4a57ee968b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcb4132ebb620e349b91170c90400551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c0dab05cbd0196a43d9929968b3d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a8b18c3eb50bb6db8550bb6bcc03a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfdcfe98ada478d539f8cbd7b0aa4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85d9d44a6cf983280370761d1d08555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e23ac009497f0591ca423e91597456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64554ad6e3743e1c0c05f624fe32157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56478f9a3745b6bfe407fdec426b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f70db939166716bd82a0b6278d8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516a316bd9067c2ab4d0dd10419eaf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca898a7c9ccdf59fa3833ae2d3235d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd0b8917125164b779e4d8380d64a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd98c3eff6876dc928c3b9c1d85e7ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba5766a9665b4bec458ac643c7141064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351640d59bc0ed932f2284a2f053f7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694270e7f2ca3cafea5f5d2449648b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c20f03deb9c14e497f87109c034de567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a7495a1a7af5ce2d5c83926dca91468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501fa99f483a67c7dc58c538bb4c38069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c02f08967309ce89154fb86db379870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c5c54588a4adc0ea516e6201a669271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6348ad747982ca7ff4dda633e6e57872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924db9a4ad4cf883fc11cc4bed6f54c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7655da88bf99785586e18d91be24c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a75bfe25964d58cab3d74813e509fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923563d00fb34ef9ae14e60d3e72e9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d7614b0032c94f162cacdadf8d26e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b8f41419f0cf5b7a5e0d81b8f7e2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42b0c93c339fc9f806ee77932996bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b5199a62be030ec1214c28ecdeea580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2b04515209476f3be947c263696f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedf65d1dc0fdbf7a1e983ed26e355f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c507c1b0f4b6c69dd0abb3aa9055583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99428ea627bec6f4b221fd1733ac8da684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebc09e40ea03677942c75d5b98923285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83685593444d666fe29679c2de5714c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fad6ab6aa25c3f8a4643d8c33850087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847ce61efdd9c7f05afd4a391b106b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987e2c4e3bb6b04996dfa8a9f25520589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2d0246c681e8ec6d6a964ac61d67290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d20a0cb4dc256b1e67db48a412bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcca1a70d2bb93e7fcbaf9ec189516d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf2ca8db110a8c432e63c58ed6c5f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe922f884755573e5adc8e65ea4e8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98951c8c2e66180c271385f70a6ade0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5e444c03eefec062601749f77c0d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc3e67b1844b6682aa2e8a5a8df7fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6014b4e5dede4ab9aee68c52f65bfa398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b984dd697bb84d325962bd6d782b86d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4d537ac581bbc25393066d9506a99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315be8f60e475732aaade02638a7498101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd607ac8bcc41e310b5c93de929db74102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa6f60f56b8608984750afcb4352f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96fae58fd07cc018e584608295f330104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71f96f5fd4e53cc7e428cd755d5925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637158d4b74921eedfac5b23255ae251106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c94a10810e4f61a07286cca79d4a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d01f00d5c21c7bd4a8d7f8e7e30fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade9b0bc2a5c12a8c98c698333c3d24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0f7ee9f42dc74c403ff0dc8117f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de66e9710ad535bde6c54da8eb6e3f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e500aab4524e70b8a31440a2f4af5cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672f35525468ca367e70692c69ab9fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0aa5d926ed0975c5d6c361601edd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e207a0307e7ed2bad8bad278fe0e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aeffc463e17479a2feb9f594d13e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891752b46d3ca489b8fe7c901f56d1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df3ef724817de20a6981eea60fd88e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372a71ffb61b34e59c3db6092e06bc3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eff4b058f7a53d553c9f583ec731fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9661ba10f3442f434f656c3d6b4cc18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5dd5ad6ca74d3f38f92433c89d936122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ae9539a5584e0d3506776fe45b4b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eade5c6e6dd6557f48b7ed12173ad94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554678b6401eea1e6a6aa379fe33e4f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb0ec301f91093b5edd9055ca30736126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96d1df9c1727a42b637f3fed6e12a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad25b54ac275ae37f77ece2557dd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8a83328f2c52a5b18584a1543634129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca3186e0964d3f33904bbbc5533b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f6ce81b2fee7198733e58ddcabec5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac200ba84e6ee14ceb3493f3979f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e49618c5cf70ae86f89f9c5e67050133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93e8c7fcc26afceeab8c3648d0624134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec497e0cc80653783138cd9eef9cc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce52e5f722360dbe1e41860bb29552136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c648f2fdfbb8b11161701a5ceb567137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161990f3f59a00bcdcb8b0abaa6d83f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92dc93aa327b55cea3b4c6280a07944139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab68a5badf025fbb4b47ab554cf7a7f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85dc62eb33e599144019c569ba310e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70fcb2483fcf649b7ac4f11760378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22d62e73c3ce2910923782484094a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b53bc8954ebaf1b23e05aaa42d7c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ee6496878d33255e999af9c7c88b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e2d7a8a4cfd2dead9ef9248bbbed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23838ac1944105131722d1802e59801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c6c0ad089511f372dcf3651206a41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd64b350f22400ffa0831ade654b7fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608a458fd6155e9864aba6d17d1ad45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b96d528b6e2235d8a8af8d642090c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d77cd3cfac93ef402187f7d72101c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3345ab7faeadf9d1beca185c8fa2ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445b30525ff5c3e7e42d587e8403c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d977ffad07102578f428f6e76e44e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b6c82b1386e3406696664e0e77142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc8825e23e0c31ea83e0d15d9458ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de2fabc73cf18178380a383a10d178158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21677f0d2bb4f7757120f883a4c27b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f63ce121622efe85d84b6ce8c8d4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98d8a6a4695975c2cf86ffa9521c32161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d1129587c7c20d6ec3becfee7ca5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71166e8187cf5d2c916b4e226af78359163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9271a25fb26b12cf638f488d6ac1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e80d55dfd4e5168865f5e970b70a3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5587c832eaa5c4290b5d16510874ba166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5d9b219898addef8770c1b74b4784167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb85469983181d345b4080f90edd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4aef26195c72c39bfc4dce410820a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6dbf13a9b3dd7ab0095203592bcfc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131ff5085039144035c27de27b26a5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf86acc6cb9401a772064e480b57466172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d1c105fcff5366887cc78b77d204d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477a656e67eb6df64e26c2c397ade8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d5ad77e42f03d2252a690c2590a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cce7defad2a7d30d7b3dc8705e278176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5998a8472c2b23e01787b18ac0384d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dff8ff8313e408222a1268bd079e8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be785ab28c345218e08a77bde61ed572179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b28a4d5baa2b5e57eb7b17759e375180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5b9eb3d96fdf885763595cf857f3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d29dcfa3813a16779e2b3937a9c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfba0f77d46623d02dd7113d2addd2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fc0be12da05c863873c1ed81434d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328054086dcbed60a7e0598878f1105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bfae761d00d4e51f81bcc3cf451c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325a0f0d0138276bb5815cccf53eff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0adab2d2b4d14e141cda1977cf75f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e365ff40f890e4a67bd092f4ade6cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8cd7a37dd4d74fcf9679e8f7beee0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30513fe3e6ed3485e474265209e05015191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdc71d433d0e17600686880fd640d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf65216f26d133f0e3a497c164934193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04104cfb3c531477d6afdf32f3b93c75194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484a7ca25bee54f4a58e33afeb74d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba2c248e0ba926eb77903e35da7b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7804b90d03a9c33a203a5187276e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559b84339cae66c675a4a4b9f88ea7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1514de445d38937cc4c42a3bf6bae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c47c64ed24792baa6f7e7311930be7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df191059bdcde39e75321e646a89511201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fc4e07b47896103b4240f0301aec1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2b4606154b1a13f7e749e921b6da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09cd04af8315d90102cb3c216b5e27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57fcc80d4d2ea902b51f1596fdf6fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b3fa4f110164c26e96caf67acae08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f81df7ea8dc9380537cbc3ad0afb6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc97968a96374489a963c6fa80c890208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802b83096a8e8f24b1c80ff173f5618209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8063deeabf215adfae10016e598bd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ccb5a89ed329aa4e696962794cf90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5992434d923f71beeff5a953dcd29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f666300494df88ff6f7062938b89d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55278eb4d5fc410a379a8373fba975214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae38b0d44acd8201425893a89fa022215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97984072955aec3c398a0c9e6713f3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720c0eb09dcc775e8a24f40dcc4a5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca45d32eb7a7457710ba3f82f8e5dad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6380d2bbfd9c782215b5463c196b928219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad30266f678cc7e210ea56fc286904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617dcda36ae7e4e9a36fe9be21cfa2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75c5568397ec0c96011814b73329ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4a9045e1a299f094ee211ff8f0e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4bf593ce1c9c44a8b086149d10416224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143cbfaaf048f088cf1cb70ace4581d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d196fc6ffe4dac3813ac1ee7165ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606088e756a89a6618911bf36c038ea7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbe1738d9a14f41c27e12a99ccda6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7298c271cd8090117037a20e8101321229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7495f5e5ec61c2a78a8d143f186c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1059ff3d942658ae6b41e09ce80917231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d874419730ed075e6c9ced255f5f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa71b5421a7eb2e7ac9b56efa63a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1b22a55c22f0a7534ec2dc7a6ac7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76fcc39384906f1f7df3bb51843524235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98de7ed980122f233474dbda9097373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44165735ed7f8d963c2a1119bc7362237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c5d0bd08519293094c15a68dd181c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd476782d5e29544022455d8c873d62c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca988fc4fcbfda9674a564d63702ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72763176e139407127fb6221fbd7765241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8050c1c34071747e15bd3507557d336242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48330ddfca176081f56bfc61249654b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6438e5e6e616dfb053ae606e280e087244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b861cedfea0182b8556ca3d8ca5b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8896d4cfb77a2dbda20093b262e89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6f513be96e2689a776f7f6ac17ee6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1317c73eee5b4a6172d164b4fcede248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3254bfd7ce37849355c188be108faa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19f26b103fa532e30a74a13e56f6fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0227328f4e478a43b149fa70e0042d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb12ba8c1e1b0b34033c5f17c9ca7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c5b3bfc9b9631a52ff9aae9698349253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea90883442f6700556d325323dbfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6baea4e2d16be63293041d9a0abeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99527d92c698f8cc3474b0a176f3dd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209a4eeab12686b843e115bd082efd9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ddf7ce437685edbaf86f18269e852258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2954102c33cbd38c9695cfe1f6cae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf87a76d24077a2f686b1da7e98f11260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79854151744ded74687f42ff1dcc2306261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7215ceb7e9be27a4db78db618868eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e700402214c212f1af0e154095ebe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946700f0c97f52b208a1733789f1b1a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc62c29b90f3404ae93b3dbdf32d1c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e54821cc07e5f5762dece9019a62ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5e09201342a35a52fd4cf4746dcdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb233218268a51c813e0889c8287a7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55204363dc2509630ff9d3e892513c9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37e35aa45d9555d145499064e1ac17270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997046ef973d52a1535da8c19543cc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d6b2530ab89b6b5c49b06bf49691272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b78a0cc415f5963dd48e3e00ba3d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34df34f4d33ec6dcceade5bd1918e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66412e562086acc065e8d2aaa802d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638baaee80eff3da41c960fc35e9166276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070b5a05870e2be0f4bb740751af0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625de67f28264c8074a9682dec39306278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aa1ca6c9d235fd234f3b6d5331959279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30ee62f23ef34c6c9acb136622dfdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b8627efcde1285a9315d6d19084f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f1cb6755a03a49c4f4c7c24277734282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90a6539df578b446b78436487c0e4a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6856ea89b776eabdb28efba2af9b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bffb7a27e80dee8fd953bc8196575c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778461a1cd220d1eb40dcd4af9d2af1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112a1ee8554213c75d034e9d0ec7a9f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2a774f31df5c5d5da1d7dec9298bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a430c3b4ce317ae911e1f0d5edba6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913da642477d47b7c004cb53e6fcc272290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3f912c04ee23e5c316cb66d4777ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf2f48596c391baeaab75ce6b8d573292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63acc4df1aba5258ed656a640124a95293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe1f88efd4700002a280e67e24d8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a19a40a364aacfb86f6cf7503da11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3278ed2eb01301739db75b0eac63913296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575d566d484803570c68360987f1091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d7497115a48de289264229b00e304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbeb00e51d8b37355714cae7d345724299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e26d15fd2afc0296681508e5234c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f3e92641944c969e17331da0054c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae2a9853e88b0d93db15b55964d38302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db4a09b7a6121e57db2d5f2d06efb0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa6efa55a0838e0c5b57e28ddfd05f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40ba3cc4a6f17d336d1db994b0dc9e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c66e924f183002369906ba5c43ef4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e323337a0e665244ec0f4fedf732307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5476cb7ac94d2c3df939d9226d9eb31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd78108ddc8f26f22f5f3caaa447b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5de64bc394e5fd7e52f7b7539cc3bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432880e315ddcf3b1e4ae384fee74fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c62a8bc221298bc413d1c1ceca176e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d5faca512642fb0fdf6cff7e6217a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f36ffb6dc0a73b90c186a9474e8c41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db57b13bcc196924cd5e120dbd3f4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f6045a5b74e5b799f276ea0dca78d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635becd5def1672d24bf8170a19c7cda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839a1df868ee5c1e18e8dcaae2970b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745169258dafcbca31156d945c1d38a0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87716261934606bd70db83600b0ef5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cb8b7d9e6a1d0dfc9a741ef830d5d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8968506e99a03687c4e28a568aeb96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c7723a496681ae3fb5d06146b983b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f3ce2a863f4fa5c9222349d78eec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ce49cffe4736faf70d995750435f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea708214e52157c12a56cc4bd6cd06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b61a5564ddd5917c4b5cff7a4f54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0ca0ccd0502a62e26d4e276d9398328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c705a355b83443dee85f908d46e318329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb4ad819172c1d8448fd9649d92fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c6ea3926b68b2fed2a577ea5c970331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4de0bef2bcfbb37961adf1b917bae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8248c6c54ace83ad19800cf88693fe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc0ebfa868a4a89ab67e223959afbd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356527e57b70dfd9469317a82d516f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09949b34898074a955e954fb24e0cbd1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8830939b2802a9cab93d8f6a4f9b5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b624d8cbc55ed0b968c916d0ce3c85c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7890dec20a860835506052bb6e54c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbfbfd514808e28f61f232caf840d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec497554d96cd196c9f98b6852ef2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d653ce09ea2d21a859105175fc001f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3fe38d9d74bf02cfd8e672608e6dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c380c888b01a14ac1f120c71b70239344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b26022c90dc85ebb5a33cb3c1861d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e93ce9191818ab45ad2e77aaf591a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879b20f1519ff2b8edef11a4f662fdb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62eb6a41591cf510cea3baaa6f4fa6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28c3ae0f8874fe011058ed343c4e08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55a74e7743168341683c266b269c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ff8ff7e676f50079b331c67d9a278351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4695f1d31748f79fb0d61ee42fbd677352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e72ee8f5a4825d8334f105f3ec9b31353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3becc35deea0ec3de3abbc301c8c6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18179f762dc8a75a87ce5785860dbe4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef51dfdd5a75c3d3b202296ed48e851356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb967ecb56165e7557da14982c3a945357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c85292a3946348299785c68098c59358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68af62582c1c07c658d851d6098529359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140d09a33dd946528b482780b732b91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd257188b46ceaa76215758bac9906e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa89aeac9b2b3e38051d25ae77446362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ad5fac6289904c5096479df79ca2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43566970b04868729014ae2fc0fde4c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692790b4cdfc9f9689116ff54ce4e79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4618391a65eefda566e0d0e9ca7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf72a7750d98bc3bc1911d746c99496367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a0f525d99a68a121b1c6cc05ce33368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6937faa12d43d7ec10247eaa1e78ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d492129cdd02a0091a1436964dcb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4257f2d260eb9940bdb886accbcee67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4f61fbeae3e33ca846a78edea6fc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cacf78178688e925af360f3f209f6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ddaa0a23237f696b7fda62ed450c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33448d339776e9a4ea1dbdb1f0fdd10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b355a59bead0862315d6df463732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c9a1df92593bacf45254405a1d347377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6ae7d01e935171bd67873031ad8de378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70b68706d78c9dc4c2aa91ac03e79e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2be190aa59100b520453a7cca7a59f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3923a57941e46bd727b0d9f064eea993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18833d5c9e928744d7e42a9e8f999f084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f871104575e5131d4d76393d311505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd530f4734d734a65a5906eafe7726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb47a61240ceb4c59162dffb0ef7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe372cb2203c6ee82508073e0aeffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bcda8a7da0c8a1fc78ceacccec6a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b971d715a93a6c3d936033d9f0dbb6f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f177dbf2e094a646501d7eb9cc54b7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa1748cd0d7c54050f20ce8134e1f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad0872b646830dd7af3b6eb701fb013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795a32da82286b75dae72faa09b05a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb37c9f597b7a01abc3dc9d407e8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32722188e921514462329c2cedfd6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500baf597e000f4b011feb3081f8efa217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4c5a570fa47b5f156363a6b7d8f2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b32f61ce3c8bd7b5efd0e56f2ca3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8bc775bd580f00f1b12a41ef70f1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f1b24ffc025d7b7aafd085f09d27e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414ea5ed05e8da2b3d53db76942a7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ca7f0960cd1a9f49d27874ea757c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b88748570889e5b30e49dd0d5a5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d08f016c16c35b63a290646e1074525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3977e539f6d19622152a0110a027b3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cb9576092963b1187ce1a8338b64027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058ea7a81e70714c8e736a70f4cb13b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6e078c5f77495312f9dd3fc4ff7d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8195b6e04b12b8f1a805d5946ca5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe1286616eeeb4d35aa6a1e18bcd0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343cf036c4aea123d340e0e4e212b2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a09c7099e3a49d8622a79598f9a02233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817e0d7513a63fbeb672e2c24dcaf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcca0fd9dea867838623527faff51135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d707b459519d4c673d540030a8fed136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be38279dd5923e0bb212c9b0b14066537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e62dd66455511fc9fb2e5cb3150138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8781d1ebdf991c7fbedd52b83671b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d34c209481a13dc6a49c389506dfe740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b50dc6d8f9ba90055eb3e0a5afda1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5193e478fab3347dadf8c1dfbdb2342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0e9006e0acb89be28b9798e47653743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2b0c87fbc3aaea45e37e8b09f01b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d9c4fb4c0de0a68009b5e43d7f7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb257b378ecabaa1aebeb6f1dc0dfec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b6053308bb932bf488a973ff821c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3257c3ddeb24486efc779a5c77bd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4247ad1de6be0140f11816da40456d449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058243ec12aac3fe71812cebcdef66f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54efbd653212fc0e4e46626c670f9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316aa3df9bf9995d805c70348c58345f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc06eb0392a6b92382cd2df97b42f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f367664a79ec375153ca94810d09f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598621d36db1cab298a6763108cf4cbf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913174957f0734230be054d4ca984f0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b196aff71fc50a7a3d5f3cb64c6da9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b7f74bc269e1730ca2103552edc458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbe7d3777a7de68401f3a8303e38d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8f667a7d189df366569d113ace5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e7c0d4a18b67546d74a7c3a3ae3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bc0d613da28855bc7c577e0db323c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8aef66231c7022373c450bb42be3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a843de9a73995cb2da194ede87e3864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0deb29e62e2ef0596ea94c3fe25fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88690ef824ec60c185a72dab73de4fe966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30490dba9c8d26e71d20a1764d28f59a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1029f7b2b02bb1f138f0cef2e95db2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f16f90c73ed4dc354c9d5762636769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a83c543389250ec29f2c16b2901870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2731bf599d9a73fe3354416b14753571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2551b9798118abe2dc797b0ae7a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89eaaadfb21a34c34c4087d24943bf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f02ef3b3795b892c6998473c6bd1374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15246dd3a64edf54d8d182803b1a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600b4092dced92d48f51e62feace5f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4979434eb0183725be3f72b6eba3e5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2cb0b2aba97e4526ae6497a51318578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d34c27fe6988e8eb48d382b405fae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730030bfc3ddb6fc5e41b77323d77eef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a566e2d20485edc3ec5ad885ae08f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510344e3a0a3de589a5a283b7ebd1f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a2e2b71f571e0b09a609a6bf9ac3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55647f37e69ae6a3d519648d471898ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf00e87c2171694464e798a260faae685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5874c4dc993a86dbc3ec01e77f91f286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef41ece3336e4283a4b0db5c76be987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7830f56f81db583c373d5c10125ca588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eeb2534b955a572180c06abae423d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1cceb70c1227b9604557fa89d19890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844805066f6f5828fa171f11aff3954091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7adbf354de0f06336ff8bf2a12f4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f5aef98fe69a630d4174658f029d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051de760777c7feffadb9bd62fbb4b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a703215d51afbb2349d158338d986e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db77abc32821d72a8bb9a73ea0866196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890b300802930bd0b68daaae004af8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177ebbb7a5397efdcb79bef6509440198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee9b5b86c3c2f914a8af7b4cd199e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71faabb07d459c5a81da44f64547772d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090e0a7474706dcdfa3f2633564816101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0825b97595239909ed455a6e48252102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60b4f13d452ad29e7871e5e3f9f6e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b35e01b69f67ed31b43fbd88ad4bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9410ff896fe52178500ff7536ab5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305468cfb7fa8ab3091926247f5f40d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ebe13697da9f88f9fb28d3658e9a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c56bd55e493a088f1e139eb540d0f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d260040d3f917d1649a16e211eed4c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bcbb4e69c7df7a7a1d8862e096002110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796697e8526e0f7da23272e10bc9bd7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7049b4a3aee547a589fffe6e3d5f4d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16dd0bf6357a994b888b28de15f64a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625ea86791d8daa88293feb971009f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a465ba1f61c6a218b32f239ca341b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f35defe12d15d2226929b9fe1ce951116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e3be9f910549c0ae0dbe6ebf74f15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71c0334d45df934496ea6ae6060bfd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e8fb862a2f89c35e3270c71a1ec37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16b498c2f2491b67efc5711d229b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1934db5e6d850a504abaeb2d870e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bfaae21058db8ea82568ef18ce4b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dac0f88a3e8f57943f37ae60d3c430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d328dab052e80172cd10c87cc455266124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b40566865ad58af0513b9dbad3cbe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a983ba64824067b5bfff8c11913777b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96bea26351985d7dea9f4c10bf858e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85c33d6e2e580f1effd3bec2d868a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada983fef6d0b162d1c6572a0b8ca5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348d1751d383af131db5d37c60e77ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10990d9ab37a8d298583d5000a37d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe560c548fb0a40724d070287f369d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2f254868b1825f5eb2cb870897191133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce8334c9df9ce5fb1c81bf827d70f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548e6d833352951feaeac4618cfe718135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5aa056f07d9655d56ab76f4d9f2f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c4b14c6e9954a3ca6872fa6b82230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac0120e677c665ab1f0b08cd46d55b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f307ca05544a638d1ae0f1911a3c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc59707538e3cb42ef2c3b2581004b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302c49fe79d893ef75e4148fb1aaf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd530380b3a743b849f9ed67df9dbc3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c7ce90936357d48e93aad4ce704e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b0e51808312ff3f860127e67f34f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e072b31e9ff981289a180501cd836145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fbcbe93d0ed31ffa46788b44cc07b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895c8f0ff4dadfbbf4c205e15fc973147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642882c123babd74c6869bc07e16c1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054eb84a84d86bf9c77e139debae9e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eab73863cb74882f039a95f9697f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cca5658401b97f10e0155a08b8d30a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f3e098134d2b2e2957dd1404d520152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25efa68412d24d2fd73139f2a3078a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ab4396409a8bcf45467eb7784acc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30edd008fbd2073f70b4f4e8aae6d9ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f6c65ab381d502100363d7c293ebb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c69925fbefc5ea895a0ca1ac7753f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eeb125b3cc8a7fac49ef0bb1814b47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d73e34236b179278b4a148edab42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c3cd68f124c06e119568a4494e4bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc91008273dfe341bc09a17bc839ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fac67e6048f1d4067dd7b7544cfea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de98ef00d41c5e8153f9533c454408a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce1639982c6475fc38fa4ff2e0f57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee603c1ffd9a578373c57beb0cffe630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46e2c51f4800aef83ac63a8c0d48b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167683febd2c7b7a27cd1c5f0230fb86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d0ac2e6abe8b956170cce7a4c5d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587ac990673340c5f9e22bd3555d624169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41a8ccd4c928829907cbb75c87e7e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f702822dd60d7fbec759c44ae2b152171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe99d8922250868da5d01c64fcf345a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49f3a83c17d8a4a8cef727000c84c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c366af09b27392903252a2bdf67665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25a258e1c581ff1bf8df63a7e302c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d387f79b0e6687856e26b7f6d1d585176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174ba8e8d9833ecd59658f2fb3336c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20705384fca1afbe16546a53d48e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630150d94f407a59cf96769301cc7bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7d103cbafce075c58b0306979d7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788b73d2c1d670480b80bf16f6c869181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98186dccb80296115fbfa6d80a368182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02281e6c91dc485bf5342c23332ccf84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56983332fe47bc174365db2fb837c481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a4ba659b33ef9d545c386d8ad5599185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa75e333fe993811f26bf76015fd22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29d7a9f2d8fd8aeb1046de6d668ba187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae4eb53356b6231f50d82c13c3b536188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff831599b2135066ccc6f60e9498a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9ed094342caff6364f0318b17ba55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd6f1c2be9be813feae499d6c04184191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c8b7b027f46fa0588bc2534665a89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f42eb0366d575f039fc364a2663e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9e5a05b17f5287ec69e2abc7dd1b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ee808ccb9a2e07ea2cfb602168449195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d245d93d43ff2813beeb06cef4c2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a30cfc7dba627eb142314a896a5d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6ce7263e76c8370415d14bcca82d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7589bfaca232456ea98df9e02e2883a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab626e37a7bcda2dc439efb24540e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f51e32322b6341aab16c262e007adf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2715af0cb3936950fc8a3e5761f370202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6b0fb2ba0c9dcac8f679e5478063203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd0e19a8be4776b1e32f2c4d10473204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac961811a3dc549e1839669a97a99d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b27d0b1f66d553bf220744a88045206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f9a35088c438c7588bec64290ce73207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bca3fdafef74c7c207318c9d52a21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a559acf776144066e8bf08305835f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a121fc712697d874639b31513c57168210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656ee2dc3210abab9138736e2e074dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b5848e1f4e750a003f8e1d82c734212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d24566c8e310c141d129154479d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbd93efe0e12cca0aafa9351bfded4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387ec436ea0088c306484dc489e21f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacf0421f8cd62c2bbfdf888125eb7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecde3481fdbfc662f8a19dbc1708b3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9018bee676655423d6cd6ad9be939218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e0318c552fee313a4fe256bd396d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef451aa14f42b3cedd8d217e46527d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c29964c4bd8e03118afb3b3ae876e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c4d3f430f49884b28b015c14785e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7321a86e0a10e5dd315b5746db92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8189ba93925e270b63e2151be0dd4af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3cad1e823cc7894590e5f6d20f46e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5efd165a511192d9cf74b7c2e95b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3ddf7ee29284101007b53ce31634f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0c7b84617837377644b05e520e41f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1ad8e1baaf4470652bf7e4e13a2a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6056347b5753d2c6a88c3bcc3569f1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae33cdf604c4284a5767e341f6c5fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac11aa82caed7e19bb6af90aa17f217232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f5c8475431021abc73062dc2d9d98233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a14d153eba294432bccbea8b1e1834234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765eed607354dd7cbf183478f6ff19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c65b7b52090acf760ee8bf650491236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9718cb04c3900e8f191cc32d778870237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165411634a1d6ddbc01adc34097efe3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f779d1f022d7382a828a365eaef9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac2619c176e7608377c85c89445886240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051262a8843f3a99c39be7ff5d00046241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3e51cfd56b9f34b04d66af666fe9d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c42e9521977cfa03017ffe41953c84243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bce32c08773bbf0111004a334dd6c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40b03e689d94945083ce37d560204245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5194c2584d1001452dfb334ce20379a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1906210d5bfee7c50fb6d9d6dd6ef11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c443190c447d8b9c1b3f8445667872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784332f644e1fabd057bf1044d2f2fe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964044d98a89ed3de4d57bfeabeabc84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130105c38ae0b4fa7616b96367290c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ac43338d6cda6509e412d6ecf7070252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe241e4da197438c0e4148cb82b263253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24c6372a0a2e12f2e21d7ea1d71a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41191004995356ee0dd833970787322255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120f07be1554b030ba9812bee7b8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c064d062d436e5d38ee66f6270c5aaa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00a59fb71f72182003b1f9bb7e85e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e4c78cfbb78ef1e517da7280b0759259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effde27d3171e1a011df61588b73fab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0784285bf483104e45789e9498ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde70b0bced5f0490f95d3c6a1b95fa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce5893bca3654f2becd7f064a6940c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8debe3f9874c5c3d373745401a11f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d33cf41c1fb8680153e112a8c4e75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e781b38bd364269c456633071a0026266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8d1bcbf27dbc8ebe8d0c927ccfa66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89e59c95fb756a6c163be592cab9b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a7225d79f4bc3ac2cdb47654bac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65466a2dfb6717f599f305f1b2519270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f134d154331aace9744f1ae834e6144271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797aa7a71b9d690f414d6a4b9d3be6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342aedb0a94e1e7f78baca06c0812ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd0f68af7660f438ffe575ecdf1786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8b6335ac7dff7a5f65afad91fb2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184f89792f7a9a84a5b517aeaa8d947276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297927b2046d0c1f713366611f76d767277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3677112b3c42acc3065afb481cd7eaa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae733e1342198e220042f3df37cc9886279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282f350b45a3c1dcdb99472d0528c29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514189177483b2f6af6cc5722fcc81a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90e971a5be642f51ebab0cd303d666282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e33e19fc8ac704e25b8f3c5f7ab4c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30ad185ec99f8ef1f73940628acf82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b66600ca7c91abdb22c46138ec8218285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62902fabf54d851483d1b7a146e4d5a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271db79a3d7909e1f70b976c7d78d93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7d8e3b8ecb1f48f20725c07d6b42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee529ba10f6dbc9e226e9984c1a9010289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9925f4b61c2de825ed23aebb99a796290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad71b408ebe451768da5e740fc10e6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0742c2ae2ffb081fca5f44cab18be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9d4db60c24ebad4755ce89e2f3c50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788f08ad8984c76b3d91c84d29acd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f547252580bad208a20ce490ca81fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a58e15149833bbf6fc9209c5e2ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede978df8c358cb8c931318d4794124297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaabafdde89d5ec95c3e20c7b52666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40225446cfb1fd70799ac37b4473bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa8e7f8d6cb55caf9d4812d42008735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1396438dad67109f6804e96d3c323c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fe4efd1c97869c1f986150f52b61d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b187873b570938de93a46e1d217f9b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671549c260efe0a6a556c8dd389a95a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711c402a5aca8cee6d976d24b0be34d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b23c0dc4e9b7ddf9f89103f89116306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5eebbab74bbbdae99a51d02bbb4f9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc89bbac23455a5dd1f7af61909e73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232c60773d1fe9358387ccf88394035309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46c1081e4e32c0b469e92c36e2f9cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f93c1e3d2334d251cb5f48024ac69b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac600f221e87f2f592f1705b45dc452d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87481258ce36fc4cd56f239b09da89313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdb8d7df4b488e712df813060076ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcdf06d1a38854d04749d700698f9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fcf0d94ac065684a28f6ca4287833316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591209f7868bf3479b3da48d36aad189317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac30966c6054c864571c391f4e0439318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424173fc75f37a360b177423f858ebc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59efc942c2e8e0b1d2c6789d2b2e14e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715af74a5c8e7a71eed8675eda3a7bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059dcfee37404b669d304caee7756842322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3996f753706bb907619dd51c0da68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af016f8e2e51faa9faaf057ad6f69f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662dcf474ead9cccb4541049f075fef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25578810043f7c7a2cf6d13d31e21173326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efb8c20202927e364fff452c976b03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898db73db09bca3de1a831de0a8fc12328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf48dee76dd5230f5a8f544e35c1817329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b1be639418a8c6bbf74a1b51113ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359287ba3e0d4b7585108082a432d9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee205217353ae22eeb287ea76363ad0d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171b109fe06723fa34ef5ec7a95758d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f7c8d432da86bb0f99b68aa3f7937334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0735ea28253f5c6645fe9f5b1e41d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59611fc2757b0bb4367fa6b6d2abfd08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18beb5f8af63b90dccad210eed499337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af10207e5caf809c9c27abfbd04067a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628218d6332d592c727830b16467f06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152a56cb2535a0df6b7ecf66022f56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090ab80c438348eddae8111a20aa70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de29aedb8e7c229537fa7d20cb9a25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e539d033dc5e8676185f3fec46f8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444e880b5d3b9a98057c6c31481113344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1a122aed2debfa87a97431e85aae4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf260c718db616a06c206182f59d314346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12d2c881680c2704b361bae9ed343347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1a6c82cb17db4401d9362361fba40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f83a6dbe37a557c7aff8098729f4fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a86778324465d1970b92617398357350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15480cd45821ecdb689ba474b25f067c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10278aefda984cba6bc090fc91a8fb3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e379bcfa312e10e85a98da92d86c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec0848dee1bcc029d02c74dcdf8c95354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c0e51fdc6c50104484676080eecfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15602f0dacd20b98fe9e424994c182c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7e8e770f02f29100f4fb917b287d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6368cdc309ffa2476a494f2cd3f2493358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82da42fa14febe40a96da81a5a9f2a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d965b71c29559baaebc8f1f2f72f50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb0ce196ca8000dc08738d2724ce78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c3fd4af2f933d6af662ef337bf2a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21c31666c68764781d1563c16d63f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b7f2c357cfeb65f0c92117be43339364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81af58af04bb3d09648e0275ade1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ab4eae142d6d2a91aa53fe9e199e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bef708356a8b7681b20ae4b80a1a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c407101ca225b0665e3f2329022f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd6e3eec00d57bb1c27327e92ffe31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a99d8f7337665fc720124bad8ed083370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3674e3193e66fdc60ee8e4dcf43ab9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582ff2901a696ee723f2923a5a562c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c154402364028cc557ef2ff96faec42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c65406413e8cef1d462dfc7e459f2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967ad435a88561644b8ca39b02bc632375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724494b6fe6dc1021db760cdd095432376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5926c477a7acd5c1bd7ea21da8197377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214bb8614e2afaf42b4743244525d72378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>