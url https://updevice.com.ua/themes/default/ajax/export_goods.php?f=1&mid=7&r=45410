--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e530945b53c9928d81b410269b78fba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ad679bdd0e98245f69cc45f7882412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3266d310e44935ed8fe57f7b9f0223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a799a96aaa17441e5bd7bae51556d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90d136a45b9f226cbef9a1970f29875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1cd91da74d2510847964d610ca3bc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff62b4ec4f8c64f5b24fb96c27498897.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b83ff09e35014ff8bba64f623931798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab1b3f5126888cf06c3e7e7a0084439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd323d7ffec96f11305ab1c69682cb5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d3472fdf1e2db28f04a23daccd0e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9195f5e7470f4bf40045e60adc296312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0be6bb5757fedba8872870ae9ca7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd45c9829d28df922c158bf6b9022bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bed0663efc05b799dccb4c7d4ffb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ffc5385bae049f34b13f4cf0e084016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea1d2910c5dca9b12181172d6b19d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766dfe4e69bcb573eeda91026e4f4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a136b1842ef698a4f209c6fb1ab1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf5b44064b0b473cbf009a62341d69d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c21a81f9cff4aac5d0596536aa8d921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66d40bf7962ae4ea94ad3587847d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f299e5d60a357879f1aa221e6347e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7537c2a08eea2df62954d2b6aadcf6424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6c31346a27a12d4b25be4298ea50925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53692aaaca2b0332d25c753d85ea4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db3110c63dcf8f52b5e0a8936722d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac303c3c52b1524128957c9e3e3d9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f632f47a6623520bb303e0d0e764b6829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e7e59f52a2748a8327ec1dc632e2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917000f7a00d93ef91aafff667a0d1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c14852254437cd8f9268e62828d9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a42f203bc8c65e9557fed5af759d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db512c6f0dfb5771ff11a48168d209ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbe93e2b1be2ef691a405ab1e908a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc82ac390b70120be53c5f88d79746836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac2a545e34ed01ea2434f03f4a4c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9cb4cc1322637555f3a054945ff8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33251f6ffecab3b96bf286e0e6dbf21539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77e6b4d318bce2a9d7a78c0b109e5940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c42fc3c3505e20aca8a9241e1962b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788faff825aeb4426d2838b0e15319142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f361c037853bf2dcd66377f9654143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a25efe90a5796134fa198030d50044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40902820a378f541c052adad921ec145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba47501c776ce41bbf759adc026329f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64c8281f97b8c6b4c1b5733cf0e4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1777d0dee607a1af646c87c538baf2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425e4f448489d6dc8e8e5f7f47b97c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7864f92c9301696d0e885c886eb8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e3fba9b61bcf1fe3561293d9099851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81ca98a3de55564a65c15bfae1e35852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a4e3098187dbbca6fa499efcf9de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92331645ad6abd50941aae76b255c7454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c225c18e8f923f4a40502272e6af955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c5112c563522922bdc3492b8c182056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37febb0ba2b7d4a4daa3cf99a24e2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88a4b926197de6da970ce8c7ce52cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb0436d5c4196c3cf53155e791af5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac6c7c6e29367d020d5fe0027dbd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e257e3b130f50a327491b9ad5d30f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc78607d6644dc8b465cafc8f4f86e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db24f90b5ad09498b06ad25365d6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce688700990b20145a0f88d17dca397364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dafa70c3195002fac4b54f52a1c7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b42a4923902af7de9945e036ed91566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440b9b37531483ccf92cfcd712bac0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139aca2535e96882cbd14ab54da02ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ccf9db665d3fac182bbd33277183269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e2ea31a9055dc344310bdd1bbdaf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b10609cbbb3c9a4c1bd27a2e6278271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21063fa93b8d7e06e11000681a1ed00172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e55bf11b6a0054f5a7f806c0bfdf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd19ced88a59a58f6efbc2946af96ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0128b4fda516192cfe5ffaea3f62ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21e1a9b698e8e980c5b5869d06e62676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3505dd50ca3ac655edad9546a57f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd21e7f30664ea5cff4b2d4a24fe9be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67144ec28b2209d94a3c0d82c851179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2f88aa1582d229d318bbbdd07ede80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c20a3dda0db6ba1839bd72f46a91b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b1cd80187d6031b6e22c2c616e0ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56371905becc33a1200ac049d4cd0ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0277ac42cdb11abc888a01b2284abd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd758d95a5ff528749f99371b6dbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d552a704cc92a545ac01ad3b37a3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63deac12ca260efdead133e71aeabf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b70b9cbbcbe3f02f27abcc38edb2c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0429e2dd3b90bef90bc5f1c68f3f2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f9d9ab3ed188132ea2f8366e1ed290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577bb76db402d8ea28e02f43b46752991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ccf4e3678fc38eb63b3a25a5095f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4270f15a8341d8c5c3e6379aaebaa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ea333873b9d45600880c1a81d65b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec850ce8bc1fed4776258cb62e915d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07d7c593615135f9ee3d39d0f9ca9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588b791c0ca774480cc92305fef82fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd839b701a2801023e62ba91d9f6a1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9cbd2c7b2eacaca11933fbd5f38e199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0c439b092755c9d7649a94819833c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f3f7f35b26cb726c16d7845cde8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa188bfb95d567c0eca6b1ca7de7cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dafbab8af318b17371101ca7d87619103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcec40290f033d0374cf8b27534752104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003cd0ccd972ffdd28f21bfe3f8c836f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674272b9e3c23b82b2486aa2e6ded684106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236df97b8360950c67ec7f4b4622092d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433c8bb4e2789942aad46ac0106da01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f8e80c9fd0758a1f4ff21d432497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e418f3b21d06b4a9c2e8f228dc08364110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522604cf5e2a71dadab684e804d944c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf634236160a9e28b3e5e185a209a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66748aa3f41990fba4962e38dd74d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e9f1d284ce9f11776936992a4a575114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf318a531789d49c47d7afb42fa32e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b205ab843ac07289330044f507238116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ee28847fc39445dff1177a7b1383b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b1d052a0026462c2f9dbecc50efab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d3eba525cb96cbb9b11a34bc5286f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519350cc0823a2655dfd63146e0e4c29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e13c916d39ad86b31ea8eebcb04d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468244810e49a18a4d08c3a37a020d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89adf89f325616b7aefcd44befc0d9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007001a243baf834ddda6dec3906e5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0ba127c7c6cf854c1e1f12e5ac08e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a46575744d7dcab3233c9f6eb8bfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a502d3e961fe3b8cabf648e076d464e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6fb522f81ba0c1007b0f6b54e62a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43109c6c66119b487919fb7502e20ad5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b82eed958f5bac727908e67d07535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b966ff4b1f2724254b95265d4799ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b968c347414282a2409ae08a989107132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85caf1bf92b67275d32c0de4c5326f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e501ec988fbbd18e1d36ad0056a9b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f337de0f4bdcb42a4a693e761917b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8464edd7da973a4ef572bfc3c7be721136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a1d5ad02c0ceb70f8c23e54a62863137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e1ad7d7bf51073fb2c3d3ba0b42dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9b0259bfd5233fa877e872faf3e86139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41440c10d78346193708f4106a233761140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f974ff9e4a6a583da48afbb05e6a8a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45995fbf8d467f7607f73becd459ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d459358a77a88a773c90cfc786da2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971065cf21bb5a7980f410e868f1f21e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e51925ae588ac04ca66ad5357d1dc4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333bdae0c493833f957c96958f2f9ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e657aa4c127af645b0f66a1b07e1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933b44b19d16212732734701e64d21b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191089e49915620df5ad3e243051609f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817fa8c02db8ca37bf7b51af41eed73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83350a7de7cd7c8f6c23b0b8d15a5fb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78758f824f150aa3732dc5954e9de2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fa756d723fd2c7f327a0286991eb1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79d26624f5c0fe66c70b3f1962f7fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57601e1f9441ff355f1044982efc25d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1e80556cd8772d94692182bdee0c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68a456e6b7c8c8fae31c6c2222c21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26975a6d235e93caf43498ca898069158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb5353eb7fc2426bcebc081d68bcbf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c01208b86046a06f871909b4be23c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e0f601a3df20de356163f8fef163f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da0bce9c94ee4b890d602f29005b0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb801630355614b00e72b53105667a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2a5c68f3dd263bc33840d0c6ab81d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a4c3f80fee84791682bb0e231dbcc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703689ee24b9646f0904144726d117166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabe4ababd4b73bf9d78820b23626b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28396c79c726d89edff222bac1b69ae4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be7a3eed93a2313f5477f7c5041b85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd77c43153fa5f7f2ef38f05c8e471170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e36f0cf268405a438d2945cfcf917e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecb8f70937e9a75f4485db86a2c41d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593780ef52ef15b98a066488c2f74d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc442ed6de005092e0ff818cf08137c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a554a1108ba377236797dec4eee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e11c96b2f566fb89cb8fa8d2d5ff7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe784d2c87ef39621a0005bbfa392e9a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d948c678086c53ba567db63e1523d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58545345f324dd09c382a973c911fccb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622346855c48f05b0aeec57c90d8ce2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda527928efd2127518a0e1cd0db84b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632353b8e8555188784439ba18540e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549002e0b13879dcccb302d87c92ea1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d00fb5cce3fce1678f345aeb30ad9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743388906ce49f4a0144a761daeccc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727886983965d983fed04864303360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297864a45eccd1ee7d935a3dae43399b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c918a82649447eece5da33750d5e09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3320b889357cc757f686d48235c817189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591402e237479850eaedbfabe73914d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7fd5fa41edcb265e33f077b7f18bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a6ea332d55e95d7c9786f53675b7f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735de652ee68f5aed7ff412222d53e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f5605a7138584af1bf41752dae553194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3d237ec1f1b49c971bf3180b636f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf51800943548fea420658a96bb90e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb914b14d9f10a56978c3515324bb749197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d38ce8ad81386ad1c4a6c87cfcf0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47372111d5ac191f5eaac405f3ef76e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879262127497c92e821ed12e067f5d0c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a554a831cda09515f136a5558c03730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51471af33cb574656d237b6f098f9d54202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ff8c7ccfa52cd73f1a8207eff4af203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b5c22a9ea8e18828be421c6664f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a37a61fc00619fad86aca50ebcdc0f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0191c86e00c8b4630a2126d3638b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f7d92e1c53ea8b808403a03f6881207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412579628b94f696353f69144b97cd9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5469d59747cf5468803e6ac574c38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b5f30db4b91431666a21fc1b38782210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06718ef47c1e3a491703ae85eec0a712211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7fe4e27b311d783208305986a3bfa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8fa701e8ae21aae38d167a1deab79213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fade5aab9230202cc20dfb16275727f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8c28518419d1df5f466b985485e87215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3584612dcaba881aba8fa36f5a5b128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed563deb157ef61a454b0147e3efd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0655b5ec8004f2e84b4c9f0eb21eee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d9154f37c3fc697a9336f1595fb3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f9c3a955917f7ec69ad24061e0969220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256dd9e4385c7487f6b2cc58e935ee7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f1b2b8d505b324d0e3c99638f224af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fee7d6d651b91639fe69ce7f245ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4d0a8a8f9355720e41599ea451122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e76edb3284db6f2ab693547315958225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aebf84a38edd7b17ec6b7e508cd3b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b626515c7b2b1d593dc57d2b5eb1c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547b67bb9011d684759e31ad6df92e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c78579b455534817164479d5e20c4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffefdd061a3bfc72ea8dcd6f82c3835230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57feaf95150e192098d4ca349e295c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19606a47a3f1e58f0f7ecdfe690f1c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9881712d3be98ae8a9e83931eab4c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcbc413090545f538bdc316aacd820234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c6c3f76130fefcc48bd7b6746358a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9a6dd733d84bf2f3e7a23021feb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cfeb20ebefaf55d96ce263e542c54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb19b0da74523fd840b7b16ee4a700238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce7285279fbbd63075033d7bec4e4a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0bee9579c0b1134c563eba10ab3ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9348643c30c5c373923db8af39a381241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feced4a7b173cdfd3d7505dd6bb074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da555e0d549354e475cf7839cb2a796243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416403610b5e979e12094ff1a534fcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3ed734c37879c93438935f2102cc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b525214bb3d8af92fd4dace3944b49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186051ce8d0dceb60a53f025db77b7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c37df02b7d73bd2d6126b372e6a3cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef739aa9aae72b691997f6a641c7324f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9fdba80fa5c68c8d4b17f15337212250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264842a893e978bc3dfd310acfd15014251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6953f76c5a195f2f0bf7d1bfdb9777252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f82f4a2826022ac27d715dc7eafe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d13f6686706efa7e492fd240c82432254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552cc75a5906c8ec53a9339d7ce4c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841cbfae7d7b8e354b4ed5eb14e3d5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df50ba2254581d510925004946b5f7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349b96f84bb5b8708064d0c6a6d650258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c78a2d530a4e215a7f8ec1a2ac819f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f881471829c99bac2157908b4f43857260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943ee8c65f3f81a715845399f14723261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1716dc0fd8a01cdc5cf2e3b4818cf46262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f84579e3eef7c14780cf115d21f002263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de41540fcdefd76c397d33238fe8f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db96d2e02ddb89c9c2c2a37dd9080265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6360af66e6fc4aff314cd2a867737266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714ff758fb37d57d7c0929151620dca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b2903ff801deeec25219b32519e4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bf080e8aeb48689280fe63cda6427269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c716b46c138a44fd4cec9d2a7c9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697af4ed3eead8e802ba467dda6d6d74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef380b024c1245b6656be783919e8e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35191f92938b26dacf24153a97922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d2c7393b1cff155a616a1f6e17af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b1492f9f9df7d6f2246cf30f88d4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8939238421d75442f0eb21f2c6eaac7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936e16782c5647dae837763dc09fc69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040ad0ee60833a0c026e335ce3754b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdc2d1011154f83416edccabc3320f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62850ba80da68dc1faf315d877a2e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bffe55f59b190452f434e4999fc3f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3a11f29e1f98dc6021149db827728282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a87ae760f7f7ebda989023048496e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd350bec1fe8728a63bde0ecad8330284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f591972555d5008ba4e2a706d86d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a272bd1c5e833ee6e1ec3b802459286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedc9cc9f799bc62c089b703c0af239287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee88401ba22b3def0dc89b93cc71eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ebab85d60d917179bd8fbba336320289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458a55fbdcb0028e67296f1f0dcdcd5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401550ba69215196ceaa98a2a03acda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219412ff4e8b61de155471af2d13f76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756d569643febf4440a543f237def7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3fbd8ca29a2e17cd16af6e28d0436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2834c42e3b0e5ab3b1e0d35d483681295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aa4a8dda1b2107bdcc1261ce5bcb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6081d6a8b86309a67e1c5656d4aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee702e919055c046d7a71899f28474298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863f4938dbbf6568e24f4e28e1d9c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06d35a418cda382d0456b0b541a820300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e62498cd6e5cc7d44b847d6aa3aba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce876132530999196b0ade1546c943d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526ae282eab14f16cb7bce4b79f57b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836542dba6f60c4138f748587f1d08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1722877b685ac4c393c1ccbc5b05060305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c79999b13d8f60f89eb0a7112872306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66be7f9c237b50e0898d4a99df9b67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c89e326621a7c79007a0959061006b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a708ba71e94de6104bb7bb59c1505309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bf5333144d2aad1f6b480443e3604310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d8b75cb3f7dfa9d3bef63ee0b287b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef68bb00f67885fcb6e10a4fa63744b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fd13d2caa2ce9dc93d6e44db84c25313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcc4f0e47af2dc337fc82968e12e8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18129db896ee27d7021fd1d072258576315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877494fbb537506c5a42c94cb477c32e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f9350e365f39aa47cd2563aaeb301317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ea08a1f45b08c88bd24ccdaaf627318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29bc1bff295cc58466d6b8adfda668319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d42c064ad61c9ee25e9976fa13b16320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05bb185c7bbb73901cc8e18b0a54b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7665ece068851d0069c38f9ad85c234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8fea41c08cbad599294ccd56fd99e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ccc9c8e54e02e031858ffb0739657324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8041e803ba2df08fc8772704b583325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983aa87c7b9e9cf1659a9ada061602b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44385ac11ed529701fd3508890e5415a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83785467a3aa583ac25b3ad6458182328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2cd3e014e60a90ea32dc2726fb0e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1988dbcbeb62c051f32a7974e7f063330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a4204d4ab23bb46173b0d60a8ea8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30b72b5c81b132792d1794a7bf7cf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1a29bc6890c4f98fe15320de059f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417063fd7746ef8806f5dd682a6d00f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165deba3458b95979d5f0e51890a1241335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b58e66e836bca1b0b4954279109a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54686ba9ec11a3b1a34020c506914f09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b49f5903d16de544e51658ebe3ad2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788c12f26ef2f24f804e535b0a4b365339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fc24ec6b8275712a822db6e9ad099340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72f6dbd273c9cc7c134ba2ec3f46c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304082ab6ca754664508a6462d07dac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e048dd3a780f3b6f91878c4559e9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca1b4bd83367f0240e743f5043f086344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f03434c80087f6b0e5747de7bc793e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf78f8945f1fed299ba038377d56304346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8cfdeb3abc570d6ebf5553053c84a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f787a5cb472e2bfa598998083f897348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae15d1ea8fd7411858be0e945331e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52045931e17159ebd38d4addc148294e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c09e1ae9d6bf98029f217b7981cc09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477137b5e190cd6feff8a149f145f2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5337b05271d55614fa46de444757353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069a8a9da6eecd39be5b9d8278ac1c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71911eee546b61392da5e435048b7e0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70297698ac7018521c1239da04e2728a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64166129e96116d8f635b67b0ef0fc89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8d766b8e9082ba5b70a0343cca60f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafe8e17fd60b89374792daa963c76e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7bbaa35d9634cc6971a16543910df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b098be2970a14e5c3e348546adfed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5aab8f6afb63d6171598c3239534c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664aff9ac870395cd88e1a18a0bd9ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05cfbd9403baff839e886c022546d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647045fd1e7f8068b0cc1c22c8d60851365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b1c5a2786f2fc733e40cb8a391220366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781186a3c6e32733358e0649f7340e3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8473ecffefbe326b29cd8bcea26dbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d0d508f047a89fd139f9896b548d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac3c1fd86dce73ef9740e8aaaa763370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34d2c33a8c62a7e1a3fd170bc764fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b29f5b6d4bb44948edb4bb12272f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b6ff068fcec13c19ef870d4a7e04c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0ceaec16fed890fe4c61421da9aa1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d4518db015102e7ad35bd65cdc60c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe501a30eb2632339352568137154ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372adc3ae53d2dc6f16b8479fea4b058377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517db1f553482c381c1f84e6a16893de378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd795a46d93bf7c850518425312cd0df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9a1836531919dd2e6ef2684dce7de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d39195336404225e6f8a34f2b3dbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97848144d56b5a7e6307c05cbb33a8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe895bd6e9f1f7a8ff4e1c98c9185985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f0ec1fc6e336bfa73fcdae1023cda6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bcb6fb2bd1c73856b6f0af1458ad67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716acb34a293098d6d38e792c9b64ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc28e91306446fcc44c7f90af838829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eaa4cb9dc68638fe8c33338ceec8810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccf1ed51720e623f03ba82d9e69b5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d13a75f6c0589edd97bab4eacf7bb812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedfcea9d8f6ce8994e97b51bd111a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287ce0361b3db08ee50cc3ed3ff995b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd178553570319e6a1a3a870bef8d8d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60311d2ffec38a1d89552d71a7fb428916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25762985830695b3a9edda6e9fe573217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aa821d6c3ee99d0aaf9593031b51018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65da366aedce6d2e5eadb1ee40cab919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75fb568b1aedb7ac9fc6ca0baf7d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c6f07942ceefa5f0fe86db0e5f74921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384d3c6254ba0640fe8d98211b210c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde09294585356e038599c60614ce03523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b0340cd0ba3634cf1df0f42f3edbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c8cfdc0dda62434eaa7e079b1714d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d820cb8f929d64fa3294fdf4288de726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25f7b986876398dd4530f736828c9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97f8e566b236d873f4cdbb7a2c19b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f4298051f7f90ee6ef80191fa30b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbd64d08883af32bc6f6594c055ef530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7a6e1411bd42c42aa9f9c95af1d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a222278b00b06575e0f4ca04ad3832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731056feba3224de94e48758b0f4396433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068cd1aa5b127b2f3324e08be1a8e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9dbbab95a151a5a44a327933316435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd12cee829a40ad75a50eb7dc945d0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc0e0a2c85886091007998ac6a6b5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2700c15ed9bbd85b0734cfc38bd82238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eda3e84d99aa4319c8b549ff47f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb2ad8e77af5fc30abeaa63f61d3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85842d0678dae03539124a10ec610e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5de5fb8a6aa1d7d9998fb768b5068f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422e3d4fba9f54334b3de82bd65f1fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ac5c34e3bf4edb891e79372c26b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d866385353f19d8fe7409b3d5f705345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c04d7cfef02c0414c7b64c8f4a65946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da52fbb7216b38957585f851ba90447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf766f0e8a918f0d52a4f473f52727d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa51b67ce308aec15fa2391944456d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8cf51939d4d22064a76940a124ec250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94e697c1c09cdc84b6b54fb85a768251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6874ebaa6d25b70189b6e0a326ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadef033564c6324ae926554076fc5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5724c600e482362eef82a02b123a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d1890465b18cdcddc10d7c5c1f3f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6251c985e91087b68c2eb28a69f8f356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d36bd5c4da47fa43ee340b08c42afc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5dd73166d6519cd411847948ebff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1103da4aa671a11d01adf51d27bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb260cbcd98278ca0d86476c926428260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8793df301bee0c8449f39d4a1aacbcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf05759755fa0ecd3adf3209b24f2e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab81f702e369d5bceae27462bf07b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b95456dee0415c3834de4fa5a5a9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db1604d906c6e4f15d9e2a6131f4fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e6e8a8c321171fd6a573c03126c2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748abc2e1d408a6b3af4400138cf5c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d51aa5b0c0451bf9c29ab5e0bbc4568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66419d4f7f0de555b6add1155dbca79d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d956c0576b26b77377b3547b7d4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec9b4cbf65f6173d1d1d3d39e9ae8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3521b4f87335ca47bcebf3740de62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd152d8d590889c440b4b49173f92c8673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04002da3e6d4201e9f49772cb28ce75d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c298020f7469073fd28c5ce2a7d98375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfa554240d9b76b0944139c7ba67a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00085524ec10df1d93ec4b9eff5a1bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82046c22633cbdc5a0d858dcb13d6678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ad10c1906975cda31d882d57ed7979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bc95dfae0e274969b923df542111880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cdacb590cc65a529f01dcbdafb1b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b2592475445bd2373674a2ca5c81982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c8c77e403aec869cf6e7449c6864a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461015d4055726b14df59a827ed86d6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabfd56e5e882108775367a23d0616285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42daf5de1e9c354a1d5bfa501735fb3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14964541da102238b4993667460470487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2a1bf0e0eaecd71644e23746bbd2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f816e9d07298579d9c070d69bafd8e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e297438d66cc1c197f2bad1cd78fc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d4f57e97d759b8e500b0f7f859fe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494a3bf8b83c82b1859dec06a49ab6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29352b4d09b149e20eafbf6482990193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752460dd5ba0415cc29f9d2e6ac87fed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6db0e9bc702faff0665f756603224495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fe4f7440265ed0d72ed9fd5a2950e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88004ea740505c204ae6c0c60a7e69d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20767286ffc43c34f531b61eea5a0ec598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00b9a731156627834e4a9c7761f5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ab6e852d39d3cefd3cdaeb6683304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34231e7da5cb21d85e6bc7b6438255c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230653c37a912d6ac434af7b30c8460102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae21c8c3321eed82a0b66aad07299d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b9443e110b23e1631d122b67d1f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673a33d71958053152680f88337bd72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f45d8395fdebb67dcb21e45fd5abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471d8c21de8342be9a48c6d763fb39e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150905515b560998eb1f1ff037515d86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46956357e5adb24a00609d05fa1e9c81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef42533d778a5d4614cf80f62d1f93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e89f50ba4b5d74b282431c68c8ad0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ee6d98f22dc7dd629b758a05ad10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a579d7fe39ba2bb4072ffef2dbfe6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8483128a29f608ecac40a63d6bd12114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bf87f509ea850dc4be610c9689593115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e172deef06e2529e3922a5404c5d932116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b5d91593207d596908d826b6dbc6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2929f18eedccbd834286e8108e3ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae8364cfe0ff03a6f06d39dc61461119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddacf3a2efcec4638bb1d9145e04a2d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baba35b2451edc13687aa08b885dd2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717d0cc967ae73de681d59bdfa8b985122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07171b542372923458787ee4d352b06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbeb6f8f88e4d0ad7c1df546d3a3ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a01a2194d455550d146bc582767df3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67df7a7ec64b8c37df9a65c536d8d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd18d2276cc312d8a38312c25b2e33c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46d9366f46708b9f72d259b7629eda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a91a66485bcb599fa3c97fcfba454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1bf4b9d33097b467f739bbdd873d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89aa1ab2c382e6e88f2ff0c07a62b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545a9c26e309d040bfa9df070ea45b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4a22ac0a4a237d22d099118280dd6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4e5dcb50ccb1f2749e58e42ce74f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb07c3296999f4b052034103dc677e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f712ca560e2a50dacfa05f7568ce1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182232926a6cf97531886f7945bd7bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bdd28807189fea56a1a23d89cc15f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e0e48e66f5e50e5c8f4c28c3335c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250140872ff74981e218fc97a27d792140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ca886ecb8b45bf6bbe212c1c25c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a892cd8e0d9a6bf94c3231317524b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb736c7ec032a3467fe6f883310929be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a985f3a6da92325543ba794c59078144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243168ffbdd0cfeb92f05eeac6b9f28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627bd81446b261c3acb2c4cd90341b8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b72cdfd8816cc3da29f65ac3f344147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d94a515f8e20fe37453e863ebad8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ac34cfba61f0374ff80bf513df0ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22becac2c44148f76eda092f97ec2eb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61906415e6fcb7893b6922abbb35ac34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41601ef4a6565aec955749d1a0345144152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b187cd7aa794a5b16752ae772669d4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d89d6328023a2619ff29ea3e717c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e800668edd11e74b56a1653701a5214155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30071a329b1a55ea9593afd8965f6c8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ce05559537ffa7668a3fe34a4abbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cea16efe23893598e478eb5ec61c06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c6e38c3e74355cd9218ae3fd93f8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e1740792284d01ff22b4230e88b2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfabdb98c40cf79e093d7466ef2027161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f32934bbc1243b80dedfcbdbedac38162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6b0c14acf2a63cd36bdeec5d0afde163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba9169ea9bf157e1b219239bb3a258164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c57f8eed2da850d9d8148765a293a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160445d7f4255e5b0da29d2db6d16b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76e86a7d7c20b2d1132884e389e755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56590c7c0f0196f619608a0996cc969d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa8adea71faa774e2db73b49354da169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdba48174f05c1f967d38683235e2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46dfb57cf06d093f7e3bc6044c5de6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd200957c2e9771b345df7d9cf18a9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95c4c3702228460b96c156b8f54281173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5550bdb09ead644e776443248165fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9ff06632f00f7ac85bcc5faac0b56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1e0c85b75b805eb81c3ca2cb18b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279a0ad5a6bd108ebb8e54bbc0fafc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd06afff07577fcb248d63f88e966d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82e348517a39b02b83ab8fe1be8cb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067bbe95b67879adb3dc21cd5dd347e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063e24d94a54ccb2efa6c9abb3b651d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569c7ca3aa729c7adf72123b0368c16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ccb7ee31775ffd6f50814adc9e99b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f393e6887ba403d88bb21c6e642dc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad9d838fc4ac022fd13e32f9e5f6ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363de69700535c17e84df2f4dbdf0f72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e5dffdada5677e996ea4eb29f0669187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7938a096acdf906e7eddf6a2dabd9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bcddd3e0103a51c48bf73e386edbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f2fb53553e5382c5c0565e560362190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c4f0dbe4f2d08517b95ceecafa928191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959924b807f6bc66a2336122b59a070192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42715e09c274084908375e6557d7dc1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b81b286e2ef188b261adcc2cb3ef66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c0473cba28b48b63b848200154884195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9af44f91408e780e04ecf713f82a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a87c1939bc58ad240a549752b31de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05dfcc8448d7b3c99b0ada9a21d530198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57704280db2bf88e3a95c910f2e06c45199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520cd0487e50dab3d675149a13a8390200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420a488c55aa98e3bdb0e8274387405201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ad24d7364410357d7f0970845b3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a75ef31e9362db69f11c268e2c05e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188819bb0bbb7ff0cc6eb75fbc2bbde204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d0328a755154a4c2176835ab3e199205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b914bc7da3a43313c2ae08afb7ca9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e3b4d743db9fd8f7d82a62a6a2ba3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6355c93bc7605d660aa3bf09b642569208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcf93fdd3e7e79c5a816c8464862f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac911ec74f6e6442e3a64d509ce9c43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565541f2ef518ca44d45062f2f7b27f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323c6bba2de1912b9f94ccb84ccb2b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9923032df0501674916b7c38d87d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63279fa65a089fcc0bb80d4568adf211214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ed838388968f1d1d32397b901b50c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c4bcc70289d8600d38a2dfe7187a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa748fb0f8bcfd48fd055f796f75a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f46f1f2bca2d215f706ef5802ba0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb3db22f136f2f8169125f66958ab0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a445e21013b89cb36dd10aecfc64220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782d0559ef1297f0389cac1004b6dcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7d6845cfacaa9befafe51971311fe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df351a0662c472cea0b8dacf2f22e37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a071a91ba29a6102209afb0caea8c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd104f7bfcaf94a89301743b8eda8c01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1beea2b09967a9710f6cde0ba01873226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b82ed962ea674176342735ff748e42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5832fafb780891352d0f18e3fd690228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf5674d90133c2a27ff55ad98ef57b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6328e1a6ad30d22b4733b3a7c8a835230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced489fe4a19efee7597ef937e51ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ed192900dd31fdf8cba447d7a7465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a10c64561ff3d57f8915754748cf7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a76f2b9767b52d043421041c871aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da69807d3ff90aef1a1116fb001257235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4ef4c62935893ead2ce98ada766dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088583e782928e90e8485677daba7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1dde25a03ea3bd3f6e8ca78368f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3d6c0d41314424b9a60b3aa03162239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b89b08350971ded34a3411d2c7987240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd859fb4608d47e37ed1f395dd745c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b571e506ebe37210a93ff27241c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856bfeeed693b2849de91002b765db2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e24b141df747c2f8c500f738042c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164ca3979a5ad6d6ff94a837b611b67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406919ab4e58264aeceb318269983be5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2b51bb9ded5d98bb94814fc483932247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c063d2f819666281493265ee943714248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c1a698ad90fd2cf1cfaa7cd44b5ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7d150f916fe1fcdd0a83965a3141250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16965cabd75aa5cb23d3c4194fb37b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad70a39091602bbd7aa6077449b825252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b36570cc7e290257d342ab24283add253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90062309f846065ba381f46d6a806d56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48c38b6c5a633395a150abfcf6d7a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcdd884b3aebe73ee20a20a4a76e0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077ca015ea09849a02813ef7061b48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8eeb607a0e545a847b27589e3f785d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5dc93a70a4edec9a1431904e22dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777243f58c845fe82b413bc9e5c0ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aae437f5ae2c3d25aec792d5e1b59261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d14bc11a701c9d4b54cb14076390262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29c4c7a9eaaf140981b0b5764fc48f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2757bb2a1846e639f0230e42cf85d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec025f836a9964c84f386dd91c5b9c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca934d62733547c2cdb4f5b7ba10ebbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6db94aebdc88e50c2c8fdb21df0ca9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babc7f5da37a01b70d8fc92e53ceaf9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a47d19ebba95066c1ab988df9a8683269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4ba4b94a83924062a5bad6c63b296270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523cbb2f52e12f2d0c8e82f5d58d2ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95ac8f6c5010388ebdd15f74033e9a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15ae4411066c5ed14d796f7e4672f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd936f8163d91d7424af1958367b2bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef698d9598fdd05aab52249a2fba6633275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787aad370fde6db3263e58a16165e4b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae2036441581dd268a277e9c4ddf4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900296d0cce6de2b826240fd99bd80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c59ddffd091c97f60d80ef9a59f8a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1f5a8cfc59ae1a05911c40bf5b10280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1be3e42745e76c29b08342d47c43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797bc92effa483d31d9e282a6a987ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f114bf2d1a71d4ed1037838061d573283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef928ee37b1f8b94a8363872c14bc6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab21e63e6ed8fb907b4aa2118f10683285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcf6f9b923c50847dbd7de1349c03c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1ae92fdbd884d89c251d045ab9bc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1834b9571839f139109f95e67481f89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3849a58c758558bb3743c531b96a6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c378fd31b571b00547d5eb9a945088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef7fd367558092dfc885888bbccc6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf541b2d85c8f57d923e73b00347ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7178a663bf0f938d1c87ba12d71f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c726958e821b99ead9abd0c305b58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368be8388d5181657e2b3e9102563cf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973af3425330986a4c42883bcdc84b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18702699d846712ffeb845a66931db7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594f5b2a4f2b1450f50f26155da2f16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cd0836290f9ad02171e04fd156205299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409c2546fa7eaa626a1570073a4a26c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a0f3eb5f3e92a786d56a7066ada51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad2598ecd36598d3d8abe4b4a69664302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7981cc973e81b39725281072cec1059303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1b916127e239136f70931aa170af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef3702f466dc2671042801d55bea1e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bee33b658cdebbfe9310adc12a449306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671febe986f054b478e0fdafa05d18307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459f2c86e71e49958eea77c47380c7d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ed895dc5a57606a860e2216d2eb14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76d4f249e94e83d1a6e11216237a38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2050e41123fd5cfa61b5ef0c56bd892311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e579eb9b68c5aa09f1c606aed1cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421159031f8429015f425bdd3f5f95f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204dcda4178b51c75dc0bc1ea97e890314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d536fd83e5198d6daa2ef9f24a7ed8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98cf97be45236df5dd590ffa0fcf06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cd0477631bada853e22a34c9c2d61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ad172152624dcbf4bac02651795e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05713464ba82b8e6f79b3f48ebbee8dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580be84d0263e10f0d1e0b589604dc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9352e90d4b4c98dadc76ae808d2d523321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0647f1c5ed80df547b726e55d95f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab90d8d4c7a811157ebb1e903e8a6e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47de6058ff9832370594351345541d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d0aded859932ed7255885f9a0dab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775849b388879d801bc607269574ef2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9054a26a60e72569dba845e25157e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256368820e8af57b18eb543e9e646727328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002f28dc2495a199d267a90c7e53ebc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb6be257d4b1f92cd93fa88979ff64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea4d4efa440d910ad32acaa4dbd4e3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e135145ea0c46697c213255ddb9b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbeb48dd67818bea92a360edac0098333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05033324fa94f47a8964361797c9480a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b3279e75d39ab96f9ff421f0fc21d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd52e88052539f135a287bdff063b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83369c2494755febefbc89c5e3528d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f3dfae0051224dae4d44c80faf0f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9aee4584b536b7daea92e0b394c21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5306422307724eb26e59735c69b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e7f1a5603e39762fa47fefaaf368341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c028a0634529bba5f6c6de1e879010342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e9e4b1ee73ab7a0b8e6c79caa4679343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45576eaa169a3ba2d49a6b7734fb2896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13238b1485e09dcbe5185998c6507e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e8b884f7d5a0ffb0c53c1c2edfd97346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee08fa2bef5338d7202602c3d67b59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16468e59d1f75ece0129b1ef4c174e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e568d82fc0c7df7fc2570894f7d11a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1503baf35111a3ee00c66229dc2978e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89ee83b43e60be1d5b5ce75325e91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e2933b4e4903685e39f7c11b053a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886093cd235e8fde497c40450d697198353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c11c6cdc642ecc87490cc4e66376354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b87d83e477d23b16425d1b2f63c04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee13a248c8d757c7fbfc3d6a69b947d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d750658abf3bd362830856598ed8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c61769dcacdfe4fc78d290450318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a097f47ce0ac6a20587cc2bcb71b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c738e3353733040a984cfd20fb31360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f4eb098f586782610d2212022ff2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7f6ac4741387a9705d46f464b0102362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad309a604e14a014d5cf03fb57872363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff936132a76af1200b0472dbaae56c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc460b1c1e0ee6d5f9baa940cca4b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939c92614a1a838fcef53d0c7a820f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1fc33bbaa6fcbdb341d47deb6aa47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b6b2b7a1101301dc4c0165bd857c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcbab21b965dc24c5c263f139eeb08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf496f0ebf7aaa499064902f5f6efd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41830d8eb81b1190eaf2d7488da3dd95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dbe57b4e79da0ef4bf86306cc3be4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0dd8e14e3c8043359cee79fdaedbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54991ae5b1d0fe0c00ae6a2e346f3610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5ee99e477cf13989aa6d98e840f42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365230e5ec8e316532f16cf25166161376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e66b19100cf8de8c98180a60bd93f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725c04624240a7b6be759f6c5ec4393378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>