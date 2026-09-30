--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122ccf697683ad713c71e51faccc8f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7180ef108697dd99acca15ddbaf7c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c2166e117a34ab7cd29c12ab60963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db01569153eaec4f015582fbe970674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03498c971a0362acc8bfb96d15829e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e339bc0abb32cf5bf771cc2659a9c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccaf44be652cca124d202d26bb529d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10baaf6b6ae075869c8b648a1312af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd5746106f4a4d2e24830161f18e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9b5eed3d7888edbad22168018ef9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380a6baf5799d9d33f6b5542485593811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36e5ae13beeeed9d83099ea37d0a0b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55f91f493b05e23db7460254f12d2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3c12452fae4fa1d476a23dfbb282914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea3835473466c6f6389d2392302e5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cf1c05cea6ee98debfbcef88158a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643f1cecd64ddbc1616627d4753e00117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d20cf43b7425acb5b953f8eef88e0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd297ce84f26d8817502b282a5771519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f99eae4130873aa8ff6d9d4dd02cd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3534c576ab6e3b7cae4905b97c86b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1260c1261230d5b0db7b75bf0014322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8df318d6c8bf6356d0a437ffcfd37123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5516076acbd4d65002ffe8b5553127924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e1bfdc77310c5de5b9f80374321cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21183c3055c394fe5e7e2494ba50956426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86ea0d54a937831762b34802093b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60dcc1d1671c1984e0cb78560a1a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61818205731e5631e8338549532d19e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa7357354644418a50fcaeef45d6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa27fadc9cf3ab160b3ab2cefc509631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1996d331488606a5771ed1f108f7c4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eff9a83a1c908f4af88fc04242afb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc660d26338440c9614f8621295b978f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25045a6bdf1e206813794fc46e4f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8ddd80296c28d408d7f0468d327436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7d4424689c269c7442c25683228bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15305c46fb635358ffcaafe8ba5257738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e1006a00c14cd317d3989769ace7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63730e1113e1a7320092f26331c52d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1414318002aa91eff98cd49a5195d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d99e340b2ba005f448373a0e0c79d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db67d6d20fa6085528faeb7e07ada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa88bd525962137580574619eaa7c2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148df26da46b8d3df6e195915f8982d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089919bd0fa83d41c534098a834bad5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445839afe96bd8cb34dc66a8c80bb2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd3bccea92371e7e671333c671cfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc40aeacf90696026d4195c8e122249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d136ea70fb2ec10ebd304c6255ffa5650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735958b2cc7bef6e83b82a5babf90d9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eab6f41c6831388cfe11724242bb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b38ef8243adc49a9155d8c8d62b2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61561997fba6946a1efb181c0bde62c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13814af047fcfe347d555b7851e6a0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2e90f1b19354e500f39b1d85a2fa456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb982ad8730c6e7b7a88d53c41ff5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97b6641a7556bcb4a7cbdf2fe895258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f06c86d93784abb4fc30b07a282c7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0447903421e4e1e962c27d45d00eb7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a012ce99398bd9e9975f68d0e312561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092a9586fcdc2970b25774e4ee48a9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ded5f20e7171de2e7de6047fcb47d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c2b03b034b3f763ca2e42fe9877464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c8a19b7dae2c3d00bbcde0ed59cad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e7647deb90eec9828dfc48792b39466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c355c5840295cb6b7145b74535ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd63ae617499d8d3bd9913c4562b0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920848910f436f48b812484d55d4ca169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e638376fcb1dfbb982eaca030f5b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906534a24c9729cd936998f6601393271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708778ac1a37d489d9477ae3c2766ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f69316131e41dfba895159ffcfa70473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4b32ee83c6f842e6a24b42f9ebaec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb654143b4dcbdc29d9e78c30fdfe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bb6a5f0a7268a2bc6a91ea55338dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c902950876c58bfb309dac7c7d684977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a068e46ac028bab081bb8db9993d6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0769d15d1927d776a1d9e078345d1a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89a0cff205535757a54f90ff68b5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73385c68d050fb2354ef04c16d3266c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d93581803a72d96809d43ec3046d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b580b0a22421c4efa769f35a0ba33283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5f2ab5ad93362db6323643677424084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3d64ee6527ed6cabdc2c956405fbf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaba222472c91c0337a97999b05af086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ac10afb563458da981773acc494e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c33c454fef18b0e24a63fb8a9d55588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e435bfb691ac4d2d9ce24924dd6d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54755f75e31a3714b1f04f21922d0f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dd1e7790e43cbf8cfd7d687e0e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98ccf0ad9238729148ae9371100b5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943d6af07ce7eebcf1007f868e95c2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98028829f6ada10390a83041a9a8d7a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6376423e72422a476cb194da50309f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f5d2a80cb3be7d1200c4d0e631c3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8751081bb4cb46d196df805f9e6c4ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316f44ff74333bf139c64220786c6b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d014063acab95ebd1baf395aa77899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6fd8d6c3881c5f89d2f7bb393761f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fc96b9715a9f1712ed304b1831c64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53904c0768749816b1baf6061704f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc393aa6779744aed45da27dd09a0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375beba38d82558aeb8d332200a004d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bac6fd0ef15c2efa60bdd05f2640b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a49fd4981f8ef65586d1f63b9029106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369d7899647a8fd62a63b6ad3e32a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006437243088ee0d858b68432d0b8ccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4f5c1fb63721de84d97a36d0b5a4e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf34d31bbf6dd39336bba50e8fbd74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febc44059761aff91feaf53102ebd89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59e391761a9d84363116d2ca2197d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003b3548fc3bfd1524a267c80042fc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794089350dcc1c3e96f444f419f02234114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a35b140ce14060524679b2ef44a53115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f3c508a57023f1f410ebcf920020116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a21f634decb8ea92410e89879b6fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267874e818853d20660956646475132118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfae3d5a7b7a2cb829ec12d6d9c18d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146a8aa0aeae64f6860b0c2aac58246120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aea34f48dd1214529e0ac8935cb52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b623e9b885c55ae3f872a268d7c626d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7d5d590ff3a2ec6708abb6b6e09a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cca1e2012c2695406c1d0bdbf4611124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c38b7dfddbd127540eb8c1b0cd70f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0729c37494373d8c325ae3022ec640126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486672dc4fd87e04741ca3fed3f20bb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111cb94f1a00506389d69d827c367ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fec3d19b5331619c9b264e17524653129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7afdf63b4faaf8a25ff41bef2dba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe90cb018280d4a818d003fb159c5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ce67e72aace9c1151d085f0f76fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c671fb8ff734789a05e79cdd41a186133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ddb1b78e04a63e8f97d2019227d29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42d37007dd5b798129c9fb43b13885135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876936cfc2f4ba27ea11b8c839f93f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643808a744f2cea1ab06f16443c2b132137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2412865885d12b32b45a00d2710a48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b10d71392504b46b01dd3b3057ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022f323c21a092fec5293b7a9d0104140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb0e00f3c08db0480ea60b788e3e33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267e257a5e3d019db3711f20f97807f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91310509972d5dbf9f62193696e90088143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776f811a105abacac1190ff37f8182144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2fa0588639b09f091a27c928926ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e00fbd99e62b825a81a518b1914f4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf47cb30150ab1edfad6bc9369340e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3c4e3dc39c2b42bdf253f3067f445148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4941ade71d655a18801c519bde753149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69a53e9187f169c2cacb6b9fdbe71d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18010ae33136f616b93547f5e3652aa4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55c0b13061b536c1a9dcd876237fe8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ebef75095d5daa28b607259266834153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955cd25ceac74180a86930b3c24a5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4da282519ce8d51491627a3b2e44a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e700b778b3b7f5404e19caf418d50156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549074bc8b6399e1316e0cc01602067157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24865dc580f3d83c8120804fb7b5dd15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23b8b188eb9f3a25449abda8c15fe0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ff8ba3254fb5cccce67275b0582f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711970fc250a1cfaf3a4871475ea2520161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6127b89f24760a6342d718f47eaea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35f4a70e6a26fb6b7cd295d0fecb18163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2b4a73034591687f79d86f39d0ff9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a0cec86effd798f2080c135a842c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d05c8a921e23319d8719d3918cea34166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20032185f4719cfb0b4f073aa40514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c592cae5c93509b7e9756517b38ee6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af12cc637879c5bf33ce2ae543d16a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfe30929adc5dc13e8fb7671653b30170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee75c8bcfc83dbd6c38483217251b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dec194fd5f1dcec66c7dc3eea7684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321d59d7c727fc1727ca4f981c6cd73173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55313992819bd55ae09e47984548f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ee19e55e7732b28f599af3c0de0f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6e6596e4235959d96f3bd0757cbfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b71db4f16d9d553893bcbd452af85d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5f400698e72e37f49103a066c556e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc3ffacb49568f2e82eca5da9f1f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688cb1e58cd2ce7bf6f535636fab910180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adc3fff43ca052630d1ae20a66b5c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc3f197130c8493ea1424ce559306182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaef1598e6b4cad0400fd372702233d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab80a47a444f77e25840be89b9b69d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a23cdebce8ac5edb5dc06774557cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d02496ea815ace14b77a0660e52243186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b610fdf63984c30a01d1e6f2018e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e020c074a20624785915726f4fddf4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2821d445daf11495495507ea32027f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae82307606ce23a653d8f85895f2b0e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba0ea4b199f9be4eeab5c7c0c1d2dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05d8ae920df76e0160ab80dd71a446192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcb331bc41d66024dcded0059057b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc51bdbea8b09d3a1b3b9a22c07e09194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c3b720b0853732b2667d60e51872e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16bf4dcc3ec631bcd3c16405932816196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a6447b135439b10e722550f19297c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6251f278eb130f42c0e17f111fb55c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17af257e7e17bc5359e8fecbdcdbfbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406bd054c3c82c34c1d5f591c780014200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96dcb5a8ca1b7ef08f1f07ead9b715201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b72d5652ecc27208c2cc7daeee5bae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84439e414b728c181bc9e0205b4ba1a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaced491f5883c568577153e0dabc3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662fbdf0069fd86b5978b59f0669ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761cf738687c25b3fd7a44d77fa3bd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d32f5d2b48ad44bd3d8895d87cf1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1dd0cec41a39858e48e7b8769b182208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531fd693a12a2d7023310f872d6d5fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fe389441b65674865412b46d53408210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e040a372a3b4fa9854da07b52de2f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa145aadfaaa493be8ba41f1a2deee80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1a11fea9d9260ac13836554dee5eb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eb7dc9b0e4f355bf9de5229c5b1d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7c4b4fea1055c88b52ec385ab37f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb7c2e4421c8d986043d8365c10330216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7529fdadeeeeaeb255515418784fa2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec0256cb1e45424f8a116f29aa0123218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963414827e156508e058773ac7794ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99744a8534865a9bf24c064d1ea4cf3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26678b645c04f88a57037c941ab143221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6467a4509b706bc74ec2524e2acb1c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2907359784b005789b4e0b5b5bbb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ef66386366f00b9a3e88aacc16253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1ddd11092ae11b548c703cd2d31e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9ff4c39ffad04b6b2c0fe54422fcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ea0ba4882635b6a7947012e0f3847227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826d8ba8f5c71dce733408034dd0d56228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552da1402f406ff033b1078cc897bbe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db814db55c53a43ccd5c61d7a88216f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fdc3849b255ecfd3c790b3c7328f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684113c5e337aec1e63c15684419724a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b5875f97ec13b5cc0f7020f1caa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb3642bb7642a6f2aa8f32f9544d7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034c452d9da9cfcc613d31b92711b65235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75603f263d4878060762295cb9dbab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542abad403d100d9daa6fb31a85ffd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8595c93a37a1042f74c2a84dc3d83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1d4f3621538f6e4410e4e32b8159d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d1c500c0bbe3942487f9d1eae6d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241544e8b2cf8425a1d466656b9dad1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a17922ba810360e0745e2fa2a9be2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec4d0ffbd595622455b6ecf5f48e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d1aabdeb03580c7054260e7d65c10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b270e32f5fd4a063e321b56b33d81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac079481b3c3362c76d494598a733246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672d367727a425732958e3f1c826172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e7f7c331886ed6e3f1380813806a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cae7a9c460725e7a79527f4feaf0d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9782f0f90f4d13e62d08d470cc3c566250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2fc6e0a54ed9cea9140459f91a357251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1534f592f1ea703caec1f7a9637bb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f48ac9929e53ebf31f225b6a959ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f03b9af07666c712ef08c4812fba13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc75cbe1e0e374e055e493f0472eb1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940faec1af759ddeae08e6e4df1a1bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a7419ab8ffaa3f74e592887be7e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb06f9789f5bdc9c43b6e03dc4841f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f126f1be3e597f418ceedc316760f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72efb6c59dacd1769ad095492b3772260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de400b4d187662ebc1b90b95500e47261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9b287bf8b9f319189758a7fb86ba9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104b37f74c5458f371899692ec9cd56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fd90ce59f60456b49bda87bcf50e3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f760b5b8c2340942cc45c4ee4f22763265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd35a9942d9eda21369ca058198c303266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d111ea2cedf11808caefb851127c09267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae8dbbfde91771a459219af0c6e5b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1707f2f1870469f82d504b46f8d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd524351df430c78b9ce2f0dc38a23b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345663ddb1a68b37cde25dc6c09e1d2f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa607819caa0e4c88caf480e9becfd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70a5eb6356cb43065ff6d236841b35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767a9d51bc1ab1b6a6bc8eb3f493c85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc445b5e02db19553b43a7e25b763e5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985b4790272b8acaa4b60551a673190276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c798c0f0b1f81fa17446ec5edc5f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967bc6f9bd6612b0b6e291f29031d8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c7ec211923964b75e614da6848a44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ee6ce66af767cc5b8d5767aced255280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e1bd7ed0398d1cba327a47c096073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20163cb7d66f3b0609aa0682f5b3ba4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42025a3ee99a028f2c2588f860172749283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe84cdbd3fa2684411ad6ff1a776c10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394b93e3efd217b705bdddfc9cceb4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5b2146f5a6d606e7ec5ea43fca0b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb362ae1f8c60eb8920f94ff3b21b81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d8fb406798ad6917e27fc987e367f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb8a2f9737a6fa70653ddf43fa206289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208b8633be1a8662d963d8121d4a6e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f87d39b46e1a3575e6f4698d01e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c72164aba3eacabecd88439c2e224292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77770f82ab846af0d97ad3f6ac9c0534293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242be1aafd9ccb7ce73aef8669ec9ad3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c93d8a95bcf2d8022cb9197656448e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714bbbbbd18c11b982bb6f383f66a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553fc5cc34a88f303365f425b7eaa84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e95364da230ee419b1e68fa43b16c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc519015a8846e40e805c0fd3ab56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54cd2b9dd644230c34099c03508f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e0053ceb42cc8921114dd9b7cf8ac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c252e085f168f3b3651cd5b6c9f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16e03314d9df7fbed30078e84c40d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1f07867b59a9c899e29ac67410a6d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196af731c605694f6037e222ff29c99e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3025c59af89249c06fd7e3dfa133e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd766e427646229fdd66dce6fdc463b2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65914090e4dac25068af5b621af0d88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67143cef78e6b18d5f82d62c4994b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf7157e4073d7c75b5d87704333d02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c5584ceed97c87414bc1e51b87e4b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ae309bb607d9267336bd236b2800312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7445e2ffbbfed2422e219482008de5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f838682606bc56141fd737552ed2da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6132baab7d7bb8769432edfbf33ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b3e19bbefcdaa8b146cac092304c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947db5e21d70e7fbd9befed35a4e3a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfd1f58c3220e429dd27e7f4888b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74575c9acb8835ff1d7b78f0ab515c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52513bcd26bf557aace63d0a71e6f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a51435e425e7b804042432b1ccfb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904f554a5ab35a72a986f72da25e8a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdefabb5c2c39ac853ae10c4d8cc90323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8108cc9f1a9f97b0ac0e108bccb6fd8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b65aad1a9e1ea150a0cbf2845f7ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c7672a5288dd6d096c1762a926a5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aad412973c23404530ea4eea55e8d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8472f9d7247b0581fd464d238673a91328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a04b699f5cb8aaebc117ccb4c15f5b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2997f905cda671628d22c2f8f96854330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1cf35b9cd98d5a8313fa782960431331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e40deee543a6b2db8a2585fc6789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b3cbf96103200c2ee9c5518c065e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f5f04b82085210c7643ebf616ea29334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be402554645ee05d9f42fff18a606518335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e101ae695f1c7f9d3d6ee3234ec1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d44add4752d80fd7e6345ae34301337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9074b866bdba13907261d2710bf65b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b616c63e1c2cfd0ee26815840af64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f3778170faa10efb5deaa63886b1e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288945e77bb3d5ddbb9c91dc653a994e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2cc98723f63e905ba6aa64e931ef7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143df1d682221b8c44d98da1bb93ea2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b033b402826e692947fd284822d668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8874600d25556704f319232458df79345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13f7075977deafcf0219531af669d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec998861d4bf56b9cd99cfa95a492067347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22980e378fe60cfaf12a46769ab361b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e67b843fe4555d193ebb84d4f4830349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e414b0ab5126b3c22e0a55a39dabfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5395f8d9ed813ef6623e359f970e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac3b7c025935798e7b58cd5332dea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ef6936a9eab3f74f21385c20069f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd3955d2d6c4a5a497910c93169e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f4e2be92bfe6da592ff48bd2a1181355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7023613217a0e46378f799b67231d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56360b65df9724272b396fe4198d69d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d60518219b9aab918ebc8059eba76a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae2171e38d6e69ade82c9531a0ef33359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e856dc14bacb5635797e9c257cf819360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b15d7e9ca4a3486ffa89cc89faf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c01c00fa18897afed26f606803364f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a64d74863ad7f4121463ac30fd92363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9c852a7d71256af4ffd6fa39674c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082739e79227d361860883cc990a6f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082755acce7bf317e572c336c618f59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f9bf2a52de5950f3df117094ba26d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8be2ce9f4f01b86d42d89ed18d9ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aec4c27762b35bedf2047e19850496369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be23c2fdd7d0ed29f93024cf2b7432370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb21e1d884c05c3dfffad4e676b6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b325344d18df5cf40f8e6a08ff40873372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d672f91bd816a7f0be77820de494b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abc939de7e08fe42bec5f59bae7d51374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa789c3bbdff0bb449837ba656f40c79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d15398affff7d074a353ccf6a0de0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097cdc490c0734908c5721f96af0303377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391498eb32c127da20fa069c9a31101b378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb09e0bb1631c5a53cc4d37de4b3de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f4065af7eb2d88f817a53896025b32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5b7c98ca341aa3b5b31ceec8a6eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196daf39b7f809b3d0bc11818e636aee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b07b03ea2a2facf6c0167334988bc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb658df8742e21f4afd8dbdaa07509a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3357d9c8ce1f4a3520dcdf68f05b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de7f2f3c50920a3ef4e6e7fd749788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6449e6fe9f9b7dc0262a79d87e475e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380644ccb9da2ba6887b61db18a7ff0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5032d1651a7655250fb99723dd20111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6080691d8d1bf84a69f78a455fb4dbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c4e691aad697f94292a774876a3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477fec8468b9655978ef8ad338d97c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4dd3461f61725ddbafdad55bf8f7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799151305f4ede5a729e9af498058ee816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e731fcff7cf28166b6ddd897cbfd517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53883a80ecc5ac166bd867a88f82b02b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109032e0d98a6a8a5555adde32deffb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b886937d657742f82105e2691bf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1a4256ee56881a5ba1103862c3ce021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6443efe8dbdf8cb94992479c70b2922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4307d41f75ea81e436efe92f57bcaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e793941cb52ed03ea887bdb08da7a4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475716005c7e1bd9d225fe22689b73be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb85700a0c9b8e2602e4ced7bf8a1f726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b127c4bcd31e85505029e7e0eefc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa86bfb5ee0389c07397ac76200a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cd48718a92e78a102d572f45384ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca1212670180f123ee4ecce773b13f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba12d888ec83331cb284ec25de4ec8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f9fca5b5be3e0bb2038f06b690dfa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76efff498cc8d43106527a6acde78e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc4464187434fda9a63d02684f77d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869534c12f72093e4dbd841fc8e63db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb022e96c382f1630f5db5728167f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd37d8dd0999b5432bfb2c134de8f0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dc056d20acc3c9ce51a103d11073938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3f6ac0baa760edf829bcbb407ff239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb96f979bb801d1948da49de16f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec21746ca4212193366310cea79c6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d46ea7eb9deb29c5d45821fbe67e2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872710f7e12dcf1191015342575823b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11d7b83880ffa47e8fd4e2e696910144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670673297258e46d8158d7cb8d1d3e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9b0d3478572b892553dab27972a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdff9ec898f9d1cfc3d43c83fb1e4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363bd15635666affa2ec77b1ecea63448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7202693189f54011deffaf45d95d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a3ea78b82e47f6f3cf500ee35380b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ef471d875d34ea35db53b2e6de64951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e087d8bd8a06413316b23993aeba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acca0eed7464e137b884ed734cdc8db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb829ed63d7ab92ae9bc6e74efde4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92027214f8d3362a9d063d995c2eb5e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a65e05503db4e7725445a51d0d7dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62009cc38d94da1260e88ad86b5d2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e947a2a84e7b111e91d0a56bb33e8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094882a7a094bc108c1bc709c21f1e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabe9a7f5bfbf657afba4a314ce4efc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761c3ab9d53931bebf3a2a8e840523661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddf5f78b5a6a74e9dcc063dd971d3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610973e1fb2e4507097d44a399a5465f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d91111b6b129d1d324dbdb0aedff0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82850c3cf837cb7669a5cb61ae9912165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d11dcf5fc346b2bfb7f5ab57888366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c99ab6fe8bb191744739f7b4cee3bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0a4a5ff9138dafe0fd72f8ed6d48c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93fd979290a796562c361ecfa37e2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3695b76ffb360437d760bd48726cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f231f336bdd76349069087bb868d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0163ef867d01a9f0bdb5264f2aeb8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0670815d8a838e245cc5140eee5a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a550fdf06b122af8919dd0e904e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eba0952dc18229aa80b888347c2bcb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c2c398ba59649dbf2e1b27c53788076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77bd5b11ffe9df809a7910f7c1de477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d1a565cc169a39b1464c5a9da49378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb409602b8d5a24d4211d48c442f79479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7317c773cfaafb8a43631e0c608c5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45073a7a2c671666c850e86f6117b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7b6095e17ae9420f2a53f430ca35582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b45cad7bbaf01b00f09b7343f47a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd1836c12d44c04faf85e8d4ddf05384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849073c53e7bfe67eb02923bca466be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef7677496242aec3a9ab638ecfa88886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb7a94c20a8192baa332435490460187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47446e63f8594476f977585394c6567988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace77d1270ac5a2fca98ec4369b5fc4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9821cb9a7f33f34a3015fc2cc70f57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b3ffbbf3cb902ec18ed2f0f9d3ccc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e39fea30858f51271d18defa4d783e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04009caf4020c30a7d7f2260d561706d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126d7e4d0ac5f4073ff84da342e08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7492d6fcb3f5d43a3c279d95dffa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8ff422e102333a3042d265866e8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ece9318127b7786c4d2bb593b83dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2211560ab3143c606e9eb411ede55798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0d6fe1c49b08a933f75401402dbb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb0ccef630358b268ef21e0424ca5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d208b06965c2490407604f3389bbaf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385691c4f2260c1c7bfd1a2ae9fa3f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ae1f10c40fdb6318e87f7223ee33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e7d21d2c41303af9a7b89f0e750e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2d0c85016446a2bafbefa68993125105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55bb6023697d43920e58fa8c04a7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8288153d9a50b3e3c5755172527a7ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cb4096005dc5b7c7aa67c28e8541c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3b0c5141dc3d60fe25f626c1e9673109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf5957ee08c5d5fc303cffc3a1eab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c13e9079de83506a34474cc0260d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07053d3e0ee3e26985ed156f01180cfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b0162b59e6f97aa946564c90f39f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d992f56d6cb91ba73991ab0e981e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea88a0c5e01d135fde75edc5b819c00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7169f1e5ce891d31d13fc9d88f699e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fd1b3ac30bcafa3214cd986f50828117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a3b07e0a5394e1f125dac835a02b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f15f1b737f2cdb9449cf2fb5b159d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5836f1b43b68a439f408f3ddef24d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e394a4bea1c6eebf6bc61f2c7de567121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16477ffdf729e32ccaed6ea3efacfc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540509c9ec3be9574205f4f4cb80bb78123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b9ee9c92137534527db9a702867fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df3b58729aab9c103c3788629af3ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f006149cd8763b6f5c20f6452a173a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055295b2664e7d70a32dbb6d2cd75127127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e747c410af94a0ab4681e95a2681f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda774324f1457182b3425c32f7ee31f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c4ded8ae08e11d5918efee8b16e34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d133902ea4f46af191538c1039f10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e09b51b6f24bb331f65b77fb4f4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb7fa9ff332f081d6d37d84c856fd8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3626ca97042866a9b29605c1f8ba3a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8b08b7365a37f13d8ade761acb1e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758883b57eed81962a7c425bbc6feea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33e00a82da88011b9f30ff4927317137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231e5bdd0184470f7092839b139cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32f0eb315fe50f67be1c8438293d2b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1325c08b6222de04945e359164fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5ec9498d49e6828ada668e731bcc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7f6f958ee0d208deab06fc4a06fbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e06737f147af817f053a43f7cda77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96ab933ad9ccdf453ec8c19da29c72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525afe801bb50e1d0f5dc984543b8165145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629a027aa88163e1d7f81ea314bd41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb026da1c6e7b62d045e2524e219102147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9ee83b06ec0126fa2ae1916f348d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dcfecfdad74daa45fe8df0cbd9903149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a8d84c0d111e16579a6f84a3b7c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac1a65f366ea20e153030064c16be8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f90cc7d2c300128f4335318ddcc27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93274571fd4f9c28905e6226d861a562153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34235c92fab343bb6b82bc23cf8c4614154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6eee0b21d709f359a73f480982a6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b631cbf0d60a8ae3251fc0c941ed13d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274e38d7776ae4bea9a0acd5130d140157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e9788ede40c1d28435949fbbb2fbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418af25a5e447b2a992c632578de732159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102bd4352b105f9e92089959b328b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de95c2c9a420a8ad7539bff35d6675161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cd3534f22ca1d3b727829f7e2e46c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379a3fcca7affe9089fd3ed5f59750163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cbe84b1a9247af2f5b56bc8f1c248164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a3a2b099d73405d3aa38caa1f7ac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3a24c33ce79a9eeb7b765795afd41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb88dcdbd52cd7516aba89ae92baf32167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a67fd7090e9c8c2e75b9aa3d6f6427168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967854fd58057c4aef0911f10ed881169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5503549ce1a833edffe88f58860e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1910f28ce7e59b3581fecbbcf0bbf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c766b22317c7591093bc930f6c7a20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057830384ce7d49310dd004ed78031173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9112dba65579dec45f22d445c26d2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f38133fc7d53cea2fee47236bb15d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831c452100c7b5216b8865c5e573048176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31fd872d988ec9a592d7eb0372ac67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e830843a6b870b9be2769300e4477178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49260e1fd13eb773806a979d19a5b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28853b2ff71283613f2858b118a511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73b57cdaff0c8bde99583931b1d73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18206fb7fb7fe6da95f19f53abbdd6a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7513990762c79e6b410fca1f668967d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a9cad1756759b80a6a26dcb074c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6139e9777755043be65d8447be34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ee879c6edd567c177882c4e66322186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0dd33e63a9b1ea8be11419245f96a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6da6b458e6225380317ef46805bd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e527344e4c3a917d90baeb0e7856c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afe02585e4816f23e6e43fe185ec85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f629ff653659aec85664e47049ec4b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce5c0528a1ab9d3c263d977f63a0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc7b965dfc956226582a58e89ee3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc80fd9401f182fa82463ffb2881f96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ecd720a6ef623bddf33f65af43d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad6ea5354786a2456fd8be53492499196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce1ed0994e927bf8f451ba9977b800197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccbe13131a5527b249c41911ea7341198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51596f4c06f46c363107c077fd501717199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2b118138b8d48c8e3967e80f44f26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831f1b3eb26f298f59c0bf95db41761201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af9908eb64052c4987c540077bbe5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e3c20a8107a1c23c2fc9381e55e78203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719aa43faaba5803e972ca6cf6795ec0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a192202154bbb9f2cb07360f1110205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56a2ef3c13d4e6b43ddb6fa79c7054206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24955448babc11817432294f6d84aff5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af77500629756d6a6b92b21bec41d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce549d1a7d8a89ad45581cdc3a0b0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db984cc9712df88d40de4b93ed4025d0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73d6e03fc60efea252d250bf830143211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0154604b5bad3d651676a35415774212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abc213231568ddd6aef9d0738dc9e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235340277f1c1d5ab6692175e68e884214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07660df535d485c845dc8fcbf06cab3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b056a8d2c12fedeb56a80a77978b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beafe284689b74bffed6bc1ad6909df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816a369a0a53a5da70aca65372ca97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc85a497c2f210701e0bdc31596595219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9493926f83a515f7ce3093fd9992220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d747d523dcf52af34a9a7c2515790221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2003cf27c6611b480b257966011abd4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4dc0d3e538427d202f66bed2a44e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d69cbc7ae2abf5a266fdca72d79b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec51c61a23ad24fde440676d6127af0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27db5e8e2aa891e6c384df7287c7f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed46559c9ef7ee13dd220567f13b5a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac50224e15c6a5dbfd62e50372530228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210925d0ce1e7ab5fe096be9438ff7b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b752f2ee11edf0f6b01a29dcb20a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936b3afa219ee27a8f88803eaea97bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7307cee22b8a264e95b985dbb1b81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e414da8083a009bac81c8e888d7ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8e752b588afa1c035d4c298c4bb96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154136536ccbe84882035433b8add7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb23256b2cdb72f956ed15dfd252c91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749dcf34bf9bcc753c258007dade8a07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4842de22c7750dd48e3238189660130238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e8bb323f67542a4261dfb4276c37c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95edbc9bb5d10cfc74408fe5cec494240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2871601e855abbc4dcfd1ebed3d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290b684d63ddd1f84b8e97b0cb686f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1170b39e16a5db24859a51997d628243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda28a3fdb5dc02eb62ca75ec886ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e90d888a7df94aac93918859466584245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7c97085b944dc8c8e7d6570a9e895246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19930ba4569686b943b75a28483b0792247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c978f838501dc7f84d47dea5811cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508db62ffff750bbcba094a11aa60d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158eebfb3096920c51ae9dc3c101aa6d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc949ade32afc00455325137712b5794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b65ad7a8261fc9f5adf46aa30ff7e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb17dde0667d7640d1d496461a554253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57616f9083eace95239d2175338a22254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2627a5d46ca499af643166f65665c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f346d9d701dbc54df397e04dabfe7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595263a28169807b5a947569bebc6857257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faae8c57971e8b29917635cd3c4336a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0feb3d1761361ef271ce5305de138259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce7af494b97b8959469347933a8e5d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7e0df476d28722cdf83c37b3ac512261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6fff2b1ce5168b5d62b7bde95c85c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d80bffaa8f3d0409a78e55d2c01bc6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfc87f33b6f122fe8b4265740a5a33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15685fc402bb70962a695ed8587082265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c9caa263275c4b16774df1270e8c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c479bbf9bcd6af5479a573c16ffbd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2956da45b821102989edf01eb8e26f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e303d7de14a3ecbf9bb637e33532f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b89c91303c9ca063cfb0cc9f0608e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529758f21ef156a93558203df91454ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a21b4b1da7a2f552de19dd685af18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3d9204e12144955ae05ff80529237273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab9d2580b9d1e8821c8ba3758dd995274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3071328ea207a6c4a5124162e5c5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d2bd985fe66267bb40fc2ac29091f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9cbf49514a522ab0dda3a947af066277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dfa7704eb68d87bce65dbb05cb348278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5dc5a78b6c5ee47e48c51a067a0bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2717f6329eb7cbb256b8a346628c19280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ea724671eca836a3b400b323b5e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef4937e09d43b260b07abac0cee350282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0492b73fdf1ed42d0b293649daa9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b765a1fa4e8732ff5e3102afc4885284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7a280d515694efa237812c6a0ac7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7af2c22015982a3417f777ad2124d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d336de2df2a92f6fd040486c79cb2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67d39ebe6edd216fc2b1feaab517bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10babdedf88d1d0899a2d07a491717b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10256169211da168641c072360921618290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0feaa844d5e8e4836ccec3fcc4e6fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fff11548cd508243b8a405624cf0c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd453e633490e59083c0cc5e9f3fbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16606bb01cd5786fa751670a958f835294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182f647bf8b2c1a36c00b2c0c41c1ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26633c21b15abb8c4b1dc6180ee5b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5620becbae6d0e93507b35dc32ec60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66601662d6a4addaf308193acb23304298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5e2f3b31549e4f3eb4ec216d95c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b4de0d57fe55319438cc0e1c4606c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc319357f86d5798b503eedd49fd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae739485c36808485c28ee5cd598fd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa25fe436d6c261013916d4fab6948303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f3bbcb739734e7b3548c81b73476304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82b6fa046e928f32714b94dc01fb56305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e587123ce0480b26b584f649b69d85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0329ca173a9dcea1c76bfff0fd9470e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598108d3234cb8f3c450cc3a589bce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc42c17bc85e50ee1701027a80caf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15385ca6932f36c2e525b9743eda8cc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54dbf60932cae0328369eac308dd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c45c9cd641dfcf4e15c8f3afa6b10f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf47730b6c97ee4e2edbc5cd722069313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd93fff6420008e9be0148a7f845fb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f31a5361e733d76236a3ce3b4c10e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa7edba1de3b72b300530bba6d6acd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09105f7b99e6780a6ebc447d13a78e8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748b6fb0286bb5bb51aaac3d1733c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34309ac662e4762fd208bbed4ee929c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912854fca655dd8064eab0707bc3617320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99112b9195847d1adb58ba4db4f4360a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e1cd9c4f228fb358016cf3a15dc08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62737cceef850a877e34dbd7db1d05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7291cce209b9c0e17dfffa25fb3dfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379209b27bf05bb166c0344bc68e8332325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7f8718bd228a83c6db9f85ab0f69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb963f5aafafad78aca74bf2a2acf9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9222aa2ac97d28b1b23616742db35b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8841e34c991661f52573aa378ab6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bdcefa04abbcd6f5577f6fd4cef95330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f4efcb375a980485636350590b84f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11bae9b6631d6aef8f43e901e3a1ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1fb671affa9a6b22bb70ef497a278333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01aa0ae702280abf194530bbe41900334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282122331770ccfd629f72817dd2c71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68839951c5a170b011c49201d7dd1285336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659d837543c9d39ef9167bc8d307f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334c6cd2d017356ab4a7b3b2d4d1afb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932932f6da178bd6c219bf79206ac3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2a25eb414c4059a8f71563b9bf6a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9d84374956f4b37632940872b74e4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925fadc2923332265a6431908326b9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc9f2bf5500384b6135173d30e6fe7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897c22f934f8cc988a75147a0f0ab53344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fdba019f324154932401bfe6999bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f0f05661236becba5f5703b3f6b1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08353662ca2c880f3a2d689e30b05e9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b078255a9b5cd833802e917e4633e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c974c78ff629e4ccdf7ef209d4ba7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa487db9c6cfeecefe52db3d47299e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7098795667d592ae818f3bed85de04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5199f35d1e9e969dfae8099611e4bc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ba5cc290391db38d58f1ae4931cf6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7098c40de9f3cb39b2720e8862f62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05631d603f6a93b78907611574802e4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e64c938283b5482dbf1047b9718b22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c094d20a961230516b21c62fd25ac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e71512f441a994767abab7b2492a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c253d9c88e19b07bc370ebe69b42e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bff773d990e6a793db20e2ffe0b593360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94923c1c982d5fb7c9c09f9404bc72f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5643bb7fc202ab5dd4a9b58fdbf13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6253d8fc2f328c77ca3be51688bd438363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a9011615c7afd03e459fafd7a2d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49be59de1b946d7ffeef09a3ff9027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d861f195a37fefeadfad756a1a7420366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6f1229798a109737bdb1e5012e165367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9157714af1cd5df23f4d431ae25270d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef8775f8ad266c305e0b839047c46b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729c3e78a8c37a87e90c999e1109a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274ee1f41ac61c1f638e8a097237d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be96a70167d6c7d6f774c9b16de1e6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f98f4c9119f66cad7cb6ae5ccb7e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eddf3689594d7fe1b0960538f0f60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce4fb5e00123bb7b0d4cf7be4c2eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5365d0e4a808e762457024a61427ad0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90580f5b6eb2e9a966915fb0912f8780377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a94cca2a85bb22d653c751ed2a3b2378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>