--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b2e8236553c7b6c61ea5cff88da41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69830e69143893d0b057bb2593f35ffc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09901fd6489c1c5b8d0a641f1328f0b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f44178f45f339d2e168be8d94b5d5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc0b4e6973ff0af75e5a2547e3611f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa742da8036f76dcdd208c476321246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaa4fe55b3156c3de7f6775bea2fbe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea1e5097f99d61faca3df7af1fc03b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c339b1379fc30fd99262f54cd425bf79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465717417f8ada021adcb57556fa1e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44af86cd90d25a469d9cf63ca803d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb61fd9d7e7298e84da577923110712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1369fe38a99aac35a008fa6977f73513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1c53d88cb89d3bfef71516272521e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a2b58c6d6827cb4f966cdf0cb0df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de06310fe0f8e559127c563fa2707d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92002bca232f12ba157efefe51fdc7b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a5001a6c7385d87efc13e7e67df4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3760271c02457c34ee759efe191d26819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c380f9977baf23d6d1117d482ffc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43ada5968e7ff27571ef1d0a69c86621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964dd7ae0defcb92885b0e231ea93c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5cad8fb11b85ca0e2c1ef974713c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc480cf333934bc51170296c86b1f6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc033d39773ded2cb2fe35854349bdb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790dd7498297b0206d2aba64a5bb9e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7c78f7ce89dff6c8ba3ceaed4b52827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b33de4b156de8061b2524c131e01a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7df3882d439870cfb6de6e510963629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42270414e11fac41cc105d3add4bde2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0e96aeeb0ad706a04afc8449f25fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae92112eaf7bf393618d457eae286432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a705d535def00a6d4c3b876c9c6ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652d4d6658d87f8a5212632bc162aec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6b734ac115bfd5f7955fdc8f7bf6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d914be42ee35de67ef9dde44a537d0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42e6b3d045079e67f49a42d9b9705f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5fc3df888418fed35ff105a367f4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ac839818bf016fdb5d1e8b417f1b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6380ca608b22c83d8be4ff69b321240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42bb5ec0927e235fec4e30c31ee21f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a411b0ebc3c8c428d22430ef95a7942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d290190cd89cee24ede2abd793ca7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47794d0c41f25b0ec0204d14019ddc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b97c76262fa02d758fb9a21b8f6b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d34fc1c6425a15185de507124b5f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af44d8f5ab4ef4fdf406545d89a860347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f0c3f9fc90a81ad52a2a0d69adbdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d8cd5317751dea87df173492898ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffc1919a6d7d8f6eb4f9312aea194850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd23e0d43bdcb4b158acd7fa898ff251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c277ed3b400d53d7a4927a72df568652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fab1d5f85d6dccbe434f048182335053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2815a9a8919ae03ad7fe170060aa554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f27013b82f3aa1553f0fb9fe0205af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce6f5179f586140d8bbe7885654d2156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ac30302052d29366909552a811eed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa4cd7f10cf54cc8702318555cc52258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc695c87095dbabab3b0fc8a4cdf6e6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f26fbbfb7ff25ab2fa4facc2f876ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b66d64df070f489685d075fefb81fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bcd3576b734b32de8996d53561adc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12fa0f284787b5cffb1b3a466a9a6f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22022421e57c4b0e9b44f1bdbbd054e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c08b379ce5a1453fe45579bc1dfa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd044dedc2a2daa24c4d31db5c342cc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecb84e03acf3d9325ca69944d3dc7167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54999b04e5a53aafffce79f13b2ca70568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e13aceff46b877d5d41af0135e34069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc069f8aec57e0ec4c374987a918a0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ab314a2ebee61c298e38d0f0fa20c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0788639b443e3440cad740b997f0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf269eab86a85257ffefc8bbc99cc6ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125f049510a0b91f0061de88c704f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4aa8e7e2dd8235325b53dd7cde2d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9e056b32bcdb46438a2ef3b063e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea82580657312b767bb2e4cc7b1e1977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de1ffae3e4d9c3de2f4bb385a25bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d2048e53070d02f728c99b82d805779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5175198af52fb9c26a1a064e7322e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277cd501cad7be208d7bc39f586215881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b19551ee7766bbf2a9735ae32d985d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab3c55a01f4f8582e9835f6aac38383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a511c54008a381d8c2604c8086e5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773e079acef558007235b6e1d081d4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8916d7917e848f33482620e0b595f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282819691b415aef21220eed5d7ec2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1a46a961a655e08badfcbf8bbf5e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ae1cd79ee1d79e3b2a91eebdf5aa989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52ab704204162a117c322cd3bccffe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcb81383dc293649e0199e63f051f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c2c6264b25aed41ee018922016fbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631323ff8f176a5b5d161a873b876f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc538ec5f3344b2aaeea688382aa0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d034922227fb062ebad44894ea197e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403491b81b9291de5beb7202df342ad996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540233333fd6c29ca2fdf37969b6ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd508d342e45892680a57fd57fba5f7698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd66cc177eb2418571b5867d5195c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e98ccbd770a5117c73a374f3dc891100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002a2051e86a98f889774b6a0b82dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9152607cd1cf2bb6ff9e7db5e3768102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df7684cb70f4a5b6aafaddbe837e20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1291992d9b6b6baffdb9af3b0f612104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc656a1c98f25fad4a370676f6d692105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586d14c6a138d5d6db80bbedcbd329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d897bded9bd086b56a3a54aafae158d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7767f576cdb8a9270da2edac0eb437108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307bdab67fe020ee9d02c74a17f1449109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed81654093ab92dbae5595b72f58bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b166fb773ca7b01542823c2550d3f0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f9a0e558e229361258a9627ec5a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22b61e6758d1c41544349f24393836113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16b0c6e360d6e9e4e35d36ccdb6832114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c39e7d09b02f200e39308dbb8c46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a23db0057721b81424016b7a16f11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9751dbba753ee15577e8f6d15ba0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf45f5d566305222e83ec6ea9a3579118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601482a145f5eb2128fde14b9b950c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ecea5b6da2149febe72ccdadd505120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245cd167c58da4d6e37856edfec2b31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49610890492d4beb06fe36f4375a6d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced689ed6bfc3638687c1e59c833015d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b375ac01250f75d073b9397aa60889124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4190f5e38541eb9719e7d5f3afdae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad35a9cf67e2c12acf8301c6c51a5f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9640b556b33b9f3dd54dbc7e652623b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d99c39dec88c72b070dcba61ed081128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941036bf323246ca9570af44027b6af129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077ead5e531feb39e22061fbe5387b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd9b55c599b6534df49772a1802ce0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287c79b36384883ae087d8165c97907132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bd7e6bd2195952b02a174fc913575133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5f2f423daf242b79ae4eb9861ae86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f435a69f3332674c72cd72ba0d50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cadf542a666a3ad6c813cfebd060e4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734203d0c7f27b9e3d4a84fe9ee6ae4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b20e84522aab934a2e4fb0408a2628138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec789cc0a1df329c522b288f9cfdc5f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5f090b9c9a2d36ba6fe4f404f6a2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644af83ff96cef79cdb6333c723c98bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584290fce66e20ecf55a76b01f154f23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466542a6163ebf2532658f5ac89d7be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b58ed7b49936f3ef25d8ef6c4183144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2007dd5553725719fca868cca9df3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176ce242276b93a13a98b83b5704a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2841b4b7db5d1468b722712648be1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a370b4436ec47d2166ff0b88bb95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae57554f0d16005d1cd781069d87dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94200e5edeaae8c8734d85e9d1e84533150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822d40b5641f7ad1ab046fe24bea34151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91290c4caa6af88388ef07432543b878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e00b673092e9a7da62a8798784302153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa328a45871388dba3d976d5de4daa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dffb544199aa1232a48e7d5f4f19e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c620ca50e1abf857ffae3306882382156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb2be44437165be61e266b2c00b94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a610edb2dea877b6c5205bbd1659e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35827b99972864d3517f37cc44ff4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e150048bc0ad4fc2f981ea9798d7d7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4dd24218c6637b23801bd8cb11d17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4064270afbab045a827f57a03dd298162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd876040310022e2b56301d5b3a7c7d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a32193783fcdc7289bbf5a446544b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94092853622996388ad3925fa0d2b49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3821fbdb525bfb389059b64dc69450b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f9d982413014561debeabfaeee37167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474462fbe6165e0636bec7ec148e47e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156183f337b00c8a2fe6522a01c97cfc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd7b3cf202d3977fac9e5602d23915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704c29ee7fbecb26459bf0b489242da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc262344099c0f037af74aa9839345a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acac0058f9bc09220d1371f91657a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e20a7cae8790e5afc585ec164c1bd9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4dbd110397c249fa079f9e70f0aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8997fba9cc4c6aeb3d0c1d351bc25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bb3f61fd8abb93f6d6161b0b7046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ceda19fd265f35559437ab5e59562178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee657fd4250423746a022e98f5ab414d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe42347247e5863e858132bf4a1d88d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924cbb09cea5b8885afffe7df1cd288181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29a64236e8abab279cfadacfa8d226182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26a8a5ae12219f45263ff35f36f8a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6997f4c390382d4f280a26ae4f083f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d55ae4ea9c81c9af8e4beef212417185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e72de85929f68010a0c62af80da70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c8f2c35c1fd31be70bbede9a19d4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd146f7d8f11b15f5a5d9fa7885a4a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe80fde861b6a3bbc1b859d1689a888189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fade10bb42766d4b1afb5f38ba7b410190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92fd10b14a712d5826b9a606944ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bef3fafa6aa5ea6505774cf36744a0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca35807587300455c6f2cf03df3ea94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d1af9853c4b86f89ceaa48e394b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7094e8c8eaa9e0998a0cf3c9670e7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39e066d9ae443f62b0ef77826e461196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b07616f9f912715d4817ce9c21469197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8e348f40e2b814281c94b2108f129198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c835b504858d6560432b98744d0f181199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66405db4000f764ce134bb755465728f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bbe9df20b986afe742064b118af6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae123798c638a1ca15f47bdef0b0786202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1144ae6763dcc83fdac61b1e6c71332203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31e93d6eb304d5e875c91459d47a6a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906bfd384df1ad030697944312ce6dc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f517ff4ce640a594e9a4f928757a7b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675771017e6bad4bdd8acf11436047e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916a2d36b65399810b345c17ccf26bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843451e4906cf2c81487f50a5f0b4b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea25cd6e8e943e0d746dc3398a0369210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3879863d6216b9e8350c675141ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b6f848cf0627bc53847ec9aa63c20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d1192ded7b637ad170dc5fa56776213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3416e2afa026870fb6a7d514a4a4e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213425f3963ce1da8464871b77d58da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9175b165717728eb3c6e3baddb9c52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45442f30dd91a3f6c16becbb54172b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7d624ba13eb8ff38992aa1e53cd92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032e1a21192ae4613e568fe00064d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498a25bad663438de66dbbd9b18dde0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b325d0e1250e83a342d7a0fb3069611221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049831182bce95be37dba97d668f66c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5519132b340675972d85ea3319ab1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2a6137442f1d1c04690f11fa33df8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921273bb20bf24c09b4b83671968492d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d0a054e4af7c1fc00d510a225ef9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc6baf96cbe35e66f518ee2fabdd2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064d662e0884a36712a1446812d6f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382cbc1cd299fe740ad54c1299c4c90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1d8320dc54c2af3feb52db37db3d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83243e1638d965a6005db343c9a993cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e418bbe052a1769c3ccf20cc2076b66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2074c49730d6540b392d077dbdfb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95655631c4e1886bf6d6a4ddaf0a2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0baa2a5120139291188ea77b3ab40235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd71e3fdd444e4a1434a4a4a6a27bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b131bd065de5f53763e75dcec9775237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062edb54b5fb2da65a37326eaaa51e01238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12123cc44514ff61fc525b1da32da96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd48dedfc969ebea3fef1ec2f75b83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45220e446f374b81c26099235b4fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797c027b7c624c987e2235919b06793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16f47783e16a30faa95a9127ba1e25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268858ce26749135fdc07a3a779b8160244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709ad9c2a7e76eb4bc114d449850fa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7b756271dd0b421134447a12c9488246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda18f359a3a34cd7feb3389bc682653247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136593f87ae0ea1a375d6bf5e96528d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708db6b60238b2df7e29a83b9d8cd6f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e266debb3af81a0ff7ecb1a6525ff61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0def29dcde0efdbb53209901ac95a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748e28e5f26cf940e7b721e64c32086252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e992ca70b404e45a83fd6cce8996565253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2978c343b624fd5f2ac329051142d7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba211e1c875d007fa7a2a7a9880650dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c56a8c89174395eb186d310ea6f1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647806ebd0482799333f63507dfd454d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983528f1512ca258eeb3f456a8885850258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea934343e4f2b0d3d66633d445451df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bdd70d022672a14d7a9010f6fa344260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299bbeb1bf8577712a961646b10a57261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432afa3e30b23924e5832b4ef87943262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9b47ce6f0a02d0e7913257aac29e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cbb81addaf8b29a67f29e8ecda382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a582c783ff268f8096334fd4d1f70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f4720a36a3f0f1092faa4eff0bc09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3aafe73391af15e5fda4a51ae85bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf3d24192e052aaa84e330f1367c3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e013806c48c9636e505f8978aafe0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027639a328805892cd4f2a66f181e899270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833637c92b63c019bb229595fbc5fdc9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aeb85ad1e983c5c68fc0b63ecfff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fcc624904b26d3f14f8ebcaed655b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac2d76accf81dbfb432d06c45401a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea143553a7497ad1254739525a9e8c5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c62cb07ac428de102f7c653d9e9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ae8799bb45b184fb9d18521e5919c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee1b41bbb1f2bd9316a88399ff51a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef5f4e502f7ac6c59b13b0a0e96a7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae68b0462b7f138b3fed11bd52b186e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed8f97075c0f034fceb2ceade7ca3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772bdaf5c11d45904cb7645a59c4e48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897762589259637dc265f768ad469f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94404c9941420b478afde330069dfd02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b987442662b37328274373c138f67f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc51f1f099d45410f6edca2059668df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3eac4c2f5ac38cbaf5fc9c41ce719287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e4e0a578f4021d857130989c9f4a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226348b2a7e5e7502c78b3d3b0f4dc66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564079b27844c08f26924b3e82a21c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d44df12df19fc2d60d15f1d8ae5765291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29da3fc22608a3f8d1ff38742bb2b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6242dda125f971acd383fbc2865f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da23b04fb145548c2658b1f603ee1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e0f6a6402eb7fe244a6e0bfe12512295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d08974c3f9e29670189869b0a8fa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea962d72e8cd7d6e67bb4f14cbdab63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c9db398cb2fdd85b259b8f1b83e47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dea214df395ad6f33ef3ca16d062fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892afa135a64a10fbfda563b1f961d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208476d8bb8f7fbc06e19de23aabaf7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd1c87089e9426e864c4083f1d5c9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d76f4baacc1f0b6958fe63b3650a53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8f06250e22323f5b01568d67ec37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe45b35e15d270b0352608f2ee7891305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c180731007baf3db142e9b403fc7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b6f54d91bed75a6182a695709e93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585846812e119ea73940ccaa587c293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19311e88e29734d5ad9802ca1013ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca356d428988a6856aa244a0a4467310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d874947fc9d9b790c614f825acbc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2e2206693ad12ce368bd915e6f5d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fd4bde2914c5e59b0f0b4ab6cb67c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387cb8b652d888d8576a9e685a9c5dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e1b4f595643761a8d7a4d012235e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abb0851214b1536ecb0d5fedc262e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd0f59659a8b882a5beb532790e2df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df8363e5ff134e8a215a9fbe3c7d66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ca32b2d3b8095cfab65973c1a5778319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45026acf0e9ee15d375280b906a30410320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181301d9098111d0b3086aef50a7ab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326a4776b4961318efe7afd3969752322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a1f3fe08be59a99a6a8be6bd6460d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a0ed9c6b6a28857394eeffd4cd3eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306253775bccb5a755017351fe11beaf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807335cdcaed15fc59bdb309c4e42a91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781488bee1664146d038d3b67a221d1f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe819059273e88990e8d2f74e590062328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9c268c806906f01e5f4b5af8e687329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74ecf637d93be8c60f719c0bee03e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cfcc6755331314d048ffdc194130a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0163966776f0426be96b069b40ba6bf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e93cf1bfa0465217b1679c67c87d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1803a10e3d17eba8564c2972058b5c0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89634725ed0ae31347ed55284968994335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a365bfeb5d3a9671c5086f39e10fb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e3c9a898f4f9fbd0d14572a50fd8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9fa3a8789bc059a9288daabc46953338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70a1b4dd52fab516205cc8fb78929c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73aae39b3a90e9170eb4601befe087340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f703fe199cad340d4228ef02d01b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9a1baed7fe5a56ef69b3500e3edee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb71ab8a869a386f56efa01e7af3ac8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d16c2c49375d50fc36daa32abb7dbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219efa392157494d9baa61466e2f0a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086036f6f9017c4f7dfcc76442a168b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9486a51849f3f1a7b1a8431714953f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec2f5f615b2c79d17a2a6db158a972348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57be1731d909738fa64e2eb6b152a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80aaf4f4dca4204503d3e740f0d9bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a94c90efc346e9a1222ce06fc9237b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266106ccb0f608881020b7c33ac97a02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f40f4bd0c4b3b32ebebc90d0418e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc85c7f42127d531ab1147b051d481354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8d3b63fb1f92ab920f032913647a8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8fa7e41f37c81ecae3eb45d4a56c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07399a8f2244e79cf906f816fe360fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251caa5803ee30fbbab8e22cca9b4c02358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9420d71c746cb621999fcbf4ae7b5c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3d30ae6277f092880144c7e9261c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86529bedc2308314cc61e1b18b4c1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5401c7875e1d49362d3ccbba76e821362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb007fa46d7002b85cc11da9d704a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25fe40485eb1328b5621aad4e3630b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355160cfa099a6fc8c7b53f667ca2a36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a35176c7daacdb62f685903d8b2cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7366f78842c2589b295dcf41415d85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fad14691ac6cf7bc4bf60c7cccc4ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59dedf79a4cfa1b8f1554dc87156111369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ad6e8ecad1384ce44daabeb4dccf1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10486eff6d7a80b2f8b031d1c66c0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3b9b0dd3d982c047042cbc4cb53bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38c4fba8a90c52ca0999e7bb35836b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfd2277fb475b0a89eed3c7b9ad975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126c1b8a3d0e77d74255c70b7e11221375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c375f9541272dc3157defd3ccd6460376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfbb8bb0cd5654def8944e463a89b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad062070d7a2855de1a5a475c464e139378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28f8be20c7622906772f39e620ff9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a67ca14e1c59bea622e7637bdebb262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51ac65b51df60ad1eaeea91787eef53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4566924851d13cd2d8eb2dced8f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9240810afda9aa6f6986ef7954a81895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a026d02deb881d0f2fd83ed598d9026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61db7404c17d3a0d1b4d0b4d4e4bf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821425120fc34c9956aeb743e89bb2358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fcb0cf01223e5140346670d8c34ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65033de26bb91e204e27091e70a339210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f41e844d3e51cf47fd334d629645211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009eb1aa38a2887a522be17d0d0dd69112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060b6275cc4a4bcff1eb7c35f26bca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de606cb9afe677e0fddfa6d5344798214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe35a743fe26d23d80eba0f4b593c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925ba189678a2ab211d90646ddee81016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dbc1286dcdb33d1802d724c1cb7b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3a576f6f7898dcf29f068b7b42cb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a3403cc365d275a681857def4133d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de3b1d0dc6b53c3f4973be28e848a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15b7c0ff33409953f9c80fa64d59fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada23b9ac38eeab9d1bb043be27367222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e0afdc6ed7b55104773c4548c0ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da732e2c600829d5f8e4c81f084e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ea9d4e5d6ffa8a81ad0706f0a389a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995bb69ebe8f0d64896b63dc5bc68a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc00e7e46923a18500656bffa759e8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2781da0ae50124bd910154b90503728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5824aa9d6aef00c271a26de297604e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bfc7809c8b0e20f1e4ef37174b00030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab65c5debd9cd88bcc47be33234aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293558d42f02f1fcd88c2313d9a58f9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f223dfa1a0d952dbf4de526c929fd5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc828709eb62a566f8abac459757654f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd935ed08a7e9ccb701b6b05048a894135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61becad93ced9f1bfa8dcf4a934bd3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9b047d6c5903c3f1d3f057947fe1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf85b0a04f85e03fc33b2dc5309a9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148df8d7e70fcf69704d5ca3369835a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b7d0c8f7f9ae98191dc6e084f191b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0056bf265f808841246f94de25fcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c4d4a7bf37986c28d9387e487f22442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbce5dd7edaf5f53cc8ec43d80a0c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca9c4065e9cba1164bdb58e77855644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085aa861930ed6cfc2131875a662fde645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e4a6888fc165beee2a6b5fb6b006246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69545ae0e47445ff03b294e7acdad3a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d20c414cf3ea31d374a77e6dd833a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efa0e58743d3c58b2b18ff50982ab349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c93b09d8dff6bdf50f6131f7d2c61350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7bda3d8d9c4ee89dbca2a9272ea9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2a6e82937ddfcc0e553e1b956ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97005898e1bdb168783780e94ab01453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebbb75c56d5893b113d3da3c43345f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622828002e8b351953b2dfe3be5fbc655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547b09c158d078f81ab948f5125115556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47b2f2c7edd7407f9172373b36ce5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5eca546700464e0f6ccc37796fc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a40d73e9aa177f9f6cbb5e7b7a01ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2345eef348c5ad3794393c195abee160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e752ae998a317f2fce6f699be3beda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49721e993f92768375a81ac52638c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54064cc67bccf1812230c2348c59eddd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00d9be30e2590da2fdffeca928917064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a247dfad3b5f02f169d85aee59026e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d4bd78049a02a8a9edeb71618dd966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ab80d0180f556584f44e69685360167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5787fe8a1837aee24328df70efdee2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe56b3569790aea91bb2f841758a58a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54fdd849a3db52cbadcff9481a67270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0414ec0ae512de865e7fc4c1c8b1db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e5c842545899a0efa594f91409d8872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce151a2f86a949b7660454809d30173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317efbb7424054bbf79cc901104334f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265320dc6be4734a7ed16ae3cced6f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669fe0099d4cd3708f6487bac9622776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeff72c88379943600f3e712ae90c3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2943e91726b14aa5796c76d73b26778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e5317b98d4043d5b78efc68043f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0371ab8aaa9b1d485ded44d3e4abab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943459324366359ed8f9059dbe642e7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903836fa67dc371ffd43f3b45baa4d0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b978445e5f8f88f17a7ea040fe6e5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c5eb51b57922470080ca1067aa3a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4232fd6d88de6f2f7d70eac53c4c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea87a3f88aec082f55aab1981f431286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bd883bd92a512a53ea4454a9ce05487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832615b21a0dbcecc6510ade75b5968b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c814b29fed0062426b9a01fc667e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1106e1295fe9532a5124fd80211990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eae068cd7cf54b329cdb698828f6ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85365f59506c99fa81e5a14b7a41cf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dcdbd3c54fda54125f576569ba73b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91266ab31faf807ed6dcf5a06cf58d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6c1cbfdea1be7164623c77f3b6c5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0012ee0e6a8ef6d965612c747b1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b3764a635ad6510cdf1793b37dfae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d31a119297b29db0d36583f1e8b91d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4103e818500028e43dfff3a1891a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e502cac8714f798cfd2b7471bf29b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5262604e9d5dbe4c0bec3356d062dfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b739af14c497973078d1da8474f3f29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc1a764f35b394da83720d1af39f63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c90998d92c096c7d8105ae5ab8ff6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7624ae394b207eaf7b224aa6ea98163105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca9998a736d9beb584e8ff1c1556aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354be23d434b42bc40c10c968b28c7ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcda89b75a698e42df83ef0ece21a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516993a9874f484ead3562d3ab4a819109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedadf9ae6f407e9c50850c6e5efc4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e413a17ecdcc9de519eecc59a72db4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fbedcf828c4604eab2764465dd10e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3f3b01f7b062748a8bd5f6b98908f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c7b8462a3549688fb556907c3af7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0669c73984a09b8e8d4287f39671b35115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2088dcf8304e6a900d66877e9e2d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2589b37475e4caeec3f76d79943fac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0b018471b2a11425c59e7ff652c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5718de6df544615b0ae8599b7452e9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e47d80af4b4efa8aefa7f511c287120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af1054e27017a214ea3f264afcb96c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8525eb85928a453201c75f577d1f44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693e5b738b71620d159c6366bb79a20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddce2dd7112bb1f3f4c327a2b63fba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda0a0dfe262e02b6f4bac8fefbae7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae4d9610c56a1d0a60a0e1a2806d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f6c0a89e3fa98a5c4f01fdc3be08d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216528260294e35955290dba48d75c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62e4054c30c246c67d3473cac2e22f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd7ff812b0732853680c2bd601897130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d781f336d765d1a764908b62232955131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc31a0685a60574c34b1cc2a8ce95de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac755d0f1a2da2812f125962f1d039d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66469b9205758485c1570431755072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805c2a4e3d1b256ca736c74ce2bb1a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75391b97ccc5aa167bc017115127466f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ecb18da031bc8d1382dd50975041137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bcad6578b812991c1537e9d1b68d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc20c047390359bc6203f6f8eb0c9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2c336931dd8fa9e1dcc69ca48077e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd127d610f56e33d2f1913e7519bc9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a30e0cfcbd69f7e5d02f308df35e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05615efd45cd627138911410cbf9dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86279d47d52a38843f2b670ada5fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208d20190d172619bcb9bd7ff7dabf2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b702f016af8240bbb8283ac2442038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0d5952ac775457974c9c5f80d4548147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6975a9aa317c0b248e3fe0a3f6db565148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063793b9ee78436f3429b31604d6b705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bfb4aa8d4ff29944fe9289183dfb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b567923eb606d575bdbd83411a5db0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb6d6a72a52906524b6d4f434db715152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e25a6bb4451e2539a034ec4cea294153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c7115ea9dee1d49e1ce0fceec26fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b1b9eafe1c3a10e307587f3df63f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de15da331836614ca52272ba4fa1ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920782e5ed349ea78b7e4599963acc8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad57a4082025e05155b883486e1d05158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8e912b1b9729df04b0b905e26e447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaaef1b3abc9c1835f88630670a25f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974243ef5a3cd832f297d130b5a895f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f83187d46a95d73194adef1adff78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127590c2f2cff39ba34626c2082bf850163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af75a53882cfadf88b27d408e01ad7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a1ded9a2356ba9bd35deca322bef0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf11a861e42ac5597df17db9ce2307166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c4c79c28b9f2519d7f9fcd08fc587167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43462cb447bff6c92c1d992dd49dcf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc2eb62574f52195aedcdf0fb63367169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdf5a7217f49f4e06c72206244b1b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd6fade9a83f48da37b04f31bc3cfd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf89532fb5e90df3a791a3ece49b214172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a2717006c8dc93e73f5eb47476013173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280bebc43d50b4308bf3163e948f2b3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf1f6f110defd74c67d711da9ecebb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b16755b348d0a35d43ae237f5ce42176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90748922e6f77656d5c427a727910e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec49537453e3d5eb02295484169aed178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd0b86b2b563bb435d77e0e5510193179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1cb03dc2c774d84929df01836c778180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbaaa1deff6c741c7ff0c35e4e9577181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed152acca7b868bc03976da4bac05c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b170dd6ecc9b1a932a4079b69e9daf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db66e9d7a57f426e902af3ad9427b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd80d831b16e8bfb7748dd5c37491c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba8664fb096eb6eed18d13a98ca99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d38f67f962c49f6794dabd2d3d63e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608f9b464006a187eadcb79e4b1b82c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9c7edc4e266610611fdb0816a93f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d70f12e15fc0bd778a066238d4f6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b875e680e13294701181a2492572f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beda10de43b2f35e40e4f1b61cfcf1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a4669a01eaa5bc918a83f0f9f5df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759c5dfb520ee4c4df91804938e492d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4a584be068ef076c2c5639729a7cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a5b3365de8e8b97f2d162a5e487c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd17f1bcff443bc47c29f6779b47ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b264799e6cab53b0a59ebecff0663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176cc7d551f44a6382d7d01e981cec6f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602478dbfc508fba50c5aae90720e4ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562467a108ed68b2c93aa25eeb03d9c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d944aaa699b9bbe6f494303f8f7cc8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece6e95d9345d24f56442190a6ed37e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dcc51babf3f579e0c01e4da34f0a0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862deff3cbc59aae01a60ac5f6d819f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef58846f80436809a6225b452083bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84651bfa3cb183c73a447a91bc95e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b60bc2ae67a9c6765ea916befab098208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d95c535a0e0c285f32f349a8aeb2bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c96dc0246b41ced65e64580ea7e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba9804e2db6e936ceeb2445fad33be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5693d6fbc8c030b2714cad317545212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edff44038ea876ad2697e6dfda0f83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a1e156f0d771f83c5e5cfea4c0271214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb25339c6edb6ac7b549ab2787800de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342afa40a13643cd08fc0133d5ddb83216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40fd47b652b197f207d4f7b16a528e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7286694098df0553f15924ffae836a6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5f7a1449465ee7ff1281389bde062219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68e1fe261b6e0ff3c7e0794af7fe20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3044564d0c423d11cd5a464b7570ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17853797c354ea0d29ee809c9ec1967222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc656485a451255493c6263f0af8e59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a5098dbea61c1c333087e2464d9a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267642359f43f1f9f0fa0b6c30e09e8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5a1705298f0f7eccf3a08e7f234d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51870013c354464d34a85195523f77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b2f45c8bab41ad458865cb49f8679228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088465ba4bb223734719ea563bfe529229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43c8ee9ddd0c5cfc4154476667d38f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025197e2738df993eae66c80de13f60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b889e959ac72f17aa304b89833a0d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454d810d1831aa0a8d8e500191e618d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3203fd7c08b46eafbcdbe3c347962b3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c054e9ec620686f65194e376e844bd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d954855d7358c37d38985ad5a3425c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0307309af737796ca5cceb973fb4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ffec9b235f3c609cdd4812eff5e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91724747dd78258b7c7545c111968c9e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef691a9b875744f23d3302b2470ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c52144358367cdb5713cecb23edd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a6613e7ff1e51bbda8e945ed41dde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d9d11b82925ae978af87534e7d4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521752adbb488786b29ff555911d7286244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f48bcf001ab491f2760001497c7a3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c919550d0ddedbd57f591daeb9438246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88aeb21e7288bb444baa3ff9a7f6c55247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08473b5349c8128b9bbcb5342d98ad0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5779bca8607535add2ce1e0dc56b8e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d0ad2d27321aa0e99ecc5719362a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa119a438c5a39727a31e4496a38b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37725ec96ae7e341c32189fdff76ad4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb74ac6d22d3dca56e134a207be6dab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1e445fbb4c8264eac5e8b9599f4bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341a0781cf4675cef46b1a1f5fb1a1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a762d75d38532fc28b0011094704256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc28eb1516230598794438b2d805ef5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6ab2bbf6c83c080f880c617ca58f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806f75bcfebe6d026ad5cbd9dd4b5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16e4d69105646cdd58444c8a3c4f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ef29ca281bb3b97a7cb6f770b2255261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a317bf85ac9f9712b9bc582703593262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0474796121e113842b6af0b1e40458263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ddbc06e930e1bb2cd8c6acecbc7a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5d21becb29cf38ff597fe909a2b29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8ee915a57d0aa22b309a3aa2bf857266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bffa2e53e0a1ee79eca8509d46d55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7380ad6ca6f3cc60f07050afc2530cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841ce6414a71c07ef3962af0ef583a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f15e930ae576732ff4a6d99bbd77e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced79a76b139121a07b207dc790c360271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156abb9cb15f2026dada4a7f43abc044272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc431654068a65cff768efc93dc4be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa542b92aff89ea7538651c06287ca72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9d1bdc47c09ed226a01d76a92e7bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd029c421e2af2861c4233f0ab630fb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00056f735d6bda2cf74a39bf125160b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91e6a18ed884f82e260a6797d57cdf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7a9d0bc739c8ec5625701123da3b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308de28e779ba8cf257896e09ed9e99280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927e0a2403d6f446ce7bcf280593320281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91c454b51c4c91d599b7ce3b35dac8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b3d3b780cf06a4168fbb756b5e8aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e912bb4add8db5454e30268e145a55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7a6df4fcef80b168f1251d1453e66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3566cb0e74e43b43f40821de68c33c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d07467ee3aeb22c02888a5b8599ffd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ab0754f8a89d105a7a240c36b3456288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd3542d0da2703fcea1609e14d8563289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298d258a3c40e8ff65f602c869b034b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e84fe9d153d0be3d3a4bd45a3d1be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b457130476f19d3514aa46e975ede292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eca5015c35104d3e06cef0fd67a53293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebef2ea8953e45aa5967f00eec570ce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898feafa527e3e4c095fcec9c897c23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108996155346b25f4dfdf9c526f7e7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba02713352bcc02e36080032ac71af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13514b81be4f0742b300a466fef5ca1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0fa84f90ae8f2a5806b6dca71532c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf422a331d95499614f9db23f293b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf16d6222c5c9419faf6110a8c4a5b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b622225c51768b85c04e2d8c384aa57302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619c6048d6070c2ab632b7393472be1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f525c505a6161a035e029256ac5dcf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb00872919f9c537246a884deec8620305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57732df8695df255ac6a403455b0e83306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a6b5c26303eacf73c537ea89c2985307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699059b6a4f866d2f3b69e067d17c79e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c80bc75a883f68bd65cdd5acb90e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1cf20b65920e16404f7a816da7f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202830d781efe0f1d0e15fbd2d463ecf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d151a69004a10f2d1298c60fe2dad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec094fe353ebc0c2a4cbde0e671bb76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e149c092dce6588bb869f906fdf5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdbda9370f80896f600a0c411714a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5a2a4f56dca59f4597f88a3b6dd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d3e61fc4b78ad12bbbd3d59978706317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528fb2673abc48addbc882237668007318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab00c9cb25b67dddbd247f2c2308a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbf49ffb481590cfd0db1e3504f7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c211d762ca0f4ac72b4d31226eb08d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cb4557efb15ab59301d6fb39e5db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2fea104f9e3b4282ed3fca2c25d8f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921939441fddc5ea78b0336926854187324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad309297282604480720b4224172843325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a5e5309fa353a10a1a026afafef98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bcb4b84f5eed22a461ae6f1f28627327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd32650c809eabb36300774236dc2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c0d1dddcd4a362252b2011dad1f4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4ffa757e05c3c4f4f76df069efe23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e40c6e68aac3631825521726bf6285331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf7f78129a93bd8c12ad57dfc5822332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e15e917c5d92692515552f698d30333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aed405d6a8b7a18ea1081fd553f575334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cca8c5f1c1412c0c59f7d6c17652c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d8322286c3fab897c3692c8554c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf27b53bc93cd1912767e14b03b2ed8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c790c634c8b551eeede4a17dfe706338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0fda3e4be0126dea2439de1754df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fb5af3a5e4a2957c3972ab725e85c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae76d9647e2b988fc72833d43a67e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a2fee4982bbb9d450fe8490ec676342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f707d10ac16d6a29c496491dfb31119343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd915c610eb73955338a8b6d36b22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154507bf15c684f4a7ee6b21a2e0680b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0c96fdb55a438126c6040d8dfe962346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f50b0afbf892f4e6c8e4b5f22febfa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eae1743f40eeda0f3318378a6bbad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6b26045b72cfec7fda652ea080ce6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711288d9705fca25f8dfd391cd9357b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbff6e04bdc2f16059a7c8af31441f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c6db629e6ad287fc8afe671756dfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a2a31489b7b18059537df3199520f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9532471f4f43c65f03f9b1ae66e60f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134299b067aeaceb6beea59e6c2e4012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3cd33ea670d4f6d186c85a998fb38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acbcc09d4f72de332498ae47c0de0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4e82ba5ac7753fdbcbc1bbc891066358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a225c99ea04b93d5a45cce4394942d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a82f37b34f414ba1c54a03f1b7097360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd812f25b35d3b6fd3eb222ebe3c91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ef30e541b04bd781411a1b0c5189362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ab821d2856d0e5bd2d74721114e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ab77ccdcd015f36f02c2e05a7b3fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb13155f19dc562bfa9c9adb709836b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253b812f1c2e224fd8bd4c77d00c875366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92515c21972b2e2397525d6d144594fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b36e9a0dbe0058052e449ab78f5bd0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e43acf00e582b6a538de41ae53d47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0eb2d3cc4a618aa7fc908676e132370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a56411e2da59d9e74ad8c443a7df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8592d00ce4f4bf24117702c2d1b36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc631c637723ec256324191e10fc2b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272cf23060227a2dc2050e0f3cd0267374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a3f9390c4a5a6c88fef3dfb4f0733375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf7f4866af6685fc8d3dcffbf0ebfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f1f705efb99ba136ed73e97879d75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b0853dbc9749723df042868ab347c378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>