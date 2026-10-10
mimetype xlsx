--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da142f9a164d996631d94c96f43941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b878c0662771d0c2c888b6ae2d501892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2680ab83eee63e412042b540df2594f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218248c67000263a82d40528610b2db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d023ac8c8bd406b747ed7a54d845d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763e90291eb67b5716b8048eed6d5b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9bd7c191e622167a506055bfe6a477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff495cb149a881630f09338db107258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a125d5cd2ecc940614d0f62e65db3d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa28c885795a19de2992d908866a3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1802f55b14e3b8c27d9e00f69e9950911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c715b86bd14c5e232b04285982c347a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496286b945ca73ceccf8ac8bedc0d3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9298315814c8c285822d094a84c2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb2226dc634d3fbf7735878bc2072715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7b125bfca960be1bcaee5f8048cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de235b082f28cf56dae0507ebbfc920517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c589a759486764a91710fa702f9e61818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2882dd942d5ca41c7036c05c4e789719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9dec2589f3170bc46e4c25e6582620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61a024cc8ad9076ea0d3350b6dd9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd16eaf2ade629a987fa35119b590f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606493c1f2f764f0ec59244b9a4c80023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41914c8927c5081e5ee05ad830027024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfb6f567ef1c151af656c9d1fe40d325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc56a8e8c39df8af4c5521cbf5d0e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea9dd845cc90d112a343818da37e6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5247796d43cf77d63a1489bea7451228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a69d4369fdbdc223a1e5e97415dc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390e233fa4909fefb5b482c37ed2bba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23538ff969cf1d562962e06621ceff7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396b94be91d877bd926c73b83064dad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdad41aa2f4a62c049d7e40968b68cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb84ba36fd997244b6b620724f487334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701c5fbb5e27e9a9f3e1d95b5149cde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b68ecf6cb79261a554d8034b7d79836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbfd5534460c54fc6dcd66c71a69d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ba178046e4dfef6f2d3ff940f55a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402b686145d06846be572777259e06c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28182a54408420b58690fe95cbebbd1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb53bdfd49a5f644d0e07eb45c137541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c62ea029b8045f5dff3b5b9e2ddfbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94339409c71f08f2ee6961e62614fc1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b350b6eceac653451ff6d1ed889820d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7468c225269e45d7ebd09474a2dba3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb31ff1928aa985a15e2a62144c1ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332045c2ea57903fea6fb7cc090c03ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514ffafeb0e7d184d03fe270c8640f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010ab34945a82ec75f87f7592794c1e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea248f05403132de7980f2e1bc740350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e07b0c87d3674e829aa09a3df5236951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d5b17d98b8b0db963065a8e7849a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a9223c1002fd7e625f31abbd84b2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb690b64bb3f54a9483a470d8fbcd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636e552f5fc1f677ab693f4fb36e3b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf1387af727b8c39b701b1ab873e3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5e19a43b27c6fe95bc703c3c734557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9f753dde2ab65d91bc2fe2c8ebc9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06037d643ebf63f5e00a42af1531359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592a14d181a043a1dd9c06def5f0b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183c34758ded931faebab0f3df322a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1615bf6a9310225a8342d61f76f0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786c6983df7b3f52b7cc4bba52067b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad979371042d6742dafa85f99e131d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704c55a67483739270ff20c9c7a82ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c16b265c5a61221f670866423b3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ae492bab2b63175f3f1b10a6c3b5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cb78a4229aac87d881dca21fd196868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f10ca918292d15a7b571dc9975e6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c9fd476514f82d7edb6578b4467770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504820d0a5e957160540140e1e098cbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed80a364930ac27b5c144e19dabf4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab653bb035e831ffb4a869ab761b40a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7ea8c81e326d55e51dcddf19b035b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdfe406e10405bb74100dcb69f148875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b14be9cbd418e8def67d91ed8d32176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fb5fcccdb6f6282d1465c8e69a85877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b09c66f5c86d2c493a0a08fed0a7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95ab3c4bf11c5fcebda55a3e3c4abc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27f26af2b132821f76a716c6883d3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2451e94bb7f718161364d7b472f9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728345ab642b8a67380dabfc7c7b3ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f849139c86475d6266ff35038b8ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c8b0b91533ce15b89f7e57c92ef5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4411128ee660ba52ee5a70357357985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cab5cb874e61056aa92da89921a61286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d239db71949e4167d656bb7eab2b7c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ae8efbe8c30cbf74e304a2d5d688a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7288b74ed08be9f6d3b721579b8bdc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5750af435f2ef68a73a382a6077f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b77d07621d8625f2a9764c00bbb2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4bd9fed94f41fa909f8b0f311d6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac964d76debb2158a397600b011a299a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328df33ccdb290caee6c75f57e96db994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff514abb44f7c8400a5bbd737901ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43131bc20bc5422b801432ee04b3a6d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db6a742effebd52de6de2cb9a073f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475e4fe17a5a81a06edb6a50a1caee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a965ec4e2b9a1fe85bf3040e3ee75a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e8948375cc4a75e0bb44f273bbc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0b11406e952e48c9db888cebc79a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79d82835f8c246a8f492a8d33c2a70102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225f0652adb198d38c5918107e98d28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d545114f89114baffe045af4e004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118cfa917a72bb110dc9b8a08243924105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90427e9e8ae78262ab77a6ba1839e4fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e8c3e392ca40258b0f1b3cf60a298107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd964ccea8274b769ab8f4c68081960108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320000276c85cfd1e2349df9f746938109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953863e173fe6a5545c8b9eae5d10677110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988884bcfec1b832e6de339844866d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b66d8b7ceb26bb70bb9509a1252f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22534188a014bbea78628326db99d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057cf056045935e250312d43e79d99d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e4afe87d9d5c363888cdff13d2dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e9d3985b2633fbfdd709e5c6ec52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafc6c9c4f3e66975ab8b7fa4983fcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f641a8af9ee9a73d3a9b11106e866118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a6736b614e6c38a1eac07965fe579119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2f3df4334130a49572add1dcb3fc3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e206d1773bc9246bc2940101de5ed19121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d3ada023ec022bb2135d5cf32ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0ea34a97d045441bf6866eab73ac9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36cc1eb4c57f861ae841cf0674d6a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf32df84aa8a52391b4f3b6926fe054125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd1235f44eae5e66df3711c1d80064126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282b12ac7af14e8ca75bf623a45941127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a55f0856a412202897ac89ce6044a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d042fa5efa298b7f2dff768e941994129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fe663432c40659439a4c4217b6404130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a65ba1a992f2122cc431094a4a86d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd3bbcc946bd4650b46669122de0f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798d6a3030015a482c5cfb16e2264f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1dcd108842f279839a9aef49dce44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3180e4c341cc375968cc4ff0293432f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06857a37484f63b9e4f33811cda4944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731b844ee5c07c65c47d3d01eea411137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5e4aed34dc2d72d581c627dcbaff0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b52c44086666effd682261ba886bbd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca137b9b7d8318bae1bcc3089318414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc970035614ca1577f62de9e93ae535141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f0af254048a23abcfe491e1f01a53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c3f306a822228ee65b8ed7c9e10b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb059a405ef605723c29978a19412196144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7a0f87d6d737c002d6432677d27d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7575aa59333fd35c81b020279fa63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f685083f4f7a6186b164f7943d5a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b40ed00beeb485f958e81d096ce66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3c1261c5b1ff3351ca20d153248b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc930138b193672858618b75779f4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a569f836c4bbf3f153562fec97e7172151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285466e203170277a5de7c136f5b60c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac61565f3154c8c71473d0d66b95d3c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccdb1a3decb4d871f12c7a6ca2532e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107e4c06508a379526d2ada42b4a29d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b16214dd6fff18ea4b77b3037e6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188de10807591eab84cba98f6e58f669157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a64009d3eceb0df674ff387a05beb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e770b59c836523c982d4e2a02d7f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd9b7a2d3a77169103e8ca5a361523160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebd25a9ede1c7b7d21d1798354f127161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2ad0080bab22017bdd4197a1e38f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e025660981667d9a13df1bb8060e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fdf5fdebb0c1222e355b811438223164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6556e4ac27dd7beb44dd931ccab456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3540ccb58731a17b52163c854121166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c737cc0ff66154a64021ab2b5abd2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b183ac1bd5de01288509fc371fc3a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5edd97be6804024797254e3328845e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b39b71f98bead4c86ac2ad05938c18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea562a7060850998453842263d4fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19175e32c7e0e7037d57201157188172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fc3a61f65584be5e279f6d2491ca6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448db0c1b34203b4a2959a73cc5f0df174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053b38116d96404c4725900784af5fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db06603aa13c88d23aad30825fa8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd3f7771a09382f893cccde02c220177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c56a8450a6a4181086adafe66e7bde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae13c5d45a92ca51c7ccd8f9c7c27c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32d43aaabe27cd727bc301991ac213180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e21aa58d12add1cbedd7221750f5f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b7f3bbf2144d4c3fd1a11563e29b3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaae01565407d814a1f9fda4cdda7b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8387950354413088853f0655480e8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a36112bec4c5355837c623cc43feb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9458e460811ffe20d45b05ba280b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf412cb34c44883f518e07365e5cc25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a03c18ef7d735fbb9217944c682f4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398ce665793288541bb659e23cee2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791878af5de6360ad1deecef4b91c04f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494c8449d3c4eae1114c94bc1f0b2b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9276b0beb18d0c59e257ba2ff8bbba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdfa1680787a5094c10afe4e75b4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66644c8f083adbdc78bb64c2cbba52f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817733bd6e0daedc21373b6da3327ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00753474d6f1a392e8bc27155e94395196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e014517987b241b6316fd3ba939a4fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf30b94ab4fba13864789f966c1830b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432e76c5b6cdf97ae164c6a15183c0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952869463e4d046531c510bdf71675ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb6c58c00976a8dcd91dfa00b9d522201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02981881b1a9dd3e6ac8eecac1e21e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ab046b1a9dc98711b48cedfec9cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82705a042d060d927efc6207ebb218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d98e7e197446c3d3ba3272f4d5c8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ffacfe278bb30895ea9e92d6b0bf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d73f8bb6eefa06d62956ffb38a463b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1709fd0d7254b8e9bb0c490d759b433208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae99b68eab8f4d6b9fbbcfbf91c07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d71d068840613bb53105329f9e9b66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118e299e2868c6a4c57f24d0f59fe8d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd24b9fdf57bd673250166242eb4032212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75894880757f795d822cb3666257af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515d7af6166fa5f71a34378b27dec95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2c85c41a50471280865ee652fad2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56152fde9256cac57195555ce3a71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed9a0c31fc8ec5d28477854d5c7b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fd10802dc3b4d6ccc0617aa2da10a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079711325db02de16b7bdbd09d79d54219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af45220b90899d0f6b8e2dc93af33c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f44ba59d14609bb4f7423fb130dce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e57b79e958e5cd5ac244458624d64222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bffe7f8bc475847e2493133f9d76b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddf61ee42f8db4fc96e869a1215ec4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda28235346128cee1d2e39b9469322e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4d20fa6c1a4dc5e8808b72298ea87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218111667f487f9e820fb17ac4b49275227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210d9c14b3f7a807a4a80f0448c2d41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac42e2a16a89c7be2fded8514d326f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf38238e597e6c351cd8c368bcc9bbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908062b8609d72cbdf185f01e095b34f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760e078775931da2f741addc2cbb17f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24530a50b12e1db0a0d8feb6da3f151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ec17868c18015cf4d78a0e63db4ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b86e1c698744561cc3a34b6e456a1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a6e24d9c6c75ac8d1e870a08e943c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b3dff22d2d488b2735679a017af7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ebead9ecc0507883dccfb677f553238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f80f514686f7729bfe3137fb076c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0092dade01b5ab05d203ea2f35e15240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6cc41f77182fce60388f4fc74d9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aca7fe6832c7b70f324ee0baab296242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdf7469754ed0f0ca45322009f8e2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d0603e3295c93d4c4961cadac43d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95cb27ed8cdac14b7d0ba3c9f456b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f715c4c693b5b71c2ca52d27d244ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc08828b6b3bd6e125f5b6447f1a722247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f59374a0d6dc8c8b3adaaf1dcb2340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b01ae72b1f24954f39bd46be32a37b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ef4b7ea6726abadefd17c617fc394250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568e17defe0da62cf143aa01ba06c0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ebafabfac81526c223a54932c00a8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f0976f03669eeeb057ca423efc7c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30318af9644153b8c02be0aad34b9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64562c0885bc0e14288c83cdeae751a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65976e711fe298ab638759bd05d82176256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4743246585c3efb3140dd85ddba126e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08c2b1632c7a80d948e5aac69660dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea502900b16e86734e262b01cc6c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a24ea61eeb79221f7086cb38d1b0a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc11a20ce6fc8fed795bcabf1b92a87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84010c043d27a829fc8a0af2807be2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f454f2e0b2d35f8d7092de572b1790263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7202c61d4651d7feca2b9908240ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429770e4498fad06afca44b3f6aa59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea66dd6a2bec7637819fb494a68e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14e97ef5e1b4ba88d13eff6f2b716b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde721212434ad49138e60b49a75be3f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d39b851013bd8de687f08b2a73fdbe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36a4b8840768a780c81d980ccaf74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e08f37a37df729f433512eb7443543271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc0c7ee4c3976d755109b030229111272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26c97c6c35d5adc88e0d9c32d4e3db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb02bdc85f1607792c5f211043447f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436d7459553b639724a33b86d053cc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8b1a86b8516dd65f456f649607f10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af331aa307fa53ff7b5c5c87b2a7ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e34f19152841a6c5dc63c301d618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929fd624c56da900d85918acc49fcec279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de8b8eac0b87c167529d1a6cd70068280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae62a10f6f351b7d58cd4e35173403281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703af7e418422c8c5f799b8ef1c64f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2ac5097595eb22ce82ef7efa2c074283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8743c8c864b27911b2f72e18c97807284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9044514e9012ce3d76a3d311a39bb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c76dc401c632c015d79d295451c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffa08a366a4c1e4c848c43376d007f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c0b2562978be7bb85d65f414995b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b63deeffbb385c8b9e9a06f4b6852b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e27b5f8c6a7612278cbaaaeb37afc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c364a2c42d8f79836f11dd7540c5ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a48d5b807a30ab58f3362a408b570292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97725cec9c78dc6316657fefa2b63ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1a1f53c471559adb02becde8a3dd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da529481fb254af9796249fcbeeb6ea1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a7fbb27f663c435f5da738ef286e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23120efca992176889509c0a7932240297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d282caeb23321ef60c9ba80f2d50c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3317d038a0c7ac4ac3f87a7c9c67d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad3a33530c346157402607d9daf48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e076f51a2342d377594eafa1a031b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1a7e130e362c2f9e212b745ece342302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370cddbaeecfc732232a8e4fe72b676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994d5df227011661191e910c613480304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec817f2fa01fa001474ea6467fa11eef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eff97b7c0702cb7df43e259cad4a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d40fe9170babaa0c2dd71e9db75c21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e758b0f17fcde7acc44a7c4139a0619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66d48639eb3fc9db5db48e6ed8c40a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdb0527cdf7bc50288899362f4eb54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6477872fc866566954bf47755091311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b7b8235b88d4977a6149330ef0d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d64ae64bf42dd0e6fa0e3288317ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3f8cb2118cbc2987fa1af37401e3b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cb9ab61d74b30a1f0435409d583b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273758602e56c3551bf6a084e2530f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc1ed51acd0ea61483d4d30be7b9ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b61f216733c5aa93b7316c69aac11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e200bea6c41fd226266d69e26994408319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1fac788fd5d0a27f9ec004c24428f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81eb28e9642562675298cd065a3aa8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0795745916eed03c865cd364860838322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30415ee8fc47c0c140268f799690c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadd37bd281cf2113407b78529a8d82324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b05174bdb953529d8a82fafe1a60c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb13b7a5784076b0787d79c287aaf8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4327e585772ad70b753fffa8a8309327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca95a6f34697790434ff0134c44030328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fecf58c78ec7927ea1fb94ffa3028329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5572eca394fd16efeb2b41eb7fb54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531ad6e5ae02cb48d0fd1efd93ca55e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27be434257dfc1866490bb56c5c3ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b77fbbef41fc052fd0a0253cf26b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cbcc5a9c8aef145426eea6d9df1cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea65523ea0790da269d570237fbfe0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d655bb594500561c322cbf9f2beb77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88fa99a8604a2687783f03d3593df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b75567dbbcdf511f9d38f8a4aec8cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc1a13b63717e8357da70edbede7d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f643252e1b8434d405d0325316c9a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3bc806bc0f4c48121daec5971563341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47656a51050ddf1c905b96a7fb9eb9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87b74543e7b38c485484c248ada41d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682716d923c1ba380b85a24ed385c4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82fbc37a0e562851034f9c9b91326345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3215a16fad9af0d8b26739875a5c395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786fb0f575350ff91d480bb54b6593347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f3828c44b6e6961dd7eb80cfa6e71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0ad475bd32be0ba6099646cbae04c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9e43f79c16968a126bf3331225f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7194bdb42b4a9e008cb1425d9d252351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64608bd731bbade7ca2590c505c032352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488bcbcd131f60b52913d1a19ac2f7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799650c2f035a5a3374cf540b0e25a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721ccfc091875babb273a239a8e8a57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43387bc9e26c93740e46dc9ee15d08c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54636c5ccfa3d440e7630c59d0482a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559eaad605274b9b2c05fb1264b7793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1598382d3e2c49c80db777153d47ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58a26a7ca586a7711327d7bfcc550360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202d9c344fe694ff771a4e92cb3ed7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267c028f3f7101c539c1a4c7a5083bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7b73be946e3cf2b53ac6c262ae836363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ebdc39dcfcb22194126f7522402e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146e3b6b4e2e9f8ce0569d1ba73756b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01356c8b838edf3c6496ffedaccec5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc9347104e7d9092e06c5d3fa7e93a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d81ebc5d9a0f84764f60eaee73417368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f66d2027433fa88321fd34d7f6705b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86d952f2e73ab88efb96a81210bea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f094c351d99988f328af501d22b26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd71abeaccd9429c8426a3a98c64c8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759116fd01abf09c550c6e4767d7b9c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7a1681dcca85dc411f9095df817f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3fd12d67bd860a5a27289b28e0fe9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b9ed6299d10f1501d4129d26e393376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854cf6707d7e3c46c47e2336afef71e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a209d3ec8db9b9179134cef0f3a34378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1f849a9a7ee4bac0990bd30d1a4c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cd87c52afbd78fd5861409e6259a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df3e8ce754b2079ea5e8ea8c8fd4df3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de2a44a2c597d2a23e33269e5626e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f8eb8f7498f66717e0e69bdaef2745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd60798bf26c4d0a515b97157e20576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873086f361f3c6b70b177237030780f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522a55d8b1e4e59e2693a8965af6d7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65657893299d72478b242c59961906319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351233b95ad71eaaeffee9806a509d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89377fe62ffdae7699d8063e588cb0b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d744ab066d6f1c014d50ab6c137e4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67f60b496ed9cd3352aa13146bad9a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550e872da1e530a5e6a3c2cfc81f7b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d9d5f889e8b1d7c351118079396c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1db9a0c2fa20eebbb997c0aea781a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05befbc8f14e78b9535488af77179eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6566502c5c507053ace3903d8cf39f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a849ea99edad4a36726e104747d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555c52b7aaa2df74a13e83fbcb0ea1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db8b13b1d4d0dd06672d3da5c2a4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecc20f689b025aba835d178b1d77a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a97aa82f9a0ccfceeb1626187acbf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fc00f1531157d76a887603e7244b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4337a382dfb71ec37291f5a29fba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0363a9a2cc3c77fd263306edf6e71e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cbf5ac3dcfa0958d3b881b5af652027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b250844e07dc8f98bb5ed7b3c20130628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aca1a18d5262deee83dd0ad4361b5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3ed73d8dcd289795e4fe1aa0247e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fccdc6fe2b8308ed5ac48610faae131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f7e125706679a6b90507bd507a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37311eb04448c11e942105df0a503633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec2508e5accb48b871c7255d33530e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30785f4e2b4f9baa44b5e74b4feb30a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20f65562fefdba9388e7042a9848c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f750ebfa3e79156ecb38b300a82ef437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b49b3538b81e03a9a3b10fa3e9d6de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c30cfd6843c34cac6baf2725fcdb639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448cd3b2d5f28d8037a60975ee38c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289551fff7140a88ffb52d55bbccb9541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0fa5d3bee5a796982b32433efd73042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7003beb505e9e929cda4a115b5d4dae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898f400a323016e7348de7ab4ac9a5744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a667d6368095ebdb451c85c5ff171a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea00dffd224bcfaca07c858c8b13d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180eb5ff174d242ad4a4782af68bbbe547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427f70f4372a25815fddfe11e78065248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec198cc3922b7a093ed64f1cdb9633749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db2c5e85e5fc9287babac3d18b7ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529a22eeb48702bd90fa92785486ca051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6d97f885a657e902c000b6258c25452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635476b9e5506bc04157af41e7070fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef72b7469b5b3257dec8a5eaa64ca7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82801758ac40cdb4404ad786d8c95bfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5105bbc9190965ea9b7f4e66891bf4556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef9a73470630a0165321d2f48959b957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c339d1586520b35a211838c124d56c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be3567f0e985d904a2cc7b9d864d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc77961d5e10f18e206af2b926d77a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ca8c1287bf7691319c4508ae276c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869a65b124f3f7cc64f04f33956015962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6292e0ae6d60bd5e2977478d9ec384063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4014ca6d945796148abb8548b535d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f9331e27e6977c745043ce2efe3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc71ad96d7ad2e4123b089a70b92866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7f4af5669d485b51f614818140e4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9ee28aba95a56d0279b2fa69358768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573b29de0cb6d1bd49c079f955e34d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b8be75bc6f30d06ba6c911d2c81c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7b911a0c4bea80686dda7e009b6b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2398929c72b821fcbd197a87438837672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f40aabd65c7badda34c9378fe05db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b2e3eb8eb7dadb97fc215ae622c9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b3300c8f3090cfdb20773453662ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f6ac60d5ac3942a250d8aa3f1244d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246d96d8608aa5770303c54599267bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a3096642eec28b29b63a034d8e1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba305257a7c6671368c0801e9ddaea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d546653b79b29932826b93d69d66d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076756187725d97e78892a0d5f3762581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b994c078d9550f0410501535d8eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef857fd677a32073fd9d1a8442fa78183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3d0db9a3488df9ade44d6ed2566ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4c5cb3c9b4c003fe3c2ff69618ab885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f652db510338f8acbb1fb25c621d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bad4690be4a442076e83911bae2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02731cda98ad475f29917b717a28788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37f3b6d880c17fa3ad30becb8303e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e431a52e022dfeb11b21681b85ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0427748596cc6c56cac5e7a20a783c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6b195d46006810c4fba357638a2c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7ebd24966a1e3dcc0cfbd88aa54ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90587b03a49f53e67a0fc19fd80686d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5a1213b4fd285f6f341689d4a78095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf77bec24d3e1bfbba4138e0090619796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d052a47bae4b9ab8de0ab8554546e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeff3f3aa1b5d6a1515ccabc7dd89298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618cd461b942bbcac172e699eb0f0699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d793f7b0ea0550352bf1254812599100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a06c7ee4a4d8bdc181e622ba2a726f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a225fc6c2ce9fab54b707db3a420bfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24457af25efdff6c5291635eabfbd505103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f68acdb8b9f554a775e47b3989781d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6005a0a7339764b58139fbac92172d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a12e131edd8d247e59f393a88fff88106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f5c52bc1c8aeeb44aadd8b4c38924107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdab8172686442ffc7244bf544ce62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78abf18223508c365bfa7c05d6469b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e1040952977484f1e610b2721107110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5abb9571c1b59d77681172b1977cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b138315d7513ff857f15290e4d40c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdcf0e3f8773d0590091d12c2834a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249852829faf9ce6a9af5a112754dc74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2e5c6cd53eb2dd4a39d837489d7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d017ef90e8a612c062c35349bbfc57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc61570a5d715e53f87e45b23785d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f516c29a6cd2466eed640f8cb99454e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720dc1d735705a7208363f15636b955119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8995d5a29382dd72ba923de6de8f38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8762956c91e91efe2684940e58edfb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a2d5288da2ff20016c97541a5eeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e703e79cc3a5d7b9833eb2566bb4ae4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a5830d4a34773bd4a406d14988f99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad13a01e82a6e1428764456105343b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0118ddf8a92b18b2046ed719f85cb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb471ab5b9cd135d62618a834118595127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b5204928d1d23aa7cc300c25f3452128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f4b4e78ea5e1db03ca22180837d92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaee6796dbbbb6de80f11e692fecea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac17018c86c57159e6754594d4a2728131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976745de80a29125ee5dc346c12ef124132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705ee7594aa77ee0441c9682703a0c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a096a243bb9b5b365100d68bca7ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a783d0f6e027f4c9fca1beba973ba0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84e915cd0d57495d7b5911f68fdd11136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67de853cbc482d11c8a3cfaff38dc0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652734ae7081fc775e897c960fa11598138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9d2f117de4c21d3fb4afc051fac6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcec228c88092640ce25491d124296140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a36a8e88029ad3c8fd62e678dc73c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8d911f8d0be448139ec2d3891a5c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3daeba1821795af2dcea8055edc4d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f35f6056d9ada396fa1c9b97759331144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7b2ee6d6086f6c56f43989f5ebd78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75bd62d61642b2bb98f9da226431c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219dd2e9edf423bbbb70e6dbed577e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb31595fc833d4925a61ebf8fc8b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcb43d64776eb3abcca4a6177469c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6d908c25abbbfce633f4ceff6f738150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a954b01ced1f4dd5bf6fdd502ffedf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd8508358ba569075f4505a5b1509e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6bf03d3a9e12848c9820a1023166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b201c323cac9c26d10dc742008a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f752a2acfac0045370fd3b0c09e62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5036d7ba7d534c54fbf081bfdd96ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661630ec8fa9da3dc87a0507f179a0ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0666db600627591ef65ebd222dbb00c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba560e1a52de708a4112da5df84ff2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06d40bf87ebc114ee5b227d3b114f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88dca829f1d782ef6aaab5772190a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4004aa947d952b1268bae37936a28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443f6b48b5af2027ea08bb7fd5078c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a80b2bfb74b30ac4e69d343e01ea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7471bad09f637982bcc32f9abf0b6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894774d3f63c3577951dedff1f7dc27166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0edf66cdcb672703ab25340bd55d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d81b90df56476b36e5e7a863c8fe8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64817d430eb787841bf7844056ea26d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14e39c71ddbee61cdd233ad26c16ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46ced517b82bee126461be76600470171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddd91bcded698516b9b9ce33f6adf3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fa8140989d59948ad8e9469733c55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad6fd32b81cbd1536aa157d901900d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03883a77e5c362a7bba0693fbc2a8d8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f11d40cfd2dac3162999372f4efea0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694019f1f116023136dc35ea5852b75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1940997c60d25b7fd11e0080d1ee99b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efd836c4ed4b6a7976e58be8fb8c04179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657b30b53c25db46b2ace6cbd441469180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78888b14a582b7f73f46317e0ceeb8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4657cba031fbe66d9b6e2dc39281233182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866256869998939ea6406549692d71c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c93cd5fe82fde7fe85ca54d1d0ec5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ea8baa94f01689d2b475b7c1bdb21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3621a43bad5ce1c57235dd1f6422b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160c13734a787056ac451539b93b3f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eba108c97508891e9d5a4a1f77b139188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3461b11e2da6efe0b06bafc6b8f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae05b1ce60987a70fceb693df4debd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad95f8190db42f8b48d929ab01afa7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fda7481bd4367b119ffbfd71874a6f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a48b85993c9c6ff9af2e515bfc6df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1e6ec1d3b3c8c672aa708f1fc58fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f181cc5d505938c1e684ba897521453195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41197d39b55145c42c861a29a8e5c792196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317a4182f79d606e6b0757a34a0c1ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa014723b3402d726622eb7c356019b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca89f930511f90b56d882d263f4a1aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9db7619b37c03b07a686cabe29577200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751eef59924f62342b4305e19928c55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf209f1ff44d6bce41c04730d05ffc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a02e18cc3958bda59da2554d5a9f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b6511411799a09babcf8e0f67294b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a141424f92b1401ec010b3c3f6f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84023486cc3ba37fc5bb1c187c50de16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc3255be1de7ebd8af529b16102f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2612432d79ee877af2fb3998324b39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec36722edd638418e40702748e9740209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843fb84430e53960f6cc442a04d086b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bcf67849b5da4c97818bf11afdd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392903f759731f84f8ef039b11153de1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d72d070cec6c0d646292a58c34442213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621cae5812dc05bd66377166abaa673214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdfafe4f33f4385c99274dafe350f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2319bd9555ab318b7df43a01fb5ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275986941dcaacc4133115f2559a8c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdcd9ad04a719c48424abfcd2aca87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd98e9409453f4e5e22527a2ed8e39a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a16c656b094f4e844bda748e5207c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98df3c7945a6ae82b0d457ac53c747d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5dba68820e814235734f84925d339222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9917dcb016e1dac796ca4809cd2094223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165bf9cfd90b9a40444e03eae216090224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54365f4afa9b1413b1c3a50b4082197225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76039fecc70a5b523cf3e17790cc4b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f986a6d1947d52f4291d1115ee9c3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950185fe0171234279cf7645dab690d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b1621ffdac6792c2ac5ed5b885b05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6899e919b4c0b78046d6af937652350230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3ede525e1106d049373060a6448bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c23c3615a426d0de5460df6346afe7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb74db025b2731bc08fefb7d0e6f2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b79feb24885719c1ff9ee68b80f67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fcb5b4a739dea194019b9d4543545235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84151908a420743b070210ed2fd99b31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836a7a4934a8f123ae60ae42db3ae39237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0d148bf18bc06aedd3f07bbb49bc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041d2d075f04579c1e7a858b58ad28f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d901ca1d7bcf0eb78e190dab7bb49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07991b96fa4350ac0f6208efa6a6065241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944a95307dc2e084cae14103fa581d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad1dcf11af91627e5174184b7b7f8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021589419396684d1d528794d87bdf8b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b385b4481ad790bbe323f2ae1425c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c19a09fe8a55d31f5596196d3ebb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1520f70f503c68e9aa00d20ea7e318247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d0d2f9475f5fc3439d581d00e67f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe99724145807e5d1ef3271ee2eb27249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d64900cc0b51a7ce48889873704c80250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88957467462b02a0f82ed7382746bf36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd6e2d0c2c6a00358dd98df384c751252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e16cd91abb38c12307cd2294284782253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406829d54ac026bc040ab03416e495da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542aa3023483c2aa05df5dd3b2122fc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036f50639e7d233fa9ad38f4528296b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b04ed583e06946a6b1a81f1b964b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acad67a51bc2f0972665eb3c3c49cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902cbc6ca3a71e7c54e618764c43f4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4627bebadd582cfd77c26b98013ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3f8778c1852b82faa69764d1876f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7d6a0cf44fc7bd185905ca811e72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b1809b440dc34813e83393438572263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84e9e69fb1a6085d2313be00e3b5b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc641e3eec6e92a1d0182ccc9ea573265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19186c62cdf21e1872febbbba26a2bea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725405aa905366108e858064527db94267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67694bd057cce4aef9775b7ef7d968268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9720b4f6e29a568bc1a83ffcfe0b786269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a208ab9f9b0daa3ec1ed68c25aefcc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbe383a986cda9ee86e7a0af5cc8a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410f12a835e83f1d06bdc3c7d0c7778272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18537fe27ffe79f97354536f915ec8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae5dcc08c288322444a0e1462d7f2e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59d8905dbcb92df500bfa39c6ae079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8b1228a4b611c70a3b928750043f2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1d15033400eca4174a28d905eb0f9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75c9a277dc82321a3b3452022cdd12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4dc45903c0c996bf2a5664639359c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29419b18f4fb54865c71bc00b8360700280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aeb55743eee7d5305aca145c10f27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97f72a5606aca4f71ffdf45e91cd97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d055a98cecf3f188f7ef8ba93ca1d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba861dbe48b116bc75e02fa58f141fb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b6919a9c0b5b35953f494b7ee222d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed766a555233b59a72482e696a376286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e5e9a0d3e962f23fef2f66928fcde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f096e6449417a38e10482dd40a1692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d4a9b1827c7da30f579bf5336ae1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3b1043defd73a91c3863d73710fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8a85cad56a69d4c9800c701244daf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7e7fb414669056800babb1db0987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968f7cf967dd78b9923f722082d5564293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e53d704d551af73a1325bbe1affb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6d36a450627389bf5c3c5e9de1a6c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377b4e8d958b460bc62226266650c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c167a38722692517a49db52b8f11297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062c83c26e95de17e7efe60c01c66dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592860aea69e8990677f0f021f145072299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7585490cf2aa5bc896100a63230fc6f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11714792fbc972c127d7c485059076301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f06d0e64edceeae855dd2fa3a4a1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b7a8a9b81affa086f5d8f0c32f57d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f62e132345545591d0024087a39383304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ebc95fdaedf8a799f458985ce849f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88d6abbb20d536fef8f5dda1d32766306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f77e4b3d1c249319dace08f807853307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cfd5d95f9c2cc818cc4afed9baf1c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64accaed2161d3f761672b4ff8760958309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bfe0d7421f76a325d07f11ca7eb03310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45ce55aab4e50a732dbaa50a474619311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389dcd77aa338bbec81faf9aa20cb5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ad539628559fca16d1925abe0248313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94857f96eba856b7d0d02030739a71cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181352739d90469e5dbdcfe9372c5b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072708ff411de89628018dd831cf4f85316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f56113f8ae5302165fc8f0935c5c8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b360a0b01b054834f2ff9349ec0a46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124e0d49533e0889acc4f1a264d28da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b7f13ae95ef02f0490bf10530c0ad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ddd8156d942df9630281eb36e1348321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8913e6a26807730808abe50525e9ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b5e2692b2e0c70217515ce55b181323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51d78aee5a1446bac41d61def10d6b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80fa8d8fea98f3944170d5b65aee52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450233b32f4ecd44d9d33dff6d8b0e69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d088fe6868961b1d1c61ec91c88d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f080cfbe3817bddc742f0f133e474328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864f29ef9e408af2e9807cc8b574a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636192d9cfdad404d3140883b9519f38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824b7168c2957b4242a3c18bb9df1c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e9c38504fdd533ecd1e742b77eff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3a86a04cda5df741d98e672c6324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9247570d493c3a2fd1620b36de5fd72334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b73f179d08ee431f62160f82362fba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28971c0fa06fe6dab5f243ccd6b07e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe322641c27246ce6dcbcd1fee26fd6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e9cec7bb0ef96ea15d8393d6656e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bfa2e90f9127e541568b3568cea0d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36dd0052b942fafe00c14015b843fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49963afe1bf9b15f8ad4dd97e3364d36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24586f637620d07c4cf3063847564ccc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4f385cda0598677a6676b45d856a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574e1d692fa5babf0d2c9bbc1fb1f16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272416f9f83d7366c33edbf45ab8961345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd68556d821209dcf49c10726c34b44346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826687098e53724a5e07c302b8976a45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98267f9b485799085a1a741c362b97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab48b80fa0a7a91dd81c810453489349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8aeaf2e217205f93086a03deb3a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d9ad7c18a53e7ecf0d85926c0afd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb502bee1067876b28b037e8df0cf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381f59e6011056692b00aa8c9cae51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa69fa0be745a2cb0b465f0dc7afda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ac2bda1e9fb99947e369a026bc50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0eed58b0f368182775aae9bbe2387356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39e28c33ae8b6c7bfaaebf9e83c2f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf1080b54062962eb31fd0a79129ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1002e4d57e33d6cf5e9344e6b12b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585cc47aa6edd680c14497f7d257c3a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68693c9e63dda247dbfb83706dff721361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34bfae3fb27f0c6a0e316496c33d46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72e3f0b5d71a7af7d5fc321d65e4a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790eb810f60955671ff36515211b5ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d7713dc19660d6685fbd3c0d6cbc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d2539a1a6dc37088afe768bb2dc35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c0b151043b73dbf8c8cd58b83bb5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076231b39f1032f55b06ff3e604c088368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49615b37f1d1017cb1d6b598efaa065369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0322b2f9b4b416761949a3100f4ac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82048887ee4681804f22f7a9778eeb46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce97d2f62635e56d48842dc53e6aec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be633136115526e5a005a1919774da30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f509ccfaaf4520432cb851c7a7829374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bc2569c390c402b07d3c71776747375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f678bbd7e7ca224ebdf5d0720e7ec7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ca78c146db8cea805e1e2530f450377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b389d1aefd7375358f0fb1f75731378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>