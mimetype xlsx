--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="436">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -296,53 +296,50 @@
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-electric-wireless-car-charger-holder-suction-cup-version-jr-zs248-4-5-6-7-15w-/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder air outlet JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-air-outlet-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Spider Stable Car holder dashboard JR-ZS255</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-spider-stable-car-holder-dashboard-jr-zs255/</t>
   </si>
   <si>
     <t>Тримач JOYROOM Phone Holder For Bicycle and Motorcycle JR-OK5 |4.7-6.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-phone-holder-for-bicycle-and-motorcycle-jr-ok5-4-7-6-5-/</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Phantom Series Tripod JR-Oth-AB202 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-phantom-series-tripod-jr-oth-ab202-bluetooth-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000003778</t>
   </si>
   <si>
     <t>Селфі-монопод JOYROOM Magic Flute JR-Oth-AB601 |Bluetooth|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL02 |8", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl02-8-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
@@ -1378,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92685e5c33ebee0ee54264357e35372a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c267155b9256d908a070eba6bcd6022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b27b59e6cf3bea7f7446c6bdae60503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f4c398f001886b0426be3e17d39a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560f861a02dd0d331942c221493c3a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715528fe748f32b5d188c1a3f0e6796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a9d7b8a7f8e36e7815629265e9117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc6134826a80732ef2df52e015a32c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5b23c877d68f1f4a968b3c429457f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c42ef9ff17a950d0d24d35abaebc0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d1434037cc1e41788fac189a0acd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b5111066cbdba10c4d329c6bc9fbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f015aeb3cab172ca361130cabfff5e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e261f71ca13fabf7e83b65e4c544d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf7b5e0866fd4173cdbe1b3ed456dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b37e5a6edc536b7bfaa1ba24a2c9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2047c3dfca7a8f4bca4574b2e0e5c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf915e12800a6e62eeb6041a9582f1a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066eca579500da945be5617c0ef996c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f83aef25ec7229f1353a03a353b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec1a1edea37c612b419fc4b53d34bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb906b9fdbf43048da0d4251e41c50df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2f5aaa3e06b508935725eda3db6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5218aa0cec8d8fb255ce30efddf4e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7a6041c47525df8c2f639ae332bae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6516128ea5bef4df91393685c26826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d1e04bbd054f27dcecd39d27f88927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8672e74d10877e04b4f8d46bc834d6228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cdddeae224297566f485d142b939229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9868b690d239256a2c088709cff4dcb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27db8c841a7fc62b181f4bb2327cae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab39ccbc4afe17f6857c50d1b78579f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd502d0025005a526599d486c46a0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6f6341aebecb8a901a97155f052034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cffdc9ae01058f7e68608bed5531b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc9209f02a3da41e1d8a151a5bdcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f368c1fe900393870255c1bd1ddb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a54e8b95e186cbd6d31dce7d89f4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f6820c1a8628df1d74ee70398416339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01d0a9059844f28123817a6abc402240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c71eb1b47409b6673489b76b78c2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1c224a1c72c1b2f94d9d55728787342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf2d6feea063e0851afe8870e87e5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ccf2ed7d973a4715074d91b0221244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce09905fdaf7d5243fe692c3a8d6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff767d41af06a8ac0b22be932206c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975d19d8d3b9610dec5cb84facc8d2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7160abd009526a6946c2afaf4f78648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e9419c76ef581be424fe5f8f97edc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746778c8dbd4de79a7f3eb0e9a43be2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab79e2c09da65e4605de7a8fd1db2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e14ba873ee5243ebc3ad5ef0cb181152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e488ae788e6e3678aaa6e1e05f668653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79b66d26cedcaa2ddbe32d93e4d4fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2046caa8407ab3f3af8f90862a57455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4960b6e660f6a256d6646805c6039456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcec39d0902c6aa935f95ce9391bfe957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd89cfca9cf5ba04e6ebdf7afa094858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e900afbf1ac34b26a5ccf678c42e2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e595cd4b57e607f49499f27765eaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2df51a1e51b05a2e8d10a19962fc1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133549277fc2e89b2194d7e708c00c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c019ced1eb1f571aebf79d60fd1941b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231656c3d6e23a403d437feb0b5ebad664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714caa2b015b43aa8559392a751990565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babc8b3c3a345af56f51806c954f9a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe14363d38dfb89c27e688a285aa03167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f501f41b1032510d9f268f9ea37c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee92f26c79178db15ae8eaa8b76af769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5fc2a5ebf37295be56c7c216bc98770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daf2305439b32ac796a1667d2b77ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae9132f767a16279663559c0ad7a9772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d96ca2ced269cf1699167652136fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370c3a73ef48ef07f831bb0b4429b0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c65f1276688c72169b7edb68c50ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f3257979e087311ca58d80dc6e49676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263ef280d82e0cb5d5da514a19989377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3cce875a1632506531eee748fb7d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917d44eb28262c194c159d15fccf82779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4d48c9cc80a6b3c93875b7bad49f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a579ef77283c2ee0dfed1923e1721c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4897110ae6c9d7e3e830340c5a4071b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c81edd90afc048db093182cf126ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658154358e1a1f957a2403ef030c89b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99abd54f5cfeb8be119b3eba04ad7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244c16c1c18cda5f1c12fae7ff5765386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6962a13c08062e11a4571788022584687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd76dd2c2d3e76e44f7695070a132488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc44e8fe37aa26370af807a673a9d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e4d1850a95d4b62d8269e35ae0f2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7b88766773398c9dfbfb1896f7f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcbef5f38afb1322dfe4453e8ecd5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f82382da098036f0a4580bb9bd7a4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0656a929e2e8f443c8f226b5201494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66863065b3786d27a007d9e495f7a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc185e0b761f5696fe23cfcf7f95f5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaba977ea1217ce37b8f6084edf8eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7d8f09827d7081831877cc2d8c00998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43b42a879f9a653570ddb190c1218599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabad9c0c9f5bc767566198ce4638f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bba9b7778e4e9328cb2019196c6ad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c713f3a7d5f4608886c562276fb45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cb313a9b2e0a61534b468fad87528103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1576411480a51552b0a82fbd2a862104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec93a676dfeb601e306c9ccfa6f51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6bc89d7e93cd7fa7c9c84b4dbf35106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254a0223e3bdab8a8e0802fdcd5064107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e8aac5bd85dc3c0aa92dcbb16d9eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af56c12116cba48195d37d0477772b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2bf03e699ec2ef6d768533a3130ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c853c2094d34e2b2f7cca82128f653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae15b86e1d3cf4fb635855106a89e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ebb502c8cf19772ab40504e65c0df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb187f13ba789f201acf9e2a22ad4337114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1efa1e8611ddcc051d1e6d7fece18115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a949f82c10f66354a970c06692e6b94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622de21292bbf227a4f39e61df15778a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40462117e99699fb5f447ac72cf4c14a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce91ca6cef95fcd5d33805b33892e93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaef8757cfe86b32d86cf9ef168b6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a042d19d7d95469e8cd15d037efe30121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73371b01ae24904210d42e247ead2d11122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07398567870121ccd1b7f144628c85f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99489fc454bec5041439d3a4af6c6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7777e27f702a96f92e7d9a4f235af4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e68d0e9572f2340b662cadef5d5d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6eb4f213614ea7b493937317add14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281d178d1326aa3c9c9d0aa16a6fd02128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b01c51196829ea5d42b07969d744b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24fdd2885cd2344803c83d8f41b4af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353349133c802abc79f50150ea6b330131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1a9258c7e536f8940074ad2827924132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64140442e708f52513813da606a6e0f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00ad19e29473c43bf569cde2689513134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c91a33f04f6ceabf4e4610384b0195135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f0b821522e622e3b0f7ba9beda7bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ad3e3debb79d24ebce3c6c280cef7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c30d0ac2c974631bdfee6786e94a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f11510e4cc44dc94f751c25bcc14c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d889d06feec437cd7102e65ef61bb7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead51d02b09a29eeab08529579fbc0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f57beba38b7b4effa32f0f5f574e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08bede5ffd173d0e48ea5d76d4643d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bd287b76ebc4942b183aec0745b70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91def522de868b1339fd49a841aef52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426d6a305f93aa92f82900f549cda17146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e7573e3fc5e36c07351c1ed1ef8f0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b37f5d9701b9c5ebbb28161d204ea1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6067afdd86e177913d6bf707e89d97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a9a73c0e9e706cb954d384d816f53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f7f0167b49072264d2abb7099086f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e50243d65f47b6fe8ddd91ca85f8c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d79926557b7c9ce955405ce84a6d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850de019948a3a15a9628cba0780c834154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a809e4423aad104c698f967c11a39fb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c72682a51dd1ce83aaba271eb7b01156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fc6a320e8b7dcb1791f37298be8a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3fe0f903aca920414cee45ee61ece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc21d07a84b426e7993bd1f9d78bf81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc0b9c6a8e75df8cdcf7eb5bc6a22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638f250b1b47eb29131e5ca40204ea6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358f61f467e6200d08f78368891d8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f2f18376ba73fad904a2a0d9a336163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13124beab17ea184fda81a1b8097b13e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e62a42531efc3e369d18ce516de924165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad03772e5194f2aa03f3f8c9dbadea2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758c304c8e09a0793b3733fa6574994167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06275dbd055ae5ab842d71ee8d3b5091168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9b18ed68291c9f251d85b37161bff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9583e04ccc9c6410a18b07d7ba6300170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b94005e9505d5f36e01efdba30bc25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755461df5cf2f8f7ab2860a77470e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a90e3e6f0e017c2e365a9d8263c6a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5330fd8bcf8fbf8b8afa0f65c8fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765baa9cd8318e05265b1613678a29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645da5f9a96d9a67f35625def105214e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ccf87c21cfae639014e9a9d9cd4ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da5122c241cd8f314ca7aa86a0f4bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240266300848f5ad445e5a2207c551c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b92dff5d0d81b63f064a15c01eb49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7709672457077007f481215f456864f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97ac1cecdfcf9bc1d8e625065be79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af79f96486d089da9d0dcadfc34f8e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e3614dc96c8504b39266913f832a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20644febedfe7f70cc1bc223de53102f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fe9e5c9ec2596f541963b25024a3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582773d6b3418c10222d047a15c6aae1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290019efeee7de6c13989795ba985028188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f38419e0c29bc4f65b034cd0bfe4de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd421d0e59b6dac6caf3bb4110aff02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735d9b441a9ef43cb5655925a3cd986191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c029dc87d4c3b833dbac7f277f916192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72620b656890745a032e7654adcd267193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab3d7de386e73f18a8c230324c3d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fc981f4879a0624551603f3148df4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4131bf67a99f41ab2adbf61afbcfe2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefded6e7e732d163da0174683bf4a40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9412649170565e990db2fa2c1ba5af9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ee539d4f58669eb311bd08255552199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c40fb97ce55c0363e065994e9c93cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3e0df1a9aa2a764b111dcd405de6a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db435c4f1ef619b779f8d160f8477bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf018e5acb3fc8424b315b094e91560203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629245282406b6dffa218fc71d652a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338c6839bcf010f3634981d5019f0b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd41da24b120d9f2492e37cc30bf8e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b243fedc2479274f09fe1df216ade76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e37a88f43dc92b5157d8954e404042208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78df5e0641e0ade2da3e6ee38388a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc00d4424407309c125837072d1311a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01ce8866deb8f97bf7eb24b4ed5232211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89906b6ce7a428fdf0bc22d34860a15212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc2c753b0c0ff947a08d985e139bdb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca85fa896d445432cfe92774a826eb7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6d07f67137e4a6e93aa9c3bb9f7b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72334679fa14c048fbcee55712425423216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85505d0853ec29485b1f971edda307d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa503882fe7b87791accd1ad3f903218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1df4dbdc958721c9bfbece3d699cd6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976ad6a51fc127cda4190b9ab030844220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5fda0818ec1eb03f2f720cd8cd66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e42ae5fcb5d2a499f71cb9f11c42a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672bb34abed4115ac4505b959942be6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27a151d6839965d10270881b408d29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a835fb0eea95f3380d2be0570c4661d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675227d54041e013d273a43fb7455fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e13dbc7c696aab053b2b1b39d8d5b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863bb5e0284a229849ad7f0c391126228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74b682bfd7d220ccd9c237098284b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5eee1acbd67d83c5568a3494db785230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd77a4438854585efd2e691f6d7eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea9708ef015f0f301c06303fde6bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e13e81c7f24e06d1fbb055a903db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d076e1ba4ebb7a8baa32ae334011e4a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ab0baef9b70c51cb10b40de5598e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8904ca2a680da87946c3f8012957d6a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54745a1345a7b7557b1a1b2786b00f8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb042e9a35593befc2a0c3b6e7ba2488238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75f07333603d2f68fc5583da523cac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd837aa64188f2b8b97966cca1590940240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a96e143c99bd5c0a8c9a494e6e4235241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46f5497dbf3177fc0ea83e84333da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abf0651a28e834db0cbc9f93c1f9ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f0a4c2e5afaf4c636a9334e9ff1eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5c3b4d4ac714e24aebbe7f60cac1e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df69251119b20d390c6487af15305d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb084b0dcaf948fe59a75fe940433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585cc6b12007cd7ea99e4b44895e412248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619b96e6dd5b50277dead903b5285a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8cf53b1e407928c68deda3dd4cad1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff422b65feeb5ccb188181db9a3d4343251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e05ab00ee1d5b106fbc697df64fd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b54c0cb844e246a6613a184e0ad6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1670169edfe630b63bdedea49abeee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c50a4006128e3ead77d86d02b2e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c1b422454156afe7e0c05ebe4adde256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db469b6b1abc0d3bb6d063ab752459257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a631fbda2b83c1dee5209bbf61d418258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0908aef87320a86c6c8bcecfca6785259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ea9d1671b0f47865f5345fb0f6c09260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163ccc9082441e923e071d38b2f7346261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e3b8023fe337f9bbb3719bdcf2839262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f4c92cc4191bcb253fe6dabdb44b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d35151fe12e4dd1a76e3a792ac2fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043494433153a71ebf2f906b7331b0b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db96050d9bdba7636ca3d0ba734c45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb78c1a762128a3e357c014464a950d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25349d0bdb02ea8871e1a9729836808b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c8bd42b1d281488d3fe190653059d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2928353328d4af852c2b407cb6da41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcb72f7ed914c3594769b1f65745e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50be599125fb117be7e970dce17216272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532525a0a582d447ab16694871887ebf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d3013a79f153cb5b415fee4f8032d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fade79f72341fc8f799ac59c497b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b0da965592b39e2738214cfb02c3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d7c63bdd5a4a44290ce699f09f60e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1e4afb41992e5c5f82f5c44ec849278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f50f2d2ceffc83a81c0020248b9361279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf673695170b939d979ed3d78f74a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8c19714eb462544a349f00a40afc4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2157138710df3eb66e75746eda26f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c038eda98a32e98c3ecc4142fb604c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073be6784832e93f48ba8408e13a3f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e9ad4faf01184801fdb1e5b4cdeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062f7b67430645f72c75691083ebdf2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755d93a332a9eb47da087b91fdaf2b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fda29ff35bb086b3e59b001be0964288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d007391fc6f19783f0587b9db0a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c27d49ae75ea59f839b1ef1c8ea2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31152dd7aedabf4ec3845a99082d1285291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff96143a499f811f74a3ac1abcabb9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89199fe70e9123d9739d7da4a86582f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979047aa86fd31b1f6ebd62ffe6da71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d2fb7fea639553b183d9d284cac3b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d584fc275aa28ab103f29896dcfc2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc33ee486558c8b79b3bc6e0585ad1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b06f274b7a6def8c2c730aab4f3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d58dba7ac6a34d306760ecdb12b5e3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9fe77ed8a71d5580774c5519c789b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a959594dd5debe9d119fab94141b7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee254a3cf3bdee0069b12199926bfa99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ceb9010db3799f23d3c915c6797456303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09b6b597a1cf944b6c5cefc5ba76e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86f9f1e66c87f6b0f1fcbcdb7f3d18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438be0e1552bdc559aae630de73617306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080037eb5e3b9477f1c9c080e711c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc6e9618552d71b5bd0980d4d5faed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa063625ea24fd0c51c4d8f147b48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6aef1dcc304b8a146f26d3587e9d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ee79c3d2874f2521d1c2de80e4b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df93160503c9d1fc9962dc23efb75a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42b15c4a5deac92841d396703c8c95313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289d4cfb7e182cd03304d09df7d2890314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ce7889b77f9a3bf34814a79cd463315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa0861cff96691caaafe475e96d32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784b4dc4b478a876c44699c084b50bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e565e05870370d7998a1e82635fc256318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c83d5344fdc272c11f1c0c5ee02e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf25800cb3fb7af766fb174eb7b10f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906c12088685f484845978a2a2ad08f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadf231455488d679f530af6d52f442322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0807fed175071b2efdd4321b812f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457486aa2570ef79b2a01a72b5b2878a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e47ca8107bc97e3f409ae0e0588143325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfad9f0869e4a69879fe6d9ee72968326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e945a3ebaef2436152d4bb4f313dc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624b73944e3988e4ffebfcb7621624f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850625dbfb7bdf72148362653371c79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1568a8671a60c9509aa8612a582fa9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced486f740d541b0ce79aac7abaf233331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a9dff2ac5e5ca788fdef36f59d82332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95a8e452a909b84ba3ee2432bb744e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93289b7c4843775ed368bd8a88f688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c650b5328dc3a5af199e69e155cec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520be6c95424da18af5cebc4d2e2a7a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05269e68a4726858770a071b2f2fd57a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d179130938590037a6e15b182f8ebf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9a5303fb811f687bebc3078903246339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62dc46081f34678f65105719c09a7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d26785616d1d6683eacc6a6de4213341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2006965ddb8501792e1bdf0a043a209342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c1e237f65540237bae7d02dde272a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46339088ebc6a0aa26d16cfcec4b70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016e39845305579319cf74d33d34eb6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf5e28da0cd2a62a6eb83bbe40dcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf53db6df98186dd2b1db3dacfb2d84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988988a2a97914e4d6636b829ba72ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efbaec7e798a69fc1db3817f66858c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d95395ed937278375a09e4e00dbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e904bdcc75b80ba1a02842fa70bc4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cdee63d7a3566b81d67738f1539e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ee7031f62f6680c0c75169ae3c09d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8f86ff679b14509d15e1f2e82e9d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac471d323c2ea3019c6933a4fc4f37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35144aba0c52aba3d48e877ca5c9ccbf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c353dabeefb364bf3d47e63225da5d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6197f5ca86c72fe66691ef3269ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3292045266329f7665b195659fb0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c1cc8e597fa3da18764eb2f559ef7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3af67bb0d8ae8112d63dceba881947361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a374f8e576d38135cfebcaaf7cba9b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83959bfa7d00b144703073e60588fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d6e0e3533145fbb7f6eb52a0fe2a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198edf47b61dcefe4e02ef5d01b906365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b578fafa4b683182e02be4b9dc9fee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2fb521fc122fecdbe4fe8862176e3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24015e1b5bc8b8d63702538ea9772092368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e84a820281b8115ef5f7646550688369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dfbda530130e85583a5d4eb79bd3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63842350fa7c5f1d94e19f1600a04c02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13512e8616b438232d1573a765ef937372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd419d7d293e1148bc06b95d2a2c70a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb32f781d619d3c12d0d86dcdd9e83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1016eec1feb16f9683767517cd6832375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e273fcb973c67380c7dd041249060ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b9b25c52637dfda53d8a686d00c26377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af194537430c212a9ef37b0f15db6154378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d3fa9d8bd38e850819cf21d0a2601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee406290f1426b83398fed4842b0a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada6643fd1c63358182859285bcba03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723dd9685d3a8bfcf3ebdf5ea8c26e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ac37f0d6613d0174eaad9f5363ead5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6d1a62dd942c63d092dc04f3022c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c1f01b6c951f620641c7614a781f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361083ded55f165c03dc6eace7717ffb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f708247e9b9899a3c82bc0c49f5c919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb45763fe74b38accf756c98c703a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3f54dd9e6351069a46fdf1875671911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952304050bac8423050a9462bab577312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c681298d08d8f4e30e96c19c57591c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10221041093719dfb005f609d2fe62014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e11461506549a55b21c60c87352a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e23a47927550ab4ea1437302488fb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ed248a4e9e4e1e115c891c2088e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c196ef6a681ef030528d6f957582718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce5bcbe6b1ab1b606f67d64650ce6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b9eb4eb5ef2cca5f42bd1b6b2353420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f822fc331c014346b58b89722199e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c440e5db025ad93f4c2e6a11dc7baed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5f3117dd5cb29a3ddb490984d276323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0208082317522436dc076037c4f4e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584328543c43e97a398348d35f57acb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e20a162a6954595b77ed379f54ad0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561f861a9be65a8f33a4480bd4cb71c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870c074bb2d94d1193ac30616ca754028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed7a70a155ef085651c941a37ad6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107dce577caedab6b05719f8b9c01ede30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371ffd221481241ca7a96d2e1a6e74d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eb1b9304aa3a6a5ed9dbcf361c37232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74795e55806d1736b28dea12fdf64c2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774af4a2cc5e00464aa9c2eeb54af4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a24ad3ff59f89e25d79c8c4bbc1a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aaed68a2246548664662b3ff91d4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbaa11ee7488b18b71812dcec439c1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647184e0e4cd42e7acece1e11c4f952038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f21d516eb389855c205ec8d91c0d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e55f36f03998ff71a237454ef11a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4e5c552348624670848e9b1dba08841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f82af2fb5280d24b2fc8db671ae5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618e7c6c6c0e769e583d2c0c8de032143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c89f8444ad7889b1769a16655c626944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd413b6b179e54483a36efbc8f508dad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b9e992dd85ebd372a851fe50a509546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a9ea61ebc3e7424a57ffec288e44e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e751bf6650c9211946f4de57e90a06a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae11b8a3b3fba9ff9e3c038b4cc1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118e7b9bf163009e91a83c9f810a3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441f23b41999ad64555567bb4a2f2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0777b82349420f6ce66f2601ac3d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba272de88cf76274a1b6342f1163bf653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3978b96afdf9068048da6c021f6dbf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bf79d99df70575c48f23528eb32a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96928e0eb7ebb19c635a2f610b7ec2b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3edaa3e86eb660ecb3d42677f459357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0583053f94f2a8bb0cf6843264d4f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f29e9db46c54fc11073be254fb2af359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9aa3adfa8883070904f3e214d2dcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbcf4df0165b596995e37caf01b9b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f7ce40a40e3bc1aef91f5bbdf712962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac26f244093aa510b0bb0c2ef0832ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01bfa69b7e61569ea722ac813e9ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428636c5bbc10f85c2563d681b0b59a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f7e4fb840f1fa6da96bfb49e3246166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d379181be832382c2747e4b561ade5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76d356a3cd8dcd8c99600b2184279d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cc7326e2e634485e8b104cb34dc8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458546c960bc8b34f803e8d42a129c0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575906596513a6e4ae69635fb7f5bed671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291344924ba6addb1c431f6cfcba2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fd5d72e1674ad5a2d83ca8e16c3cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3275a7d1c0cd8234e36bb7819aa278e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cfc5e6e66263456dc0720b47d06be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa428edd9ceabc8ed16bc349ba545576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa501d0402788900c78a91da7348712777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb134710f5125032441f3a114be32378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198b681f2e063bbbb9ec1c7474757d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af801e671fcea7c03f908c047563802080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5836323ab83cae2a4da618cecef3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ebd2ca312f790a36a2fb6d4210dc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f3e95a51fecf44d276163780f2eed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbdb613a435447e8a324f62efc2ea284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006db04141c7a9750d7f1d6084e5e2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f62361fa180976bc7556ac9811c7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a252e7475a42a65c06a8ef1d5bd75187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc22219d851972d9c0028b181612b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6bc09d1afb48e2d28b8adc43cddc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510f975646e7fe2d1caf436fb07db5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e053e20a6f5bfc4d57c5fc41d2a77691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e6e63dec04fb258084a694613516392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447884d249dbf7666c43ea2ebe4497393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dc2259f7be5e740429525a2862a0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2ebd0ddd7fda15c74fe6d5cfdda3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de9c300c30b36b2cd93ca23bbd3da896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cc96ae736d4f3e3bd38c8c3eac5c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f526e947008b6a4c94771adc5f52a2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9fcb9113f4a71c3aaefd62ff64de799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899c77fdb0c7ccabfce9edf7795e062100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa38a37305fb0a5c1538f7526bf0ddc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4eeb729c220570e39dffd2c8a52400102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4630727c20a62f0041d06931971782103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b88aa01afd00bcc4b4259ffbe53be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6de350ff4cdc90016c412e50925fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef307ebeb71c28281bdd7bfd1ad37f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88edab565ba467952a88bc34c72bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d345ae8e9141ad3ffae06d03ab2cb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd622c06a17a47dd59e0bfddb2bf18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db02aa086e83d04ec4cce93258ab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cde9da0bf73d75d89bde50da6238d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c2196f86ae9d551fc76cc8701f48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ceb721b2234f5549856cdcd8d58b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8da3e5ed2f90b6e05eca7f6152f349114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800edfb30612d1d01d7c28038b787ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d813f79f3939602a999c00e37f5cc6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943e55478e85cdfc146f800cc3ed25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142c14d4e3ed336235c04e604237ee7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bffed83cd0b65bf391678819f9a7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4d5f28a1c7dd91058c19bcaaae05e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d882e2387e03dcd323be5098e17df4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891780ca5ec556454d85621e6317fe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbc85ef6b96be6fd80ce626455eaff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69d5e38327cedb0cdd9b11fa92b230124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6c9ea8c3991ccf276bd1aa4b6e97d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f9d54c0667b5ef74582e1a9755a00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eda16e3394ba4e431eb0ec2907a65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e030310bd99d1d7e04da3493779b9f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe435d4b12d311016d927edef298a073129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1bee19e863f02fe53a3def9ffbfe3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be062f3c302572a283c6ad45027654131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063531ad3cbd08b6de14a1822ee5dfc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1591015f91a1c826031d5592e8514e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359312f5632025b0caa55a31eff02ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcb5591e9b212d8f15ad013d6f7143135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da842b117ae32d0d8fac1c5c23980d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36337578d39cdf3c6bf8d8ebc65dd37137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071652e0eaf7c0223130c5389ba36e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac383d8e894b4d3080af69d93f0278139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123acd33d3c2a057e7d0ef6b53136c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28946263ec5e538be0ad0670e3240c59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e12e3bfe090973afbacae54b5958d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff40551aa3964e7c019a8a6faecf6e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f32fc89bd8bee1ebbcf61421e98ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631f926836fd8c2c31ab2d956869e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba300a7a49c1cf0e66967fe599168b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bb35b51d50f98ab6160283551ae62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d09ca6365a421e7ce99074ab94bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96617dad8adb780e089bb9fc5647ac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d546ebf8508465754261078be80a6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a6c22ba23f67aacdb446b34d04a16151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ce6e9dba75389c9e1eaddcbae7161152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d93660fbd30fa1f6d25a0c4c9d97c9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2a2c7d54a9598e23bc3e6d40f0bf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a5e92de407c1961908bb3babfc94e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cb2a1cbdf941b8915f6467c7c6474156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b7f3b1884d7287746832b02f31ed9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f59efab8ce3b7c4d6477e8ec2862c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d829cd1718e0f2f20ccb81a1de2b765159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ffc8846ac1ad5e0f99527aae9cc35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6f4ae8727fa13400d75a6fa71a16c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00dc2546404a284a6f420da10b2c78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea311b947f6d16af864c6f1c020706163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3d8ac27ebf22c72ce9f3ef6bd6a06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ce5aed02ab565d266dfcf818fd324165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b236311e51e23b6ef435dcd4e5473ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ccbcd22c5ebf12ac327daa1dbec8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e84f40925f099fa791a21666eac690168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440db0239f34dd20bcf2463ccb371d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d552e82e3df221732708171bd65631170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42abf007f3440808ecc14d56dea832171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a40122c5ab7587fa08929cec0af7ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b7044edfd70da8447253025d7bf50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab90e64ef6a60aa365e49b21703f9f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c410ae2998babb64168c0ef1eb791175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37fb09a94c187bf73291e9671790b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293b55812f71beb6cdcc15ec823cbee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f861e039b8350628e81d451144d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae098595e6e995675b3a7b20b7a82796179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457404d9c234de9dfe45475cabd23f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d8db9e0655146c61b637141aaefe7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537db2a236b69324a0a81998fb7d8a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7e6eff3da9c6c056bc0c6c3ac9e66183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37ff00a250987896939e54f97583c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729c14976a018399c708b7661befaec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ebc8f3cc2557ef80a19b0973de4c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31214831b9024e96d5d7ba2603891c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66f5306d2539813d3fa96bd1a59b84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397eccf570a94a4df15e53fd061220b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2fc6fdf7c2acf6edf27c2efee59e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec857b64a8231e57ab0a50dae69e72191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0cb4657dc899d9dadf61019be7148192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18e7f336f45383dd1134a759508fd4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a64fe95a889d7c9ace27a5aea31622194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508afae4f5d8dd797ed2f06fb1c774b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96fa988cbf560345d41d9c903a3266196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf790bec6e87b0a8d71178cd19bc478b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa12d2db21e9a51ab0a6ef8d0e4420c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8f7d1fbe9f21c5f88b0bfba22c4e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943cd5774efb2d384dea7a62432c45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8377e78a2c6e72189e50345751a414201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b6d539d19328f4ec1f1108b05b75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d1eca8d3281d1d0f821aa047a7fd5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6fd16fc46a3ba669795b767d7da63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198d2320bcc77e90a9e4dae0e85223b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44719791e1ba740d58fa759ec8ae239206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35be24b3cb34369dff9ed63e267f61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76133098095d7473772e53d0bc607d8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198a5404991904c0e719ad57906f86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8dcf25c0972358cd5dad9c88bc79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c981ebce4c2aed6171ee2aaf007c947211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde99a161ca27798e87e378bfd867b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9cf739ce2b266f2a83b9230862083213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2599a66b175419cef5d8f91519748c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462808e51428711bf2c43404700d341d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec87cd651c2f22c213c676ab0f15bc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d009c91ccd050dedddef8f8706af8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f53af097601ac41578376cafd1a3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c624a7d70fac59ac9f0cf81dcb56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9948440220aa2845c45cc049ab12b46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dab8bf90ebc8242b64bed9dcedfa4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fcb9fac23e4bb31ef3d979d41b9cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9342e004e396a393da05e67503c53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577adf29f4de289d58c4cccd3541fc68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ae6cb313b4f9de3118f093204cd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567da09328d3be668c4bde182f9922a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48acc43b2d23c7c9b73ccc77a56a88227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e412a38bd6cc73761c1c662a6b9c5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299620ae931dc1521db2b3e09057a761229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37138aa04a3bad301553b170cffe1728230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37cd3d2f2bbc665280242a34d5ab99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed12f6290cd3db37da24b32c1c0058232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c2eb2cef60f1ad8886f55ffa61db8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dedd29dc3b4e5b3722dcb273cdf184234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bdb7751a0e82c138fde97620be501235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc8173dc705ba509a49b6bb7f5214f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b034f5aee737e24cabe82aaaced10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28250e1672af9020eb4f3b9915f9df7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805859980019a04f0c8ee55974501814239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f56ae2b8d01372373f6164b731894240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5d3566db9f6b55f3cd56dcf69b0b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835185f6d4a2fa0d005268be864e78e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3ee6edbcde7d5604afb95fd1b88ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190b9065b8ae05e826f162e85d94456244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa8ecbb891fa0967ce15dc04078994245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a7fcefc5d941f0d659a84fa3b04c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df0b79401a32c845f03c9fea8d864247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47deae763552f2c4b588c187b9da05248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375116be30da2b77aaed0b6697727b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298bd1cb75a878bc5b2a098041e543a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c13934b55eb51a0be3adfd7c8c489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7399ff203c5b8faf3d574bcaf21cc75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57bee5109b45471941d5d202d3300b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3238a896974cbc41819aca7ff91631254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f109f3bb5ffd9db4fe678c3f8a143f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc691f7a7fa6bc741749458f5316b8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536dddf2fa95aa0c9379423dc905003257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86d42d08ecb5f7ca6e93397fc1440e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf3cd7d2084b43e6209ec407fa05a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eee780c1e0dfeccabb12aebf50b28260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d800d3d0c515ae70ab106340c9ebbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac1dfbcd2edaa784680fa7b6e2a102262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2065a8e983f328cea64c23447c3c28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e44acb792fe6a7b3b3bd6ea76e79a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a16926e7e9ef09f1d9173fac2eb51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5cfabb6e1c5e1902c05fb8ae2e790266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d80fae0301d817ca664af10cdf2a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbd2c08d2b10452e35e3e038a294a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caac7af0534a7f8ce6059b6fa9af67e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182aacb492378bb7c09e1f476b670584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995522491e9706fecdccca74433b4f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8c53059bda19398b29ffb1e6ab91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde7eca845e8dc92b2d72064886618a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316132ca72d0a001c4d92b3cd0f8fc3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceeafe01e1ac7083b82b6b50ff4c6f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9dfd1a07ed3f30b633e9887395c57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0650c89fa2d4bb09680ee5280fd0a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3616793371b73ad6a8c57ae06ca81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2e3d86d4830d621ef39ffdc620cf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb266b359bddfd383652d9bfa66c4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432629daf136015c56383403db937be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc27234c793fa142e5a828f4190fb66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0c818c1187be3a32022bc55fef973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697125c41149e5f54ed203bd92ccb2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532244acf0dfce0f0f6152671356fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fbab6e078e18d6154a0413de7b89f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b6c9de48778461bced06f4719868c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a34a5950c1f75d76968239adb4b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2a893427c7bef8dc0984cee6e9a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86466b3d69d39b0389c3dbf54fce09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba64759e92ce685bddfe078ace0c578291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec846311fc9299f4b24415fd7d799eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc316460022d6326db7f602c68810ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a4291a3cf5340b4f0daf0de3e5f35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62634b8e0a222fa5fbedefe28606c71c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83cfe54428c527d152d227b43ace6e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6370b6c2879fe88d48820bd919c94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9285ca1bb0b945f814fe94b1616d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9b4f647c95f03d94bc76780725669299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c4accf040bfbfb48aba859f6ca868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921296dbc6f75af82e4c7f6fed331235301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a6d5da4edb86999eec8e01b097ca7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2239e7d994b6ca3be3e97648bc372303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c119f79a3b3f20db7cba0f2575e196a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfb3ca96dedc1e49b3d2d464d55793305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee4ba81beb8f6f953cab894b73a6c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be811fe8464283af423dcc09c88437f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13974e9eb5a61620a753551130a2f58308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443714c815cabc780cccc2bed39b969d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ec2410e09131d5d08c4b93b4d33aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e73faebd04a5996b4db099bc54f9ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa116ca79de35d171dad56e8977a7fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d991d903441f73afcc4bc477a32b9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916524edbde4f3f8c3693a4b8530b8d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fca8df230e22dd737bd1e448756af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf855a6778d63014db61131def932a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85758960896e2b132f28bc51522b16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310fa1c5b7a65bdc673e6d02ce99571318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d8c2223c177ea7d10253531b19491319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7267c44ae09a676121a0d38030bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a530a37a72d6ceb17fcbb1cf82830321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625663f04a6f439f3b13b6f34547d3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f5ab7aaf81c99dfb120b436df5126323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13602f6d8e574c8abdcefa958d9587324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86fdb8cb89c51ea6eba96cf62a0288325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb3f09b9713f344638863ae0911747326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc148c244f6686105e34f246f8a5a5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b919d7c3f2ee388bff0f175268a5011328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a102b9162631420ea82c9dc6e911d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464c2569ab3ea32a8cd04145ca737a5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be868f0e1cbe86b282099f3c7d3b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5f8a4fe7cd9a9e6bb8ce32a0c347d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e408004167195f2aeffedfbdf25d0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42c4853645405ab32ee4d8a72c950a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a8ec5d04aca82671b4b254525b00c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adad416c9dd926dafcd8d90f05a0f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26e1b248f10e2bcf7164abeeb7bb06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26288e02782b0e8f0551e37023fed6a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22213302fcaec3db2639987dd35fc7b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12999c4dc8072e950f4f66a952d2202e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a7b4968900b976214b66c5b10c716341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe639d1b4baff9929e7286c08f25b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1f9b6f280fcfd9f0ee47ba82d6500343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff596cabef4fb2e261ff25513edb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcecf9e835b128f19848f6312e21aec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccb78a852872201a46469c419711d1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df6d6087970b867d34075a733837a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853935cf54c02ab7051b9a7ca39ec908348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c82a02de071338d72dc739e9964a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f52c6b4b6209f6d524386b9077f55350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8a30ceca89112aaf647da6a7cc96f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa288091999a15564819d65bee3917a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044099a6f67786acb4a9707dece72927353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c933105891e686f7d3867f7912e564e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1abceb73c2b7883c65e077e3bbe23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6e62e968066c512109fb47988c077356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054f0bdca8a7f12b3abcda27841fefc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d409b969ad52e7a83348cc90674396358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12710539b967af87422d2e70ca636a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f346d5d11b5a06fad6e137098a9582e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81ed8538cb8ec43b9fd18123729b2f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da957cef5cfc832ad8366055a8db8c79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcb1f75efbc3f784e13732f6a9002a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62efefb04c8117967977c0fcb79ca9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e2b8752439922fda258fba6930e2f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3887751a265f310f1b01fbf6856c74a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb99262a583407024386004881d7782367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b473eee3d6db32ddb82b66218b1ea50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e95373d362db713a7b74e91abfb97369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e026f237cdf8447a375118a635e03cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc0b7dbcc742a30b73ae3d6a1dc328371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0142a09a02abed2f7046a04577d9c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53210a4f88be4fe40611881676f22137373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e222088e44101baa01e94e06b3614b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a0601aa890bc41ccf330de66cf80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9fce4cd801f650c23468fdf284bb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ec412119fcd3b6bf3a82b22216004377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91540fb654666f0be0a7028fad3c77378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9610,51 +9607,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9670,51 +9667,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -13925,3418 +13922,3414 @@
       <c r="B41" s="0"/>
       <c r="C41" s="0">
         <v>13593</v>
       </c>
       <c r="D41" s="0"/>
       <c r="E41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F41" s="0"/>
       <c r="G41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I41" s="0">
         <v>20.83</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
         <v>13594</v>
       </c>
-      <c r="D42" s="0" t="s">
+      <c r="D42" s="0"/>
+      <c r="E42" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="E42" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F42" s="0"/>
       <c r="G42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I42" s="0">
         <v>7.1</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
         <v>12626</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E43" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I43" s="0">
         <v>18.51</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>13702</v>
       </c>
       <c r="D44" s="0"/>
       <c r="E44" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="F44" s="0"/>
       <c r="G44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I44" s="0">
         <v>23.22</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>13703</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I45" s="0">
         <v>12.46</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
         <v>13704</v>
       </c>
       <c r="D46" s="0"/>
       <c r="E46" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="F46" s="0"/>
       <c r="G46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I46" s="0">
         <v>48.68</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
         <v>13705</v>
       </c>
       <c r="D47" s="0"/>
       <c r="E47" s="0" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="F47" s="0"/>
       <c r="G47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I47" s="0">
         <v>59.67</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
         <v>11644</v>
       </c>
       <c r="D48" s="0"/>
       <c r="E48" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="F48" s="0"/>
       <c r="G48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I48" s="0">
         <v>15.98</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>11894</v>
       </c>
       <c r="D49" s="0"/>
       <c r="E49" s="0" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F49" s="0"/>
       <c r="G49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I49" s="0">
         <v>4.43</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>11602</v>
       </c>
       <c r="D50" s="0"/>
       <c r="E50" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="F50" s="0"/>
       <c r="G50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I50" s="0">
         <v>5.42</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>11603</v>
       </c>
       <c r="D51" s="0"/>
       <c r="E51" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="F51" s="0"/>
       <c r="G51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I51" s="0">
         <v>6.39</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
         <v>11650</v>
       </c>
       <c r="D52" s="0"/>
       <c r="E52" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="F52" s="0"/>
       <c r="G52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I52" s="0">
         <v>7.31</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
         <v>11652</v>
       </c>
       <c r="D53" s="0"/>
       <c r="E53" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="F53" s="0"/>
       <c r="G53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I53" s="0">
         <v>2.95</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
         <v>11899</v>
       </c>
       <c r="D54" s="0"/>
       <c r="E54" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F54" s="0"/>
       <c r="G54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I54" s="0">
         <v>3.75</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
         <v>11900</v>
       </c>
       <c r="D55" s="0"/>
       <c r="E55" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="F55" s="0"/>
       <c r="G55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I55" s="0">
         <v>1.96</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
         <v>15679</v>
       </c>
       <c r="D56" s="0"/>
       <c r="E56" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F56" s="0"/>
       <c r="G56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I56" s="0">
         <v>1.81</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
         <v>15680</v>
       </c>
       <c r="D57" s="0"/>
       <c r="E57" s="0" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="F57" s="0"/>
       <c r="G57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I57" s="0">
         <v>4.19</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
         <v>15681</v>
       </c>
       <c r="D58" s="0"/>
       <c r="E58" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F58" s="0"/>
       <c r="G58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I58" s="0">
         <v>3.56</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
         <v>15682</v>
       </c>
       <c r="D59" s="0"/>
       <c r="E59" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F59" s="0"/>
       <c r="G59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I59" s="0">
         <v>3.7</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
         <v>15683</v>
       </c>
       <c r="D60" s="0"/>
       <c r="E60" s="0" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F60" s="0"/>
       <c r="G60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I60" s="0">
         <v>5.09</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>15684</v>
       </c>
       <c r="D61" s="0"/>
       <c r="E61" s="0" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="F61" s="0"/>
       <c r="G61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I61" s="0">
         <v>3.13</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
         <v>15686</v>
       </c>
       <c r="D62" s="0"/>
       <c r="E62" s="0" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="F62" s="0"/>
       <c r="G62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I62" s="0">
         <v>3.57</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
         <v>15687</v>
       </c>
       <c r="D63" s="0"/>
       <c r="E63" s="0" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F63" s="0"/>
       <c r="G63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I63" s="0">
         <v>3.94</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
         <v>15913</v>
       </c>
       <c r="D64" s="0"/>
       <c r="E64" s="0" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="F64" s="0"/>
       <c r="G64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I64" s="0">
         <v>1.72</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
         <v>15914</v>
       </c>
       <c r="D65" s="0"/>
       <c r="E65" s="0" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="F65" s="0"/>
       <c r="G65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I65" s="0">
         <v>3.69</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
         <v>15915</v>
       </c>
       <c r="D66" s="0"/>
       <c r="E66" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F66" s="0"/>
       <c r="G66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I66" s="0">
         <v>2.95</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
         <v>15916</v>
       </c>
       <c r="D67" s="0"/>
       <c r="E67" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I67" s="0">
         <v>4.63</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>15917</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="E68" s="0" t="s">
         <v>149</v>
       </c>
-      <c r="E68" s="0" t="s">
+      <c r="F68" s="0" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I68" s="0">
         <v>3.69</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>16197</v>
       </c>
       <c r="D69" s="0"/>
       <c r="E69" s="0" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I69" s="0">
         <v>2.48</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="C70" s="0">
         <v>16199</v>
       </c>
       <c r="D70" s="0"/>
       <c r="E70" s="0" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I70" s="0">
         <v>3.39</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="C71" s="0">
         <v>16200</v>
       </c>
       <c r="D71" s="0"/>
       <c r="E71" s="0" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I71" s="0">
         <v>4.57</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>16201</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>158</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I72" s="0">
         <v>3.93</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>16202</v>
       </c>
       <c r="D73" s="0"/>
       <c r="E73" s="0" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I73" s="0">
         <v>2.46</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>16203</v>
       </c>
       <c r="D74" s="0"/>
       <c r="E74" s="0" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I74" s="0">
         <v>1.92</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>16204</v>
       </c>
       <c r="D75" s="0"/>
       <c r="E75" s="0" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I75" s="0">
         <v>4.43</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>16205</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I76" s="0">
         <v>5.41</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>16206</v>
       </c>
       <c r="D77" s="0"/>
       <c r="E77" s="0" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I77" s="0">
         <v>3.08</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>16207</v>
       </c>
       <c r="D78" s="0"/>
       <c r="E78" s="0" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I78" s="0">
         <v>3.49</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>16208</v>
       </c>
       <c r="D79" s="0"/>
       <c r="E79" s="0" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I79" s="0">
         <v>4.21</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>16231</v>
       </c>
       <c r="D80" s="0"/>
       <c r="E80" s="0" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I80" s="0">
         <v>6.38</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>16524</v>
       </c>
       <c r="D81" s="0"/>
       <c r="E81" s="0" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I81" s="0">
         <v>2.31</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
         <v>16711</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I82" s="0">
         <v>5.1</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25329</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E83" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="E83" s="0" t="s">
+      <c r="F83" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I83" s="0">
         <v>2.63</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
         <v>25492</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E84" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I84" s="0">
         <v>1.88</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
         <v>25492</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I85" s="0">
         <v>1.88</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
         <v>25059</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I86" s="0">
         <v>9.09</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>25060</v>
       </c>
       <c r="D87" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E87" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I87" s="0">
         <v>6.88</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11645</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>11.13</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11646</v>
       </c>
       <c r="D89" s="0"/>
       <c r="E89" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>16.17</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>11649</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>8.77</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11895</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>30.09</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>26141</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>20.71</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
         <v>13634</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>7.1</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
         <v>13745</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>16.29</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>16411</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>7.52</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>16412</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>9.93</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>25493</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>7.37</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>12770</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>4.86</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>12771</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>5.18</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>12772</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>39.69</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>15235</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>0.98</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>15689</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.22</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>15690</v>
       </c>
       <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>3.94</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="C104" s="0">
         <v>15691</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.44</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="C105" s="0">
         <v>15920</v>
       </c>
       <c r="D105" s="0"/>
       <c r="E105" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="F105" s="0"/>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.07</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>15921</v>
       </c>
       <c r="D106" s="0"/>
       <c r="E106" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="F106" s="0"/>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>3.44</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>15922</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.46</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>15923</v>
       </c>
       <c r="D108" s="0"/>
       <c r="E108" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F108" s="0"/>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>3.19</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="C109" s="0">
         <v>15924</v>
       </c>
       <c r="D109" s="0"/>
       <c r="E109" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F109" s="0"/>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>3.65</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="C110" s="0">
         <v>16210</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>3.39</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="C111" s="0">
         <v>16211</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>16212</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>2.22</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>16213</v>
       </c>
       <c r="D113" s="0"/>
       <c r="E113" s="0" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="F113" s="0"/>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.19</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>16214</v>
       </c>
       <c r="D114" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>248</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>4.84</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>16214</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>250</v>
-      </c>
-[...4 lines deleted...]
-        <v>251</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>4.84</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>16215</v>
       </c>
       <c r="D116" s="0"/>
       <c r="E116" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="F116" s="0"/>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.53</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>16216</v>
       </c>
       <c r="D117" s="0"/>
       <c r="E117" s="0" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="F117" s="0"/>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>3.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>16217</v>
       </c>
       <c r="D118" s="0"/>
       <c r="E118" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F118" s="0"/>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>4.01</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>16526</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>1.93</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>15237</v>
       </c>
       <c r="D120" s="0"/>
       <c r="E120" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="F120" s="0"/>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>0.58</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>15692</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>2.46</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="C122" s="0">
         <v>15693</v>
       </c>
       <c r="D122" s="0"/>
       <c r="E122" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="F122" s="0"/>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>3.56</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="C123" s="0">
         <v>15694</v>
       </c>
       <c r="D123" s="0"/>
       <c r="E123" s="0" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F123" s="0"/>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>3.32</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>15925</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>1.59</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15926</v>
       </c>
       <c r="D125" s="0"/>
       <c r="E125" s="0" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="F125" s="0"/>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>1.46</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15927</v>
       </c>
       <c r="D126" s="0"/>
       <c r="E126" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="F126" s="0"/>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>3.69</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15928</v>
       </c>
       <c r="D127" s="0"/>
       <c r="E127" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F127" s="0"/>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>2.95</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15929</v>
       </c>
       <c r="D128" s="0"/>
       <c r="E128" s="0" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="F128" s="0"/>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>4.19</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15930</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>3.69</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15931</v>
       </c>
       <c r="D130" s="0"/>
       <c r="E130" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F130" s="0"/>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>3.63</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="C131" s="0">
         <v>15933</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>3.9</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>16219</v>
       </c>
       <c r="D132" s="0"/>
       <c r="E132" s="0" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>5.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>16220</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>3.93</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>16221</v>
       </c>
       <c r="D134" s="0"/>
       <c r="E134" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F134" s="0"/>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>2.4</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>16222</v>
       </c>
       <c r="D135" s="0"/>
       <c r="E135" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F135" s="0"/>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>2.4</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>16223</v>
       </c>
       <c r="D136" s="0"/>
       <c r="E136" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F136" s="0"/>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>4.43</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>16225</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>5.32</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>16226</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>2.99</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>16227</v>
       </c>
       <c r="D139" s="0"/>
       <c r="E139" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>3.5</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
         <v>16228</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>4.23</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>16528</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>2.06</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>16712</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.27</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>16713</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.1</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>20581</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.95</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>20582</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>2.95</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>20583</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>2.46</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>20584</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>1.35</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>20585</v>
       </c>
       <c r="D148" s="0"/>
       <c r="E148" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F148" s="0"/>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>1.39</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>20587</v>
       </c>
       <c r="D149" s="0"/>
       <c r="E149" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="F149" s="0"/>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>7.28</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>20588</v>
       </c>
       <c r="D150" s="0"/>
       <c r="E150" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="F150" s="0"/>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>10.33</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>20590</v>
       </c>
       <c r="D151" s="0"/>
       <c r="E151" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="F151" s="0"/>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>2.32</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>20591</v>
       </c>
       <c r="D152" s="0"/>
       <c r="E152" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="F152" s="0"/>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>2.95</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15695</v>
       </c>
       <c r="D153" s="0"/>
       <c r="E153" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="F153" s="0"/>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>8.69</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>16229</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>38.1</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>16230</v>
       </c>
       <c r="D155" s="0"/>
       <c r="E155" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="F155" s="0"/>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>4.81</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>16232</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="E156" s="0" t="s">
         <v>332</v>
       </c>
-      <c r="E156" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F156" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>7.53</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>16420</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F157" s="0" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>7.61</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>16421</v>
       </c>
       <c r="D158" s="0"/>
       <c r="E158" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F158" s="0"/>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>3.31</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>16521</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>16522</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>18.31</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>16523</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>30.14</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="C162" s="0">
         <v>16525</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>1.84</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="C163" s="0">
         <v>16527</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>1.49</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="C164" s="0">
         <v>16529</v>
       </c>
       <c r="D164" s="0"/>
       <c r="E164" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F164" s="0"/>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>1.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>16819</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>2.36</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>16407</v>
       </c>
       <c r="D166" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E166" s="0" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.35</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>16408</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E167" s="0" t="s">
         <v>357</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>1.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>16409</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>359</v>
+      </c>
+      <c r="E168" s="0" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>1.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>16714</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>2.25</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>16715</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>7.52</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>16716</v>
       </c>
       <c r="D171" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E171" s="0" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.63</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>16717</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.82</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15675</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>372</v>
       </c>
-      <c r="E173" s="0" t="s">
+      <c r="F173" s="0" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>3.34</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
         <v>15676</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>375</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>6.64</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15911</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>3.21</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15912</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>3.79</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16196</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>6.38</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16224</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E178" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="0" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>7.76</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16818</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>1.51</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>20580</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>4.92</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
         <v>20586</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.39</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>20589</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>10.33</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>20592</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>2.95</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>20723</v>
       </c>
       <c r="D184" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="E184" s="0" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>4.15</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>20726</v>
       </c>
       <c r="D185" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E185" s="0" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>3.31</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>20725</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>4.15</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>20728</v>
       </c>
       <c r="D187" s="0" t="s">
+        <v>407</v>
+      </c>
+      <c r="E187" s="0" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.31</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>20724</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>410</v>
+      </c>
+      <c r="E188" s="0" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>4.15</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>20727</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>413</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="F189" s="0"/>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>13843</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>9.109999999999999</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>13844</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>6.28</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>13845</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E192" s="0" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>68</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>5.03</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>13846</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>13.19</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>26339</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>81.76000000000001</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>25647</v>
       </c>
       <c r="D195" s="0"/>
       <c r="E195" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F195" s="0"/>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>8.67</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>29797</v>
       </c>
       <c r="D196" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E196" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E196" s="0" t="s">
+      <c r="F196" s="0" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>2.83</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>29798</v>
       </c>
       <c r="D197" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E197" s="0" t="s">
         <v>434</v>
       </c>
-      <c r="E197" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>2.83</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>