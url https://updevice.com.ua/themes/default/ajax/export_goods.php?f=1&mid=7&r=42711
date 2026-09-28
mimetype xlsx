--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2325f70cd21a67eb3a68ed247bbb3e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bf70cfb90eee435c8a81b11c533ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc9a6bfffdf93718d7942cb8e609053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc43f51bbb19b9e5d02bb853ebb52d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0fc63fdf808793de0e948e2ec4c285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebdfcc7d9e50944d25fc91a6b580556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ee1621eb5319f10a0381a51473f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e3be254d2a9e9decc53d7bb4cec168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b11e8597fdbb2f20b2775297e85859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f3248c6c2d058b20d7352994fafc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71be297d5e7747ae97914c95206530f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04e1aa33b0dd5f5005853cc4660f4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec36f46229bb9cd2c58a925830b7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ff31a2e09725e0de2170f2bb465714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3eb04e23e6def09d303b7ef1e553515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186df117dd09df1e3ffb6ddf9528b1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdeb16a05652b6d1eb90dde197c2f5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda058e362e455a3052660e41aa0e49518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fe68f4c3d9036958d728e25e1519f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfe0fb80fb5de7fb8149b19e3008820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7f7d86c1b8779dcb8e16f038124fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfd70159701fa63701c114ab26fc8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2cc6f8d608f6f822ff27157cf5a6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f9ef0e49ca060620305633c4ea3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58411c453e7bce36c94a3f5e0c1d00625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfd5117a1bec1d71ac3d3118ff5ab826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e46117fdb36ed873e4be15982f0ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16f3a6e394946d7d1ab2a7b9f0341d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a47447b59867d5bddcdc2ab6961a1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893dfee62e5623a39674da07c023fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9165a33e450daf1025d82e5d1211f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef627a495a9a9c64f9b23e4a6e42c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2936486efd069623913c9bbcd08b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6571a15632e69501da0f8bcf7415134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f19ad0e6c5ecf944fa70fbdbfdc3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18559056d0e7fe4901c6f3bcbc15436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f4f22fd36b6a068b4a22f4ca05f0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd76662c1fdb578210ad6f024a4c7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33532a263817caa6f4e88dd22f2368839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30436453c54f0e12744add7e40e125b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309a494c090f5319469a0f919cd6f6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada09b8e58d8d74e39c7ca99fe5911342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e0eff5f4f0c31c9e674595be1cbea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ffcecccada8f309bf887b39aa247c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d40e37c12bb7e8a7f8eb3b9f0d10045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db4e0788a56e69f192adcbb47b628e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77135bc7d6f23a6ab29afd2bc3872147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914ff3884ce0e7dc3bb18857b6383248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb41888e4ebb17a99c4999cdc9496c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1edf93331221582dc3a8c04535a5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ceb81acec3b5a1cfcf6b6d398e9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cabccddf63163fbe32060998416ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e64a46df330e115336d563c7f936f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2c3b9edf98ce4c3ceb2bd1e6ef1bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb244d93617801be3b28b6802a4ba9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb80508c53c938f06baea143ddf73056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695aab4dd5040c66f73d3cc8f81c5e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b7066f1d534ee833bbeeecc6b07d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b06a58a4fe7f1be25641883bef6b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd3b3a94e2532f6ae777f7473868ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676751631ebbf1e006651f76891be9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681b249f81f31feed41fecc689abcfe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791206ea72e9de550630e4523c80c4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a62513222191329408d48598eff6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f41a4bb52926176e50bdcdafbb1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cdb35d42393781102d957eb70b605a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db4aa6964869d2426c7a87d6b944c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e57bfb70de523013286fcfe40af9368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92744b7a9292e303d5ac426cf0c77cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85157e7a9bd09c3050d7573b3d2657db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8c465a60db45d664cb0ec017ed03b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a730917739fdb1d39f58e42f5dd663a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd305ed409d93dec5ceb5bed41841ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4516ff22d2620af511d0026046b8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d57dcb05e596b6de50d2291b95c5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f339afcd8e6c643dccd745e92ef1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186c31b146830f97495acf9a4db08977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e37b424e9be10e28c0a40ca17a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c12085d18bbb753cbbe7eed9b59e2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0382ae1b7d6137dee3fd0e8190c59880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cadfa1e7549d0c0a5f633cf6af8ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b35f1ee0923aecd54f9e069f7c32dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034667c07b9c5d68da7c013f0cb29ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74bd6091964034f9330648789bd58784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932a5c8b83986d0d41b39fe2a0e443e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d29bd61e300ee8ff225ba3099706786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8025f0e433302b65d2023a5ba5c941787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185891c6a39233ee7c418b54aa75f32688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc956bb054a418b319f4b3a5dbe9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd869dec395e4e07824afc9274676990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d87855027d84203fb2ebb1c5c7874f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe4e2ecd6019f259343bbe843c94492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b7e947b048fcef745a9a7ce9440cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5fe551ae07afc209ae7edba4895894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07002d0120b2d08e948296cced8b58095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7239157ec3af39a541ce070325ee0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edc38354e95a5e335150c325dee4e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701e9abf63461ae4d1573fe296143aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4089603802919cf070664fcf726c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d16a72b85083a1a43476b12d5375a5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b89ff3c41834ce44c5c30a54a34e05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd02b84c953d811aa84eaae98df2f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca58b2e10beaaea53b84647c9790a85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6f528024356ef505e883b614e5104104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a3b5ec2c4c432b101584a594c6e79105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef132229df496805e14a3cd03bbb7bbe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8bf9ffb43d9f7518599a35ace11c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e032b32b336c3d5458fe5f19668a1aa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b97d65b6eb7776ff568d53c2c22ce1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7a4762598c165534861bfaa7ea2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b751b2298b7f0162c1dcb755bdc05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d1345dae162ea4a6f9fe1ca61818112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fb96c27f7eb2657d1836362032e8b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b164fb3ffdbe2036cdf6f579f2277114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d698a922d8b03529d81bd049bdd1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a1718fbb4c464741b2c9b11856214116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf644149081cd6585ed12dc99cc1cd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2114145eea661e084714569a3ed2230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6062e0178719fb8cb3a973de9603d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494e9b3418266115bc26ae39591c1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1040875fee81047090acdb9727659ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d482dbb5a3166f01e08f39ebe8aba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d45168abadcbe5032670b0f92bd605123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbdf9ce0de1f892e636dbb9d6f1d10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c5c2b38c81d1df9d4938856b747ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b7b60304c3c64a5cd5753cc5f5dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec73b255563ee2cd685e95ea7f319a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f251c9b1b7b05a8a24d05f6b89b20d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fda8bc1672cb79e9e68a3bf6429c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b2ffe657fdeef2f9ba0e3cbeb2f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055f7083db3d78f946c75699332d0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd87d17c2c700667a2f9ba13aac345132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825709d65535752d63a9ca664eb990ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ef202e14ca6c4f3a59e37ed9fed25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78244e1b9eb604d900fc5225a73bc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059dc5d91b6e9186b56f97daba8017136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf5b9267153b919332127f5e4d63ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef0ec3d9987f979aad4bafe8882130138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db12325460482aa5cecdf491e1aacd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cbb825229c651b0b24418911356d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5de428afbaf020d29e646d9c861c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be893eaeade5033d81bfea66cce02e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58e7797844d5e49150986eeb24bd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7c798f9e99162ad810cf0ec1c8d6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf605b47904120d73050af0fd8faccd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea3aa33b77e3d48022884fe7a2c1d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed367e098b5fca05b70fc60ee78664147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d3054ecd0bd12e49b63654aeacbfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d8713b9624aa21cdf4c9f08200567149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb088127c5e9c55589c4630d69cb4131150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99ad6919c50b09a8a8c03732988d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb373c8c3d837df5fab4d74c1b407f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e61a9521e442103b81c3d31c54af3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ed988bc9f1ee4d593387c64d2144154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a7e208ece14c6e93ba330ed04cff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef2107f792a0189dbd09f2068a597156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6de5e69e18a5d88dcb6027be34f2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247964da75b28e550ff27d16b6eebdea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bdf27d7d30de0d7d1d9a6ec6528d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b349c1ae4c6f7ddc326b966d162f8f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ce2b0886812dc6d9268bba04abd48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954138a7cd0e8af8af41802421c66f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524628a92fa8309d4172119ff02b8895163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222335b4488c4d6d9398287e9f69b2c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15261af59cff0836733e0fe7b833ca7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602abf2aabe692da4304438fd1d1aa3f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062acd5443139edd6961d2d85987234167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520e2e9caffe17a267f37a7a9db82e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe67839b42b65f197916f6150e10d56169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a88209436af44a437384dabeb553170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba3e19638e5e4bb82caf0c49f8521e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1cca45016ef07daa4eee3244ffa6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aead13daee348fa5ae159193b9f35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57de70e9da686326919fec953d9702174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ceeeb6476ba72ef2dae885cba4651175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96899a2119504515c80c03cf90eefb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c496783b29ac5caf34c7d3448929ce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcb298c5aaa9851e0a85a06849f9a6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c679b09a4588bf0663dc151567c76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b5b75ae09ef596a0aeb3724ad1240180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b156f0a00eb8e18e780aa104ac67e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ed02822af4a8e1119a2ee94307e84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9616954047a36c63ebfab22ee74529183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fb17e450f13bf941d733a3353ea05184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc9552a2d513098f4950be9df32f48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b011bbf21456eed7641556319e5c502186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc3cfa3dfec5919a1abbc04eed2f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85146d3f7c71e955b1a248c62af63b74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06dce005771c2bd130a1954ee20e45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda84adfb20d6c3a54d60d4644e733d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36424141a2211d1baf931fae62ae16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fa6e162437bb169422f6f042f485d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94b7255619af642f09fcc42dea4c10193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a2363b587b2a985c150dccb243a50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65485150f2c9eaa407864ea60d2a35bc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c9b636a579b6b28155b45d364dd73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f5f4d0d5b2e992681f7e35a492966197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98358365688e2070af707684d022e97a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045adf14fa7c6284772cc3014e1fcfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e93f7dd76ad011774173936613fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db97eff11c788f5a1641eabcc7cf4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa874a6f83a656ec4d52520b1b7cee3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55334a94e6d50066ee5235bd2e4caf83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6a655f514a552a132f656228f22ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787dcc53f9df0a2654a22415c8ec2e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1d142b2dc6a76fcaf747f8cf55d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61977b4552a994a7b08868cfa694efdc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419110752711aec0bd8d829da21cab0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db924f044e2149f203eaf1ebd368e8b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deec66397567cf6346441bb2f40d24210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80f50330cbdbe7e09514c3b097f33b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f1ec1bd0b57e0017e9f967ab3a63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76643dba41b746d73df3ffa798577f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098e4906115a95804ce5af5531e59b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf92690a4d6ea6c784a9b0ea0b3c06a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78de0812ff8c51f1beaba4cc0e0933216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86060755f739f54821800bf6e2a6dbab217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f38dcf7b365c6bd56e71793e2f9ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09089e4af2afaa3fbd638e71a6d59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2026de10c2f1935e949fa16698269220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f44a3773d8e5a382955536e591201221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69ed789bba09531f5a2c03e5de59f8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db00875c3c662e49a919931b341826223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a116901bb66e221733863838d53e5a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa854d60d7a7e095a92bbc4983f15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bfeb40adbe58ecde2705b6831dcf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a840a9b5ded727ea0d6fdb781729227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e231e8bd0cf660e662526f53e6a45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6a6e7e07f802d18e5cd28f45eaa01229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4cdd7009fabe49133293d4f70a2e1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b419bb0a6adeb2c1bb5a431064005231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab040dd83d2ae0289a588cb9059c85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caa173074d58fa6445be323b4472e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eecc25bfd7bc0d4dda9bd08f9e4a87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ac7adee1958c65c4eb7e8ab9f8dfa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512e11b0a68ba282ebd571af53ca117236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25972b3bf6e8c1351aeafda2749f3c0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733950d7156833f7d8ad7db37b3840ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a63fcc1cd489ae3db5a980137331239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d17a32fce1965d61ce36e4bbd7856240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4125a4ba1c0968a4ba96fe15ff5d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4278556344da2302facf42caeb7dd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499e93263d8bec8ed1f459988826645243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27abf2157506d18417bd36e196963f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c85ad97a6f4e72d18f52725347024245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7192a1dba0c9d3ccf9928f9fb32803246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df2fad485d46db18e3967e631be51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd684e263e2f779054f28d1baba62c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597191539cf9d014bc6ff4226ef2c4fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0f57b590620539598dffcbab47853250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd01f8569822eb9dac9a31936219764251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439fb531648ddb5ecf73eebbf977b3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1a71d4460186c4696966e3a3108bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772f1c70454c5eab7446cf79901eba6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c063c17dc4856abff17dcb41734fca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f27610f939ab4e39269d33e8aaae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37446c28eaadd08e31c14e3a6dba1ca4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d191c2a9d6e2a4d97fbc9fee2f7334258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56231e5cafc43b2e32cfeb0f75949a5e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7df382291964fa0452069d82dcee9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfe43d6f9f6c0d3714fdcacb59a837261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8144dead7c0a1ac19be714cf4518b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93e6bdb74858bb03988c9081279f3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fadbd74fff58895521a85affd1d8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6a77c688f086fb0d973ef97e3652a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3676af015faa4971f5418cdc68466266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0021419b7f21ff23862c2d431784591267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4476303f245a918c4b223e0145419ff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c7502f7d5399e5855e344d84943f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6997f3509f13fb5bcadf51c183a9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf95e231108c044438621582306f31271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f145ceb42cdd6af1d4d0cbe780daf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48059f190488ce4e773b7314505eb93a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd701e591000402e42677e6e7310f736274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f16fc90950737bcb93068ccad220275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31b5ed1e71c9afbcb4ce9b4b01314276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389486509f90dd67fdbfe47d08b0287277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eadcc36e548757c74029c2af175a4d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1f31a12d9d3a4561e3854e2e58e72279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dd65f2dfc63acd98656661ad33091280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48804026bd004fa18dd727b92defb192281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591eb5cc019778a951676a266fe4c87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c69ab439d99661c560066e20c7d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f51036db569cff16236703bf8b1300284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f011963e94ef7c6d0a333f4d3643285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1bcc73112ee0979852c01b571614a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff2c92ab10d447506b8c278ec0dc5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378fb3af39934f3a9f09f8704bc5f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d3d87e2d09da8c0e6f28e1b494b51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3574bd42067970770f63dc9f2e7c83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415aa4e7e310a132b45e60e96c55a187291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd586f5916b4a532d671c53e3a5d0c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23708c7fe723ebd89f235f60f64bae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1cfb714ec1fcf6e3155ad93593fb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f34497bbc78bc09041cc463881fa29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb199647332b4f79aef27f6c5ecd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4ce47d01d664ab4862c5def30ce9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fccccca31919417d81d869cdfd9af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be60b7bd88c225be00f7bbf10c7f4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2805de203d85891efe73f321c9e6f9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528f1dbfbc05c37c879118e5e5b99af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02050f850558fab64a72da5d07c17b84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbdede3d3428a829842fad53b9af1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c687de8be67ad93e3af7855e4c70eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad412f0881e4d0036966e00117997d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb147c485ceb9e19fa38e074d3a9b4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20fb23b2d316e5f4127710e05b41e8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579131a17ccd5ea4acd6a77078bc13f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd062d2e30a12047bd7bdff37747da10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908a2c91d14e2320dfd42375624685b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339982982a334741e843aee67def8b03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b74154c066957bc978c4fcf8ba30d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441456be7c2245f02d27c0825bb1b4d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15fcbce8657bbf891fdefa8be1f1a1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc7d94cc59f3183dc07bd12e26c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b003fd7c89f7eac05bc4883e5ddf48316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e130d8e72b20663162927895bfe33b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59764471b0032c6397fb02f96bcecfc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d51da2ef2eb983cab41a400c1c6db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02043583e5dd3ef91c945ba96fabad3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feecd89a22e652bc60e767f73199f7b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8a04da3e3de7920cc15e24087f66c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217953731f95971868a6770c49cd1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1a6e228b4a08c8f207483ae138cde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860d953988fddbec9f49a9cfc48d4af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080471dba45cf1c33a795e0b32ce26e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66832d04d903d1a052ecadad1d52216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f75a426bfc9af52a760ba7b44b6f76328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dcf1722012765279edadd369fe224329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ceb2610416445fe703050a89efd10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a956d898e350f11df6a62bf13757645331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93574d40702e0a7aee7ef17a88d649332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293d5f70a3ff3d6f0c10f50b6575f20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe81d244c3c48ed3710c4bd7c5c269334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6844759a1e4c7d0257843a0d147875335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe09d29caea66c7bbaf585bcee7ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa57b40e1c4293bd2ad4c7ebaac85337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1c85659e717ca319408323621a942338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c35fc9e326bbff7a04f4057cce2e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7966da0dc68560116dbf8f49c3bca2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6e72c1670c4d153d27be83f6f7bea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151114ef0fb2b60c360653f07606ecc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada5a90517df19b8dccdc54ae90f747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115e99e23166d9235eaab13419f1b8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e2b6937736e1d27b9139dcb1c0543345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3de61bb73b8eebc8f561c0311b023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9943d953a92e9df6b6a167cd81a11c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dd005c2b95e79a425b0870b05f325348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffd9f9981a1deb31c636bd5966ca68349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5458a676b41f0fefc315a51b7b0a6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fbb2063d7f8a194085d937ed707e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af529e9cbe40a77a604bc138b08d6b39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a2eb35d915fca01dfb4243fe26cf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ad2709f375cd976a7c56bd14ef65354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612364a4b86c37b626ac8bdbdd9df77b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70f67551e82c1c757a898e66c8cc4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b63e3a782d2bcabd19b0a620a218e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd2b3b8d4928da4089f3820e2fe6cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb5de34ca3a7c5d5e5abc7d98d6245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b674a56675b20a17bc3c13806368793360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe63bd3b3bbbda4d59cd42a343aca82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22b14569cd36ddc7407d6755ce68ef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7591232e4b7eb2897454e66df8a8a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cccf1fc060080b9b0c1f6cc3a124c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2de0d6fc41a379a9218d3dd2b0d18365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57fd75e0f9965a45505c59b0489dd2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8b9db7f8aad0eb3d876809f48c66a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526eb6fc99e16b016d20a1082db7ec7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f524d94c8e9c3539297572ca51469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e70116d5341a991ce75a185267f7cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d896d6079621e0be17ad16252a720371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50e826b64db0d18bfd3141a6b26c20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a0b11b55a9c05bc9540960170b2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47154dcf873c7900c7a36cf7fd358c9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179620704fbb097d12de4dc02b79580375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97fbc3832a17d7d684477c9321c34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca84ce6dee6fce0384110617493227c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243d90bfdfcaee1eca8cf8248aba52378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f3cacfe48d26880c1bb3af623d8041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c10791d8c58130a10af8a1498c0ad62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc35f5f35665f2ef5e1e47c71451353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcfa510d44348ae2fda235375f99254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e0b63ffed8c2b26d4907fbb8061c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0aaa215a5128e9c6dbd790009a28b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377f9aa47934400338ddfaf149509e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae95c45a17e327e0dfb95ae9fa51ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19adcc60e01e364a9db62d940c3fe59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19917deb5902a10a324df18860bcabbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3736f619a813995b0f3028533a99d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d46788c479a2098e2b23f77fc61fc212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a72a6ba2b7f93a513bc135a15a8cf813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9db293b5854c59d051f71ddc29b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261af533c4d3b1b4397a0915693f0fdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723898f573f9ce8f8ae35a179ef019416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3a9d52fa3bee7555fe504aea4b05817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fa7f746e6a160ebd606a78c31e42418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372dd40e7f6e24363b793b6ac00459b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be0966a25b6ee5483a0ca3859f7a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefbbcb184b87cfee2d2de21883439621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a583144df06107ec1d36f3893cf8da822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7dccbab4a6a45172d96929e3d3eaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4978668bee6179e5bd98ac3ff165f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7111b07dc9f2bd12d6f0e38015a5a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a17de9973662b30d26460fcba685626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d28654298665bb8bb908a7fc878a5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79779f150f66c4f773011a65335bda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6f6f249566779d701ec7e3b5764b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945db5c269e58db5974068aa7d7222430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff3eb56b4cded52e440a57cd75d58431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ea729d314b4ee26bfbaa8d886190a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b8701a7f2cf819b7c8d9ab6cf95db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899561819bb846c7449291900755f58334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fe0a0ebf130ac858c2cfb26616b8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f63430efcafd92a79d4e7058ca6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25ef2b4c77a692470593f1b9d600e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99921eaae4288ade5ed0b0504ee586c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b309b0f276ed797b85917130f2f82be39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2352504204f096d5870d71e27062540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50132fec9b21289096de9bc6c7dd311141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89056c992f4f8d3068568e03e2473042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf17b60c9386f27e5cb771d540e3a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410976bff2522f8cbaf9fe90c15d95af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965a6e6a451d7bae6a111c689a5727d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37028a1c4985c287b36212cc9f002a0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150cbdd32fa24478e1eb6b1d04fa48747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb1f8f1bc4716c1f32d909c6be30ba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b056a69101bf8aff61ad698663bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f18af0cb5d7b4e20e718173e9bf3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744501f4927d5ee631580379dd9f47cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ccbf67154328cbcacf5e9a98587c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f86fae56e02833c7cc2f0f8051c88d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a7ee119ee735967a3f06c77188ef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7ac255b2fa849dd1a90ed4b51e70255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4d71a1cea6555eb33e1220bdb47f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23500f9eadec7e37886528b9f8519cca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bcbdeee35d1830950263bc5f5c65058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0b2aad66cce4f37f62486b0c20a7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a71a30cf434df24b15400c835be760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7e8a474245755831d00fb333f4b9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9062b6dc36cc4f095f9a10ad77abf1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ee24da6e07ab55726a029e1d48e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff9fa944b88de438caea1e2f76dbf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d38ec71f6d3d88ae5bc3a81f4b4f5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9da931af5a0d35d0a2380372af811966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4657c3152354ccd3c1431d6a1b07d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d682d708e2787265e365e434ac0b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad6b1a01a30b6fc089949332e577bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725e87467e7e47dcfaa955cf4b281470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883caf79d5e6c601b35083af06cda2771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7622553d323c3c240d2a9ab93c2c8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643675442ef99219c6b671bd2221f6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7bb972d3eefdcacfda3cf15ec3d5574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7fcdeb74190b879c3fe54bd7191a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9dccb5f332101ef821bfbc8ae900276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d318dd32d6ef19663900c5d77948e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762349fff61ef0e731acddc1215df2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cc00bb57a9c6873282ad6ee616fdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e2d5f553234e8b12c3fc7d7bc83580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f021074aa820cf72a9e5826d61fd72381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b1f1519fb5d665a0cac52164acb982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba5024099db5fadef6965605a3781383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1d138fdf49d27d66c2c8b592747e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb6a566f1b94a406d25914126a173d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07fb8f85e030b1d48bf96985fb03bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6c6151fe66066235d93894ed1d14487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57deb22e92158499e9db7cd77dd75b288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4874347693a686dbeee90c3a803d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226f996353f517d0d7991e64278a6ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e696600eec14eeadc4c70865bef34ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d913770967948a2366afe152191f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef6f36737f9204d7445d39e3d3df6793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cb33937e031928d0dabb308ec457194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c35346a1f041ca4a8899344a224395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1510a4bfb270428bc45648292305d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e9853d1642b890c67d6cf07f56a5997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b1e51c799ae20e8178d8549215aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045eaf7acb2aa024287ed10be2cd0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda9055025da981cd50aea9f3bb33cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c4f5b8f99ea04ebacaa5fe811f461101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3a6536f847fab338539bbf9edbdf6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67cfe268125f819e2244ebfd76dd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e3a0057ecab2cb74109fada6a498c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2838e35aee7b7fb5041a41a071b9b4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1e8f443a88cbba5448860f1450b43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c995fdb47726af75d81231ed537ff0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50910b546a83cea317143a76722c0364108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9bfaa12016f6966c96cb8cb4c740b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c543ea7bcaa6b220e17f81b62b83e81110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf61724cbed6ddc533e34b37c9bf5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00065f75964f9a023169c3df0ca10371112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f14ab4d3433df5235090c8d155c0a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1d8287ae5291f09b37516a67c1900114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a1d872cfbdfca48d59c3a4894bbe4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe89e46dabbaa2f4288aae4142a17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb1d9efad56ae0bdc95c52c73782a1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1ae705b444791bac4974e6a7fdb17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a97fca9e090f23a32896163223d2f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc357eae0f43eee45f066996042be2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294584ec0f28c0855ed70fea407d90a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2032f25f3a193c455e08fc8be779d90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0306a03d5a2660822f93748102cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8da57ab6b94698ec422790a33d4a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8415ca84ef2373f51efe2d5e89f0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f1362b640a9e614871c171cdab4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0995d63058164231cf86d3d3c6c73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97be057ed920beaaebe27b08042b5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06b21a329ac2fcbcc2c35961a2164a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249788ed57a4f8255f8866f3a6bcd36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7c031fd54bfb59942dcd6ea18d75c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ec59fc06fd1304ece9f860b27d2ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341f3e60ff6a805537591abaf8a1fb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dca2ac55ac684ffec26f95228cb26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a9fea8c3d0b01e556e154b89aa036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af5b0deea19f70585b3ab13e61d81c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa05587d5b299e1e704c8596173756137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d292600529e695993d7b4ea580897f3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75edbe965edfd308f2904ca3e45435139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01779dbd577cb0c88af102400043c48d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65055224f8de675068c9157712e8a03f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb780e4ce4493bfca9406ed1121d4fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ded8da647196f1abf2338adafe15143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e34a264aa3209bfcc1c8c130e7fdca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775170b5c94a8fac370b971ec72119cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771906ea07aae3f712a2bf2f79012a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af4bca0b00fbaf46b9d8193fb88f72147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7f1db7094a14475ccd456c5c03e82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2978a2ab2f3e9788fe7fb786f3bd0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2e463961172cb46e55f8204625e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87624d58df6c47f08ad646c11d8ee870151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55604aa0b2a1e80f0817940cb3d146152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8cda408cea245c9f5ef9bc00b9f3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db54cd36bd23f905e3f8129914017d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8c1132b6ce5de100866c42f61102155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334788d029ffab5352baf66c636abd45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3d441b366a3ad7278b8d16451416157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a660b8412925bcbd73e6aab948374158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f57d19d9dc3503579f99969e1645c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f99a92b1a80112af33d9a81c18cfeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de330396adc7b8abef4e73f150ac76e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e965f40ddececf8c0b099037813e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bf41b750ac3aa50af6c12ddbd21cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cd5aaacd58ce5373820433f71d9cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03559a735936de827190351d9abd0d11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690486354932e2ae1627f1da53d3ba6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a8aa2d8529a7abe2f1eaee8c8229167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb3223f491e6688c3f1bf7218e4986168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412c725c6f890496f48e9705ecfca07169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee037e8d040e518c0cc0cf6b06dc050b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82ce8fc22775078b802bd4a7c28928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654d8d95356dc17d289f82d5989b70c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad787bf0b102a6e4bbc8860c11946c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d095c8f7bc0adda2d46bda21b9adaab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9617527f1f2a5570899bd83b9ace175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127754fa85b203d6fe67d6f66ea7969176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae914fef38dbfbd7e61869f4bfa8a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bf5a74bf8546a2a1f7d5f1a246e18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a54e086cf0c8572015cb49e7b37d6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71302cd55feeee1685022d9200eaea61180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48122d39d23711d5eab1e9a5a3b53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96349d91537c464cdf549e81dc08265182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76293fe6d8cb0c168a20d29e95a7ff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2997f9848e9896eac00fd5638ec4c0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3c31a3345277f6fe7b92ee7f67609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86869b5f4aa237070c0aafc56196a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02864866447feb58b7b496f33d87a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4449b71ecf072e8dbb4a735151d1df188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a2c10bc2a34382ac686fc6a4f73f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd0ed0377dbc14f8ede7be62600c13190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473da8f3399bc982f38d4a4093a1d79c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8536361bf98350f359da76adc4968b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fa0fe4e66deb240eb628809d0ee25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59d5ca361b060e22a42f60653cd97d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769eefa7cd65dbbbe4c9a59f3f8a964195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42edd58d4de4b279c06f2f4475fd11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba0083f00ec2be22f354f8f33c5929197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568d7568d8d7dc3df9dad1bdfd6e5a4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25c0ab7ddf44c0604095d443a90b12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8324ab3263c370f1010bb10073277d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d995dc81a3ede69cde35203c1478d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f7302c6a0d419b5469cc49ac4ac0a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9676ba32f86d36dcaf5e2e651a2594203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a6da5c21d8479d67fc73ab3239b8e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b18ad3b5caeed0c353f2e35d07bac6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30306d4d99f6713a47156a9ded4a6262206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4acad8eb9b21d336ae7158fae303e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b111f1b08a57474be43632eeb6c98d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eec2e1de9010d7a52b472e509bc1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04886934640904dbe6a22e95d6269de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8aea2c6eac7dd5936278b8b6587fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae7a0e585b1b193342d62be0cc9d5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedab14c9b6c0ca297885ab9232c7bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a8060dfb21a5cde886aa771b84022214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe917c0460a34967e3158cf7db543f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beda796d104efa816cab36fa0ea2f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127584b2dc6257e818cd74d58b517e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fa331f978151f00234a525b9930b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4adbfd5c4f9e7943a63864a9d98b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f695eb893efd2a77455d6442293064f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62e101b58f09942b42c6c825df047e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1266ec180b860c66d92ac81e0a057222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad372ac5d0a0565488c0e81215b36b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e623ce057a9565f927a89d9e93770224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b1ea93f9ca1e4b4900bc1200864fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f5d1797656fe9c35b1663ff040255226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8b9654d37be9b37857da741ba5712227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11574ffd3e31340103a300f245dc188228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2c381519155d034e8e2f309c2b7d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7612ee157f28b1774e93d629bcd925230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfa0d5baa7c39ef58e983640460280231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9e0a3fb4492780a017d154451998232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67736658c19e2254fcc933cfc5d0dea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5b71c18f7ad65f83cc4c14e3b247234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c402661a5ecae1b1875137514d8e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059c7631396b9d0f6215b1903467f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e1ab787b76916cda75a91443c3cfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ea34d5aaa7a8a72813e5512479fb1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc049f55c9cfd11b62743dd7a828a4f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feee5da01c29b1978029bd244609d1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eed34664977ee694ace48723f5f4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4025a2e9ee5ab578708806373c5bbc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b3057495444a254f5b48b6b2a67be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ecfc02efd3d29974174dc566969e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d703bc7ce6c3a5873ea8fc5606e1542245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79942ea870bb44c93662b89b81d1ae21246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9246890467f84ebf51fe45a8e63f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c23b2b774e56b9118af6d6570ed10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7285f2ff69b532ebeb9407a18263742249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457eadfe0beb12e8ce5b99e885c19b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa180fe382fbb4a27925fc91525cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553061831cb668056a59aee1acbf632f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f8cc6646ff4257db93fb2a2ca7693253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89b61801123ac08f872e3edd2d737b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e73c42c37f15dfed50684f48188061255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59500754825f7c1c91e47a5ecb271228256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1151f878cb33377fec35fb3dd57c17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd5e3915c8c48d3a73c1412708187d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aa3e44e2d1f2b25bbbf7b04c075cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b6de199135efac466915ca357aa31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa74a41b367f6b550d63b336d1abd5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb163140b472cd968b09fe974ab604de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c557d1d61d32f5a6a6ea713108121263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c896448d5b9aeec00ca5de22cf8ad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486a9f5ef03c98b4d3a12eae1239566265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac51fb461c3ca86a5d7e1ecc0d2285266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1128028f8f0f2c043e5c807d1c40b2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c477026f45c0665749cd7f39e088127268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cae2e49ebbf5b85809826324eadc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60344df3387682d382db5b8e6c2488270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902b4b9cd42f1a2a4ff055f35dd383271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7bfc4fbada9484228b497aaf6fbb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d1b376ce810194c41481504b4c30a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b589ccdb8ace8ecf781cb4af7b102274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d676ecfa23cdb3e9023082de6e97f4a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6c961dcd39b85c170518bdbd245c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa4bf825e9f6facdbd05032919a345277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e7979c290053cec59584d5f7b44dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79876be98be305bd96770594e8bce1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3fb7862d7e7a21ca890b7367e3ad6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435d8864fc0925bf74bb4bfb71b95b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5eb25fbb0770298f229a4daf403c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227335176fd21a5f0a1a6ddfff387f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c381f9f5c72dd252e2f944280a62f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b8bd6a28a418ee1d1a967ed51ec8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ded9fed70d8f98491b0d1070ab0b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e8f2ded4ab211d63a20e69f40fb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592c3ae2598dcc8534c79d7663ba542288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb10b3b9046ce7c87b80a90ad82db6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635bc7a7e7e0b3cbfe16342f4ace38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e4ee55b204fa9930381c54cb8cd5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a53051795ac42ebdc2843cf130d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec338709a02f618e0f6ddc3531ffbe2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63663e22d55f4f96199280d667972f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267875a40395615503f82cc9064d7bb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156f80978eec497eadd7399a420b19f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27f27871ea107b74c16a9817cb58bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c55b220b60b59195fb23ce3b979438298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0f33d6859075ef7adf2d1944a7509299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663f8e14451291cab53821de17000b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e666ee4fdaf6d9b28f024578a5cd1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99705d41d6c90cb3eac71f875202869302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986178c40e5d917004212f6a5b8e58ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9ae7b3271577b510f2c40c02bbee7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df69b9341c41c57b09e2a08b397be6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e87d4ecfb82508683a49cbeb752130306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b3d6db4545fc4855ffdcd86a1b6a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787734a265d96ee62254d93bb9395e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2994d9e3cf24230c73fa4669a08e52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def714dfe4032e6cd046eaf5f156d9c7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f8a9b65d887971ae70926d3421bcb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7017079567eea294b28a3f212c033312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0db5ca1f9a39c9e2fbe1e5c2b37ba313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be362e0bc26df5671f895c7be7837314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98364306d607f4aa459fdf0935e26598315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b78059e88dbb68f2723432c390e73b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a327d3fe51ed73c74e41930fe31ad67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb967e491db99c50a7a26203b2cdb56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d9a02786622c6eb16d961e81bb995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960d595e55ef52cef65ed813adf340320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e67a10d66d4715b0c12416e2fcebf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9edd41bf2ba2305dcdee42b115821322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee9a22bf16335fdd5f01a333f315c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6b1a516ef1e2dd47462104300cdeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c95c8591897d70d02c4df3809fb81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47a82300c0a3683bae6c2f5ba4999326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559f0f0f1a236179649f9945adcef5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069302360c14764d1e2b1013ce9962e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27b0cb4a0235331d0aa001a9928335329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8a45836cd32314bf14000ff42af0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712811cb0d6cf63bef22c86753aeb909331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a205fb0caab15aa54327e5930a4f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e97058396bb66b601f1d727147eded333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d789565ed86c0d74ccbe9291b6102c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff68534b755b6be7cc9f9e21aad2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ded060ffbe16e224576961abbc2cfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6e6bad148cf4d344425da359ffe31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c94ebbd6abd57642b24f73087320338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a5ab10847d2fb59dda94c3173dee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175b9a0a27bbd9f9f9634dc2ff6137340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6262ca773d3a07c28f0b881f40514c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f041c004fa8ee952eb33ee34d4a99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47cdb8770441aa53bcd41f83fefc0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd22625127c676691d8a6c97747525344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99426ed265aad1fff44294d26a68c674345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39177444293c7370ee1bb12b95f5f16346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a674478f564d8127f48c9571303153f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e874b430dde4f15da7ed76ad14cf23348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768501c0d50ba411f3436d875e5b227e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c49bd577226e1c3842b696cd85f895350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9aceb219128324a5463c65fa97e390351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5890b3ae3fe963574642031813d769352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57039f9ab97dbb64b2145f36ebccf6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebe44eec0ee6482c227e0ad36ba2bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6f2075ef829b4d823c21e4e902ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68c45fb07e2fa5dd1aefb912374af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15037a583e3a452f81fcce83a30654c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd58d89b816e70a904571e028cce582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c22f438c22fd9a9c2244cf17e09e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17601dd2aaae9a16bceeae2db7d44696360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2edceb40ec55add337e2611afba418361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2641617154c39042027f1f487e1df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab47cbc0003d4ca65f325b2037638363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a9acf8f6defd273e8e84bba2bfc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9115b7e76ad4432eabe7fb8b9c35a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583674e20d29b1e1d9f2b2aec4bc116c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e27cc2033dded9a46a2067168e12f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315fcfff9c7ad68cf5b9608f4acddd6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f7603da5767c598baad6e2710ad9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac2968ed98c3c317d78756d5369c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81558e28df2d99512e8a31e42ddeac6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62953c8b6afd6e301743b9f91edb4a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21676dfa1ad65aac9c9267475a2c54d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9bbb2b4029c9e9dfbaf752aecec88374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd0d7be8e2e48206cea169c9902c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e1ed71a816f8d4abaaea5c51b52ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233f13a73f9db1bc8f89261dd98505e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57aab39b6f4d202e47751e3f3e1174378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>