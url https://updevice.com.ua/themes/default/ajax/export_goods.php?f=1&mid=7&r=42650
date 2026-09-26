--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -1375,51 +1375,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec07432fdabd66880bd64aab2c2ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25488e0fd1eebcdf0e648caa9a0dea722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326073f91d9518c2013c0525baf463833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3973be703712a2ff9e5490de57e7ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff99395abf95105b8407f6748aec885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f580622d28520d3dc2a81a872d3496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e4760a291638ec7ac1b4752e2584f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cce01ff34f793fb8e4e402f18dd388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4271eccfbb9009e911db2b86101d9869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c27deecd4294ae92fbac7bd029dc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf90b80bb2498df17aca8c4d39494311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a891cecc3168f0f7e129215046be712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9894c66850aa51c39879a41e08e06613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d0413a1618af429c11183674fc1c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cc103ae06899776d704327bd7f72b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf7e9fe6ec90dc3215b3fc7222120216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c7b3e89016665be770cb674508ba817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbf7887097883cee461e765cacc41818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac7657a980c46a3c0c345f72ee84d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb1e784a1d0a09e25999d0a1914caf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f441d691b4e6b76fbbbc8e9f91802921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f70f0d960278ef2acde3c326ea71f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc99582a3905ae4add715152bb060723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4b10b2159867e6f8ea2773503a2b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fedb60e35aae075bc0be5d1262c62925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea15966aead0088ef3417917726fbe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f22c774e9997ab327cdab4e4d843827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09ffcf6eecd183f024b5c9019425628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2897c2f9834a8fa59a0ec084722b79e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570862bb6077db1432a268e9498ebb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e749aba695610aadbe679c4d47b48a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cbeb06b6def4a1047416565388a2b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54079970b22c5ac9848b3fefbdee295233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975f06a32807a4a8c3b1009bff082f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07cdb7ef324769c6ef0ce5b25d1bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00e2329d117153259677b3fce7aa2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0fb01084714867593a20c56b2a95537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3bb1a44c837cc4258db24c2cffd5338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180568a068063042a56477c756ef46739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373013ba008f922ff94bf0962814fb1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8261ebedf854ad78a7a59d0da6f9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c287bfe27bd712a260f0566f368099b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce23cf85b6cded9470bb3f945b6f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad477a23ad41d5b70b86211172256c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e1dcccb43e2fe10b74ad3acf6b60f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236507aab46db01a691ecb416a03f1f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44701a6356068e1f7ad0a1b90b50db347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067cf396e9d17913a988ec61966efba148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a4dccfb63b5d982c51885a4b4752049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eb8795c735aa0a73de7781e19c08450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f099d2f1a59cb0c51de574fbc4b3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b80070b693d09c6ee671ad5107d3752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fa1d3626204a63447850a8fd22bce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018fd1be8fae9d549dbaa7b871f503b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdbd1a7fa5cba474288d136e66344755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf059168eb6ddea8567341809fa30c4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aba4ef1e3de70e318bc78d9767aa7e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04882aa11560b7f0cbc673612af3f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3257da21ccd3734873bf9fc3a274a8359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560eb0a9c35048d68d1449c1959c21960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89d026af7d1459193387075925b5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6b433b34424be28c08d208ee5a38262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df052eda9b662f11a98e0cc510b849e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db809aad80b5214d04510cde084670bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028f898427f2786e86ef7c2cdd7624965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea1df48c3699d69cf2706d959816b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66545d14c5764ee6c8970d54dd3cb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490e257d30018112a3e43e4f757ba6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b68ec4442b371082716b1bb34f9d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b7a80762000ecfca459aaa162c7e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5882344cdfc883e3b39394855814d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e2add389f96a518dc8fb8eaf269ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a237b44b55763e03a7af2610dce38473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851345f8b75b99950318ee7dcca42c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce574789412dbadbfd5a2586a0ca002975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac621f7267394187ca6403530c82de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329a8d51280ea0976129323847e53077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3217ba60803153455cd5b281245ed8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd47670d726a91686d1a23b80cc3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18dbe3bbe889d6fd19ad6a2da4c5e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0849357a0eb28067e95892559131781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fff882d5fe8e92d841a72d108420a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934534b601c42582da02460954a5b6da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9f6ec076f093508c432f3b558a09f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74883a794304af673b2a18999d813ae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e70b2aaa262d1442c038650f65a17586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb1f70c1e5150ec2fcf18c36b6531987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbb6b40ba5ce35be18492e2bbc585888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b1ba188cf4fc792368f4b390a6c6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e985c8813f609df1ce85bc78c4ebf090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623aae82f969ca542d1347f2bde14f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035ec221d368d2742fba006b184d61892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14479fc8c584b8d131e24fd5fe8687ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce22d5e91bddf01e003591f625ef15594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658f458e1e04188c04b83265c09150495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33d39b2d0f7e6e6455d2497b04044596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c6f4ebc30dd66840f87412aa03cf797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28346a24597a4ec116eabbe5c71f7b2798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6657f88e79128d7e7f1721e258d6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9af6056a27de827f37fb40dc88771d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f318fbd00d253bf52d5a02c8d3c0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf914a2161b5a48e626a2cd6307f65102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9b46f879487bc5899a243f270e645103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250474a5c99e121b22bbea18b1755183104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff0e331be96677150e9372ed803e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2cc82a00d40276b39308499679233106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4710a6834dbcc6233c5e61cc279bb1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed10f2c658c60e2d31437ec74232052108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8a214fc6d19aa37372bb0182c2aab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3375a9f8679d7f16d4fdae216a7a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31998331d6ecb57523a8a9ac541c07e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb10aacb824b8fd7b586541d48f3b7d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7f67ccfa1bdf03edbb366361cc91e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5c84532390e46b1974056a374022b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71593cf82efad4c93c61e5b0079286115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d711397b9e0fda658515287789e67116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035be16733e158e2c5e52fb65ef6166117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a8f2eac46397b5bf420e091c407e3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ddb5ab99b825be43e3fafcae431d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f1c92191072ae4a6af452cc471cee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2ef24cf5b1bae1b9af9a33c7d8a63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79138613449d7ba7a08c45a5a6dbe1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efa5a20a360b85426d62ab91ffa251123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889095b99b9262ed111d464b62da37d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c03cad3954532b1379df37a26f80cf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398570e454df499018bdf3ca1314547126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d627f2fd5231421b5cf03c5c6804bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6eeb2ee333a9487a3fcf001024f67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc45fa7b9bdeab889cadda8e09349129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8a95cc82d4b74a1ddb095c803b33c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd516294b23498562e83093155d9ccf0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fef7e027e2af089b56be2285bc678132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd89987caf9668ead706030db0978133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfef0db8b92874f7e01f77a8f30248134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c434381277d5db7d84148956871d21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a04363db129915520fcdc46922458136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e11e9dc77cf3ed68b0f9f229642c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa15e405b06bc0c95f0317bb57cde1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810379aa321a6769d7679fd0ee1f2b2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63915d6564215861447fd8ac11308c31140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4001869bbb28763fb8fa9891e2c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e41167480793c3fbd1c7482a706d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a73647a2db87729113e2e306f90de0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75ecd2d2c959983e32539222813295144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33560d94ef4e264da7c58c3f6e729fa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343c171b6ec3c8fafc30b34550347e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ce0cb9c9bbd13c0034f5b5fcb25c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250b58fe5a07df1cdc869a4d6aa291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad8f74acd1e64d76294f1a8f1e93a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85442004bf3daf3d9b6ed66860081d69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f81864f63124efa7ade9c842ca681151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dd9b424339cebae895b202f1a8223152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3e6b79299bfbd8e25dc067ca9c61b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23c2ee4b80b35c4d63b70d2c84cd9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dacdf01607cc26d4b13f1dfc96163a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acede6f7e1a941d07ac3ddf0905f694d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f616eb494fcc471e9b9bedbe092177f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e053b480fdafad40131da3c20ab3f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603f132e7a3bec96cf48d6de38b0bc7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5bed4734d9a2ef6856abad6feeca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77a8dc58a06853ba574a8155b7b18a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd464eefbd62dca3e4cb1506fb007162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b4b890e922cf008a989d6380ef84163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2656f2dc6d7df477c5938f1aa3313bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3b0a823466f5db85a4c1141060f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797ea1b9075d45bda3bc9cad708c21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f954694ed8d7bfbc8ec03e8afaa88d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256d72988fde5a5bbe96535eca2a058168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e383ad232ce5772facbab102bca09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d5976c7984085d72d9d63735b365c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0736baec8b12ab0041d9dda8982be3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183943ea50d2f36a912fbb753e9ed0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa818b4aebf6de24d6176ee14ea40b8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cfa637377d6353d2652bb351d8dbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16156b8ee67363b22cd18da619ec88f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235dbca0cd1ae6f994294bfd269c99f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b2ef42b6e6b0afea2dd3d82d66d3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0096360d1f525da9c483857c678ba4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ead71df0439461d3bfaeaf9f4cc0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590330877a9b7b0b61fe5c0c234e9e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1833d971fea8ec361ede1e84d357b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759009b05e889ef26d4df9b42c2954a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69a79b2fb289b311d85be4f6c7299e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77097e0d626c84ba68857d3a54057390184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70295565696a94080024f41164729e9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268626f4ad632476a68222799267cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf8d582fa4de8de33ee2f2db1dfa95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73729e29feb23618b408eff1378dc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99227692bab54d14a0c27e977c14c602189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca1e5836468d8f7985663fbb56f904190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfef01818781e0038c4e2815ba3ebc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e80535a2a7dfd6b121a9aadd49b390192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476fdcd1829300b3491f836027dc08e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69bff044cb17353c59ada1a0f4a48a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ec670f0b3b36f284f91fb741d117195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b0d6be50bcf7194d5ed2c9373867f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1213af31e728cb7cdcb86fe33398197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf500800fd76f5b8a09e2271f49ac2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aba3a9e88e50c9514fedf0b5d7d09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5731076660159d30823fbdb05334f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6dabbd82eb1900f83f5e683450bdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3d096d871b3c2722960f7b6c57dba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f828eba36bb3caf6100a5a6dcf599203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1487d9fab78a9c00b61a5b315c49217204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501efb9a21910ee6998e86cfac936b0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042a801e07bd3bbded5dc3d66fa9f2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721faff8259f02bb295518f545b66f6d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99af083ca59c76cfa7930f80aeab52d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6dfcb2b2cf8fe42cb2ed36bbd1de4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23230daae7b9bcb8752ed45ec113c40210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a4b16c2f6c031ec170fcfc1d24217211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356044501be58f589aacc5d1e78dac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f19fd5e2cf971fdb4335a2cd354eb7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a1804dc4714069112e1058ca9d2b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d5359beb75e8ae6c9ca4654b0d689215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb265365da887daaecd261fab47062b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea37de9539bb10c334076b30b046bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f790b14938ac05bae28f108ac6f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc61fcfe4629f18fcd4acedba0758219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019891ab456d3c40ecb42b06ee9629ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02631dc35e2396006faf6a6ccdb2a2de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2adadef5a9eba33ba08e99a67593ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751b19e86b64818343df10e83c202ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd6bb08c1d7adc9c79eb7bbbd7e70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0f276525b20bd6c2563d3a8a8eb55225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b185aa7a93461e42820c1132f8394226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e02f5da6e748cab4eaf8e93d96b565227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4c0024fddd7fc6848b5fbc7fd72fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc3d007a76e92ad7fdbf3165813e4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4605e7aa4c003b7db89a24f52d789230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd1999fc0384bedb80360c8f80b794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34605a311465db9881a4bccb64fff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5cd29dff61c1f0a39f47d3e051151233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ead0d7f7fa12ee61a83546d4a8c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2135736eead8fc95d0fd3875f1703235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdddd786abc22f868f5ce47047de7cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e594e9566ce879596d75a051441da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b2df8e558866d80b11c6722092b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3f55f79fada42bc2efb8a439cf4ec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e9cf519a53e7f72988cd2b930f375240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d1e36faf1a16889ff88ad187bb272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadebd7f7e18b0b0c96263876e5b0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8995245de21f89d9fb5a3b51ee577b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260edb5cbbee19c42fbe34314c394e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b80fb83466ed1e9777df0a6afaa61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a565063cca0e25adf3b2a37d6c67f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2554fa5fa2a076ac6e5eed9f30f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c479e9d88c0bdb2c93111cf4b367699248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e01f40240d63f1ba7bb2d6e216ba82249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7910acbc385aab9cd5a97d7ec384b11250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da4493ece1c605dca913b07d66a33d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7aeb4fcea4d95a7dc7cc97c6fd410252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c44ebf4113434e56658f62e185ad1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdeae3f3479160b04fc5991416b7d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be44d0de62d0dc809a70ff002419631255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586cccda22021cf4d698267d39e2491256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b259f26e727f0451ba53e045e3ab6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9a0e40f780ac235c1909e39a0109e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921af040b9e37904b002f5afd9aaef78259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34e30d8fe3cdf712ef2fda532be4b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a89e23f24c34459a95218d1f467152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19d5d08fb3b28694a7aa718db183e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b6ea317a49981dd23f25e9a443fdd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1241d910f02d407acfa852d713ef3e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991e2568a703700434a15ae1aa5b7e5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e1788a15892eaa103f68682b3b98b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebc289bcef1ce72b9bca3eba2476ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cface20c21bd61cf6b1e93cd88dd5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e731044a87f8954eb805e0f91be5e42269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c602f8501bbc60c18ebc3395d39e6b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eedd74716886db284d6aca5a4b68c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342b2c38f57afd53e4b4e9d5a7cb00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30a306171bfb09828cd0afb6f8c32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a519afc9e6d32a14c2f78724a3ab841274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcde4619510ada2c57434456da8ff1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3cb4c17880e9da0d59cf9efd26f91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535814784909a5712a19176972a3621277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a74b645a27d4bf12f2a982551c987278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950f3326c421bea6de4487ef57536b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63588eb519b93f54f6996a9464b55e9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7ba1f2583277478cb4de7f7126769281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c71a546a0e69d27b901eef188ffac7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11439d95aabb7cc3dbb2c10eec3969283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80dd5ca761246e6189cad1806b9945284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e86e7aa5d31e951f1968766b99207285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b9f47b516cab1bbb36f3f82f5f5e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fd6121ca5ae652f2f6a5b87b68a04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ba12fa774de55e2436ff7a757f7d2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4675fc0bd3251c8024896c3c9ef179d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc259c1598cf9b86c383f69612401e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6afd071699594fbd821507add1fda3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be1fd89a9797dd9a1206a1cd51125292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5dd72c89abad9baa849b12bf89354293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c049f03a4999b74ff1d1b1d807a99a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1a5f8c18e72126193576aa7c6f5c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d333f9da54aadd5b09ce3f07061286296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c313fd170aa5ddd8c0fd0da188625297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43065f41baca9d081b46047eba29ffd7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfc26bbb54a7d498e329c291fa70bf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b212f9aaeba77449125b62f2dbc99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89919ed131b8467399be9a6d0185f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcddb11530dfec918828e65d80eaac302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718fe304ab133b5e171544f706bd363303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f55363d83cced0f782dd6e693af6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fffe1552dbaf1f30eda634781fe220305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efb60aa755ccdcf61445a405daee5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a17cc217844c100ba1d51b249fbc66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637829d394e705aea21b4da862e1da62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ae8c1222e4c822651b42732b1947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853ba2c334509c020e20972ef18477b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f53b4ab514fdf077e5edd65e6a2c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570619a9dc064a3d957b1df929decb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7590f473f9656b84e3cb81a65f753313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555a9331df90543c55f9d6c2d823a01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f706339682b355c161b411227e7aa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a662b20ee3a4c3e469267058137888316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7a9508540b6ff21d36536d870d8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b2bdb6a40bdb40cff033a8b6add3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446996687befe9799e8a57cfa73f8d9d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8f5d4245b532bb10e2b7a3ee950f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038bc94df1b8f73e71b8217ec07aa17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe317f09b40730a0a820db2c6042a39322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc903423187edd18429673485af80ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82033a03422010062d221c2b39701bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa01850cc8d2066def81c1c3bc6b831325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1e6a4a64fc0f1b1ef02c444b3cb99326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812beb1c8bca7fc536faed1aa563dc1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e538ed4d72c1b39ebb9dcd88102ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ba58467b7cfd36d0a9d65917bf18329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79a844a0f50c8988f8e6ec7818832330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161811350ed01bfda883f7087e7127331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b5751db834ff456e30cdc90a907c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa0b32b1c57af84e6a11db886e5ff1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74640e30851ce7b20f02e17be784ddba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c595e8bfa940c584020370f6dc152335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd5a307d5d434e217444d56fb0c4c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8617f232d7c002cff8f73776f34928337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ce39aca8b48942c31d1d379bcccc9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f6d746b6823008a804460afae2bed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0046dd4a48bfac19cd279489efe38eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714e8334211e79076adff18135018cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f7896aaab08f9cffb83b98e0f509342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e320e4fd2c71b982e896c8480c5b7f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036149337128f2a44e00c6c0a897b87f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7b94227de1a645d1ccb3d52e30768345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a44684f449077effd6b4c0031fe01e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0464c0b9e73008a05d7e45901598cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6771423d9809c577d025ad8baf303db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb337281ee973f69147c0bc86dd4a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a6a129eef80e19c1058260530985350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04553c4c0fbbdf5b044cc59671499f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6ffc4f73fdc15ab640014c790cc7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe1ee1ef4f7c4f4a554f8e5e23fdd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933fb5ea9040f3e32e87b6f4946c0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663636747814e0426f7e03cb3346199d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc95dfe9bdcc19b2cb8190660568c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba72939cc66a4d043ccb7cca8d6e72f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c250ed985be7d8f7ed46389a1a66358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3387342e9d52fc64f3c597666df782359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bad3c0ed94ab804bf29ccbd868d4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bef2fecf6acaa5d5cbadc60c42c46f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d4567dce87bc20d374f0a19705b48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6e507ac19b50cbe0be68851651fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627b94c1519eb5d1fc9d010d0f58d1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84e984cb696d7717adc870916861b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8778011de1fa20cb9971738255b3058366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238107bc7cbe666fcf980dfd52710c41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac5c6cf9d5492f8c58c5b250e1cac1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac0b32e57b112315f4d39ebd16ff9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d0a4e8580216aa745a3e25d1c8e5c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c4fc76b489faa8f6fa56100b51cd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81c01d332ae6632fede1134246a9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df090b16aba6c666ffd7e1295bffda71373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04db43c1e53c72ca4c00d3e621ca1a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeea274c21b37438cda077fc5cb1223375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260e8fb9ecee3c457c149119ae30a60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d0082e33f09b406e16ab6a973e7cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783a3e176bf7517adcc1e6a7dc853c8378.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44241799a54147b9f51051bfd67caf5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544d33accf3f695714a54745f56bdf02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b855553ce7583d399665ad0d1406073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea53e920c8bb6d52674e171202722b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099573d2b3bf46593fb1a7c8ff4470d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9f29f59031a58fa08e3700ae592e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f87b63f24412686903ef6bdddb0c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655cec103be96538401f211070f99058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0101daf05fc7ebe4fddf5bbda1bc9939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ec6c7f8c856566177637056147db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795025147edefcc6e9bdea241e921b8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d4c96c82ca036866942f28b08792412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed7e35cde18a3e8ed90467e50afa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe46ac92da4ecf7fcff86a8373508e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de4b33bd91f303b36ef9d6e891f54215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1480d9386f2ef64799502fe66c402016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8292cbb6ffc8cb3c6a018854728ecc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e4737a457741c58a5736653cc46718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db15b4f23b3da12b20828fdd7194ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051abf5dbdb2ca1a3140f7759c4a737620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a485976def09b776b9f13a5188bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c4f875f39c35a829a9a64efaba77c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2edc9e339815aa252c08ac7caf45a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aab214d9b1794833bdd6734bc6476824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08d2cc712c0db0dadaa6457abffb5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36d91a5382b819403e18153ba5bcb726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a99983a44faa1d519f21d55f0780b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f55a23a2e45d9598ed1aa2ad64578c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d9c193e6917b86b41bbc745bbb48829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f41286164d7e81456e624afbc6ad430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa7e792c362a2c2c4d9e21cf11fd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9fb81164b446d40228710196493d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069926f8b1822c6a92fb95269b81535233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778616473df04b33214b9ea7c3bd811634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930013c9843623e951a99865cf65d22d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eae152d06480f55437b67a45e889936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124aa0edcf614b262f71ff8947fd86737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416fe1dc1f600e67776b3ab161a3e0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7835439244a6afdf51236641d2b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd711d5af61da5e349bb8e3f452a240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb7b2a2319cd576896deb791fa0d6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169719c8d1b103be4259e647f063b7fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae2bcc67986443c0966e85b7442a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee59a751a6b841ebf4b0244f8979bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2439ca787e5acc5ca4c0be27de4d2945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec128e7e6625a1c355214e5dc38c42d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afc89d21d21200bf1c4a47d797071547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e81a456040cfcd9596c927f29e77e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd39f5981893a0568ea6c9591ca9b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b49b87d342e5a1a510ca2e15ddb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead811d12674f3722becd3149ba03051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbb36cd9f961c114e417a7095545a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b941fae93014ac0b2406124845d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45173a4eb9b5613f845c89923b624b8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e0c4f3464bd8496d4836c8e60cbcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabf119dc8551eb0a5f35c2d16ec0cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152ca0a636d566f1d7b0ed61e19967857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6272d5cab83de941d6f12b6a45affc958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6003806af3619b76288ef0f542f4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed1adcb941f3b9eb9d72ee597b8b4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449cb10129153a780e861416d429a3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce25257b0d933985c836776c664d08562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635797444590df41799357d717ab49863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c50665f5d31a7adeccdea2789bf0ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb6a04b25feae5f1a3f5fb6796371565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1edb1322b51a31d94ac0d852e09e2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee11226f8ed3dd41f8c693f17c752767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0b441a50e2a32240a1265ba1af88f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e34883bdd90f6cb45e886b0ab903269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f17aec205dad90115e41f0da0973870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fff26d901559c5b5f3b52cc3c0238a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f220f8d5da46e5729373bbba9d97e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbb212acbd6c3d8882fbcf044e469373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4388c1c05c234e71115418869bda5a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b17f1540a2c7b8db31ba165343bd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a36e03cef6d52d2dd328079cb71376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e28b83a986fc06a359608a8323c6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cf296fb70a23debe3adc76bf11a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b498c2704bcc912c1faa9bc56bad8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017fc76c0c95e46169c3fc5777ee23a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f8222fd62240a109f48f15656d52381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09501e61622d1c151b9ebef4ab72dda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f932204c0679b054cc186c9e3a5d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09967a3c99f032c7e9f643a157724d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263952a47993098dcc882728d37d2e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060522d8e6e75abf73d89fcb55fe57986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a643f38549a20f707ded2ea99276b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a13dea836fc3712eb8b186637dd3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456122b865586eedabfaf3ed47d0a9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc02e94b1c0d5367fe903d652885d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed925594f3c15c007cf12693b297d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba52f434cdbc45db404654cb13ac76492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1fad159a676a027f7ef86f43ec77593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed9b0a3caa98ea1a70e70e9045a5694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c45a0c8cfc740e8e5a81ed467e8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5d214a20027f552c29d465b7016c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74396af22d3bc6db089bd761029e1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405398145bb9f9305e1cabef5cc6f7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f4b06de3c3bb909798f904a8b80999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59428f84f2437a1a7dcd71b966c428100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35900c2be7f64cb58ee56016c1388e21101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf21e3602c237626ec200bed32987b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075079d9a13f8fa177611553f222636103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f4da037ebb3f372f070a31ecfe0c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574515c8ae02ef1c476b2c64251ced105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94579221871503394e9c9f9bc5e8467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89850bda715045d046ae6b3dff741730107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed61d13aa380b03ab6e14f5666eb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073af36469cfb6b97703a23f6bfda684109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f53778b5b3d8b5a449bf09bc17da110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b89df2303461e29ce1ded1befada111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96523d95ed8fd0259e85d6db82606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef57c9085e3b653a9d567686e180d66113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbcc4a0eec8b4674e6b39e33b6aef5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b01ec23be734941846fe1214b60f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f681074427ef260bfad5380041cc1d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90611aabd71f98879c12c4a102a70539117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44560037234da03a1946bfc9eaa9d4ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000ee87ea88b25afa729102617ae6b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2901868df6892eaa38d29ee26e7b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bde2eeda8f9c693815b8165fb8b5ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd52eb56b39e659e5775e54f1b47d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad77b99f9dfc2817fa30afe6c961c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b84bea2b1a64ce3857a4ee9c87f64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0a6580d0f6982952d746104ac03c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf806dd0669aa1768f5f083696b200d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898345a3a315353f07205cae5a17297127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14539da397b18f437a6f72ef84e574db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a66b7cb53c8fa030c7440ae38d6360129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ead377244042bef55b272720ce26d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243528a40310a3fc6764202e1ea4bc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dc795758954102662ad2bdc69afe8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b13c5d081de9c7728125563ab493ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5385e7b7336445391d785c20922615a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a9b9b62b5f06a8af96b16e6050809135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a2f26711b1daa478b98265a6a9643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0cab0405bef2ead7f5b507d7da40b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dd2585a455e098a23988c23c49523138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc2505fb561402d08c1b3964d75078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95d0955571794678466792cf2665a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04c6a46aab5b0d3f55be822a398970141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dff2c415ffcc2db6e5d852a830b864142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f4ca9ef0c4b04150b753a7a7c1b97143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f38653d049d00f8558aa522abb1cfe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb821109d2899b8b8686f379c868a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c40d3a0710fa8551faf32994148bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab23ee43e4f53745925b510c9e5bf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885471133f75b21ef2adf7eef0766fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb9fadc0e57b303ef6422aaca3c851149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02777110f4edefe837b6a0e0710c7abb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666bac264b901aad0f04fe18430df49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144f3dfee4e6e0677ccac4dffda7bf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470d297658efef38bafcfb524fbb9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a68a9abaae9dfd18977168e0a12c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca9bb1480d26a388c9a898f3e5e244155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379d208341f6a8ab77cd9784397f349156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fb257d01063bb02a64130c757e683157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3a780e8065c74e66ea1ebfdc3c2c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ded0c9d80f7b81bd7f01659fa2e1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695cdf11df2eea2ab0db704f0ce9e1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c4a74980cb9a502975fc3f78b7697161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cf1082437d49632154c8a5b09cf8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cecf97cb827a499d81f600a2e715c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b96a376af733b2e47289149702ae36164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d673bc4f707aa115c1df5b01ec9e6f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffe1a0085cdec027f8a08c061dc001166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193af20491152bcbbdb457b0dc7b5052167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acc411efbeffe3e138d86b279edb8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cd9b3e703862679a7d72e7ef3839c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920e203e7bb5d87369aaeeffbee99c0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2960af7e060bad18e38985fc94052171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ad6792655750505f161e504a8a2ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab977ff233c756732c9d2851365975b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5257a93cdf45df2e091189a0af8178d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc6086ee7aff8ad6831fae49c43682175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17cf8cbf8c9073fc7e8343d9ce1fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431a9f8e268c9c6eb12c8307f1055b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ed9dbbbc12bae4ca2f6be60ec607e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44915ff0d633844d2c3bdddb8d3ded2d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf936d0d4e114565283d3771d841786180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f903ea23280658071e34ed864e099181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb2314e3cb883994a3191fc9f27c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4435c26f99d1c56a84353be537403d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294a2ec9af80da2b0933de70b51f5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2ac068ed4094de8dd93403976dc9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd16a0c6baaac6548dfbcf9e82a1ba8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bf590b632aa791df5ab9511b80aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462401f95fcebbb308a736847ce3728f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68554243f5ef9c8733f57b95da86fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed314bb45a998d2e022caea0715e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20288c9b37a1c42779e2490597e64c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b439ef76f6799eefc6a285e32678c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94565938b7318d408f18969c90e782a4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc652d4ecc57e226cdcfb88bb3bb4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff4db422abddc9af73f3494471d0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f04009328da433d599a0174241fa63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce71c9aa2cf333781c5a402cb2865197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ceb0921994afc080c449ec4ba0fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c69cc199a46c84780b46678d85be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501cf20734271058371169e6d59a0e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987ff690626c056e4a72d9f1b702ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c951b1fd30718506a60c35a234b9fb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7120e64cb7b07d32077ac8d3300086a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a91e8a93bc5f9b4a9871f267ef4d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881c44aa820e9233a7874969a03f590205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b3b1d7bee0dfd61d581e2d83ebd4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca8f185acc3adaaa4628d2c0154866207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0533be9b7e749603299459c9e69a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfab1599653a2849426665c4049566209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4541f7ecc79000237f09c5594ecceb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea00af1a3be69f89987c2daee58f5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0720a6742b7089e78119f0170e1f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfe2035f13f38490df55f04f57a56a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ef311e82b464a7328d159d2b7e987214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc163b5290de46dbfcabdba7c3b2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265417366fcda1d68047af0014d8eb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687f5ce174f90f1407202348cfd3c06217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b98278631713bbfb5188b0affc647218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf5fb072f7e4e331022e3b9c4068a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d190de696ff7e8976dae1c4b5ac1dcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c6fae56dab728fce247467ac555e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1226a9a6ef5fb86a6f003e64e347f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf06f8d7721be9b04909320e0f90af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d906ebbf8eb40305e0bcc45e354e76c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465676ee88afb98c9f3ec64f8e877ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a13e9e3cddd21a3c16d4a95707d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa9fe6ab0b5daf4959901bedfd38a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080363200d19b4022751028373a5dad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a02fc8d08eaf989cda453dd79a21c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d9a0d637cc95947e55e56513f239d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a3b362b3ae0aa33747f2b68a68ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7766d12123b5d6ba080d55f126528b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540692356404898ae781e5c202e6002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7606696d627134c361d3f3d2b2db7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fa027ea05f71b4ecf5638fda15a84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d98fa4c2fe2300292663fc50b27d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ed06b5c2183a8c0b8ec330b8ba0d2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e096cda5b92f9dd72b7a961eb8771238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1a99b122c4214821ca32af7d35a04239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8082061c3fabac41d25b83be507b0ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b8a4f5ed7411ad1acbffebd97c4b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912c9a0ec3602814c48737a354f5df9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b9c354e6a9a2f633f6feac625bd1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515ab95c0a0e3e51ed99c43db0e1939244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a8627f4a2e9a4d35c8a4583206008245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325c69349cedda5de000f1128566d07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197a472a503c077d8b9aab63346cfed247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccb070901d762092d1cfe54ed01a54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263848328f8e703470d6ecdb68231a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748560e1bc4f0cb5d30fa0c0e2cfefd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643f0378c15fe7163f67356f0976978251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221b85e02731e8314cd91944dad938252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7071c9def149a4ba1549c26c639c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0337ae89745b4533d39750a926536254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3ea33a5a3ce9af376f6a2ea85ffc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d349fa60b0578744bad84414adf03ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b294ebdb17507d0e388d92074c3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80ba331b752d7fb89998582ef0db5f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dce4b147a789e847adc150815bfc0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceac9b2e418fde35063c3f97d39e85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad823053ea7261a0623e2bcff5de066e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259b4f1850aa5553105271d96d691a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ede91c38b9e34276dfb4e68c7362263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031d164d28af424137208082de05d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ece8cb9dda503112322113fc4e785f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b895cd708a5fbf0ca0343ed2fbe4f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe51c38e9c93e217f22b7d657760d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fe0b0f664954f9d25ebda6cd6580a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ec6935f47c35a018deabb7e8982e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ace3f3abaa43a6c7c64ec8ec1ee459270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c38c82ff4c0cb9732a82d1cf6a4e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f50611eef2b7a2b0d91f49c5e5e03b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f6f07c5474192894eaede61ea5beb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61286d0da7fea03f960e3abb13e002da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacce12e34b9841824c763b4c776e2e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78549dce590fa21956601df8cab97457276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1790b3d1875bf645c5f77a7e12a89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8c129ffa51c073d30bc202f4924cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f29a1671cafbd1db0a46ed0e44d466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343eadc22588a923a43df503ab5c1179280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7f50b55aa312de006d5bc23fdb151281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aff04a73e881360ed0b8a07e45d479282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75007ff7a59e017e014c2e355d5035cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ada7fa43f855a40fdc60b58e14d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edbba914ddaa1ca6bf9d78ddc3ae1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b99b11d040a6891850b4f61509858286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a345b17bb5b31ab2e93d290fbc1e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872484a5cd889a090aa0a123406c94fa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cbf87e96c67c66724f63542c256e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4da884d65ee6a3b1c4cebce18c9bde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832daea5b5f2b1a8efa4ea27fb50456291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a6b57f2d1f74cef4282cfb43b37e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5806b389c27b5a4ba8efcfbf175e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142fb30dd0e6699e269f91df664ce7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b3c797d6d3ae1f198947a5e203e09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f92233eae3d6e59f47753ef7e0446296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba1678e2f994c2f0d25374d7ba753c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9b79c27cd088021a3fb30bb4577cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce45ea2286ace5b6d93c75bb0419c0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92890c281815afee8893f67baa0ce1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc58c87fa10978e6ab41e20917fb0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913fffe34065977396ba7d5816694023302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0263a3296e2bade4f55efe3cf4b7c67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db92d1a3cc842b4e58bcd57c939434304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a949742afa9a0d71de49fd63edcc778305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63a8a31c1ccd476a053d1301200b1f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bb9aba1bfbffc7731eb3ffec701a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be0e6f66ae9a200fba17a5f06e40fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46327d1f68075b323328cb56930a3a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814b9ec454dac8e3539b48516b0e4bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e30987e13c7a02a7e0813397630ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a456211202ec013a68266f0a945de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f1c8da3a9d05eab1b7d4e6ebd701f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7442222b0bc6a47a6325985dc33a6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5e5e29241a736163ea5cef2925702315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe43dda5c63bdcb3eb56a93b106b32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d605078fde7ab13b1b0f6e26dad696317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadadcebfe9a65b4f9fc0982b38ea340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760e5e871f67e00e00561343a892d74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9556e1f5e2ddd7b213aa5a475918a2a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f29a1e389967c5a8c45fe6145468b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdef2395b658274e35d2bbdb90a9fe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708602074066697754d460a0edfc1c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9689b6250e38471665b4aac2d0313c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8502d02c90bbc1a9a28afb9325445325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef5af397ce25cf221e37db074ccecd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b252325c61a6bb38b977fcd00e85b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d27d18f158555505872d919819f865328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04743a91dcf91cc5235503f51a73eba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474813541d7f4b5972a9e99c619a770b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b3c8fd49ef43ba77b0337b3ece9c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78aa87979f2f2faa193dfb528c87ced332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b3e9b2169fd69c17640f389f743ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc92a748a3c644c0bf0910a8c6b4778334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25470ff3b475100d694741dca76623d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60ef070d1d2c2c4b88d447d4f4cd26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d537768973685a173e8d88b525d4f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5b3d4d904c954f92856a96c7b9dab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8de24c77a9b97f76dea3d91407bce8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55c86c5d2ed66ad989042fd3fedee8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f19833f9294a2fb3758cd7506f78f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981fec8ec5580f61a34bad3fc66d786342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91113dcb4a78908ac1b0ebc2364f0c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06553f7258e1efe4f4526b37eed43b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641571908fe39b91690a7a5fb208455b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74291ac96d915b5db1defc9708d395346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015574ea6a759780c428d67092b51a41347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e26dd7fd070f9ef607214c521c0162348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680ed2d5f5677d8e2a1c0513a2ab080349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f84e7482d3d41b7ad26716ca3487ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8bb90f28773db3e27c8cde47fe0ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d7fc904ffe9302828b4b8b16aee73352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0a35bde317b43e76080c45310c752353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b4e9ce5b13549b2da0e224ec7d7e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f528215ea8ca72a78f57a5c4a4a1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9935e1259955138b53bbd8a863c6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96275c584e3f6e2c843f7495b8513357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3a07137ca640aee9ebf6d37ee8a14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f627c2bb51b7314863998fb0122c1d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccef0540b20348db49722287f6a2bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294092e400232edd9fe1bb23db519fe0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e53d4f1d111e3b662177120973d76362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fad252517afe25ae2050b61479807363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef231d83beaecd236fb0309b8fa36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9b42fac22808080788896da167e0e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac2a3a170e999af25fa72cef1e62c3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54262d3ab8bf2fcf02edf6f06c7aa1cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae94c1fdfed0e455590b7dde0221f31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310578b1ccc2b7a380418a33634aec95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b48c3e1fc97ea364474cc0dd8d1b17370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b671dc1528ffbc01fadcaaa6602bed3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c76e894b76553157498e16c7d557372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad4ff8dc03393570ca78996c96ba3e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a218d901ce332ef41811895dae2341374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4badec0742fdc7f8910fa9bc3b26ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347ce0205bfc35b9827b763c3b7b439376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadad5c83c433d6c520fb396f988bcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9e4ffaf3a30e5d7bfb53e942e657378.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>